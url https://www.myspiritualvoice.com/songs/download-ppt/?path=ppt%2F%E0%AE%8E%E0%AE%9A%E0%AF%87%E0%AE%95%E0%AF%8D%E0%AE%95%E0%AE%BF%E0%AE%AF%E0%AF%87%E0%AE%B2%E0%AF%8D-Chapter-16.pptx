--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -227,50 +227,80 @@
   <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide121.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide121.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide124.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide124.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide125.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide125.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide126.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide126.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide127.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide127.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide128.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide128.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide129.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide129.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide130.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide130.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide131.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide131.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide132.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide132.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide133.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide133.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -369,50 +399,65 @@
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
     <p:sldId id="357" r:id="rId104"/>
     <p:sldId id="358" r:id="rId105"/>
     <p:sldId id="359" r:id="rId106"/>
     <p:sldId id="360" r:id="rId107"/>
     <p:sldId id="361" r:id="rId108"/>
     <p:sldId id="362" r:id="rId109"/>
     <p:sldId id="363" r:id="rId110"/>
     <p:sldId id="364" r:id="rId111"/>
     <p:sldId id="365" r:id="rId112"/>
     <p:sldId id="366" r:id="rId113"/>
     <p:sldId id="367" r:id="rId114"/>
     <p:sldId id="368" r:id="rId115"/>
     <p:sldId id="369" r:id="rId116"/>
     <p:sldId id="370" r:id="rId117"/>
     <p:sldId id="371" r:id="rId118"/>
     <p:sldId id="372" r:id="rId119"/>
     <p:sldId id="373" r:id="rId120"/>
+    <p:sldId id="374" r:id="rId121"/>
+    <p:sldId id="375" r:id="rId122"/>
+    <p:sldId id="376" r:id="rId123"/>
+    <p:sldId id="377" r:id="rId124"/>
+    <p:sldId id="378" r:id="rId125"/>
+    <p:sldId id="379" r:id="rId126"/>
+    <p:sldId id="380" r:id="rId127"/>
+    <p:sldId id="381" r:id="rId128"/>
+    <p:sldId id="382" r:id="rId129"/>
+    <p:sldId id="383" r:id="rId130"/>
+    <p:sldId id="384" r:id="rId131"/>
+    <p:sldId id="385" r:id="rId132"/>
+    <p:sldId id="386" r:id="rId133"/>
+    <p:sldId id="387" r:id="rId134"/>
+    <p:sldId id="388" r:id="rId135"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -628,53 +673,68 @@
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
   <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
   <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
   <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
   <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
   <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
   <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
   <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
   <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
   <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
   <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide111.xml"/>
   <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide112.xml"/>
   <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide113.xml"/>
   <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide114.xml"/>
   <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide115.xml"/>
   <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide116.xml"/>
   <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide117.xml"/>
   <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide118.xml"/>
-  <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide119.xml"/>
+  <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide120.xml"/>
+  <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide121.xml"/>
+  <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide122.xml"/>
+  <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide123.xml"/>
+  <Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide124.xml"/>
+  <Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide125.xml"/>
+  <Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide126.xml"/>
+  <Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide127.xml"/>
+  <Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide128.xml"/>
+  <Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide129.xml"/>
+  <Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide130.xml"/>
+  <Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide131.xml"/>
+  <Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide132.xml"/>
+  <Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide133.xml"/>
+  <Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -734,51 +794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இவ்விதமாய் உன் வேசித்தனங்களுக்கும் வேறே ஸ்திரீகளின் வேசித்தனங்களுக்கும் வித்தியாசமுண்டு; வேசித்தனம்பண்ண அவர்கள் உன்னை பின் செல்லமாட்டார்கள்; பணையம் உனக்குக் கொடுக்கிறபடியால் நீ செய்வது விபரீதம்.]]></a:t>
+              <a:t><![CDATA[10. சித்திரத்தையலாடையை உனக்கு உடுத்தி, சாயந்தீர்ந்த பாதரட்சைகளை உனக்குத் தரித்து, கட்ட மெல்லிய புடவையையும், மூடிக்கொள்ளப் பட்டுச் சால்வையையும் உனக்குக் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -843,51 +903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. அப்பொழுது உன் தமக்கைகளையும் உன் தங்கைகளையும் நீ சேர்த்துக்கொள்ளுகையில், உன் வழிகளை நினைத்து நாணுவாய்; அவர்களை நான் உனக்கு குமாரத்திகளாகக் கொடுப்பேன்; உன்னுடைய உடன்படிக்கையைப் பார்த்துக் கொடுப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[52. இப்போதும் உன் சகோதரிகளைக் குற்றவாளிகள் என்று தீர்த்த நீ அவர்களைப்பார்க்கிலும் அருவருப்பாகச் செய்த உன் பாவங்களினிமித்தம் உன் இலச்சையைச் சுமந்துகொள்; உன்னைப் பார்க்கிலும் அவர்கள் நீதியுள்ளவர்கள்; உன் சகோதரிகளை நீதியுள்ளவர்களென்று விளங்கப்பண்ணின நீ வெட்கமடைந்து, உன் இலச்சையைச் சுமந்துகொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -952,51 +1012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. அப்பொழுது உன் தமக்கைகளையும் உன் தங்கைகளையும் நீ சேர்த்துக்கொள்ளுகையில், உன் வழிகளை நினைத்து நாணுவாய்; அவர்களை நான் உனக்கு குமாரத்திகளாகக் கொடுப்பேன்; உன்னுடைய உடன்படிக்கையைப் பார்த்துக் கொடுப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[52. இப்போதும் உன் சகோதரிகளைக் குற்றவாளிகள் என்று தீர்த்த நீ அவர்களைப்பார்க்கிலும் அருவருப்பாகச் செய்த உன் பாவங்களினிமித்தம் உன் இலச்சையைச் சுமந்துகொள்; உன்னைப் பார்க்கிலும் அவர்கள் நீதியுள்ளவர்கள்; உன் சகோதரிகளை நீதியுள்ளவர்களென்று விளங்கப்பண்ணின நீ வெட்கமடைந்து, உன் இலச்சையைச் சுமந்துகொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1061,51 +1121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ செய்த வேசித்தனங்கள் போதாதென்று, நீ என் பிள்ளைகளை அவைகளுக்குத் தீக்கடக்கப்பண்ண ஒப்புக்கொடுத்து, அவர்களைக் கொலைசெய்தாய்.]]></a:t>
+              <a:t><![CDATA[53. நான் சோதோமும் அவள் குமாரத்திகளும் சிறையிருப்பையும், சமாரியாவும் அவள் குமாரத்திகளும் சிறையிருக்கிற சிறையிருப்பையும் திருப்பும்போது, அவர்கள் நடுவில் நீ சிறையிருக்கிற உன்னுடைய சிறையிருப்பையும் திருப்புவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1170,51 +1230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. உன்னோடே என் உடன்படிக்கையைப்பண்ணி ஏற்படுத்துவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிவாய்.]]></a:t>
+              <a:t><![CDATA[53. நான் சோதோமும் அவள் குமாரத்திகளும் சிறையிருப்பையும், சமாரியாவும் அவள் குமாரத்திகளும் சிறையிருக்கிற சிறையிருப்பையும் திருப்பும்போது, அவர்கள் நடுவில் நீ சிறையிருக்கிற உன்னுடைய சிறையிருப்பையும் திருப்புவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1279,51 +1339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீ உன் எல்லா அருவருப்புகளிலும் வேசித்தனங்களிலும் நடக்கும்போது, நிர்வாணமும் அம்மணமுமாயிருந்ததும், உன் இரத்தத்திலே மிதிக்கப்பட ஏதுவாய்க்கிடந்ததுமான உன் சிறுவயதின் நாட்களை நினையாமற்போனாய்.]]></a:t>
+              <a:t><![CDATA[53. நான் சோதோமும் அவள் குமாரத்திகளும் சிறையிருப்பையும், சமாரியாவும் அவள் குமாரத்திகளும் சிறையிருக்கிற சிறையிருப்பையும் திருப்பும்போது, அவர்கள் நடுவில் நீ சிறையிருக்கிற உன்னுடைய சிறையிருப்பையும் திருப்புவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1388,51 +1448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீ உன் எல்லா அருவருப்புகளிலும் வேசித்தனங்களிலும் நடக்கும்போது, நிர்வாணமும் அம்மணமுமாயிருந்ததும், உன் இரத்தத்திலே மிதிக்கப்பட ஏதுவாய்க்கிடந்ததுமான உன் சிறுவயதின் நாட்களை நினையாமற்போனாய்.]]></a:t>
+              <a:t><![CDATA[54. அதினால் நீ அவர்களுக்கு ஆறுதலாக இருந்து, உன் இலச்சையைச் சுமந்து; நீ செய்த எல்லாவற்றினாலும் வெட்கமடைவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1497,51 +1557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. நீ செய்த எல்லாவற்றையும் நான் மன்னித்தருளும்போது, நீ நினைத்து வெட்கி, உன் நாணத்தினால் உன் வாயை இனித் திறக்கமாட்டாதிருப்பாய் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[54. அதினால் நீ அவர்களுக்கு ஆறுதலாக இருந்து, உன் இலச்சையைச் சுமந்து; நீ செய்த எல்லாவற்றினாலும் வெட்கமடைவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1606,51 +1666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. நீ செய்த எல்லாவற்றையும் நான் மன்னித்தருளும்போது, நீ நினைத்து வெட்கி, உன் நாணத்தினால் உன் வாயை இனித் திறக்கமாட்டாதிருப்பாய் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[55. உன் சகோதரிகளாகிய சோதோமும் அவள் குமாரத்திகளும் தங்கள் முந்தின சீருக்குத் திரும்புவார்கள்; நீயும் உன் குமாரத்திகளும் உங்கள் முந்தின சீருக்குத் திரும்புவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1715,51 +1775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஐயோ! உனக்கு ஐயோ! என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீ செய்த பொல்லாப்புக்களெல்லாம் தவிர,]]></a:t>
+              <a:t><![CDATA[55. உன் சகோதரிகளாகிய சோதோமும் அவள் குமாரத்திகளும் தங்கள் முந்தின சீருக்குத் திரும்புவார்கள்; நீயும் உன் குமாரத்திகளும் உங்கள் முந்தின சீருக்குத் திரும்புவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1824,51 +1884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீ உனக்கு மண்டபங்களைக் கட்டி, உனக்குச் சகல வீதிகளிலும் உயர்ந்த மேடைகளை உண்டுபண்ணினாய்.]]></a:t>
+              <a:t><![CDATA[55. உன் சகோதரிகளாகிய சோதோமும் அவள் குமாரத்திகளும் தங்கள் முந்தின சீருக்குத் திரும்புவார்கள்; நீயும் உன் குமாரத்திகளும் உங்கள் முந்தின சீருக்குத் திரும்புவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1933,51 +1993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆகையால், வேசியே, கர்த்தருடைய வார்த்தையைக் கேள்.]]></a:t>
+              <a:t><![CDATA[10. சித்திரத்தையலாடையை உனக்கு உடுத்தி, சாயந்தீர்ந்த பாதரட்சைகளை உனக்குத் தரித்து, கட்ட மெல்லிய புடவையையும், மூடிக்கொள்ளப் பட்டுச் சால்வையையும் உனக்குக் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2042,51 +2102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீ சகல வழிமுகனையிலும் உன் உயர்ந்த மேடைகளைக் கட்டி, உன் அழகை அருவருப்பாக்கி, வழிப்போக்கர் யாவருக்கும் உன் கால்களை விரித்து, உன் வேசித்தனங்களைத் திரளாய்ப் பெருகப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[56. உன்னை வெறுக்கும் சீரியாவின் குமாரத்திகளும், அவளைச் சுற்றிலும் இருக்கிற பெலிஸ்தரின் குமாரத்திகளும் அவமானம் பண்ணினபோது உன் பொல்லாப்பு வெளியாயிற்றே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2151,51 +2211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீ சகல வழிமுகனையிலும் உன் உயர்ந்த மேடைகளைக் கட்டி, உன் அழகை அருவருப்பாக்கி, வழிப்போக்கர் யாவருக்கும் உன் கால்களை விரித்து, உன் வேசித்தனங்களைத் திரளாய்ப் பெருகப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[57. அதற்குமுன் உன் கெர்வத்தின் நாளிலே உன் சகோதரியாகிய சோதோமின் பெயரை உன் வாயினாலே உச்சரிக்கவுமாட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2260,51 +2320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சதை பெருத்த உன் அயல் தேசத்தாராகிய எகிப்திய புத்திரரோடே வேசித்தனம்பண்ணி, எனக்குக் கோபம் உண்டாக்கும்படி உன் வேசித்தனங்களைப் பெருகப்பண்ணினாய்.]]></a:t>
+              <a:t><![CDATA[57. அதற்குமுன் உன் கெர்வத்தின் நாளிலே உன் சகோதரியாகிய சோதோமின் பெயரை உன் வாயினாலே உச்சரிக்கவுமாட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2369,51 +2429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆதலால், இதோ, நான் என் கையை உனக்கு விரோதமாக நீட்டி, உனக்கு நியமித்த போஜனத்தைக் குறுக்கி, உன் முறைகேடான மார்க்கத்தைக் குறித்து வெட்கப்பட்ட உன் பகையாளிகளாகிய பெலிஸ்தருடைய குமாரத்திகளின் இச்சைக்கு உன்னை ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[57. அதற்குமுன் உன் கெர்வத்தின் நாளிலே உன் சகோதரியாகிய சோதோமின் பெயரை உன் வாயினாலே உச்சரிக்கவுமாட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2478,51 +2538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆதலால், இதோ, நான் என் கையை உனக்கு விரோதமாக நீட்டி, உனக்கு நியமித்த போஜனத்தைக் குறுக்கி, உன் முறைகேடான மார்க்கத்தைக் குறித்து வெட்கப்பட்ட உன் பகையாளிகளாகிய பெலிஸ்தருடைய குமாரத்திகளின் இச்சைக்கு உன்னை ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[58. உன் முறைகேட்டையும் உன் அருவருப்புகளையும் நீ சுமப்பாய் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide115.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2587,51 +2647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆதலால், இதோ, நான் என் கையை உனக்கு விரோதமாக நீட்டி, உனக்கு நியமித்த போஜனத்தைக் குறுக்கி, உன் முறைகேடான மார்க்கத்தைக் குறித்து வெட்கப்பட்ட உன் பகையாளிகளாகிய பெலிஸ்தருடைய குமாரத்திகளின் இச்சைக்கு உன்னை ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[59. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: உடன்படிக்கையை முறித்துபோடுகிறதினால் ஆணையை அசட்டைபண்ணின நீ செய்ததுபோல நான் உனக்குச் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide116.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2696,51 +2756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ திருப்தியடையாததினால் அசீரிய புத்திரரோடும் வேசித்தனம்பண்ணினாய்; அவர்களோடே வேசித்தனம்பண்ணியும் நீ திருப்தியடையவில்லை.]]></a:t>
+              <a:t><![CDATA[59. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: உடன்படிக்கையை முறித்துபோடுகிறதினால் ஆணையை அசட்டைபண்ணின நீ செய்ததுபோல நான் உனக்குச் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide117.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2805,51 +2865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ திருப்தியடையாததினால் அசீரிய புத்திரரோடும் வேசித்தனம்பண்ணினாய்; அவர்களோடே வேசித்தனம்பண்ணியும் நீ திருப்தியடையவில்லை.]]></a:t>
+              <a:t><![CDATA[60. ஆகிலும் உன் இளவயதில் உன்னோடே பண்ணின என் உடன்படிக்கையை நான் நினைத்து, நித்திய உடன்படிக்கையை உனக்கு ஏற்படுத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide118.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2914,51 +2974,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நீ கானான் தேசத்திலே செய்த வேசித்தனத்தை கல்தேயர்மட்டும் எட்டச் செய்தாய்; அதினாலும் நீ திருப்தியடையாமற்போனாய்.]]></a:t>
+              <a:t><![CDATA[60. ஆகிலும் உன் இளவயதில் உன்னோடே பண்ணின என் உடன்படிக்கையை நான் நினைத்து, நித்திய உடன்படிக்கையை உனக்கு ஏற்படுத்துவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide119.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[61. அப்பொழுது உன் தமக்கைகளையும் உன் தங்கைகளையும் நீ சேர்த்துக்கொள்ளுகையில், உன் வழிகளை நினைத்து நாணுவாய்; அவர்களை நான் உனக்கு குமாரத்திகளாகக் கொடுப்பேன்; உன்னுடைய உடன்படிக்கையைப் பார்த்துக் கொடுப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3023,51 +3192,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: உன் வேசித்தனத்தின் அசுத்தம் பாய்ந்தபடியினாலும், நீ உன் காமவிகாரிகளோடும் அருவருப்பாகிய உன் நரகலான விக்கிரகங்களோடும் வேசித்தனம்பண்ணி, இவைகளுக்கு உன் பிள்ளைகளின் இரத்தத்தைப் படைத்ததினால் உன் நிர்வாணம் திறக்கப்பட்டபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[11. உன்னை ஆபரணங்களால் அலங்கரித்து, உன் கைகளிலே கடகங்களையும், உன் கழுத்திலே சரப்பணியையும் போட்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide120.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[61. அப்பொழுது உன் தமக்கைகளையும் உன் தங்கைகளையும் நீ சேர்த்துக்கொள்ளுகையில், உன் வழிகளை நினைத்து நாணுவாய்; அவர்களை நான் உனக்கு குமாரத்திகளாகக் கொடுப்பேன்; உன்னுடைய உடன்படிக்கையைப் பார்த்துக் கொடுப்பதில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide121.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[62. உன்னோடே என் உடன்படிக்கையைப்பண்ணி ஏற்படுத்துவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிவாய்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide122.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[63. நீ செய்த எல்லாவற்றையும் நான் மன்னித்தருளும்போது, நீ நினைத்து வெட்கி, உன் நாணத்தினால் உன் வாயை இனித் திறக்கமாட்டாதிருப்பாய் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide123.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[63. நீ செய்த எல்லாவற்றையும் நான் மன்னித்தருளும்போது, நீ நினைத்து வெட்கி, உன் நாணத்தினால் உன் வாயை இனித் திறக்கமாட்டாதிருப்பாய் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide124.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide125.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. மனுபுத்திரனே, நீ எருசலேமின் அருவருப்புகளை அதற்கு அறிவித்துச் சொல்லவேண்டியது என்னவென்றால்:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide126.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் எருசலேமுக்குச் சொல்லுகிறார், கானான் தேசமே உன் உற்பத்திக்கும் உன் பிறப்புக்கும் இடம், உன் தகப்பன் எமோரியன், உன் தாய் ஏத்தித்தி.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide127.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் எருசலேமுக்குச் சொல்லுகிறார், கானான் தேசமே உன் உற்பத்திக்கும் உன் பிறப்புக்கும் இடம், உன் தகப்பன் எமோரியன், உன் தாய் ஏத்தித்தி.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide128.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. உன் பிறப்பின் வர்த்தமானம் என்னவென்றால், நீ பிறந்த நாளிலே உன் தொப்புள் அறுக்கப்படவுமில்லை; நீ சுத்தமாவதற்குத் தண்ணீரினால் குளிப்பாட்டப்படவுமில்லை; துணிகளில் சுற்றப்படவுமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide129.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. உன் பிறப்பின் வர்த்தமானம் என்னவென்றால், நீ பிறந்த நாளிலே உன் தொப்புள் அறுக்கப்படவுமில்லை; நீ சுத்தமாவதற்குத் தண்ணீரினால் குளிப்பாட்டப்படவுமில்லை; துணிகளில் சுற்றப்படவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3132,51 +4391,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: உன் வேசித்தனத்தின் அசுத்தம் பாய்ந்தபடியினாலும், நீ உன் காமவிகாரிகளோடும் அருவருப்பாகிய உன் நரகலான விக்கிரகங்களோடும் வேசித்தனம்பண்ணி, இவைகளுக்கு உன் பிள்ளைகளின் இரத்தத்தைப் படைத்ததினால் உன் நிர்வாணம் திறக்கப்பட்டபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[12. உன் நெற்றியில் நெற்றிப்பட்டத்தையும், உன் காதுகளில் காதணியையும், உன் தலையின்மேல் சிங்காரமான கிரீடத்தையும் தரித்தேன்..]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide130.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. உனக்காகப் பரிதபித்து, இவைகளில் ஒன்றையாகிலும் உனக்குச் செய்ய ஒரு கண்ணும் உன்பேரில் இரக்கமாயிருந்ததுமில்லை; நீ பிறந்தநாளில் நீ அருவருக்கப்பட்டதினால் வெளியில் எறிந்துவிடப்பட்டாய்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide131.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. உனக்காகப் பரிதபித்து, இவைகளில் ஒன்றையாகிலும் உனக்குச் செய்ய ஒரு கண்ணும் உன்பேரில் இரக்கமாயிருந்ததுமில்லை; நீ பிறந்தநாளில் நீ அருவருக்கப்பட்டதினால் வெளியில் எறிந்துவிடப்பட்டாய்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide132.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. நான் உன் அருகே கடந்துபோகும் போது, மிதிக்கப்படுவதற்கு ஏதுவாய் நீ உன் இரத்தத்தில் கிடக்கிறதைக் கண்டு, உன் இரத்தத்தில் கிடக்கிற உன்னைப்பார்த்து: பிழைத்திரு என்று சொன்னேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide133.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. நான் உன் அருகே கடந்துபோகும் போது, மிதிக்கப்படுவதற்கு ஏதுவாய் நீ உன் இரத்தத்தில் கிடக்கிறதைக் கண்டு, உன் இரத்தத்தில் கிடக்கிற உன்னைப்பார்த்து: பிழைத்திரு என்று சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3241,51 +4936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இதோ, நீ சம்போகம்பண்ணின உன் எல்லாக் காமவிகாரிகளையும், நீ நேசித்த யாவரையும், நீ பகைத்திருக்கிற அனைவரோடும் நான் கூடிவரச்செய்து, சுற்றிலுமிருந்து அவர்களை உனக்கு விரோதமாகச் சேர்த்து, அவர்கள் உன் நிர்வானத்தையெல்லாம் காணும்படி உன் நிர்வாணத்தை அவர்களுக்கு முன்பாகத் திறந்துவைத்து,]]></a:t>
+              <a:t><![CDATA[12. உன் நெற்றியில் நெற்றிப்பட்டத்தையும், உன் காதுகளில் காதணியையும், உன் தலையின்மேல் சிங்காரமான கிரீடத்தையும் தரித்தேன்..]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3350,51 +5045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இதோ, நீ சம்போகம்பண்ணின உன் எல்லாக் காமவிகாரிகளையும், நீ நேசித்த யாவரையும், நீ பகைத்திருக்கிற அனைவரோடும் நான் கூடிவரச்செய்து, சுற்றிலுமிருந்து அவர்களை உனக்கு விரோதமாகச் சேர்த்து, அவர்கள் உன் நிர்வானத்தையெல்லாம் காணும்படி உன் நிர்வாணத்தை அவர்களுக்கு முன்பாகத் திறந்துவைத்து,]]></a:t>
+              <a:t><![CDATA[13. இவ்விதமாய்ப் பொன்னினாலும் வெள்ளியினாலும் நீ அலங்கரிக்கப்பட்டாய்; உன் உடுப்பு மெல்லிய புடவையும் பட்டும் சித்திரத்தையலாடையுமாயிருந்தது; மெல்லிய மாவையும் தேனையும் நெய்யையும் சாப்பிட்டாய்; நீ மிகவும் அழகுள்ளவளாகி, ராஜ்யத்தைச் சுதந்தரிக்கும் சிலாக்கியத்தையும் பெற்றாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3459,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. விபசாரிகளையும் இரத்தஞ்சிந்தினவர்களையும் நியாயந்தீர்க்கிறபடியே உன்னை நியாயந்தீர்த்து, உக்கிரகத்தோடும் எரிச்சலோடும் இரத்தப்பழியை உன்பேரில் சுமத்தி,]]></a:t>
+              <a:t><![CDATA[13. இவ்விதமாய்ப் பொன்னினாலும் வெள்ளியினாலும் நீ அலங்கரிக்கப்பட்டாய்; உன் உடுப்பு மெல்லிய புடவையும் பட்டும் சித்திரத்தையலாடையுமாயிருந்தது; மெல்லிய மாவையும் தேனையும் நெய்யையும் சாப்பிட்டாய்; நீ மிகவும் அழகுள்ளவளாகி, ராஜ்யத்தைச் சுதந்தரிக்கும் சிலாக்கியத்தையும் பெற்றாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3568,51 +5263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. விபசாரிகளையும் இரத்தஞ்சிந்தினவர்களையும் நியாயந்தீர்க்கிறபடியே உன்னை நியாயந்தீர்த்து, உக்கிரகத்தோடும் எரிச்சலோடும் இரத்தப்பழியை உன்பேரில் சுமத்தி,]]></a:t>
+              <a:t><![CDATA[13. இவ்விதமாய்ப் பொன்னினாலும் வெள்ளியினாலும் நீ அலங்கரிக்கப்பட்டாய்; உன் உடுப்பு மெல்லிய புடவையும் பட்டும் சித்திரத்தையலாடையுமாயிருந்தது; மெல்லிய மாவையும் தேனையும் நெய்யையும் சாப்பிட்டாய்; நீ மிகவும் அழகுள்ளவளாகி, ராஜ்யத்தைச் சுதந்தரிக்கும் சிலாக்கியத்தையும் பெற்றாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3677,51 +5372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உன்னை அவர்கள் கையில் ஒப்புக்கொடுப்பேன்; அவர்கள் உன் மண்டபங்களை இடித்து, உன் மேடைகளைத் தரையாக்கிப்போட்டு, உன் வஸ்திரங்களை உரிந்து, உன் சிங்கார ஆபரணங்களை எடுத்துக்கொண்டு, உன்னை அம்மணமும் நிர்வாணமுமாக விட்டுப்போய்,]]></a:t>
+              <a:t><![CDATA[14. உன் அழகினாலே உன் கீர்த்தி புற ஜாதிகளுக்குள்ளே பிரசித்தமாயிற்று; நான் உன்மேல் வைத்த என் மகிமையினாலே அது குறைவற்றதாய் இருந்ததென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3786,51 +5481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உன்னை அவர்கள் கையில் ஒப்புக்கொடுப்பேன்; அவர்கள் உன் மண்டபங்களை இடித்து, உன் மேடைகளைத் தரையாக்கிப்போட்டு, உன் வஸ்திரங்களை உரிந்து, உன் சிங்கார ஆபரணங்களை எடுத்துக்கொண்டு, உன்னை அம்மணமும் நிர்வாணமுமாக விட்டுப்போய்,]]></a:t>
+              <a:t><![CDATA[14. உன் அழகினாலே உன் கீர்த்தி புற ஜாதிகளுக்குள்ளே பிரசித்தமாயிற்று; நான் உன்மேல் வைத்த என் மகிமையினாலே அது குறைவற்றதாய் இருந்ததென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3895,51 +5590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. வெட்கங்கெட்ட வேசியின் கிரியைகளாகிய இவைகளையெல்லாம் நீ செய்து,]]></a:t>
+              <a:t><![CDATA[7. உன்னை வயலின் பயிரைபோல அநேகமாயிரமாய்ப் பெருகும்படி வைத்தேன்; நீ வளர்ந்து பெரியவளாகி, மகா செளந்தரியவதியானாய்; உன் ஸ்தனங்கள் எழும்பின, உன் மயிர் வளர்ந்தது; ஆனாலும், நீ நிர்வாணமும் அம்மணமுமாயிருந்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4004,51 +5699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உன்னை அவர்கள் கையில் ஒப்புக்கொடுப்பேன்; அவர்கள் உன் மண்டபங்களை இடித்து, உன் மேடைகளைத் தரையாக்கிப்போட்டு, உன் வஸ்திரங்களை உரிந்து, உன் சிங்கார ஆபரணங்களை எடுத்துக்கொண்டு, உன்னை அம்மணமும் நிர்வாணமுமாக விட்டுப்போய்,]]></a:t>
+              <a:t><![CDATA[15. நீயோவென்றால் உன் அழகை நம்பி, உன் கீர்த்தியினால் சோரமார்க்கமாய் நடந்து, வழிப்போக்கரில் உனக்கு நேர்பட்ட யாவரோடும் வேசித்தனம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4113,51 +5808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. உனக்கு விரோதமாக ஒரு கூட்டத்தைக் கொண்டுவந்து, உன்னைக் கல்லெறிந்து, உன்னைத் தங்கள் பட்டயங்களால் குத்திபோட்டு,]]></a:t>
+              <a:t><![CDATA[15. நீயோவென்றால் உன் அழகை நம்பி, உன் கீர்த்தியினால் சோரமார்க்கமாய் நடந்து, வழிப்போக்கரில் உனக்கு நேர்பட்ட யாவரோடும் வேசித்தனம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4222,51 +5917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. உன் வீடுகளை அக்கினியால் சுட்டெரித்து, அநேக ஸ்திரீகளின் கண்களுக்கு முன்பாக உன்னில் நியாயத்தீர்ப்புகளைச் செய்வார்கள்; உன் வேசித்தனத்தை ஒழியப்பண்ணுவேன்; நீ இனிப் பணையங்கொடுப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[16. உன் வஸ்திரங்களில் சிலவற்றை எடுத்து, பலவருணச் ஜோடிப்பான மேடைகளை உனக்கு உண்டாக்கி, அவைகளின்மேல் வேசித்தனம்பண்ணினாய்; அப்படிக்கொத்த காரியங்கள் ஒருக்காலும் சம்பவித்ததுமில்லை, சம்பவிப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4331,51 +6026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. உன் வீடுகளை அக்கினியால் சுட்டெரித்து, அநேக ஸ்திரீகளின் கண்களுக்கு முன்பாக உன்னில் நியாயத்தீர்ப்புகளைச் செய்வார்கள்; உன் வேசித்தனத்தை ஒழியப்பண்ணுவேன்; நீ இனிப் பணையங்கொடுப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[16. உன் வஸ்திரங்களில் சிலவற்றை எடுத்து, பலவருணச் ஜோடிப்பான மேடைகளை உனக்கு உண்டாக்கி, அவைகளின்மேல் வேசித்தனம்பண்ணினாய்; அப்படிக்கொத்த காரியங்கள் ஒருக்காலும் சம்பவித்ததுமில்லை, சம்பவிப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4440,51 +6135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. இவ்விதமாய் என் எரிச்சல் உன்னை விட்டு நீங்கும்படி நான் என் உக்கிரத்தை உன்னில் ஆறப்பண்ணி, இனி கோபமாயிராமல் அமருவேன்.]]></a:t>
+              <a:t><![CDATA[17. நான் உனக்குக் கொடுத்த என் பொன்னும் என் வெள்ளியுமான உன் சிங்கார ஆபரணங்களை நீ எடுத்து, உனக்கு ஆண்சுரூபங்களை உண்டாக்கி, அவைகளோடே வேசித்தனம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4549,51 +6244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[17. நான் உனக்குக் கொடுத்த என் பொன்னும் என் வெள்ளியுமான உன் சிங்கார ஆபரணங்களை நீ எடுத்து, உனக்கு ஆண்சுரூபங்களை உண்டாக்கி, அவைகளோடே வேசித்தனம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4658,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ எருசலேமின் அருவருப்புகளை அதற்கு அறிவித்துச் சொல்லவேண்டியது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[18. உன் சித்திரத்தையலாடைகளை எடுத்து, அவைகளை மூடி, என் எண்ணெயையும் என் தூபவர்க்கத்தையும் அவைகளின்முன் படைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4767,51 +6462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ எருசலேமின் அருவருப்புகளை அதற்கு அறிவித்துச் சொல்லவேண்டியது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[18. உன் சித்திரத்தையலாடைகளை எடுத்து, அவைகளை மூடி, என் எண்ணெயையும் என் தூபவர்க்கத்தையும் அவைகளின்முன் படைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4876,51 +6571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் எருசலேமுக்குச் சொல்லுகிறார், கானான் தேசமே உன் உற்பத்திக்கும் உன் பிறப்புக்கும் இடம், உன் தகப்பன் எமோரியன், உன் தாய் ஏத்தித்தி.]]></a:t>
+              <a:t><![CDATA[19. நான் உனக்குக் கொடுத்த என் அப்பத்தையும், நீ சாப்பிடும்படி உனக்குக் கொடுத்த மெல்லிய மாவையும் நெய்யையும் தேனையும் நீ அவைகளின்முன் சுகந்தவாசனையாகப் படைத்தாய்; காரியம் இப்படி ஆயிற்றென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4985,51 +6680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் எருசலேமுக்குச் சொல்லுகிறார், கானான் தேசமே உன் உற்பத்திக்கும் உன் பிறப்புக்கும் இடம், உன் தகப்பன் எமோரியன், உன் தாய் ஏத்தித்தி.]]></a:t>
+              <a:t><![CDATA[19. நான் உனக்குக் கொடுத்த என் அப்பத்தையும், நீ சாப்பிடும்படி உனக்குக் கொடுத்த மெல்லிய மாவையும் நெய்யையும் தேனையும் நீ அவைகளின்முன் சுகந்தவாசனையாகப் படைத்தாய்; காரியம் இப்படி ஆயிற்றென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5094,51 +6789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. வெட்கங்கெட்ட வேசியின் கிரியைகளாகிய இவைகளையெல்லாம் நீ செய்து,]]></a:t>
+              <a:t><![CDATA[7. உன்னை வயலின் பயிரைபோல அநேகமாயிரமாய்ப் பெருகும்படி வைத்தேன்; நீ வளர்ந்து பெரியவளாகி, மகா செளந்தரியவதியானாய்; உன் ஸ்தனங்கள் எழும்பின, உன் மயிர் வளர்ந்தது; ஆனாலும், நீ நிர்வாணமும் அம்மணமுமாயிருந்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5203,51 +6898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் பிறப்பின் வர்த்தமானம் என்னவென்றால், நீ பிறந்த நாளிலே உன் தொப்புள் அறுக்கப்படவுமில்லை; நீ சுத்தமாவதற்குத் தண்ணீரினால் குளிப்பாட்டப்படவுமில்லை; துணிகளில் சுற்றப்படவுமில்லை.]]></a:t>
+              <a:t><![CDATA[20. நீ எனக்குப் பெற்ற உன் குமாரரையும் உன் குமாரத்திகளையும் எடுத்து, அவர்களை அவைகளுக்கு இரையாகப் பலியிட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5312,51 +7007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் பிறப்பின் வர்த்தமானம் என்னவென்றால், நீ பிறந்த நாளிலே உன் தொப்புள் அறுக்கப்படவுமில்லை; நீ சுத்தமாவதற்குத் தண்ணீரினால் குளிப்பாட்டப்படவுமில்லை; துணிகளில் சுற்றப்படவுமில்லை.]]></a:t>
+              <a:t><![CDATA[20. நீ எனக்குப் பெற்ற உன் குமாரரையும் உன் குமாரத்திகளையும் எடுத்து, அவர்களை அவைகளுக்கு இரையாகப் பலியிட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5421,51 +7116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உனக்காகப் பரிதபித்து, இவைகளில் ஒன்றையாகிலும் உனக்குச் செய்ய ஒரு கண்ணும் உன்பேரில் இரக்கமாயிருந்ததுமில்லை; நீ பிறந்தநாளில் நீ அருவருக்கப்பட்டதினால் வெளியில் எறிந்துவிடப்பட்டாய்.]]></a:t>
+              <a:t><![CDATA[21. நீ செய்த வேசித்தனங்கள் போதாதென்று, நீ என் பிள்ளைகளை அவைகளுக்குத் தீக்கடக்கப்பண்ண ஒப்புக்கொடுத்து, அவர்களைக் கொலைசெய்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5530,51 +7225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உனக்காகப் பரிதபித்து, இவைகளில் ஒன்றையாகிலும் உனக்குச் செய்ய ஒரு கண்ணும் உன்பேரில் இரக்கமாயிருந்ததுமில்லை; நீ பிறந்தநாளில் நீ அருவருக்கப்பட்டதினால் வெளியில் எறிந்துவிடப்பட்டாய்.]]></a:t>
+              <a:t><![CDATA[21. நீ செய்த வேசித்தனங்கள் போதாதென்று, நீ என் பிள்ளைகளை அவைகளுக்குத் தீக்கடக்கப்பண்ண ஒப்புக்கொடுத்து, அவர்களைக் கொலைசெய்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5639,51 +7334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் உன் அருகே கடந்துபோகும் போது, மிதிக்கப்படுவதற்கு ஏதுவாய் நீ உன் இரத்தத்தில் கிடக்கிறதைக் கண்டு, உன் இரத்தத்தில் கிடக்கிற உன்னைப்பார்த்து: பிழைத்திரு என்று சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[22. நீ உன் எல்லா அருவருப்புகளிலும் வேசித்தனங்களிலும் நடக்கும்போது, நிர்வாணமும் அம்மணமுமாயிருந்ததும், உன் இரத்தத்திலே மிதிக்கப்பட ஏதுவாய்க்கிடந்ததுமான உன் சிறுவயதின் நாட்களை நினையாமற்போனாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5748,51 +7443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் உன் அருகே கடந்துபோகும் போது, மிதிக்கப்படுவதற்கு ஏதுவாய் நீ உன் இரத்தத்தில் கிடக்கிறதைக் கண்டு, உன் இரத்தத்தில் கிடக்கிற உன்னைப்பார்த்து: பிழைத்திரு என்று சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[22. நீ உன் எல்லா அருவருப்புகளிலும் வேசித்தனங்களிலும் நடக்கும்போது, நிர்வாணமும் அம்மணமுமாயிருந்ததும், உன் இரத்தத்திலே மிதிக்கப்பட ஏதுவாய்க்கிடந்ததுமான உன் சிறுவயதின் நாட்களை நினையாமற்போனாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5857,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னை வயலின் பயிரைபோல அநேகமாயிரமாய்ப் பெருகும்படி வைத்தேன்; நீ வளர்ந்து பெரியவளாகி, மகா செளந்தரியவதியானாய்; உன் ஸ்தனங்கள் எழும்பின, உன் மயிர் வளர்ந்தது; ஆனாலும், நீ நிர்வாணமும் அம்மணமுமாயிருந்தாய்.]]></a:t>
+              <a:t><![CDATA[23. ஐயோ! உனக்கு ஐயோ! என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீ செய்த பொல்லாப்புக்களெல்லாம் தவிர,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5966,51 +7661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னை வயலின் பயிரைபோல அநேகமாயிரமாய்ப் பெருகும்படி வைத்தேன்; நீ வளர்ந்து பெரியவளாகி, மகா செளந்தரியவதியானாய்; உன் ஸ்தனங்கள் எழும்பின, உன் மயிர் வளர்ந்தது; ஆனாலும், நீ நிர்வாணமும் அம்மணமுமாயிருந்தாய்.]]></a:t>
+              <a:t><![CDATA[24. நீ உனக்கு மண்டபங்களைக் கட்டி, உனக்குச் சகல வீதிகளிலும் உயர்ந்த மேடைகளை உண்டுபண்ணினாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6075,51 +7770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் உன் அருகே கடந்துபோன போது, உன்னைப் பார்த்தேன்; இதோ, உன் காலம் பருவகாலமாயிருந்தது; அப்பொழுது என் வஸ்திரத்தை உன்மேல் விரித்து, உன் நிர்வாணத்தை மூடி, உனக்கு ஆணையிட்டுக்கொடுத்து, உன்னோடு உடன்படிக்கை பண்ணினேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; இவ்விதமாய் நீ என்னுடையவளானாய்.]]></a:t>
+              <a:t><![CDATA[24. நீ உனக்கு மண்டபங்களைக் கட்டி, உனக்குச் சகல வீதிகளிலும் உயர்ந்த மேடைகளை உண்டுபண்ணினாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6184,51 +7879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் உன் அருகே கடந்துபோன போது, உன்னைப் பார்த்தேன்; இதோ, உன் காலம் பருவகாலமாயிருந்தது; அப்பொழுது என் வஸ்திரத்தை உன்மேல் விரித்து, உன் நிர்வாணத்தை மூடி, உனக்கு ஆணையிட்டுக்கொடுத்து, உன்னோடு உடன்படிக்கை பண்ணினேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; இவ்விதமாய் நீ என்னுடையவளானாய்.]]></a:t>
+              <a:t><![CDATA[25. நீ சகல வழிமுகனையிலும் உன் உயர்ந்த மேடைகளைக் கட்டி, உன் அழகை அருவருப்பாக்கி, வழிப்போக்கர் யாவருக்கும் உன் கால்களை விரித்து, உன் வேசித்தனங்களைத் திரளாய்ப் பெருகப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6293,51 +7988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சகல வழிமுகனையிலும் உன் மண்டபங்களைக் கட்டி, சகல வீதிகளிலும் உன் மேடைகளை உண்டாக்கினபடியால், உன் இருதயம் எவ்வளவாய்க் களைத்துப்போயிருக்கிறது என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீ பணையத்தை அலட்சியம்பண்ணுகிறதினால், நீ வேசியைப்போல இராமல்,]]></a:t>
+              <a:t><![CDATA[7. உன்னை வயலின் பயிரைபோல அநேகமாயிரமாய்ப் பெருகும்படி வைத்தேன்; நீ வளர்ந்து பெரியவளாகி, மகா செளந்தரியவதியானாய்; உன் ஸ்தனங்கள் எழும்பின, உன் மயிர் வளர்ந்தது; ஆனாலும், நீ நிர்வாணமும் அம்மணமுமாயிருந்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6402,51 +8097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் உன் அருகே கடந்துபோன போது, உன்னைப் பார்த்தேன்; இதோ, உன் காலம் பருவகாலமாயிருந்தது; அப்பொழுது என் வஸ்திரத்தை உன்மேல் விரித்து, உன் நிர்வாணத்தை மூடி, உனக்கு ஆணையிட்டுக்கொடுத்து, உன்னோடு உடன்படிக்கை பண்ணினேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; இவ்விதமாய் நீ என்னுடையவளானாய்.]]></a:t>
+              <a:t><![CDATA[25. நீ சகல வழிமுகனையிலும் உன் உயர்ந்த மேடைகளைக் கட்டி, உன் அழகை அருவருப்பாக்கி, வழிப்போக்கர் யாவருக்கும் உன் கால்களை விரித்து, உன் வேசித்தனங்களைத் திரளாய்ப் பெருகப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6511,51 +8206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. நீ உன் இளவயதின் நாட்களை நினையாமல், இவைகளெல்லாவற்றினாலும் எனக்குக் கோபம் உண்டாக்கினபடியினால், இதோ, நான் உன் வழியின் பலனை உன் தலையின்மேல் சுமரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; அதினாலே இனி உன் எல்லா அருவருப்புகளினாலும் இப்படிப்பட்ட முறைகேடான காரியத்தைச் செய்யமாட்டாய்..]]></a:t>
+              <a:t><![CDATA[26. சதை பெருத்த உன் அயல் தேசத்தாராகிய எகிப்திய புத்திரரோடே வேசித்தனம்பண்ணி, எனக்குக் கோபம் உண்டாக்கும்படி உன் வேசித்தனங்களைப் பெருகப்பண்ணினாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6620,51 +8315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. நீ உன் இளவயதின் நாட்களை நினையாமல், இவைகளெல்லாவற்றினாலும் எனக்குக் கோபம் உண்டாக்கினபடியினால், இதோ, நான் உன் வழியின் பலனை உன் தலையின்மேல் சுமரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; அதினாலே இனி உன் எல்லா அருவருப்புகளினாலும் இப்படிப்பட்ட முறைகேடான காரியத்தைச் செய்யமாட்டாய்..]]></a:t>
+              <a:t><![CDATA[26. சதை பெருத்த உன் அயல் தேசத்தாராகிய எகிப்திய புத்திரரோடே வேசித்தனம்பண்ணி, எனக்குக் கோபம் உண்டாக்கும்படி உன் வேசித்தனங்களைப் பெருகப்பண்ணினாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6729,51 +8424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. நீ உன் இளவயதின் நாட்களை நினையாமல், இவைகளெல்லாவற்றினாலும் எனக்குக் கோபம் உண்டாக்கினபடியினால், இதோ, நான் உன் வழியின் பலனை உன் தலையின்மேல் சுமரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; அதினாலே இனி உன் எல்லா அருவருப்புகளினாலும் இப்படிப்பட்ட முறைகேடான காரியத்தைச் செய்யமாட்டாய்..]]></a:t>
+              <a:t><![CDATA[27. ஆதலால், இதோ, நான் என் கையை உனக்கு விரோதமாக நீட்டி, உனக்கு நியமித்த போஜனத்தைக் குறுக்கி, உன் முறைகேடான மார்க்கத்தைக் குறித்து வெட்கப்பட்ட உன் பகையாளிகளாகிய பெலிஸ்தருடைய குமாரத்திகளின் இச்சைக்கு உன்னை ஒப்புக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6838,51 +8533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. இதோ, பழமொழி சொல்லுகிறவர்கள் எல்லாரும்: தாயைப்போல மகள் என்று உன்னைக்குறித்து பழமொழி சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[27. ஆதலால், இதோ, நான் என் கையை உனக்கு விரோதமாக நீட்டி, உனக்கு நியமித்த போஜனத்தைக் குறுக்கி, உன் முறைகேடான மார்க்கத்தைக் குறித்து வெட்கப்பட்ட உன் பகையாளிகளாகிய பெலிஸ்தருடைய குமாரத்திகளின் இச்சைக்கு உன்னை ஒப்புக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6947,51 +8642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நீ, தன் புருஷனையும் தன் பிள்ளைகளையும் அருவருத்த உன் தாயின் மகள்; நீ, தங்கள் புருஷரையும் தங்கள் பிள்ளைகளையும் அருவருத்த உன் சகோதரிகளின் சகோதரி; உங்கள் தாய் ஏத்தித்தி; உங்கள் தகப்பன் எமோரியன்.]]></a:t>
+              <a:t><![CDATA[27. ஆதலால், இதோ, நான் என் கையை உனக்கு விரோதமாக நீட்டி, உனக்கு நியமித்த போஜனத்தைக் குறுக்கி, உன் முறைகேடான மார்க்கத்தைக் குறித்து வெட்கப்பட்ட உன் பகையாளிகளாகிய பெலிஸ்தருடைய குமாரத்திகளின் இச்சைக்கு உன்னை ஒப்புக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7056,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நீ, தன் புருஷனையும் தன் பிள்ளைகளையும் அருவருத்த உன் தாயின் மகள்; நீ, தங்கள் புருஷரையும் தங்கள் பிள்ளைகளையும் அருவருத்த உன் சகோதரிகளின் சகோதரி; உங்கள் தாய் ஏத்தித்தி; உங்கள் தகப்பன் எமோரியன்.]]></a:t>
+              <a:t><![CDATA[28. நீ திருப்தியடையாததினால் அசீரிய புத்திரரோடும் வேசித்தனம்பண்ணினாய்; அவர்களோடே வேசித்தனம்பண்ணியும் நீ திருப்தியடையவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7165,51 +8860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நீ, தன் புருஷனையும் தன் பிள்ளைகளையும் அருவருத்த உன் தாயின் மகள்; நீ, தங்கள் புருஷரையும் தங்கள் பிள்ளைகளையும் அருவருத்த உன் சகோதரிகளின் சகோதரி; உங்கள் தாய் ஏத்தித்தி; உங்கள் தகப்பன் எமோரியன்.]]></a:t>
+              <a:t><![CDATA[28. நீ திருப்தியடையாததினால் அசீரிய புத்திரரோடும் வேசித்தனம்பண்ணினாய்; அவர்களோடே வேசித்தனம்பண்ணியும் நீ திருப்தியடையவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7274,51 +8969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் உன்னை ஜலத்தினால் முழுக்காட்டி, உன்னை இரத்தமற ஸ்நானம் பண்ணுவித்து, உனக்கு எண்ணெய் பூசி,]]></a:t>
+              <a:t><![CDATA[29. நீ கானான் தேசத்திலே செய்த வேசித்தனத்தை கல்தேயர்மட்டும் எட்டச் செய்தாய்; அதினாலும் நீ திருப்தியடையாமற்போனாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7383,51 +9078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் உன்னை ஜலத்தினால் முழுக்காட்டி, உன்னை இரத்தமற ஸ்நானம் பண்ணுவித்து, உனக்கு எண்ணெய் பூசி,]]></a:t>
+              <a:t><![CDATA[29. நீ கானான் தேசத்திலே செய்த வேசித்தனத்தை கல்தேயர்மட்டும் எட்டச் செய்தாய்; அதினாலும் நீ திருப்தியடையாமற்போனாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7492,51 +9187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சகல வழிமுகனையிலும் உன் மண்டபங்களைக் கட்டி, சகல வீதிகளிலும் உன் மேடைகளை உண்டாக்கினபடியால், உன் இருதயம் எவ்வளவாய்க் களைத்துப்போயிருக்கிறது என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீ பணையத்தை அலட்சியம்பண்ணுகிறதினால், நீ வேசியைப்போல இராமல்,]]></a:t>
+              <a:t><![CDATA[8. நான் உன் அருகே கடந்துபோன போது, உன்னைப் பார்த்தேன்; இதோ, உன் காலம் பருவகாலமாயிருந்தது; அப்பொழுது என் வஸ்திரத்தை உன்மேல் விரித்து, உன் நிர்வாணத்தை மூடி, உனக்கு ஆணையிட்டுக்கொடுத்து, உன்னோடு உடன்படிக்கை பண்ணினேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; இவ்விதமாய் நீ என்னுடையவளானாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7601,51 +9296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. உன் இடதுபுறத்திலே, தானும் தன் குமாரத்திகளுமாய்க் குடியிருந்த சமாரியா உன் தமக்கை; உன் வலதுபுறத்திலே, தானும் தன் குமாரத்திகளுமாய்க் குடியிருந்த சோதோம் உன் தங்கை.]]></a:t>
+              <a:t><![CDATA[30. வெட்கங்கெட்ட வேசியின் கிரியைகளாகிய இவைகளையெல்லாம் நீ செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7710,51 +9405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. உன் இடதுபுறத்திலே, தானும் தன் குமாரத்திகளுமாய்க் குடியிருந்த சமாரியா உன் தமக்கை; உன் வலதுபுறத்திலே, தானும் தன் குமாரத்திகளுமாய்க் குடியிருந்த சோதோம் உன் தங்கை.]]></a:t>
+              <a:t><![CDATA[30. வெட்கங்கெட்ட வேசியின் கிரியைகளாகிய இவைகளையெல்லாம் நீ செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7819,51 +9514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சித்திரத்தையலாடையை உனக்கு உடுத்தி, சாயந்தீர்ந்த பாதரட்சைகளை உனக்குத் தரித்து, கட்ட மெல்லிய புடவையையும், மூடிக்கொள்ளப் பட்டுச் சால்வையையும் உனக்குக் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[31. சகல வழிமுகனையிலும் உன் மண்டபங்களைக் கட்டி, சகல வீதிகளிலும் உன் மேடைகளை உண்டாக்கினபடியால், உன் இருதயம் எவ்வளவாய்க் களைத்துப்போயிருக்கிறது என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீ பணையத்தை அலட்சியம்பண்ணுகிறதினால், நீ வேசியைப்போல இராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7928,51 +9623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சித்திரத்தையலாடையை உனக்கு உடுத்தி, சாயந்தீர்ந்த பாதரட்சைகளை உனக்குத் தரித்து, கட்ட மெல்லிய புடவையையும், மூடிக்கொள்ளப் பட்டுச் சால்வையையும் உனக்குக் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[31. சகல வழிமுகனையிலும் உன் மண்டபங்களைக் கட்டி, சகல வீதிகளிலும் உன் மேடைகளை உண்டாக்கினபடியால், உன் இருதயம் எவ்வளவாய்க் களைத்துப்போயிருக்கிறது என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீ பணையத்தை அலட்சியம்பண்ணுகிறதினால், நீ வேசியைப்போல இராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8037,51 +9732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ஆகிலும் நீ அவர்களுடைய மார்க்கங்களிலே நடவாமலும், அவர்களுடைய அருவருப்புகளின்படி செய்யாமலும், அது மகா அற்பகாரியம் என்கிறதுபோல நீ உன் எல்லா வழிகளிலேயும் அவர்களைப் பார்க்கிலும் கேடாய் நடந்தாய்.]]></a:t>
+              <a:t><![CDATA[32. தன் புருஷனுக்குப் பதிலாக அந்நியரைச் சேர்த்துக்கொள்ளுகிற விபசார ஸ்திரீயைப்போல இருக்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8146,51 +9841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ஆகிலும் நீ அவர்களுடைய மார்க்கங்களிலே நடவாமலும், அவர்களுடைய அருவருப்புகளின்படி செய்யாமலும், அது மகா அற்பகாரியம் என்கிறதுபோல நீ உன் எல்லா வழிகளிலேயும் அவர்களைப் பார்க்கிலும் கேடாய் நடந்தாய்.]]></a:t>
+              <a:t><![CDATA[33. எல்லா வேசிகளுக்கும் பணையங்கொடுக்கிறார்கள்; நீயோ உன் நேசர்கள் சுற்றுப்புறங்களிலிருந்து உன்னிடத்தில் வேசித்தனஞ்செய்ய வரும்படி அவர்களுக்கெல்லாம் நீயே பணையங்கொடுத்து, அவர்களுக்கு வெகுமதிகளைத் தருகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8255,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. நீயும் உன் குமாரத்திகளும் செய்தது போல, உன் சகோதரியாகிய சோதோமும் அவளுடைய குமாரத்திகளும் செய்யவில்லை என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[33. எல்லா வேசிகளுக்கும் பணையங்கொடுக்கிறார்கள்; நீயோ உன் நேசர்கள் சுற்றுப்புறங்களிலிருந்து உன்னிடத்தில் வேசித்தனஞ்செய்ய வரும்படி அவர்களுக்கெல்லாம் நீயே பணையங்கொடுத்து, அவர்களுக்கு வெகுமதிகளைத் தருகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8364,51 +10059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. நீயும் உன் குமாரத்திகளும் செய்தது போல, உன் சகோதரியாகிய சோதோமும் அவளுடைய குமாரத்திகளும் செய்யவில்லை என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[34. இவ்விதமாய் உன் வேசித்தனங்களுக்கும் வேறே ஸ்திரீகளின் வேசித்தனங்களுக்கும் வித்தியாசமுண்டு; வேசித்தனம்பண்ண அவர்கள் உன்னை பின் செல்லமாட்டார்கள்; பணையம் உனக்குக் கொடுக்கிறபடியால் நீ செய்வது விபரீதம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8473,51 +10168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன்னை ஆபரணங்களால் அலங்கரித்து, உன் கைகளிலே கடகங்களையும், உன் கழுத்திலே சரப்பணியையும் போட்டு,]]></a:t>
+              <a:t><![CDATA[34. இவ்விதமாய் உன் வேசித்தனங்களுக்கும் வேறே ஸ்திரீகளின் வேசித்தனங்களுக்கும் வித்தியாசமுண்டு; வேசித்தனம்பண்ண அவர்கள் உன்னை பின் செல்லமாட்டார்கள்; பணையம் உனக்குக் கொடுக்கிறபடியால் நீ செய்வது விபரீதம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8582,51 +10277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. இதோ, கெர்வமும், ஆகாரத் திரட்சியும், நிர்விசாரமான சாங்கோபாங்கமுமாகிய இவைகளே உன் சகோதரியான சோதோமின் அக்கிரமம்; இவைகளே அவளிடத்திலும் அவள் குமாரத்திகளிடத்திலும் இருந்தன; சிறுமையும் எளிமையுமானவனுடைய கையை அவள் பலப்படுத்தவில்லை.]]></a:t>
+              <a:t><![CDATA[34. இவ்விதமாய் உன் வேசித்தனங்களுக்கும் வேறே ஸ்திரீகளின் வேசித்தனங்களுக்கும் வித்தியாசமுண்டு; வேசித்தனம்பண்ண அவர்கள் உன்னை பின் செல்லமாட்டார்கள்; பணையம் உனக்குக் கொடுக்கிறபடியால் நீ செய்வது விபரீதம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8691,51 +10386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தன் புருஷனுக்குப் பதிலாக அந்நியரைச் சேர்த்துக்கொள்ளுகிற விபசார ஸ்திரீயைப்போல இருக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[8. நான் உன் அருகே கடந்துபோன போது, உன்னைப் பார்த்தேன்; இதோ, உன் காலம் பருவகாலமாயிருந்தது; அப்பொழுது என் வஸ்திரத்தை உன்மேல் விரித்து, உன் நிர்வாணத்தை மூடி, உனக்கு ஆணையிட்டுக்கொடுத்து, உன்னோடு உடன்படிக்கை பண்ணினேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; இவ்விதமாய் நீ என்னுடையவளானாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8800,51 +10495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. இதோ, கெர்வமும், ஆகாரத் திரட்சியும், நிர்விசாரமான சாங்கோபாங்கமுமாகிய இவைகளே உன் சகோதரியான சோதோமின் அக்கிரமம்; இவைகளே அவளிடத்திலும் அவள் குமாரத்திகளிடத்திலும் இருந்தன; சிறுமையும் எளிமையுமானவனுடைய கையை அவள் பலப்படுத்தவில்லை.]]></a:t>
+              <a:t><![CDATA[35. ஆகையால், வேசியே, கர்த்தருடைய வார்த்தையைக் கேள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8909,51 +10604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் நெற்றியில் நெற்றிப்பட்டத்தையும், உன் காதுகளில் காதணியையும், உன் தலையின்மேல் சிங்காரமான கிரீடத்தையும் தரித்தேன்..]]></a:t>
+              <a:t><![CDATA[36. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: உன் வேசித்தனத்தின் அசுத்தம் பாய்ந்தபடியினாலும், நீ உன் காமவிகாரிகளோடும் அருவருப்பாகிய உன் நரகலான விக்கிரகங்களோடும் வேசித்தனம்பண்ணி, இவைகளுக்கு உன் பிள்ளைகளின் இரத்தத்தைப் படைத்ததினால் உன் நிர்வாணம் திறக்கப்பட்டபடியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9018,51 +10713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அவர்கள் தங்களை உயர்த்தி, என் முகத்துக்கு முன்பாக அருவருப்பானதைச் செய்தார்கள்; அதை நான் கண்டபோது, அவர்களை ஒழித்துவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[36. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: உன் வேசித்தனத்தின் அசுத்தம் பாய்ந்தபடியினாலும், நீ உன் காமவிகாரிகளோடும் அருவருப்பாகிய உன் நரகலான விக்கிரகங்களோடும் வேசித்தனம்பண்ணி, இவைகளுக்கு உன் பிள்ளைகளின் இரத்தத்தைப் படைத்ததினால் உன் நிர்வாணம் திறக்கப்பட்டபடியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9127,51 +10822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அவர்கள் தங்களை உயர்த்தி, என் முகத்துக்கு முன்பாக அருவருப்பானதைச் செய்தார்கள்; அதை நான் கண்டபோது, அவர்களை ஒழித்துவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[36. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: உன் வேசித்தனத்தின் அசுத்தம் பாய்ந்தபடியினாலும், நீ உன் காமவிகாரிகளோடும் அருவருப்பாகிய உன் நரகலான விக்கிரகங்களோடும் வேசித்தனம்பண்ணி, இவைகளுக்கு உன் பிள்ளைகளின் இரத்தத்தைப் படைத்ததினால் உன் நிர்வாணம் திறக்கப்பட்டபடியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9236,51 +10931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவ்விதமாய்ப் பொன்னினாலும் வெள்ளியினாலும் நீ அலங்கரிக்கப்பட்டாய்; உன் உடுப்பு மெல்லிய புடவையும் பட்டும் சித்திரத்தையலாடையுமாயிருந்தது; மெல்லிய மாவையும் தேனையும் நெய்யையும் சாப்பிட்டாய்; நீ மிகவும் அழகுள்ளவளாகி, ராஜ்யத்தைச் சுதந்தரிக்கும் சிலாக்கியத்தையும் பெற்றாய்.]]></a:t>
+              <a:t><![CDATA[37. இதோ, நீ சம்போகம்பண்ணின உன் எல்லாக் காமவிகாரிகளையும், நீ நேசித்த யாவரையும், நீ பகைத்திருக்கிற அனைவரோடும் நான் கூடிவரச்செய்து, சுற்றிலுமிருந்து அவர்களை உனக்கு விரோதமாகச் சேர்த்து, அவர்கள் உன் நிர்வானத்தையெல்லாம் காணும்படி உன் நிர்வாணத்தை அவர்களுக்கு முன்பாகத் திறந்துவைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9345,51 +11040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவ்விதமாய்ப் பொன்னினாலும் வெள்ளியினாலும் நீ அலங்கரிக்கப்பட்டாய்; உன் உடுப்பு மெல்லிய புடவையும் பட்டும் சித்திரத்தையலாடையுமாயிருந்தது; மெல்லிய மாவையும் தேனையும் நெய்யையும் சாப்பிட்டாய்; நீ மிகவும் அழகுள்ளவளாகி, ராஜ்யத்தைச் சுதந்தரிக்கும் சிலாக்கியத்தையும் பெற்றாய்.]]></a:t>
+              <a:t><![CDATA[37. இதோ, நீ சம்போகம்பண்ணின உன் எல்லாக் காமவிகாரிகளையும், நீ நேசித்த யாவரையும், நீ பகைத்திருக்கிற அனைவரோடும் நான் கூடிவரச்செய்து, சுற்றிலுமிருந்து அவர்களை உனக்கு விரோதமாகச் சேர்த்து, அவர்கள் உன் நிர்வானத்தையெல்லாம் காணும்படி உன் நிர்வாணத்தை அவர்களுக்கு முன்பாகத் திறந்துவைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9454,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவ்விதமாய்ப் பொன்னினாலும் வெள்ளியினாலும் நீ அலங்கரிக்கப்பட்டாய்; உன் உடுப்பு மெல்லிய புடவையும் பட்டும் சித்திரத்தையலாடையுமாயிருந்தது; மெல்லிய மாவையும் தேனையும் நெய்யையும் சாப்பிட்டாய்; நீ மிகவும் அழகுள்ளவளாகி, ராஜ்யத்தைச் சுதந்தரிக்கும் சிலாக்கியத்தையும் பெற்றாய்.]]></a:t>
+              <a:t><![CDATA[37. இதோ, நீ சம்போகம்பண்ணின உன் எல்லாக் காமவிகாரிகளையும், நீ நேசித்த யாவரையும், நீ பகைத்திருக்கிற அனைவரோடும் நான் கூடிவரச்செய்து, சுற்றிலுமிருந்து அவர்களை உனக்கு விரோதமாகச் சேர்த்து, அவர்கள் உன் நிர்வானத்தையெல்லாம் காணும்படி உன் நிர்வாணத்தை அவர்களுக்கு முன்பாகத் திறந்துவைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9563,51 +11258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. நீ செய்த பாவங்களில் அரைவாசியும் சமாரியா செய்யவில்லை; நீ உன் சகோதரிகளைப்பார்க்கிலும் உன்பாவங்களைப் பெருகப்பண்ணி, நீ செய்த உன் எல்லா அருவருப்புகளிலும் அவர்களை நீதியுள்ளவர்களென்று விளங்கப்பண்ணினாய்.]]></a:t>
+              <a:t><![CDATA[38. விபசாரிகளையும் இரத்தஞ்சிந்தினவர்களையும் நியாயந்தீர்க்கிறபடியே உன்னை நியாயந்தீர்த்து, உக்கிரகத்தோடும் எரிச்சலோடும் இரத்தப்பழியை உன்பேரில் சுமத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9672,51 +11367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. நீ செய்த பாவங்களில் அரைவாசியும் சமாரியா செய்யவில்லை; நீ உன் சகோதரிகளைப்பார்க்கிலும் உன்பாவங்களைப் பெருகப்பண்ணி, நீ செய்த உன் எல்லா அருவருப்புகளிலும் அவர்களை நீதியுள்ளவர்களென்று விளங்கப்பண்ணினாய்.]]></a:t>
+              <a:t><![CDATA[38. விபசாரிகளையும் இரத்தஞ்சிந்தினவர்களையும் நியாயந்தீர்க்கிறபடியே உன்னை நியாயந்தீர்த்து, உக்கிரகத்தோடும் எரிச்சலோடும் இரத்தப்பழியை உன்பேரில் சுமத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9781,51 +11476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் அழகினாலே உன் கீர்த்தி புற ஜாதிகளுக்குள்ளே பிரசித்தமாயிற்று; நான் உன்மேல் வைத்த என் மகிமையினாலே அது குறைவற்றதாய் இருந்ததென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[39. உன்னை அவர்கள் கையில் ஒப்புக்கொடுப்பேன்; அவர்கள் உன் மண்டபங்களை இடித்து, உன் மேடைகளைத் தரையாக்கிப்போட்டு, உன் வஸ்திரங்களை உரிந்து, உன் சிங்கார ஆபரணங்களை எடுத்துக்கொண்டு, உன்னை அம்மணமும் நிர்வாணமுமாக விட்டுப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9890,51 +11585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. எல்லா வேசிகளுக்கும் பணையங்கொடுக்கிறார்கள்; நீயோ உன் நேசர்கள் சுற்றுப்புறங்களிலிருந்து உன்னிடத்தில் வேசித்தனஞ்செய்ய வரும்படி அவர்களுக்கெல்லாம் நீயே பணையங்கொடுத்து, அவர்களுக்கு வெகுமதிகளைத் தருகிறாய்.]]></a:t>
+              <a:t><![CDATA[8. நான் உன் அருகே கடந்துபோன போது, உன்னைப் பார்த்தேன்; இதோ, உன் காலம் பருவகாலமாயிருந்தது; அப்பொழுது என் வஸ்திரத்தை உன்மேல் விரித்து, உன் நிர்வாணத்தை மூடி, உனக்கு ஆணையிட்டுக்கொடுத்து, உன்னோடு உடன்படிக்கை பண்ணினேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; இவ்விதமாய் நீ என்னுடையவளானாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9999,51 +11694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் அழகினாலே உன் கீர்த்தி புற ஜாதிகளுக்குள்ளே பிரசித்தமாயிற்று; நான் உன்மேல் வைத்த என் மகிமையினாலே அது குறைவற்றதாய் இருந்ததென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[39. உன்னை அவர்கள் கையில் ஒப்புக்கொடுப்பேன்; அவர்கள் உன் மண்டபங்களை இடித்து, உன் மேடைகளைத் தரையாக்கிப்போட்டு, உன் வஸ்திரங்களை உரிந்து, உன் சிங்கார ஆபரணங்களை எடுத்துக்கொண்டு, உன்னை அம்மணமும் நிர்வாணமுமாக விட்டுப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10108,51 +11803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. இப்போதும் உன் சகோதரிகளைக் குற்றவாளிகள் என்று தீர்த்த நீ அவர்களைப்பார்க்கிலும் அருவருப்பாகச் செய்த உன் பாவங்களினிமித்தம் உன் இலச்சையைச் சுமந்துகொள்; உன்னைப் பார்க்கிலும் அவர்கள் நீதியுள்ளவர்கள்; உன் சகோதரிகளை நீதியுள்ளவர்களென்று விளங்கப்பண்ணின நீ வெட்கமடைந்து, உன் இலச்சையைச் சுமந்துகொள்.]]></a:t>
+              <a:t><![CDATA[39. உன்னை அவர்கள் கையில் ஒப்புக்கொடுப்பேன்; அவர்கள் உன் மண்டபங்களை இடித்து, உன் மேடைகளைத் தரையாக்கிப்போட்டு, உன் வஸ்திரங்களை உரிந்து, உன் சிங்கார ஆபரணங்களை எடுத்துக்கொண்டு, உன்னை அம்மணமும் நிர்வாணமுமாக விட்டுப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10217,51 +11912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. இப்போதும் உன் சகோதரிகளைக் குற்றவாளிகள் என்று தீர்த்த நீ அவர்களைப்பார்க்கிலும் அருவருப்பாகச் செய்த உன் பாவங்களினிமித்தம் உன் இலச்சையைச் சுமந்துகொள்; உன்னைப் பார்க்கிலும் அவர்கள் நீதியுள்ளவர்கள்; உன் சகோதரிகளை நீதியுள்ளவர்களென்று விளங்கப்பண்ணின நீ வெட்கமடைந்து, உன் இலச்சையைச் சுமந்துகொள்.]]></a:t>
+              <a:t><![CDATA[40. உனக்கு விரோதமாக ஒரு கூட்டத்தைக் கொண்டுவந்து, உன்னைக் கல்லெறிந்து, உன்னைத் தங்கள் பட்டயங்களால் குத்திபோட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10326,51 +12021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. இப்போதும் உன் சகோதரிகளைக் குற்றவாளிகள் என்று தீர்த்த நீ அவர்களைப்பார்க்கிலும் அருவருப்பாகச் செய்த உன் பாவங்களினிமித்தம் உன் இலச்சையைச் சுமந்துகொள்; உன்னைப் பார்க்கிலும் அவர்கள் நீதியுள்ளவர்கள்; உன் சகோதரிகளை நீதியுள்ளவர்களென்று விளங்கப்பண்ணின நீ வெட்கமடைந்து, உன் இலச்சையைச் சுமந்துகொள்.]]></a:t>
+              <a:t><![CDATA[40. உனக்கு விரோதமாக ஒரு கூட்டத்தைக் கொண்டுவந்து, உன்னைக் கல்லெறிந்து, உன்னைத் தங்கள் பட்டயங்களால் குத்திபோட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10435,51 +12130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீயோவென்றால் உன் அழகை நம்பி, உன் கீர்த்தியினால் சோரமார்க்கமாய் நடந்து, வழிப்போக்கரில் உனக்கு நேர்பட்ட யாவரோடும் வேசித்தனம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[41. உன் வீடுகளை அக்கினியால் சுட்டெரித்து, அநேக ஸ்திரீகளின் கண்களுக்கு முன்பாக உன்னில் நியாயத்தீர்ப்புகளைச் செய்வார்கள்; உன் வேசித்தனத்தை ஒழியப்பண்ணுவேன்; நீ இனிப் பணையங்கொடுப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10544,51 +12239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீயோவென்றால் உன் அழகை நம்பி, உன் கீர்த்தியினால் சோரமார்க்கமாய் நடந்து, வழிப்போக்கரில் உனக்கு நேர்பட்ட யாவரோடும் வேசித்தனம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[41. உன் வீடுகளை அக்கினியால் சுட்டெரித்து, அநேக ஸ்திரீகளின் கண்களுக்கு முன்பாக உன்னில் நியாயத்தீர்ப்புகளைச் செய்வார்கள்; உன் வேசித்தனத்தை ஒழியப்பண்ணுவேன்; நீ இனிப் பணையங்கொடுப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10653,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. நான் சோதோமும் அவள் குமாரத்திகளும் சிறையிருப்பையும், சமாரியாவும் அவள் குமாரத்திகளும் சிறையிருக்கிற சிறையிருப்பையும் திருப்பும்போது, அவர்கள் நடுவில் நீ சிறையிருக்கிற உன்னுடைய சிறையிருப்பையும் திருப்புவேன்.]]></a:t>
+              <a:t><![CDATA[41. உன் வீடுகளை அக்கினியால் சுட்டெரித்து, அநேக ஸ்திரீகளின் கண்களுக்கு முன்பாக உன்னில் நியாயத்தீர்ப்புகளைச் செய்வார்கள்; உன் வேசித்தனத்தை ஒழியப்பண்ணுவேன்; நீ இனிப் பணையங்கொடுப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10762,51 +12457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. நான் சோதோமும் அவள் குமாரத்திகளும் சிறையிருப்பையும், சமாரியாவும் அவள் குமாரத்திகளும் சிறையிருக்கிற சிறையிருப்பையும் திருப்பும்போது, அவர்கள் நடுவில் நீ சிறையிருக்கிற உன்னுடைய சிறையிருப்பையும் திருப்புவேன்.]]></a:t>
+              <a:t><![CDATA[42. இவ்விதமாய் என் எரிச்சல் உன்னை விட்டு நீங்கும்படி நான் என் உக்கிரத்தை உன்னில் ஆறப்பண்ணி, இனி கோபமாயிராமல் அமருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10871,51 +12566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் வஸ்திரங்களில் சிலவற்றை எடுத்து, பலவருணச் ஜோடிப்பான மேடைகளை உனக்கு உண்டாக்கி, அவைகளின்மேல் வேசித்தனம்பண்ணினாய்; அப்படிக்கொத்த காரியங்கள் ஒருக்காலும் சம்பவித்ததுமில்லை, சம்பவிப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[42. இவ்விதமாய் என் எரிச்சல் உன்னை விட்டு நீங்கும்படி நான் என் உக்கிரத்தை உன்னில் ஆறப்பண்ணி, இனி கோபமாயிராமல் அமருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10980,51 +12675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. அதினால் நீ அவர்களுக்கு ஆறுதலாக இருந்து, உன் இலச்சையைச் சுமந்து; நீ செய்த எல்லாவற்றினாலும் வெட்கமடைவாய்.]]></a:t>
+              <a:t><![CDATA[43. நீ உன் இளவயதின் நாட்களை நினையாமல், இவைகளெல்லாவற்றினாலும் எனக்குக் கோபம் உண்டாக்கினபடியினால், இதோ, நான் உன் வழியின் பலனை உன் தலையின்மேல் சுமரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; அதினாலே இனி உன் எல்லா அருவருப்புகளினாலும் இப்படிப்பட்ட முறைகேடான காரியத்தைச் செய்யமாட்டாய்..]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11089,51 +12784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. எல்லா வேசிகளுக்கும் பணையங்கொடுக்கிறார்கள்; நீயோ உன் நேசர்கள் சுற்றுப்புறங்களிலிருந்து உன்னிடத்தில் வேசித்தனஞ்செய்ய வரும்படி அவர்களுக்கெல்லாம் நீயே பணையங்கொடுத்து, அவர்களுக்கு வெகுமதிகளைத் தருகிறாய்.]]></a:t>
+              <a:t><![CDATA[9. நான் உன்னை ஜலத்தினால் முழுக்காட்டி, உன்னை இரத்தமற ஸ்நானம் பண்ணுவித்து, உனக்கு எண்ணெய் பூசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11198,51 +12893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. அதினால் நீ அவர்களுக்கு ஆறுதலாக இருந்து, உன் இலச்சையைச் சுமந்து; நீ செய்த எல்லாவற்றினாலும் வெட்கமடைவாய்.]]></a:t>
+              <a:t><![CDATA[43. நீ உன் இளவயதின் நாட்களை நினையாமல், இவைகளெல்லாவற்றினாலும் எனக்குக் கோபம் உண்டாக்கினபடியினால், இதோ, நான் உன் வழியின் பலனை உன் தலையின்மேல் சுமரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; அதினாலே இனி உன் எல்லா அருவருப்புகளினாலும் இப்படிப்பட்ட முறைகேடான காரியத்தைச் செய்யமாட்டாய்..]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11307,51 +13002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் உனக்குக் கொடுத்த என் பொன்னும் என் வெள்ளியுமான உன் சிங்கார ஆபரணங்களை நீ எடுத்து, உனக்கு ஆண்சுரூபங்களை உண்டாக்கி, அவைகளோடே வேசித்தனம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[43. நீ உன் இளவயதின் நாட்களை நினையாமல், இவைகளெல்லாவற்றினாலும் எனக்குக் கோபம் உண்டாக்கினபடியினால், இதோ, நான் உன் வழியின் பலனை உன் தலையின்மேல் சுமரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; அதினாலே இனி உன் எல்லா அருவருப்புகளினாலும் இப்படிப்பட்ட முறைகேடான காரியத்தைச் செய்யமாட்டாய்..]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11416,51 +13111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் உனக்குக் கொடுத்த என் பொன்னும் என் வெள்ளியுமான உன் சிங்கார ஆபரணங்களை நீ எடுத்து, உனக்கு ஆண்சுரூபங்களை உண்டாக்கி, அவைகளோடே வேசித்தனம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[44. இதோ, பழமொழி சொல்லுகிறவர்கள் எல்லாரும்: தாயைப்போல மகள் என்று உன்னைக்குறித்து பழமொழி சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11525,51 +13220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. உன் சகோதரிகளாகிய சோதோமும் அவள் குமாரத்திகளும் தங்கள் முந்தின சீருக்குத் திரும்புவார்கள்; நீயும் உன் குமாரத்திகளும் உங்கள் முந்தின சீருக்குத் திரும்புவீர்கள்.]]></a:t>
+              <a:t><![CDATA[44. இதோ, பழமொழி சொல்லுகிறவர்கள் எல்லாரும்: தாயைப்போல மகள் என்று உன்னைக்குறித்து பழமொழி சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11634,51 +13329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. உன் சகோதரிகளாகிய சோதோமும் அவள் குமாரத்திகளும் தங்கள் முந்தின சீருக்குத் திரும்புவார்கள்; நீயும் உன் குமாரத்திகளும் உங்கள் முந்தின சீருக்குத் திரும்புவீர்கள்.]]></a:t>
+              <a:t><![CDATA[45. நீ, தன் புருஷனையும் தன் பிள்ளைகளையும் அருவருத்த உன் தாயின் மகள்; நீ, தங்கள் புருஷரையும் தங்கள் பிள்ளைகளையும் அருவருத்த உன் சகோதரிகளின் சகோதரி; உங்கள் தாய் ஏத்தித்தி; உங்கள் தகப்பன் எமோரியன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11743,51 +13438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் சித்திரத்தையலாடைகளை எடுத்து, அவைகளை மூடி, என் எண்ணெயையும் என் தூபவர்க்கத்தையும் அவைகளின்முன் படைத்து,]]></a:t>
+              <a:t><![CDATA[45. நீ, தன் புருஷனையும் தன் பிள்ளைகளையும் அருவருத்த உன் தாயின் மகள்; நீ, தங்கள் புருஷரையும் தங்கள் பிள்ளைகளையும் அருவருத்த உன் சகோதரிகளின் சகோதரி; உங்கள் தாய் ஏத்தித்தி; உங்கள் தகப்பன் எமோரியன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11852,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் சித்திரத்தையலாடைகளை எடுத்து, அவைகளை மூடி, என் எண்ணெயையும் என் தூபவர்க்கத்தையும் அவைகளின்முன் படைத்து,]]></a:t>
+              <a:t><![CDATA[45. நீ, தன் புருஷனையும் தன் பிள்ளைகளையும் அருவருத்த உன் தாயின் மகள்; நீ, தங்கள் புருஷரையும் தங்கள் பிள்ளைகளையும் அருவருத்த உன் சகோதரிகளின் சகோதரி; உங்கள் தாய் ஏத்தித்தி; உங்கள் தகப்பன் எமோரியன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11961,51 +13656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. உன்னை வெறுக்கும் சீரியாவின் குமாரத்திகளும், அவளைச் சுற்றிலும் இருக்கிற பெலிஸ்தரின் குமாரத்திகளும் அவமானம் பண்ணினபோது உன் பொல்லாப்பு வெளியாயிற்றே.]]></a:t>
+              <a:t><![CDATA[46. உன் இடதுபுறத்திலே, தானும் தன் குமாரத்திகளுமாய்க் குடியிருந்த சமாரியா உன் தமக்கை; உன் வலதுபுறத்திலே, தானும் தன் குமாரத்திகளுமாய்க் குடியிருந்த சோதோம் உன் தங்கை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12070,51 +13765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. உன்னை வெறுக்கும் சீரியாவின் குமாரத்திகளும், அவளைச் சுற்றிலும் இருக்கிற பெலிஸ்தரின் குமாரத்திகளும் அவமானம் பண்ணினபோது உன் பொல்லாப்பு வெளியாயிற்றே.]]></a:t>
+              <a:t><![CDATA[46. உன் இடதுபுறத்திலே, தானும் தன் குமாரத்திகளுமாய்க் குடியிருந்த சமாரியா உன் தமக்கை; உன் வலதுபுறத்திலே, தானும் தன் குமாரத்திகளுமாய்க் குடியிருந்த சோதோம் உன் தங்கை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12179,51 +13874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. அதற்குமுன் உன் கெர்வத்தின் நாளிலே உன் சகோதரியாகிய சோதோமின் பெயரை உன் வாயினாலே உச்சரிக்கவுமாட்டாய்.]]></a:t>
+              <a:t><![CDATA[47. ஆகிலும் நீ அவர்களுடைய மார்க்கங்களிலே நடவாமலும், அவர்களுடைய அருவருப்புகளின்படி செய்யாமலும், அது மகா அற்பகாரியம் என்கிறதுபோல நீ உன் எல்லா வழிகளிலேயும் அவர்களைப் பார்க்கிலும் கேடாய் நடந்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12288,51 +13983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இவ்விதமாய் உன் வேசித்தனங்களுக்கும் வேறே ஸ்திரீகளின் வேசித்தனங்களுக்கும் வித்தியாசமுண்டு; வேசித்தனம்பண்ண அவர்கள் உன்னை பின் செல்லமாட்டார்கள்; பணையம் உனக்குக் கொடுக்கிறபடியால் நீ செய்வது விபரீதம்.]]></a:t>
+              <a:t><![CDATA[9. நான் உன்னை ஜலத்தினால் முழுக்காட்டி, உன்னை இரத்தமற ஸ்நானம் பண்ணுவித்து, உனக்கு எண்ணெய் பூசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12397,51 +14092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. உன் முறைகேட்டையும் உன் அருவருப்புகளையும் நீ சுமப்பாய் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[47. ஆகிலும் நீ அவர்களுடைய மார்க்கங்களிலே நடவாமலும், அவர்களுடைய அருவருப்புகளின்படி செய்யாமலும், அது மகா அற்பகாரியம் என்கிறதுபோல நீ உன் எல்லா வழிகளிலேயும் அவர்களைப் பார்க்கிலும் கேடாய் நடந்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12506,51 +14201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: உடன்படிக்கையை முறித்துபோடுகிறதினால் ஆணையை அசட்டைபண்ணின நீ செய்ததுபோல நான் உனக்குச் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[48. நீயும் உன் குமாரத்திகளும் செய்தது போல, உன் சகோதரியாகிய சோதோமும் அவளுடைய குமாரத்திகளும் செய்யவில்லை என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12615,51 +14310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: உடன்படிக்கையை முறித்துபோடுகிறதினால் ஆணையை அசட்டைபண்ணின நீ செய்ததுபோல நான் உனக்குச் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[48. நீயும் உன் குமாரத்திகளும் செய்தது போல, உன் சகோதரியாகிய சோதோமும் அவளுடைய குமாரத்திகளும் செய்யவில்லை என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12724,51 +14419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் உனக்குக் கொடுத்த என் அப்பத்தையும், நீ சாப்பிடும்படி உனக்குக் கொடுத்த மெல்லிய மாவையும் நெய்யையும் தேனையும் நீ அவைகளின்முன் சுகந்தவாசனையாகப் படைத்தாய்; காரியம் இப்படி ஆயிற்றென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[49. இதோ, கெர்வமும், ஆகாரத் திரட்சியும், நிர்விசாரமான சாங்கோபாங்கமுமாகிய இவைகளே உன் சகோதரியான சோதோமின் அக்கிரமம்; இவைகளே அவளிடத்திலும் அவள் குமாரத்திகளிடத்திலும் இருந்தன; சிறுமையும் எளிமையுமானவனுடைய கையை அவள் பலப்படுத்தவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12833,51 +14528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் உனக்குக் கொடுத்த என் அப்பத்தையும், நீ சாப்பிடும்படி உனக்குக் கொடுத்த மெல்லிய மாவையும் நெய்யையும் தேனையும் நீ அவைகளின்முன் சுகந்தவாசனையாகப் படைத்தாய்; காரியம் இப்படி ஆயிற்றென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[49. இதோ, கெர்வமும், ஆகாரத் திரட்சியும், நிர்விசாரமான சாங்கோபாங்கமுமாகிய இவைகளே உன் சகோதரியான சோதோமின் அக்கிரமம்; இவைகளே அவளிடத்திலும் அவள் குமாரத்திகளிடத்திலும் இருந்தன; சிறுமையும் எளிமையுமானவனுடைய கையை அவள் பலப்படுத்தவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12942,51 +14637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. ஆகிலும் உன் இளவயதில் உன்னோடே பண்ணின என் உடன்படிக்கையை நான் நினைத்து, நித்திய உடன்படிக்கையை உனக்கு ஏற்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[50. அவர்கள் தங்களை உயர்த்தி, என் முகத்துக்கு முன்பாக அருவருப்பானதைச் செய்தார்கள்; அதை நான் கண்டபோது, அவர்களை ஒழித்துவிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13051,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. ஆகிலும் உன் இளவயதில் உன்னோடே பண்ணின என் உடன்படிக்கையை நான் நினைத்து, நித்திய உடன்படிக்கையை உனக்கு ஏற்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[50. அவர்கள் தங்களை உயர்த்தி, என் முகத்துக்கு முன்பாக அருவருப்பானதைச் செய்தார்கள்; அதை நான் கண்டபோது, அவர்களை ஒழித்துவிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13160,51 +14855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ எனக்குப் பெற்ற உன் குமாரரையும் உன் குமாரத்திகளையும் எடுத்து, அவர்களை அவைகளுக்கு இரையாகப் பலியிட்டாய்.]]></a:t>
+              <a:t><![CDATA[51. நீ செய்த பாவங்களில் அரைவாசியும் சமாரியா செய்யவில்லை; நீ உன் சகோதரிகளைப்பார்க்கிலும் உன்பாவங்களைப் பெருகப்பண்ணி, நீ செய்த உன் எல்லா அருவருப்புகளிலும் அவர்களை நீதியுள்ளவர்களென்று விளங்கப்பண்ணினாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13269,51 +14964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ எனக்குப் பெற்ற உன் குமாரரையும் உன் குமாரத்திகளையும் எடுத்து, அவர்களை அவைகளுக்கு இரையாகப் பலியிட்டாய்.]]></a:t>
+              <a:t><![CDATA[51. நீ செய்த பாவங்களில் அரைவாசியும் சமாரியா செய்யவில்லை; நீ உன் சகோதரிகளைப்பார்க்கிலும் உன்பாவங்களைப் பெருகப்பண்ணி, நீ செய்த உன் எல்லா அருவருப்புகளிலும் அவர்களை நீதியுள்ளவர்களென்று விளங்கப்பண்ணினாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13378,51 +15073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. அப்பொழுது உன் தமக்கைகளையும் உன் தங்கைகளையும் நீ சேர்த்துக்கொள்ளுகையில், உன் வழிகளை நினைத்து நாணுவாய்; அவர்களை நான் உனக்கு குமாரத்திகளாகக் கொடுப்பேன்; உன்னுடைய உடன்படிக்கையைப் பார்த்துக் கொடுப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[52. இப்போதும் உன் சகோதரிகளைக் குற்றவாளிகள் என்று தீர்த்த நீ அவர்களைப்பார்க்கிலும் அருவருப்பாகச் செய்த உன் பாவங்களினிமித்தம் உன் இலச்சையைச் சுமந்துகொள்; உன்னைப் பார்க்கிலும் அவர்கள் நீதியுள்ளவர்கள்; உன் சகோதரிகளை நீதியுள்ளவர்களென்று விளங்கப்பண்ணின நீ வெட்கமடைந்து, உன் இலச்சையைச் சுமந்துகொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -13457,51 +15152,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506604" r:id="rId1"/>
+    <p:sldLayoutId id="2473414424" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -13669,62 +15364,182 @@
 
 <file path=ppt/slides/_rels/slide116.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide116.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide117.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide117.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide118.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide118.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide119.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide119.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide120.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide120.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide121.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide121.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide122.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide122.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide123.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide123.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide124.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide124.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide125.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide125.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide126.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide126.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide127.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide127.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide128.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide128.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide129.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide129.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide130.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide130.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide131.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide131.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide132.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide132.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide133.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide133.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/>
 </Relationships>
@@ -14581,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાચે જ જુદા પ્રકારની છે.”]]></a:t>
+              <a:t><![CDATA[10. I clothed you also with broidered work, and shod you with badgers' skin, and I girded you about]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાછી લઇ લઇશ, કારણ હું તારી બહેનોને તારી પુત્રીઓ તરીકે પાછી આપનાર છું, જો કે એ તારી સાથેના મારા]]></a:t>
+              <a:t><![CDATA[committed more abominable than they: they are more righteous than you: yea, be you confounded also,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14845,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરારનો ભાગ નથી.]]></a:t>
+              <a:t><![CDATA[and bear your shame, in that you have justified your sisters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14977,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. કે તેં મારાં બાળકોનો વધ કરીને તેઓની મૂર્તિની આગળ બલિદાન કર્યા?]]></a:t>
+              <a:t><![CDATA[53. When I shall bring again their captivity, the captivity of Sodom and her daughters, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15109,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. તેથી હું તારી સાથે મારો કરાર ફરીથી સ્થાપન કરીશ અને ત્યારે તું જાણશે કે હું યહોવા છું.]]></a:t>
+              <a:t><![CDATA[captivity of Samaria and her daughters, then will I bring again the captivity of your captives in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15241,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. તારા વ્યભિચાર અને પાપના આ બધાં વષોર્માં તે કદી વિચાર કર્યો નહિ કે તારા બાળપણમાં તું નગ્ન હતી અને]]></a:t>
+              <a:t><![CDATA[the midst of them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15373,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લોહીમાં તરફડતી હતી.]]></a:t>
+              <a:t><![CDATA[54. That you may bear yours own shame, and may be confounded in all that you have done, in that you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15505,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. જ્યારે હું તને તારાં બધાં કૃત્યોની માફી આપીશ ત્યારે તને તે બધાં યાદ આવશે અને તું શરમની મારી બોલી]]></a:t>
+              <a:t><![CDATA[are a comfort unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15637,51 +17452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પણ નહિ શકે.” આ યહોવા મારા માલિકના વચન છે.]]></a:t>
+              <a:t><![CDATA[55. When your sisters, Sodom and her daughters, shall return to their former estate, and Samaria and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15769,51 +17584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. યહોવા મારા માલિક કહે છે, “તેથી તારા બધા ખરાબ કૃત્યોના લીધે તારી પર આફત આવશે, ચૂકાદો આવી ગયો છે,]]></a:t>
+              <a:t><![CDATA[her daughters shall return to their former estate, then you and your daughters shall return to your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15901,51 +17716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. “તેં દરેક શેરીને ખૂણેખૂણે પૂજા સ્થાનો અને ધામિર્ક વારાંગનાખંડ બનાવ્યા છે.]]></a:t>
+              <a:t><![CDATA[former estate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16033,51 +17848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. “તેથી હવે હે વારાંગના, યહોવાના વચન સાંભળ.]]></a:t>
+              <a:t><![CDATA[with fine linen, and I covered you with silk.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16165,51 +17980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. અને ત્યાં તેં તારાં રૂપને ષ્ટ કર્યું. જતા આવતા સૌને તારી કાયા સમપિર્ત કરીને વારાંગનાવૃત્તિ]]></a:t>
+              <a:t><![CDATA[56. For your sister Sodom was not mentioned by your mouth in the day of your pride,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16297,51 +18112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચાલુને ચાલુ રાખી.]]></a:t>
+              <a:t><![CDATA[57. Before your wickedness was discovered, as at the time of your reproach of the daughters of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16429,51 +18244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. તેં તારા કામાશકત પડોશી મિસરીઓ સાથે વ્યભિચાર કરી તારી વારાંગનાવૃત્તિથી મારો રોષ વહોરી લીધો.]]></a:t>
+              <a:t><![CDATA[Syria, and all that are round about her, the daughters of the Philistines, which despise you round]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16561,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. “અને હવે મેં તારી સામે મારો હાથ ઉગામ્યો છે. મેં તારી ખોરાકી-પોશાકી ઘટાડી નાખી છે અને તારા]]></a:t>
+              <a:t><![CDATA[about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16693,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શત્રુઓના હાથમાં તને સોંપી દેવામાં આવી છે. અરે પલિસ્તીઓની પુત્રીઓ તારી નિર્લજ વર્તણંૂકથી તું શરમાઇ ગઇ]]></a:t>
+              <a:t><![CDATA[58. You have borne your lewdness and yours abominations, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16825,51 +18640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[59. For thus says the Lord GOD; I will even deal with you as you have done, which have despised the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16957,51 +18772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. આટલાથી પણ તને સંતોષ ન થતાં તેં આશ્શૂરના લોકોની સાથે પણ વ્યભિચાર કર્યો. તેમની સાથે વ્યભિચાર કર્યો]]></a:t>
+              <a:t><![CDATA[oath in breaking the covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17089,51 +18904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છતાંય તું ધરાઇ નહિ.]]></a:t>
+              <a:t><![CDATA[60. Nevertheless I will remember my covenant with you in the days of your youth, and I will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17221,51 +19036,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. વળી તેં કનાન દેશથી માંડીને ખાલદી દેશ સુધી તારો વ્યભિચાર વધારી દીધો તેમ છતાંય તું તૃપ્ત થઇ નહિ.]]></a:t>
+              <a:t><![CDATA[establish unto you an everlasting covenant.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide119.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[61. Then you shall remember your ways, and be ashamed, when you shall receive your sisters, yours]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17353,51 +19300,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. આ યહોવા મારા માલિકના વચન છે: “તેં વસ્ત્રો ઉતારી નાખી તારા દેહને નગ્ન કરી તારા પ્રેમીઓ અને તારી એ]]></a:t>
+              <a:t><![CDATA[11. I decked you also with ornaments, and I put bracelets upon your hands, and a chain on your neck.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide120.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[elder and your younger: and I will give them unto you for daughters, but not by your covenant.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide121.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[62. And I will establish my covenant with you; and you shall know that I am the LORD:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide122.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[63. That you may remember, and be confounded, and never open your mouth any more because of your]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide123.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[shame, when I am pacified toward you for all that you have done, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide124.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1. Again the word of the LORD came unto me, saying,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide125.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. Son of man, cause Jerusalem to know her abominations,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide126.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. And say, Thus says the Lord GOD unto Jerusalem; Your birth and your nativity is of the land of]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide127.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Canaan; your father was an Amorite, and your mother an Hittite.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide128.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. And as for your nativity, in the day you were born your navel was not cut, neither were you]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide129.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[washed in water to clean you; you were not salted at all, nor swaddled at all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17485,51 +20752,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ધૃણાજનક મૂર્તિઓ સાથે વ્યભિચાર કર્યો છે, તેં તારા બાળકોનો વધ કરીને એ મૂર્તિઓને ભોગ ધરાવ્યો છે,]]></a:t>
+              <a:t><![CDATA[12. And I put a jewel on your forehead, and earrings in yours ears, and a beautiful crown upon yours]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide130.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. None eye pitied you, to do any of these unto you, to have compassion upon you; but you were cast]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide131.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[out in the open field, to the loathing of your person, in the day that you were born.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide132.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. And when I passed by you, and saw you polluted in yours own blood, I said unto you when you were]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide133.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[in your blood, Live; yea, I said unto you when you were in your blood, Live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17617,51 +21412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. આથી હું તારો ઉપભોગ કરનાર બધા પ્રેમીઓને-જેઓને તું ચાહતી હતી અને જેઓને તું ધિક્કારતી હતી તે સૌને]]></a:t>
+              <a:t><![CDATA[head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17749,51 +21544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભેગા કરીશ. હું તને તેઓની આગળ નગ્ન કરીશ, જેથી તેઓ તારી સર્વ નિર્લજ્જતા જુએ.]]></a:t>
+              <a:t><![CDATA[13. Thus were you decked with gold and silver; and your raiment was of fine linen, and silk, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17881,51 +21676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ખૂની અને વ્યભિચારી સ્ત્રીને જે પ્રમાણે શિક્ષા થાય છે તેવી શિક્ષા હું તને કરીશ. કેમકે હું ક્રોધિત]]></a:t>
+              <a:t><![CDATA[broidered work; you did eat fine flour, and honey, and oil: and you were exceeding beautiful, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18013,51 +21808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને દ્વેષિત છું.]]></a:t>
+              <a:t><![CDATA[you did prosper into a kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18145,51 +21940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. તને અને તારા પ્રેમીઓને હું બીજા અનેક દેશોને સુપ્રત કરીશ કે જે તારો નાશ કરે. તેઓ તારાં]]></a:t>
+              <a:t><![CDATA[14. And your renown went forth among the heathen for your beauty: for it was perfect through my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18277,51 +22072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વારાંગનાગૃહો અને મૂર્તિઓની વેદીઓને તોડી નાખશે અને તેઓ તારાં વસ્ત્ર તારા શરીર પરથી ઉતારી લેશે. તારાં]]></a:t>
+              <a:t><![CDATA[loveliness, which I had put upon you, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18409,51 +22204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. તેથી યહોવા મારા માલિક કહે છે કે, તારું હૃદય કેટલું દુષ્ટ છે કે તું આવાં કામ કર્યા કરે છે. તું]]></a:t>
+              <a:t><![CDATA[7. I have caused you to multiply as the bud of the field, and you have increased and becoming great,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18541,51 +22336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુંદર ઘરેણાં લઇ લેશે અને તને શરમજનક નગ્ન અવસ્થામાં છોડીને ચાલ્યા જશે.]]></a:t>
+              <a:t><![CDATA[15. But you did trust in yours own beauty, and played the harlot because of your renown, and poured]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18673,51 +22468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. તેઓ તારી સામે ટોળું લઇ આવશે અને તને ઇંટાળી કરશે અને તરવારથી તારા ટુકડેટુકડા કરી નાખશે.]]></a:t>
+              <a:t><![CDATA[out your fornications on every one that passed by; his it was.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18805,51 +22600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. તેઓ તારાં મકાનો બાળી મૂકશે અને સ્ત્રીઓના ટોળાના દેખતાં તને સજા કરશે. આમ, હું તારી]]></a:t>
+              <a:t><![CDATA[16. And of your garments you did take, and decked your high places with divers colours, and played]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18937,51 +22732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વારાંગનાવૃત્તિનો અંત આણીશ અને તારું પ્રેમીઓને ભેટ આપવાનું બંધ થઇ જશે.]]></a:t>
+              <a:t><![CDATA[the harlot thereupon: the like things shall not come, neither shall it be so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19069,51 +22864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ત્યારે મારો રોષ શમી જશે અને તારા ઉપરથી દાઝ ઊતરશે. પછી હું શાંત પડીશ અને તારા પર રોષે ભરાઇશ નહિ.]]></a:t>
+              <a:t><![CDATA[17. You have also taken your fair jewels of my gold and of my silver, which I had given you, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19201,51 +22996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ફરીવાર મને યહોવાની વાણી સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[made to yourself images of men, and did commit whoredom with them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19333,51 +23128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. તેમણે મને કહ્યું, “હે મનુષ્યના પુત્ર, તું યરૂશાલેમને તેનાં તિરસ્કારને પાત્ર કૃત્યો વિષે કહીં]]></a:t>
+              <a:t><![CDATA[18. And took your broidered garments, and covered them: and you have set mine oil and mine incense]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19465,51 +23260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંભળાવ.]]></a:t>
+              <a:t><![CDATA[before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19597,51 +23392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તેને કહે કે, ‘યહોવા મારા માલિક આ પ્રમાણે કહે છે:’ તારી ઉત્પત્તિ તથા તારો જન્મ કનાનીઓના દેશમાં]]></a:t>
+              <a:t><![CDATA[19. My food also which I gave you, fine flour, and oil, and honey, wherewith I fed you, you have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19729,51 +23524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થયેલાં છે; તારા પિતા અમોરી હતા અને માતા હિત્તી હતી.]]></a:t>
+              <a:t><![CDATA[even set it before them for a sweet savour: and thus it was, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19861,51 +23656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સ્વચ્છંદી વ્યભિચારી સ્ત્રી છે.” આ યહોવા મારા માલિકના વચન છે.]]></a:t>
+              <a:t><![CDATA[and you are come to excellent ornaments: your breasts are fashioned, and yours hair is grown,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19993,51 +23788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. તું જે દિવસે જન્મી તે દિવસે તારી નાળ કાપનાર કે તને નવડાવનાર કે તને મીઠું ચોળનાર કે તને કપડામાં]]></a:t>
+              <a:t><![CDATA[20. Moreover you have taken your sons and your daughters, whom you have borne unto me, and these]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20125,51 +23920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લપેટનાર કોઇ નહોતું.]]></a:t>
+              <a:t><![CDATA[have you sacrificed unto them to be devoured. Is this of your whoredoms a small matter,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20257,51 +24052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. કોઇને તારામાં સ્હેજ પણ રસ ન હતો; તારા પર દયા કરે અને તારી કાળજી લે તેવું કોઇ નહોતું. જે દિવસે]]></a:t>
+              <a:t><![CDATA[21. That you have slain my children, and delivered them to cause them to pass through the fire for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20389,51 +24184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તારો જન્મ થયો તે દિવસે તને ખેતરોમાં નાખી દેવામાં આવી હતી. તું તિરસ્કૃત અને તજાયેલી હતી.]]></a:t>
+              <a:t><![CDATA[them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20521,51 +24316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. “‘એવામાં હું ત્યાંથી નીકળ્યો અને મેં તને તારા લોહીમાં તરફડતી જોઇ. તું લોહીમાં ખરડાયેલી હતી ત્યારે]]></a:t>
+              <a:t><![CDATA[22. And in all yours abominations and your whoredoms you have not remembered the days of your youth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20653,51 +24448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મેં તને જીવાડવાનું વિચાર્યું.]]></a:t>
+              <a:t><![CDATA[when you were naked and bare, and were polluted in your blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20785,51 +24580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. મેં તને ખેતરમાં ઊગેલા છોડની જેમ ઉછેરી અને તું મોટી થતી થતી યુવાનીમાં પ્રવેશી. તારાં સ્તન ભરાવદાર]]></a:t>
+              <a:t><![CDATA[23. And it came to pass after all your wickedness, (woe, woe unto you! says the LORD GOD;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20917,51 +24712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થયાં અને તારા વાળ પણ વધ્યા; તેમ છતાં તું નગ્નાવસ્થામાં હતી.]]></a:t>
+              <a:t><![CDATA[24. That you have also built unto you an eminent place, and have made you an high place in every]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21049,51 +24844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ફરી તારી પાસેથી હું નીકળ્યો ત્યારે મેં તને જોઇ તો તું લગ્ન માટે પુખ્ત ઉંમરની બની ચૂકી હતી. મેં]]></a:t>
+              <a:t><![CDATA[street.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21181,51 +24976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મારો ઝભ્ભો તારા પર પસારીને તારી નગ્નતા ઢાંકી. મેં તને ગંભીર વચન આપ્યું અને તારી સાથે કરાર કર્યો અને]]></a:t>
+              <a:t><![CDATA[25. You have built your high place at every head of the way, and have made your beauty to be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21313,51 +25108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. દેવ કહે છે, “તેં તારી મૂર્તિઓની વેદીઓ તથા વારાંગનાગૃહ દરેક શેરીએ બંધાવ્યા છે. તું વારાંગના]]></a:t>
+              <a:t><![CDATA[whereas you were naked and bare.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21445,51 +25240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તું મારી થઇ.” આ યહોવા મારા માલિકના વચન છે.]]></a:t>
+              <a:t><![CDATA[abhorred, and have opened your feet to every one that passed by, and multiplied your whoredoms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21577,51 +25372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. તું તારું બાળપણ ભુલી ગઇ છે અને તારાં કૃત્યોથી તેં મારો રોષ વહોરી લીધો છે તેથી હું તને તારા]]></a:t>
+              <a:t><![CDATA[26. You have also committed fornication with the Egyptians your neighbours, great of flesh; and have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21709,51 +25504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કૃત્યો માટે સજા કરીશ. શું આ સાચું નથી? કે તું બીજી બધી અધમ વસ્તુઓ ઉપરાંત નિર્લજ વ્યભિચારમાં]]></a:t>
+              <a:t><![CDATA[increased your whoredoms, to provoke me to anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21841,51 +25636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંડોવાયેલી હતી?” આ મારા માલિક યહોવાના વચનો છે.]]></a:t>
+              <a:t><![CDATA[27. Behold, therefore I have stretched out my hand over you, and have diminished yours ordinary]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21973,51 +25768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. “જેવી મા તેવી દીકરી.’ તે કહેવત સર્વ લોકો તારા માટે વાપરશે.]]></a:t>
+              <a:t><![CDATA[food, and delivered you unto the will of them that hate you, the daughters of the Philistines, which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22105,51 +25900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. સાચે જ તું તારી માની દીકરી છે. જેણે તેના પતિને અને તેના સંતાનોને ધિક્કાર્યા હતાં. તું તારી]]></a:t>
+              <a:t><![CDATA[are ashamed of your lewd way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22237,51 +26032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બહેનોની સાચી બહેન છે, જેઓએ પોતાનાં પતિને અને સંતાનોને ધિક્કાર્યા હતાં. તમે બધી જ હિત્તી મા અને અમોરી]]></a:t>
+              <a:t><![CDATA[28. You have played the whore also with the Assyrians, because you were insatiable; yea, you have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22369,51 +26164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પિતાની પુત્રીઓ છો.]]></a:t>
+              <a:t><![CDATA[played the harlot with them, and yet could not be satisfied.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22501,51 +26296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. “‘ત્યાર પછી મેં તને પાણીથી નવડાવી અને તારું લોહી ધોઇ નાખ્યું અને મેં તારા શરીર પર જૈતતેલ]]></a:t>
+              <a:t><![CDATA[29. You have moreover multiplied your fornication in the land of Canaan unto Chaldea; and yet you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22633,51 +26428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચોપડ્યું.]]></a:t>
+              <a:t><![CDATA[were not satisfied therewith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22765,51 +26560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરતાંય ભૂંડી છે. તું બીજી વારાંગનાઓની જેમ પૈસા પણ લેતી નથી.]]></a:t>
+              <a:t><![CDATA[8. Now when I passed by you, and looked upon you, behold, your time was the time of love; and I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22897,51 +26692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. સમરૂન તારી મોટી બહેન છે, જે પોતાની પુત્રીઓ સાથે તારી ઉંત્તરે વસે છે. સદોમ તારી નાની બહેન છે, જે]]></a:t>
+              <a:t><![CDATA[30. How weak is yours heart, says the LORD GOD, seeing you do all these things, the work of an]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23029,51 +26824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પોતાની પુત્રીઓ સાથે તારી દક્ષિણે વસે છે.]]></a:t>
+              <a:t><![CDATA[domineering whorish woman;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23161,51 +26956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. વળી મેં તને ભરતકામ કરેલાં વસ્ત્રો તથા ઉત્તમ ચામડાની મોજડી પહેરાવ્યાં. મેં તારે માથે શણનો રૂમાલ]]></a:t>
+              <a:t><![CDATA[31. In that you build yours eminent place in the head of every way, and make yours high place in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23293,51 +27088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાંધ્યો અને તને રેશમી વસ્ત્રો પહેરાવ્યાં.]]></a:t>
+              <a:t><![CDATA[every street; and have not been as an harlot, in that you scorn hire;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23425,51 +27220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. તેમને પગલે ચાલી તેમનાં જેવા અધમ કૃત્યો કરી તું તૃપ્ત થઇ નથી; થોડી જ વારમાં તું તેમના કરતાં પણ]]></a:t>
+              <a:t><![CDATA[32. But as a wife that commits adultery, which takes strangers instead of her husband!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23557,51 +27352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વધારે ખરાબ રીતે વર્તવા લાગી.]]></a:t>
+              <a:t><![CDATA[33. They give gifts to all whores: but you give your gifts to all your lovers, and hire them, that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23689,51 +27484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. યહોવા મારા માલિક કહે છે કે, સદોમ અને તેની પુત્રીઓએ કદી જ તારી પુત્રીઓના જેટલી દુષ્ટતા કરી નહોતી]]></a:t>
+              <a:t><![CDATA[they may come unto you on every side for your whoredom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23821,51 +27616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એ ખાતરીપૂર્વકની વાત છે.”]]></a:t>
+              <a:t><![CDATA[34. And the contrary is in you from other women in your whoredoms, whereas none follows you to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23953,51 +27748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. મેં તને કિંમતી આભૂષણો, બંગડીઓ અને સુંદર નેકલેસ પહેરાવ્યાં.]]></a:t>
+              <a:t><![CDATA[commit whoredoms: and in that you give a reward, and no reward is given unto you, therefore you are]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24085,51 +27880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. “તારી બહેન સદોમના પાપ આ પ્રમાણે હતાં; અભિમાન, આળસ અને અન્નની પુષ્કળતા. તેથી તેઓ અભિમાની થઇ ગઇ]]></a:t>
+              <a:t><![CDATA[contrary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24217,51 +28012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. તું તો કુલટા જેવી છે, જે પોતાના પતિને છોડીને પરપુરુષ સાથે સંબંધ બાંધે છે.]]></a:t>
+              <a:t><![CDATA[spread my skirt over you, and covered your nakedness: yea, I swore unto you, and entered into a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24349,51 +28144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતી. વળી તેઓ ગરીબોને કે દુ:ખીઓને કદી મદદ કરતી નહોતી.]]></a:t>
+              <a:t><![CDATA[35. Wherefore, O harlot, hear the word of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24481,51 +28276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. નાકમાં નથ અને કાને કુંડળ પહેરાવ્યાં અને માથે રૂપાળો મુગટ મૂક્યો.]]></a:t>
+              <a:t><![CDATA[36. Thus says the Lord GOD; Because your filthiness was poured out, and your nakedness discovered]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24613,51 +28408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. તેઓ અભિમાની થઇ ગઇ હતી અને હું જેને ધિક્કારું છું એવા કૃત્યો કરતી હતી; આથી મેં તેમને ધરતી પરથી]]></a:t>
+              <a:t><![CDATA[through your whoredoms with your lovers, and with all the idols of your abominations, and by the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24745,51 +28540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભૂંસી નાખી છે, એ તેં જોયું છે.”]]></a:t>
+              <a:t><![CDATA[blood of your children, which you did give unto them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24877,51 +28672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. સોનાચાંદીના તારા અલંકારો હતાં. શણ, રેશમ અને જરીયાનનાં તારાં વસ્ત્રો હતાં. ઉત્તમોત્તમ લોટ, મધ અને]]></a:t>
+              <a:t><![CDATA[37. Behold, therefore I will gather all your lovers, with whom you have taken pleasure, and all them]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25009,51 +28804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જૈતતેલ તારો ખોરાક હતો. તેથી પહેલા કરતાં પણ તું વધારે સુંદર લાગતી હતી. તું રાણી જેવી રૂપાળી લાગતી હતી]]></a:t>
+              <a:t><![CDATA[that you have loved, with all them that you have hated; I will even gather them round about against]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25141,51 +28936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને તું સાચે જ રાણી હતી!]]></a:t>
+              <a:t><![CDATA[you, and will discover your nakedness unto them, that they may see all your nakedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25273,51 +29068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. દેવ કહે છે, “સમરૂને તો તારા કરતાં અડધાં પાપ પણ કર્યા નહોતાં. તેં તારી બહેનો કરતાં એટલા બધાં વધુ]]></a:t>
+              <a:t><![CDATA[38. And I will judge you, as women that violate marriage bond and shed blood are judged; and I will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25405,51 +29200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અધમ પાપ કર્યા છે કે તારી સરખામણીમાં તો તેઓ સારી લાગે છે.]]></a:t>
+              <a:t><![CDATA[give you blood in fury and jealousy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25537,51 +29332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. તારાં રૂપની સુંદરતાને કારણે તારી ખ્યાતી સર્વ પ્રજાઓમાં પ્રસરી ગઇ હતી. તું સંપૂર્ણ સ્ત્રી લાગતી]]></a:t>
+              <a:t><![CDATA[39. And I will also give you into their hand, and they shall throw down yours eminent place, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25669,51 +29464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. વારાંગના તો પૈસા લે છે, પણ તું તો તારા બધા પ્રેમીઓને ભેટ આપે છે, તું તો તેમને બધેથી તારી સાથે]]></a:t>
+              <a:t><![CDATA[covenant with you, says the Lord GOD, and you became mine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25801,51 +29596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતી, કારણ કે મેં તને સર્વ ભેટો આપી હતી.”‘ એમ યહોવા મારા માલિક કહે છે.]]></a:t>
+              <a:t><![CDATA[shall break down your high places: they shall strip you also of your clothes, and shall take your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25933,51 +29728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. હવે તારે તારાં કૃત્યો માટે શરમાવુ જોઇએ. તારાં પાપ તારી બહેનોના પાપ કરતાં એટલા તો વધારે છે કે તેઓ]]></a:t>
+              <a:t><![CDATA[fair jewels, and leave you naked and bare.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26065,51 +29860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તારી તુલનામાં નિદોર્ષ લાગે છે. તું તારી બહેનોને પણ નિદોર્ષ કહેવડાવે એવી છે એટલે જરૂર તારે લજ્જિત]]></a:t>
+              <a:t><![CDATA[40. They shall also bring up a company against you, and they shall stone you with stones, and thrust]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26197,51 +29992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થઇને ફજેતી વહોરીને ચાલવું પડશે.”]]></a:t>
+              <a:t><![CDATA[you through with their swords.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26329,51 +30124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. દેવ કહે છે, “પણ તેં તારા રૂપનો અને તારી કીતિર્નો લાભ લઇને વારાંગનાની જેમ વતીંર્ને જતા આવતા]]></a:t>
+              <a:t><![CDATA[41. And they shall burn yours houses with fire, and execute judgments upon you in the sight of many]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26461,51 +30256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દરેકને તેં પોતાની જાત સોંપી દીધી.]]></a:t>
+              <a:t><![CDATA[women: and I will cause you to cease from playing the harlot, and you also shall give no hire any]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26593,51 +30388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. દેવ કહે છે, “પરંતુ એક દિવસ આવશે જ્યારે હું સદોમ અને તેની પુત્રીઓની તથા સમરૂન અને તેની પુત્રીઓની]]></a:t>
+              <a:t><![CDATA[more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26725,51 +30520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આબાદી પાછી આપીશ. વળી એ સાથે, હે યહૂદા, તારી આબાદી પણ હું તને પાછી આપીશ.]]></a:t>
+              <a:t><![CDATA[42. So will I make my fury toward you to rest, and my jealousy shall depart from you, and I will be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26857,51 +30652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તેં તારાં વસ્ત્રોથી ટેકરી ઉપરનાં થાનકોને સજાવ્યાં અને ત્યાં વારાંગનાનો ધંધો શરૂ કર્યો.]]></a:t>
+              <a:t><![CDATA[quiet, and will be no more angry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26989,51 +30784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. તેં જે કર્યુ છે તેને કારણે તારે લજ્જિત થઇને નામોશીપૂર્વક ચાલવું પડશે. અને એ જોઇને તારી બહેનોને]]></a:t>
+              <a:t><![CDATA[43. Because you have not remembered the days of your youth, but have fretted me in all these things;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27121,51 +30916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વ્યભિચાર કરવા લલચાવી લાવવા લાંચ આપે છે.]]></a:t>
+              <a:t><![CDATA[9. Then washed I you with water; yea, I thoroughly washed away your blood from you, and I anointed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27253,51 +31048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાંત્વન મળશે.]]></a:t>
+              <a:t><![CDATA[behold, therefore I also will recompense your way upon yours head, says the Lord GOD: and you shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27385,51 +31180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. તેં મારા આપેલાં સોનાચાંદીના અલંકારો લઇ તેમાંથી પુરુષમૂર્તિઓ બનાવડાવી અને તેની સાથે તે વ્યભિચાર]]></a:t>
+              <a:t><![CDATA[not commit this lewdness above all yours abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27517,51 +31312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કર્યો.]]></a:t>
+              <a:t><![CDATA[44. Behold, every one that uses proverbs shall use this proverb against you, saying, As is the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27649,51 +31444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. હા, જરૂર તારી બહેનો સદોમ અને સમરૂન તથા તેઓના સર્વ લોકો પહેલાં હતાં તેવા જ ફરીથી સમૃદ્ધ થશે અને]]></a:t>
+              <a:t><![CDATA[mother, so is her daughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27781,51 +31576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહૂદા પણ તે દિવસોમાં સમૃદ્ધિ પામશે.”]]></a:t>
+              <a:t><![CDATA[45. You are your mother's daughter, that detests her husband and her children; and you are the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27913,51 +31708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. તેં મારાં આપેલાં જરીયાન વસ્ત્રો લઇને મૂર્તિઓને પહેરાવ્યાં અને મારું તેલ અને મારો ધૂપ તેમને]]></a:t>
+              <a:t><![CDATA[sister of your sisters, which loathed their husbands and their children: your mother was an Hittite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28045,51 +31840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચઢાવ્યાં.]]></a:t>
+              <a:t><![CDATA[and your father an Amorite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28177,51 +31972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. તારા ઘમંડના દિવસોમાં જ્યારે તારી દુષ્ટતા ઉઘાડી પડી નહોતી ત્યારે તું તારી બહેન સદોમની હાંસી નહોતી]]></a:t>
+              <a:t><![CDATA[46. And yours elder sister is Samaria, she and her daughters that dwell at your left hand: and your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28309,51 +32104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉડાવતી?]]></a:t>
+              <a:t><![CDATA[younger sister, that dwells at your right hand, is Sodom and her daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28441,51 +32236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. આજે હવે અરામ અને પલિસ્તી લોકો તારી હાંસી ઉડાવે છે અને તારી આસપાસના બધા જ લોકો તને ધિક્કારે છે.]]></a:t>
+              <a:t><![CDATA[47. Yet have you not walked after their ways, nor done after their abominations: but, as if that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28573,51 +32368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. તું બીજી વારાંગનાઓ કરતાં જુદી જ છે. કોઇ તને પૈસા આપતું નથી પણ તું સામેથી તેઓને પૈસા આપે છે. તું]]></a:t>
+              <a:t><![CDATA[you with oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28705,51 +32500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. હવે તારે તારા બીભત્સ અને અધમ કૃત્યોનાં પરિણામો ભોગવવાં જ રહ્યાં.” આ મારા માલિક યહોવાના વચન છે.]]></a:t>
+              <a:t><![CDATA[were a very little thing, you were corrupted more than they in all your ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28837,51 +32632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. યહોવા મારા માલિક કહે છે, “તારા આચરણ પ્રમાણે જ હું તારી સાથે વર્તાવ કરીશ, કારણ કે તું તારી]]></a:t>
+              <a:t><![CDATA[48. As I live, says the Lord GOD, Sodom your sister has not done, she nor her daughters, as you have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28969,51 +32764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રતિજ્ઞાઓ ભુલી ગઇ છે, અને તે કરારનો ભંગ કર્યો છે.]]></a:t>
+              <a:t><![CDATA[done, you and your daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29101,51 +32896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. મેં તને જે ઉત્તમ લોટ, મધ અને તેલ ખાવા આપ્યાં હતાં તે તેમને પ્રસન્ન કરવા ચઢાવી દીધાં.” આ યહોવાના]]></a:t>
+              <a:t><![CDATA[49. Behold, this was the iniquity of your sister Sodom, pride, fullness of bread, and abundance of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29233,51 +33028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વચન છે.]]></a:t>
+              <a:t><![CDATA[idleness was in her and in her daughters, neither did she strengthen the hand of the poor and needy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29365,51 +33160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. છતાં હું એ કરાર નહિ ભૂલું; તું જ્યારે જુવાન હતી, ને મેં તારી સાથે જે કરાર કર્યો હતો તેને હું]]></a:t>
+              <a:t><![CDATA[50. And they were haughty, and committed abomination before me: therefore I took them away as I saw]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29497,51 +33292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અનુસરીશ. બીજી તરફ હું, તારી સાથે કાયમી કરાર કરીશ.]]></a:t>
+              <a:t><![CDATA[good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29629,51 +33424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. દેવ કહે છે, “વળી મારાથી તને જે પુત્ર-પુત્રીઓ થયાં હતાં તેઓને તેં તારાં દેવોની આગળ બલિદાન તરીકે]]></a:t>
+              <a:t><![CDATA[51. Neither has Samaria committed half of your sins; but you have multiplied yours abominations more]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29761,51 +33556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપ્યાં. તું વારાંગના હતી એટલું જ શું તારે માટે પૂરતું નહોતું,]]></a:t>
+              <a:t><![CDATA[than they, and have justified your sisters in all yours abominations which you have done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29893,51 +33688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. અને ત્યારે તને તારાં કુકમોર્ યાદ આવશે અને તું લજ્જિત થઇશ. જ્યારે તું તારી મોટી અને નાની બહેનોને]]></a:t>
+              <a:t><![CDATA[52. You also, which have judged your sisters, bear yours own shame for your sins that you have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30239,51 +34034,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>118</Slides>
+  <Slides>133</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>