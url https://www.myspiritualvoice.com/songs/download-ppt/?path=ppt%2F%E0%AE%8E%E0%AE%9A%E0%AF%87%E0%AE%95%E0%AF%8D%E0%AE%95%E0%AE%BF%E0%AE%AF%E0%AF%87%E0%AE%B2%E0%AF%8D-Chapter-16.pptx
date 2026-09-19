--- v1 (2026-07-18)
+++ v2 (2026-09-19)
@@ -257,50 +257,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide121.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide124.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide124.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide125.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide125.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide126.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide126.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide127.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide127.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide128.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide128.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide129.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide129.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide130.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide130.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide131.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide131.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide132.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide132.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide133.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide133.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide134.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide134.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -414,50 +416,51 @@
     <p:sldId id="364" r:id="rId111"/>
     <p:sldId id="365" r:id="rId112"/>
     <p:sldId id="366" r:id="rId113"/>
     <p:sldId id="367" r:id="rId114"/>
     <p:sldId id="368" r:id="rId115"/>
     <p:sldId id="369" r:id="rId116"/>
     <p:sldId id="370" r:id="rId117"/>
     <p:sldId id="371" r:id="rId118"/>
     <p:sldId id="372" r:id="rId119"/>
     <p:sldId id="373" r:id="rId120"/>
     <p:sldId id="374" r:id="rId121"/>
     <p:sldId id="375" r:id="rId122"/>
     <p:sldId id="376" r:id="rId123"/>
     <p:sldId id="377" r:id="rId124"/>
     <p:sldId id="378" r:id="rId125"/>
     <p:sldId id="379" r:id="rId126"/>
     <p:sldId id="380" r:id="rId127"/>
     <p:sldId id="381" r:id="rId128"/>
     <p:sldId id="382" r:id="rId129"/>
     <p:sldId id="383" r:id="rId130"/>
     <p:sldId id="384" r:id="rId131"/>
     <p:sldId id="385" r:id="rId132"/>
     <p:sldId id="386" r:id="rId133"/>
     <p:sldId id="387" r:id="rId134"/>
     <p:sldId id="388" r:id="rId135"/>
+    <p:sldId id="389" r:id="rId136"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -688,53 +691,54 @@
   <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
   <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
   <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide111.xml"/>
   <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide112.xml"/>
   <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide113.xml"/>
   <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide114.xml"/>
   <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide115.xml"/>
   <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide116.xml"/>
   <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide117.xml"/>
   <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide118.xml"/>
   <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide119.xml"/>
   <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide120.xml"/>
   <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide121.xml"/>
   <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide122.xml"/>
   <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide123.xml"/>
   <Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide124.xml"/>
   <Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide125.xml"/>
   <Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide126.xml"/>
   <Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide127.xml"/>
   <Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide128.xml"/>
   <Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide129.xml"/>
   <Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide130.xml"/>
   <Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide131.xml"/>
   <Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide132.xml"/>
   <Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide133.xml"/>
-  <Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide134.xml"/>
+  <Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -794,51 +798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சித்திரத்தையலாடையை உனக்கு உடுத்தி, சாயந்தீர்ந்த பாதரட்சைகளை உனக்குத் தரித்து, கட்ட மெல்லிய புடவையையும், மூடிக்கொள்ளப் பட்டுச் சால்வையையும் உனக்குக் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[6. And when I passed by you, and saw you polluted in yours own blood, I said unto you when you were in your blood, Live; yea, I said unto you when you were in your blood, Live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -903,51 +907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. இப்போதும் உன் சகோதரிகளைக் குற்றவாளிகள் என்று தீர்த்த நீ அவர்களைப்பார்க்கிலும் அருவருப்பாகச் செய்த உன் பாவங்களினிமித்தம் உன் இலச்சையைச் சுமந்துகொள்; உன்னைப் பார்க்கிலும் அவர்கள் நீதியுள்ளவர்கள்; உன் சகோதரிகளை நீதியுள்ளவர்களென்று விளங்கப்பண்ணின நீ வெட்கமடைந்து, உன் இலச்சையைச் சுமந்துகொள்.]]></a:t>
+              <a:t><![CDATA[48. As I live, says the Lord GOD, Sodom your sister has not done, she nor her daughters, as you have done, you and your daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1012,51 +1016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. இப்போதும் உன் சகோதரிகளைக் குற்றவாளிகள் என்று தீர்த்த நீ அவர்களைப்பார்க்கிலும் அருவருப்பாகச் செய்த உன் பாவங்களினிமித்தம் உன் இலச்சையைச் சுமந்துகொள்; உன்னைப் பார்க்கிலும் அவர்கள் நீதியுள்ளவர்கள்; உன் சகோதரிகளை நீதியுள்ளவர்களென்று விளங்கப்பண்ணின நீ வெட்கமடைந்து, உன் இலச்சையைச் சுமந்துகொள்.]]></a:t>
+              <a:t><![CDATA[49. Behold, this was the iniquity of your sister Sodom, pride, fullness of bread, and abundance of idleness was in her and in her daughters, neither did she strengthen the hand of the poor and needy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1121,51 +1125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. நான் சோதோமும் அவள் குமாரத்திகளும் சிறையிருப்பையும், சமாரியாவும் அவள் குமாரத்திகளும் சிறையிருக்கிற சிறையிருப்பையும் திருப்பும்போது, அவர்கள் நடுவில் நீ சிறையிருக்கிற உன்னுடைய சிறையிருப்பையும் திருப்புவேன்.]]></a:t>
+              <a:t><![CDATA[49. Behold, this was the iniquity of your sister Sodom, pride, fullness of bread, and abundance of idleness was in her and in her daughters, neither did she strengthen the hand of the poor and needy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1230,51 +1234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. நான் சோதோமும் அவள் குமாரத்திகளும் சிறையிருப்பையும், சமாரியாவும் அவள் குமாரத்திகளும் சிறையிருக்கிற சிறையிருப்பையும் திருப்பும்போது, அவர்கள் நடுவில் நீ சிறையிருக்கிற உன்னுடைய சிறையிருப்பையும் திருப்புவேன்.]]></a:t>
+              <a:t><![CDATA[49. Behold, this was the iniquity of your sister Sodom, pride, fullness of bread, and abundance of idleness was in her and in her daughters, neither did she strengthen the hand of the poor and needy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1339,51 +1343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. நான் சோதோமும் அவள் குமாரத்திகளும் சிறையிருப்பையும், சமாரியாவும் அவள் குமாரத்திகளும் சிறையிருக்கிற சிறையிருப்பையும் திருப்பும்போது, அவர்கள் நடுவில் நீ சிறையிருக்கிற உன்னுடைய சிறையிருப்பையும் திருப்புவேன்.]]></a:t>
+              <a:t><![CDATA[50. And they were haughty, and committed abomination before me: therefore I took them away as I saw good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1448,51 +1452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. அதினால் நீ அவர்களுக்கு ஆறுதலாக இருந்து, உன் இலச்சையைச் சுமந்து; நீ செய்த எல்லாவற்றினாலும் வெட்கமடைவாய்.]]></a:t>
+              <a:t><![CDATA[50. And they were haughty, and committed abomination before me: therefore I took them away as I saw good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1557,51 +1561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. அதினால் நீ அவர்களுக்கு ஆறுதலாக இருந்து, உன் இலச்சையைச் சுமந்து; நீ செய்த எல்லாவற்றினாலும் வெட்கமடைவாய்.]]></a:t>
+              <a:t><![CDATA[51. Neither has Samaria committed half of your sins; but you have multiplied yours abominations more than they, and have justified your sisters in all yours abominations which you have done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1666,51 +1670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. உன் சகோதரிகளாகிய சோதோமும் அவள் குமாரத்திகளும் தங்கள் முந்தின சீருக்குத் திரும்புவார்கள்; நீயும் உன் குமாரத்திகளும் உங்கள் முந்தின சீருக்குத் திரும்புவீர்கள்.]]></a:t>
+              <a:t><![CDATA[51. Neither has Samaria committed half of your sins; but you have multiplied yours abominations more than they, and have justified your sisters in all yours abominations which you have done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1775,51 +1779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. உன் சகோதரிகளாகிய சோதோமும் அவள் குமாரத்திகளும் தங்கள் முந்தின சீருக்குத் திரும்புவார்கள்; நீயும் உன் குமாரத்திகளும் உங்கள் முந்தின சீருக்குத் திரும்புவீர்கள்.]]></a:t>
+              <a:t><![CDATA[51. Neither has Samaria committed half of your sins; but you have multiplied yours abominations more than they, and have justified your sisters in all yours abominations which you have done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1884,51 +1888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. உன் சகோதரிகளாகிய சோதோமும் அவள் குமாரத்திகளும் தங்கள் முந்தின சீருக்குத் திரும்புவார்கள்; நீயும் உன் குமாரத்திகளும் உங்கள் முந்தின சீருக்குத் திரும்புவீர்கள்.]]></a:t>
+              <a:t><![CDATA[52. You also, which have judged your sisters, bear yours own shame for your sins that you have committed more abominable than they: they are more righteous than you: yea, be you confounded also, and bear your shame, in that you have justified your sisters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1993,51 +1997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சித்திரத்தையலாடையை உனக்கு உடுத்தி, சாயந்தீர்ந்த பாதரட்சைகளை உனக்குத் தரித்து, கட்ட மெல்லிய புடவையையும், மூடிக்கொள்ளப் பட்டுச் சால்வையையும் உனக்குக் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[6. And when I passed by you, and saw you polluted in yours own blood, I said unto you when you were in your blood, Live; yea, I said unto you when you were in your blood, Live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2102,51 +2106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. உன்னை வெறுக்கும் சீரியாவின் குமாரத்திகளும், அவளைச் சுற்றிலும் இருக்கிற பெலிஸ்தரின் குமாரத்திகளும் அவமானம் பண்ணினபோது உன் பொல்லாப்பு வெளியாயிற்றே.]]></a:t>
+              <a:t><![CDATA[52. You also, which have judged your sisters, bear yours own shame for your sins that you have committed more abominable than they: they are more righteous than you: yea, be you confounded also, and bear your shame, in that you have justified your sisters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2211,51 +2215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. அதற்குமுன் உன் கெர்வத்தின் நாளிலே உன் சகோதரியாகிய சோதோமின் பெயரை உன் வாயினாலே உச்சரிக்கவுமாட்டாய்.]]></a:t>
+              <a:t><![CDATA[52. You also, which have judged your sisters, bear yours own shame for your sins that you have committed more abominable than they: they are more righteous than you: yea, be you confounded also, and bear your shame, in that you have justified your sisters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2320,51 +2324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. அதற்குமுன் உன் கெர்வத்தின் நாளிலே உன் சகோதரியாகிய சோதோமின் பெயரை உன் வாயினாலே உச்சரிக்கவுமாட்டாய்.]]></a:t>
+              <a:t><![CDATA[52. You also, which have judged your sisters, bear yours own shame for your sins that you have committed more abominable than they: they are more righteous than you: yea, be you confounded also, and bear your shame, in that you have justified your sisters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2429,51 +2433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. அதற்குமுன் உன் கெர்வத்தின் நாளிலே உன் சகோதரியாகிய சோதோமின் பெயரை உன் வாயினாலே உச்சரிக்கவுமாட்டாய்.]]></a:t>
+              <a:t><![CDATA[53. When I shall bring again their captivity, the captivity of Sodom and her daughters, and the captivity of Samaria and her daughters, then will I bring again the captivity of your captives in the midst of them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2538,51 +2542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. உன் முறைகேட்டையும் உன் அருவருப்புகளையும் நீ சுமப்பாய் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[53. When I shall bring again their captivity, the captivity of Sodom and her daughters, and the captivity of Samaria and her daughters, then will I bring again the captivity of your captives in the midst of them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide115.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2647,51 +2651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: உடன்படிக்கையை முறித்துபோடுகிறதினால் ஆணையை அசட்டைபண்ணின நீ செய்ததுபோல நான் உனக்குச் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[53. When I shall bring again their captivity, the captivity of Sodom and her daughters, and the captivity of Samaria and her daughters, then will I bring again the captivity of your captives in the midst of them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide116.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2756,51 +2760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: உடன்படிக்கையை முறித்துபோடுகிறதினால் ஆணையை அசட்டைபண்ணின நீ செய்ததுபோல நான் உனக்குச் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[54. That you may bear yours own shame, and may be confounded in all that you have done, in that you are a comfort unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide117.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2865,51 +2869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. ஆகிலும் உன் இளவயதில் உன்னோடே பண்ணின என் உடன்படிக்கையை நான் நினைத்து, நித்திய உடன்படிக்கையை உனக்கு ஏற்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[54. That you may bear yours own shame, and may be confounded in all that you have done, in that you are a comfort unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide118.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2974,51 +2978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. ஆகிலும் உன் இளவயதில் உன்னோடே பண்ணின என் உடன்படிக்கையை நான் நினைத்து, நித்திய உடன்படிக்கையை உனக்கு ஏற்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[55. When your sisters, Sodom and her daughters, shall return to their former estate, and Samaria and her daughters shall return to their former estate, then you and your daughters shall return to your former estate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide119.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3083,51 +3087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. அப்பொழுது உன் தமக்கைகளையும் உன் தங்கைகளையும் நீ சேர்த்துக்கொள்ளுகையில், உன் வழிகளை நினைத்து நாணுவாய்; அவர்களை நான் உனக்கு குமாரத்திகளாகக் கொடுப்பேன்; உன்னுடைய உடன்படிக்கையைப் பார்த்துக் கொடுப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[55. When your sisters, Sodom and her daughters, shall return to their former estate, and Samaria and her daughters shall return to their former estate, then you and your daughters shall return to your former estate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3192,51 +3196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன்னை ஆபரணங்களால் அலங்கரித்து, உன் கைகளிலே கடகங்களையும், உன் கழுத்திலே சரப்பணியையும் போட்டு,]]></a:t>
+              <a:t><![CDATA[7. I have caused you to multiply as the bud of the field, and you have increased and becoming great, and you are come to excellent ornaments: your breasts are fashioned, and yours hair is grown, whereas you were naked and bare.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide120.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3301,51 +3305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. அப்பொழுது உன் தமக்கைகளையும் உன் தங்கைகளையும் நீ சேர்த்துக்கொள்ளுகையில், உன் வழிகளை நினைத்து நாணுவாய்; அவர்களை நான் உனக்கு குமாரத்திகளாகக் கொடுப்பேன்; உன்னுடைய உடன்படிக்கையைப் பார்த்துக் கொடுப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[56. For your sister Sodom was not mentioned by your mouth in the day of your pride,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide121.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3410,51 +3414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. உன்னோடே என் உடன்படிக்கையைப்பண்ணி ஏற்படுத்துவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிவாய்.]]></a:t>
+              <a:t><![CDATA[56. For your sister Sodom was not mentioned by your mouth in the day of your pride,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide122.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3519,51 +3523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. நீ செய்த எல்லாவற்றையும் நான் மன்னித்தருளும்போது, நீ நினைத்து வெட்கி, உன் நாணத்தினால் உன் வாயை இனித் திறக்கமாட்டாதிருப்பாய் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[57. Before your wickedness was discovered, as at the time of your reproach of the daughters of Syria, and all that are round about her, the daughters of the Philistines, which despise you round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide123.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3628,51 +3632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. நீ செய்த எல்லாவற்றையும் நான் மன்னித்தருளும்போது, நீ நினைத்து வெட்கி, உன் நாணத்தினால் உன் வாயை இனித் திறக்கமாட்டாதிருப்பாய் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[57. Before your wickedness was discovered, as at the time of your reproach of the daughters of Syria, and all that are round about her, the daughters of the Philistines, which despise you round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide124.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3737,51 +3741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[58. You have borne your lewdness and yours abominations, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide125.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3846,51 +3850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ எருசலேமின் அருவருப்புகளை அதற்கு அறிவித்துச் சொல்லவேண்டியது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[59. For thus says the Lord GOD; I will even deal with you as you have done, which have despised the oath in breaking the covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide126.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3955,51 +3959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் எருசலேமுக்குச் சொல்லுகிறார், கானான் தேசமே உன் உற்பத்திக்கும் உன் பிறப்புக்கும் இடம், உன் தகப்பன் எமோரியன், உன் தாய் ஏத்தித்தி.]]></a:t>
+              <a:t><![CDATA[59. For thus says the Lord GOD; I will even deal with you as you have done, which have despised the oath in breaking the covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide127.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4064,51 +4068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் எருசலேமுக்குச் சொல்லுகிறார், கானான் தேசமே உன் உற்பத்திக்கும் உன் பிறப்புக்கும் இடம், உன் தகப்பன் எமோரியன், உன் தாய் ஏத்தித்தி.]]></a:t>
+              <a:t><![CDATA[60. Nevertheless I will remember my covenant with you in the days of your youth, and I will establish unto you an everlasting covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide128.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4173,51 +4177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் பிறப்பின் வர்த்தமானம் என்னவென்றால், நீ பிறந்த நாளிலே உன் தொப்புள் அறுக்கப்படவுமில்லை; நீ சுத்தமாவதற்குத் தண்ணீரினால் குளிப்பாட்டப்படவுமில்லை; துணிகளில் சுற்றப்படவுமில்லை.]]></a:t>
+              <a:t><![CDATA[60. Nevertheless I will remember my covenant with you in the days of your youth, and I will establish unto you an everlasting covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide129.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4282,51 +4286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் பிறப்பின் வர்த்தமானம் என்னவென்றால், நீ பிறந்த நாளிலே உன் தொப்புள் அறுக்கப்படவுமில்லை; நீ சுத்தமாவதற்குத் தண்ணீரினால் குளிப்பாட்டப்படவுமில்லை; துணிகளில் சுற்றப்படவுமில்லை.]]></a:t>
+              <a:t><![CDATA[61. Then you shall remember your ways, and be ashamed, when you shall receive your sisters, yours elder and your younger: and I will give them unto you for daughters, but not by your covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4391,51 +4395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் நெற்றியில் நெற்றிப்பட்டத்தையும், உன் காதுகளில் காதணியையும், உன் தலையின்மேல் சிங்காரமான கிரீடத்தையும் தரித்தேன்..]]></a:t>
+              <a:t><![CDATA[7. I have caused you to multiply as the bud of the field, and you have increased and becoming great, and you are come to excellent ornaments: your breasts are fashioned, and yours hair is grown, whereas you were naked and bare.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide130.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4500,51 +4504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உனக்காகப் பரிதபித்து, இவைகளில் ஒன்றையாகிலும் உனக்குச் செய்ய ஒரு கண்ணும் உன்பேரில் இரக்கமாயிருந்ததுமில்லை; நீ பிறந்தநாளில் நீ அருவருக்கப்பட்டதினால் வெளியில் எறிந்துவிடப்பட்டாய்.]]></a:t>
+              <a:t><![CDATA[61. Then you shall remember your ways, and be ashamed, when you shall receive your sisters, yours elder and your younger: and I will give them unto you for daughters, but not by your covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide131.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4609,51 +4613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உனக்காகப் பரிதபித்து, இவைகளில் ஒன்றையாகிலும் உனக்குச் செய்ய ஒரு கண்ணும் உன்பேரில் இரக்கமாயிருந்ததுமில்லை; நீ பிறந்தநாளில் நீ அருவருக்கப்பட்டதினால் வெளியில் எறிந்துவிடப்பட்டாய்.]]></a:t>
+              <a:t><![CDATA[61. Then you shall remember your ways, and be ashamed, when you shall receive your sisters, yours elder and your younger: and I will give them unto you for daughters, but not by your covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide132.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4718,51 +4722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் உன் அருகே கடந்துபோகும் போது, மிதிக்கப்படுவதற்கு ஏதுவாய் நீ உன் இரத்தத்தில் கிடக்கிறதைக் கண்டு, உன் இரத்தத்தில் கிடக்கிற உன்னைப்பார்த்து: பிழைத்திரு என்று சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[62. And I will establish my covenant with you; and you shall know that I am the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide133.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4827,51 +4831,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் உன் அருகே கடந்துபோகும் போது, மிதிக்கப்படுவதற்கு ஏதுவாய் நீ உன் இரத்தத்தில் கிடக்கிறதைக் கண்டு, உன் இரத்தத்தில் கிடக்கிற உன்னைப்பார்த்து: பிழைத்திரு என்று சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[63. That you may remember, and be confounded, and never open your mouth any more because of your shame, when I am pacified toward you for all that you have done, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide134.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[63. That you may remember, and be confounded, and never open your mouth any more because of your shame, when I am pacified toward you for all that you have done, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4936,51 +5049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் நெற்றியில் நெற்றிப்பட்டத்தையும், உன் காதுகளில் காதணியையும், உன் தலையின்மேல் சிங்காரமான கிரீடத்தையும் தரித்தேன்..]]></a:t>
+              <a:t><![CDATA[7. I have caused you to multiply as the bud of the field, and you have increased and becoming great, and you are come to excellent ornaments: your breasts are fashioned, and yours hair is grown, whereas you were naked and bare.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5045,51 +5158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவ்விதமாய்ப் பொன்னினாலும் வெள்ளியினாலும் நீ அலங்கரிக்கப்பட்டாய்; உன் உடுப்பு மெல்லிய புடவையும் பட்டும் சித்திரத்தையலாடையுமாயிருந்தது; மெல்லிய மாவையும் தேனையும் நெய்யையும் சாப்பிட்டாய்; நீ மிகவும் அழகுள்ளவளாகி, ராஜ்யத்தைச் சுதந்தரிக்கும் சிலாக்கியத்தையும் பெற்றாய்.]]></a:t>
+              <a:t><![CDATA[8. Now when I passed by you, and looked upon you, behold, your time was the time of love; and I spread my skirt over you, and covered your nakedness: yea, I swore unto you, and entered into a covenant with you, says the Lord GOD, and you became mine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5154,51 +5267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவ்விதமாய்ப் பொன்னினாலும் வெள்ளியினாலும் நீ அலங்கரிக்கப்பட்டாய்; உன் உடுப்பு மெல்லிய புடவையும் பட்டும் சித்திரத்தையலாடையுமாயிருந்தது; மெல்லிய மாவையும் தேனையும் நெய்யையும் சாப்பிட்டாய்; நீ மிகவும் அழகுள்ளவளாகி, ராஜ்யத்தைச் சுதந்தரிக்கும் சிலாக்கியத்தையும் பெற்றாய்.]]></a:t>
+              <a:t><![CDATA[8. Now when I passed by you, and looked upon you, behold, your time was the time of love; and I spread my skirt over you, and covered your nakedness: yea, I swore unto you, and entered into a covenant with you, says the Lord GOD, and you became mine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5263,51 +5376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவ்விதமாய்ப் பொன்னினாலும் வெள்ளியினாலும் நீ அலங்கரிக்கப்பட்டாய்; உன் உடுப்பு மெல்லிய புடவையும் பட்டும் சித்திரத்தையலாடையுமாயிருந்தது; மெல்லிய மாவையும் தேனையும் நெய்யையும் சாப்பிட்டாய்; நீ மிகவும் அழகுள்ளவளாகி, ராஜ்யத்தைச் சுதந்தரிக்கும் சிலாக்கியத்தையும் பெற்றாய்.]]></a:t>
+              <a:t><![CDATA[8. Now when I passed by you, and looked upon you, behold, your time was the time of love; and I spread my skirt over you, and covered your nakedness: yea, I swore unto you, and entered into a covenant with you, says the Lord GOD, and you became mine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5372,51 +5485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் அழகினாலே உன் கீர்த்தி புற ஜாதிகளுக்குள்ளே பிரசித்தமாயிற்று; நான் உன்மேல் வைத்த என் மகிமையினாலே அது குறைவற்றதாய் இருந்ததென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. Then washed I you with water; yea, I thoroughly washed away your blood from you, and I anointed you with oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5481,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் அழகினாலே உன் கீர்த்தி புற ஜாதிகளுக்குள்ளே பிரசித்தமாயிற்று; நான் உன்மேல் வைத்த என் மகிமையினாலே அது குறைவற்றதாய் இருந்ததென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. I clothed you also with broidered work, and shod you with badgers' skin, and I girded you about with fine linen, and I covered you with silk.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5590,51 +5703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னை வயலின் பயிரைபோல அநேகமாயிரமாய்ப் பெருகும்படி வைத்தேன்; நீ வளர்ந்து பெரியவளாகி, மகா செளந்தரியவதியானாய்; உன் ஸ்தனங்கள் எழும்பின, உன் மயிர் வளர்ந்தது; ஆனாலும், நீ நிர்வாணமும் அம்மணமுமாயிருந்தாய்.]]></a:t>
+              <a:t><![CDATA[1. Again the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5699,51 +5812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீயோவென்றால் உன் அழகை நம்பி, உன் கீர்த்தியினால் சோரமார்க்கமாய் நடந்து, வழிப்போக்கரில் உனக்கு நேர்பட்ட யாவரோடும் வேசித்தனம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[10. I clothed you also with broidered work, and shod you with badgers' skin, and I girded you about with fine linen, and I covered you with silk.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5808,51 +5921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீயோவென்றால் உன் அழகை நம்பி, உன் கீர்த்தியினால் சோரமார்க்கமாய் நடந்து, வழிப்போக்கரில் உனக்கு நேர்பட்ட யாவரோடும் வேசித்தனம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[11. I decked you also with ornaments, and I put bracelets upon your hands, and a chain on your neck.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5917,51 +6030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் வஸ்திரங்களில் சிலவற்றை எடுத்து, பலவருணச் ஜோடிப்பான மேடைகளை உனக்கு உண்டாக்கி, அவைகளின்மேல் வேசித்தனம்பண்ணினாய்; அப்படிக்கொத்த காரியங்கள் ஒருக்காலும் சம்பவித்ததுமில்லை, சம்பவிப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[12. And I put a jewel on your forehead, and earrings in yours ears, and a beautiful crown upon yours head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6026,51 +6139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் வஸ்திரங்களில் சிலவற்றை எடுத்து, பலவருணச் ஜோடிப்பான மேடைகளை உனக்கு உண்டாக்கி, அவைகளின்மேல் வேசித்தனம்பண்ணினாய்; அப்படிக்கொத்த காரியங்கள் ஒருக்காலும் சம்பவித்ததுமில்லை, சம்பவிப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[12. And I put a jewel on your forehead, and earrings in yours ears, and a beautiful crown upon yours head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6135,51 +6248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் உனக்குக் கொடுத்த என் பொன்னும் என் வெள்ளியுமான உன் சிங்கார ஆபரணங்களை நீ எடுத்து, உனக்கு ஆண்சுரூபங்களை உண்டாக்கி, அவைகளோடே வேசித்தனம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[13. Thus were you decked with gold and silver; and your raiment was of fine linen, and silk, and broidered work; you did eat fine flour, and honey, and oil: and you were exceeding beautiful, and you did prosper into a kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6244,51 +6357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் உனக்குக் கொடுத்த என் பொன்னும் என் வெள்ளியுமான உன் சிங்கார ஆபரணங்களை நீ எடுத்து, உனக்கு ஆண்சுரூபங்களை உண்டாக்கி, அவைகளோடே வேசித்தனம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[13. Thus were you decked with gold and silver; and your raiment was of fine linen, and silk, and broidered work; you did eat fine flour, and honey, and oil: and you were exceeding beautiful, and you did prosper into a kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6353,51 +6466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் சித்திரத்தையலாடைகளை எடுத்து, அவைகளை மூடி, என் எண்ணெயையும் என் தூபவர்க்கத்தையும் அவைகளின்முன் படைத்து,]]></a:t>
+              <a:t><![CDATA[13. Thus were you decked with gold and silver; and your raiment was of fine linen, and silk, and broidered work; you did eat fine flour, and honey, and oil: and you were exceeding beautiful, and you did prosper into a kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6462,51 +6575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் சித்திரத்தையலாடைகளை எடுத்து, அவைகளை மூடி, என் எண்ணெயையும் என் தூபவர்க்கத்தையும் அவைகளின்முன் படைத்து,]]></a:t>
+              <a:t><![CDATA[14. And your renown went forth among the heathen for your beauty: for it was perfect through my loveliness, which I had put upon you, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6571,51 +6684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் உனக்குக் கொடுத்த என் அப்பத்தையும், நீ சாப்பிடும்படி உனக்குக் கொடுத்த மெல்லிய மாவையும் நெய்யையும் தேனையும் நீ அவைகளின்முன் சுகந்தவாசனையாகப் படைத்தாய்; காரியம் இப்படி ஆயிற்றென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. And your renown went forth among the heathen for your beauty: for it was perfect through my loveliness, which I had put upon you, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6680,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் உனக்குக் கொடுத்த என் அப்பத்தையும், நீ சாப்பிடும்படி உனக்குக் கொடுத்த மெல்லிய மாவையும் நெய்யையும் தேனையும் நீ அவைகளின்முன் சுகந்தவாசனையாகப் படைத்தாய்; காரியம் இப்படி ஆயிற்றென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. But you did trust in yours own beauty, and played the harlot because of your renown, and poured out your fornications on every one that passed by; his it was.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6789,51 +6902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னை வயலின் பயிரைபோல அநேகமாயிரமாய்ப் பெருகும்படி வைத்தேன்; நீ வளர்ந்து பெரியவளாகி, மகா செளந்தரியவதியானாய்; உன் ஸ்தனங்கள் எழும்பின, உன் மயிர் வளர்ந்தது; ஆனாலும், நீ நிர்வாணமும் அம்மணமுமாயிருந்தாய்.]]></a:t>
+              <a:t><![CDATA[2. Son of man, cause Jerusalem to know her abominations,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6898,51 +7011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ எனக்குப் பெற்ற உன் குமாரரையும் உன் குமாரத்திகளையும் எடுத்து, அவர்களை அவைகளுக்கு இரையாகப் பலியிட்டாய்.]]></a:t>
+              <a:t><![CDATA[15. But you did trust in yours own beauty, and played the harlot because of your renown, and poured out your fornications on every one that passed by; his it was.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7007,51 +7120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ எனக்குப் பெற்ற உன் குமாரரையும் உன் குமாரத்திகளையும் எடுத்து, அவர்களை அவைகளுக்கு இரையாகப் பலியிட்டாய்.]]></a:t>
+              <a:t><![CDATA[16. And of your garments you did take, and decked your high places with divers colours, and played the harlot thereupon: the like things shall not come, neither shall it be so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7116,51 +7229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ செய்த வேசித்தனங்கள் போதாதென்று, நீ என் பிள்ளைகளை அவைகளுக்குத் தீக்கடக்கப்பண்ண ஒப்புக்கொடுத்து, அவர்களைக் கொலைசெய்தாய்.]]></a:t>
+              <a:t><![CDATA[16. And of your garments you did take, and decked your high places with divers colours, and played the harlot thereupon: the like things shall not come, neither shall it be so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7225,51 +7338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ செய்த வேசித்தனங்கள் போதாதென்று, நீ என் பிள்ளைகளை அவைகளுக்குத் தீக்கடக்கப்பண்ண ஒப்புக்கொடுத்து, அவர்களைக் கொலைசெய்தாய்.]]></a:t>
+              <a:t><![CDATA[17. You have also taken your fair jewels of my gold and of my silver, which I had given you, and made to yourself images of men, and did commit whoredom with them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7334,51 +7447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீ உன் எல்லா அருவருப்புகளிலும் வேசித்தனங்களிலும் நடக்கும்போது, நிர்வாணமும் அம்மணமுமாயிருந்ததும், உன் இரத்தத்திலே மிதிக்கப்பட ஏதுவாய்க்கிடந்ததுமான உன் சிறுவயதின் நாட்களை நினையாமற்போனாய்.]]></a:t>
+              <a:t><![CDATA[17. You have also taken your fair jewels of my gold and of my silver, which I had given you, and made to yourself images of men, and did commit whoredom with them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7443,51 +7556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீ உன் எல்லா அருவருப்புகளிலும் வேசித்தனங்களிலும் நடக்கும்போது, நிர்வாணமும் அம்மணமுமாயிருந்ததும், உன் இரத்தத்திலே மிதிக்கப்பட ஏதுவாய்க்கிடந்ததுமான உன் சிறுவயதின் நாட்களை நினையாமற்போனாய்.]]></a:t>
+              <a:t><![CDATA[18. And took your broidered garments, and covered them: and you have set mine oil and mine incense before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7552,51 +7665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஐயோ! உனக்கு ஐயோ! என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீ செய்த பொல்லாப்புக்களெல்லாம் தவிர,]]></a:t>
+              <a:t><![CDATA[18. And took your broidered garments, and covered them: and you have set mine oil and mine incense before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7661,51 +7774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீ உனக்கு மண்டபங்களைக் கட்டி, உனக்குச் சகல வீதிகளிலும் உயர்ந்த மேடைகளை உண்டுபண்ணினாய்.]]></a:t>
+              <a:t><![CDATA[19. My food also which I gave you, fine flour, and oil, and honey, wherewith I fed you, you have even set it before them for a sweet savour: and thus it was, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7770,51 +7883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீ உனக்கு மண்டபங்களைக் கட்டி, உனக்குச் சகல வீதிகளிலும் உயர்ந்த மேடைகளை உண்டுபண்ணினாய்.]]></a:t>
+              <a:t><![CDATA[19. My food also which I gave you, fine flour, and oil, and honey, wherewith I fed you, you have even set it before them for a sweet savour: and thus it was, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7879,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீ சகல வழிமுகனையிலும் உன் உயர்ந்த மேடைகளைக் கட்டி, உன் அழகை அருவருப்பாக்கி, வழிப்போக்கர் யாவருக்கும் உன் கால்களை விரித்து, உன் வேசித்தனங்களைத் திரளாய்ப் பெருகப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[19. My food also which I gave you, fine flour, and oil, and honey, wherewith I fed you, you have even set it before them for a sweet savour: and thus it was, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7988,51 +8101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னை வயலின் பயிரைபோல அநேகமாயிரமாய்ப் பெருகும்படி வைத்தேன்; நீ வளர்ந்து பெரியவளாகி, மகா செளந்தரியவதியானாய்; உன் ஸ்தனங்கள் எழும்பின, உன் மயிர் வளர்ந்தது; ஆனாலும், நீ நிர்வாணமும் அம்மணமுமாயிருந்தாய்.]]></a:t>
+              <a:t><![CDATA[3. And say, Thus says the Lord GOD unto Jerusalem; Your birth and your nativity is of the land of Canaan; your father was an Amorite, and your mother an Hittite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8097,51 +8210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீ சகல வழிமுகனையிலும் உன் உயர்ந்த மேடைகளைக் கட்டி, உன் அழகை அருவருப்பாக்கி, வழிப்போக்கர் யாவருக்கும் உன் கால்களை விரித்து, உன் வேசித்தனங்களைத் திரளாய்ப் பெருகப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[20. Moreover you have taken your sons and your daughters, whom you have borne unto me, and these have you sacrificed unto them to be devoured. Is this of your whoredoms a small matter,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8206,51 +8319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சதை பெருத்த உன் அயல் தேசத்தாராகிய எகிப்திய புத்திரரோடே வேசித்தனம்பண்ணி, எனக்குக் கோபம் உண்டாக்கும்படி உன் வேசித்தனங்களைப் பெருகப்பண்ணினாய்.]]></a:t>
+              <a:t><![CDATA[20. Moreover you have taken your sons and your daughters, whom you have borne unto me, and these have you sacrificed unto them to be devoured. Is this of your whoredoms a small matter,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8315,51 +8428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சதை பெருத்த உன் அயல் தேசத்தாராகிய எகிப்திய புத்திரரோடே வேசித்தனம்பண்ணி, எனக்குக் கோபம் உண்டாக்கும்படி உன் வேசித்தனங்களைப் பெருகப்பண்ணினாய்.]]></a:t>
+              <a:t><![CDATA[21. That you have slain my children, and delivered them to cause them to pass through the fire for them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8424,51 +8537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆதலால், இதோ, நான் என் கையை உனக்கு விரோதமாக நீட்டி, உனக்கு நியமித்த போஜனத்தைக் குறுக்கி, உன் முறைகேடான மார்க்கத்தைக் குறித்து வெட்கப்பட்ட உன் பகையாளிகளாகிய பெலிஸ்தருடைய குமாரத்திகளின் இச்சைக்கு உன்னை ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[21. That you have slain my children, and delivered them to cause them to pass through the fire for them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8533,51 +8646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆதலால், இதோ, நான் என் கையை உனக்கு விரோதமாக நீட்டி, உனக்கு நியமித்த போஜனத்தைக் குறுக்கி, உன் முறைகேடான மார்க்கத்தைக் குறித்து வெட்கப்பட்ட உன் பகையாளிகளாகிய பெலிஸ்தருடைய குமாரத்திகளின் இச்சைக்கு உன்னை ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[22. And in all yours abominations and your whoredoms you have not remembered the days of your youth, when you were naked and bare, and were polluted in your blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8642,51 +8755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆதலால், இதோ, நான் என் கையை உனக்கு விரோதமாக நீட்டி, உனக்கு நியமித்த போஜனத்தைக் குறுக்கி, உன் முறைகேடான மார்க்கத்தைக் குறித்து வெட்கப்பட்ட உன் பகையாளிகளாகிய பெலிஸ்தருடைய குமாரத்திகளின் இச்சைக்கு உன்னை ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[22. And in all yours abominations and your whoredoms you have not remembered the days of your youth, when you were naked and bare, and were polluted in your blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8751,51 +8864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ திருப்தியடையாததினால் அசீரிய புத்திரரோடும் வேசித்தனம்பண்ணினாய்; அவர்களோடே வேசித்தனம்பண்ணியும் நீ திருப்தியடையவில்லை.]]></a:t>
+              <a:t><![CDATA[23. And it came to pass after all your wickedness, (woe, woe unto you! says the LORD GOD;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8860,51 +8973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ திருப்தியடையாததினால் அசீரிய புத்திரரோடும் வேசித்தனம்பண்ணினாய்; அவர்களோடே வேசித்தனம்பண்ணியும் நீ திருப்தியடையவில்லை.]]></a:t>
+              <a:t><![CDATA[24. That you have also built unto you an eminent place, and have made you an high place in every street.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8969,51 +9082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நீ கானான் தேசத்திலே செய்த வேசித்தனத்தை கல்தேயர்மட்டும் எட்டச் செய்தாய்; அதினாலும் நீ திருப்தியடையாமற்போனாய்.]]></a:t>
+              <a:t><![CDATA[25. You have built your high place at every head of the way, and have made your beauty to be abhorred, and have opened your feet to every one that passed by, and multiplied your whoredoms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9078,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நீ கானான் தேசத்திலே செய்த வேசித்தனத்தை கல்தேயர்மட்டும் எட்டச் செய்தாய்; அதினாலும் நீ திருப்தியடையாமற்போனாய்.]]></a:t>
+              <a:t><![CDATA[25. You have built your high place at every head of the way, and have made your beauty to be abhorred, and have opened your feet to every one that passed by, and multiplied your whoredoms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9187,51 +9300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் உன் அருகே கடந்துபோன போது, உன்னைப் பார்த்தேன்; இதோ, உன் காலம் பருவகாலமாயிருந்தது; அப்பொழுது என் வஸ்திரத்தை உன்மேல் விரித்து, உன் நிர்வாணத்தை மூடி, உனக்கு ஆணையிட்டுக்கொடுத்து, உன்னோடு உடன்படிக்கை பண்ணினேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; இவ்விதமாய் நீ என்னுடையவளானாய்.]]></a:t>
+              <a:t><![CDATA[3. And say, Thus says the Lord GOD unto Jerusalem; Your birth and your nativity is of the land of Canaan; your father was an Amorite, and your mother an Hittite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9296,51 +9409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. வெட்கங்கெட்ட வேசியின் கிரியைகளாகிய இவைகளையெல்லாம் நீ செய்து,]]></a:t>
+              <a:t><![CDATA[26. You have also committed fornication with the Egyptians your neighbours, great of flesh; and have increased your whoredoms, to provoke me to anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9405,51 +9518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. வெட்கங்கெட்ட வேசியின் கிரியைகளாகிய இவைகளையெல்லாம் நீ செய்து,]]></a:t>
+              <a:t><![CDATA[26. You have also committed fornication with the Egyptians your neighbours, great of flesh; and have increased your whoredoms, to provoke me to anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9514,51 +9627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சகல வழிமுகனையிலும் உன் மண்டபங்களைக் கட்டி, சகல வீதிகளிலும் உன் மேடைகளை உண்டாக்கினபடியால், உன் இருதயம் எவ்வளவாய்க் களைத்துப்போயிருக்கிறது என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீ பணையத்தை அலட்சியம்பண்ணுகிறதினால், நீ வேசியைப்போல இராமல்,]]></a:t>
+              <a:t><![CDATA[27. Behold, therefore I have stretched out my hand over you, and have diminished yours ordinary food, and delivered you unto the will of them that hate you, the daughters of the Philistines, which are ashamed of your lewd way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9623,51 +9736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சகல வழிமுகனையிலும் உன் மண்டபங்களைக் கட்டி, சகல வீதிகளிலும் உன் மேடைகளை உண்டாக்கினபடியால், உன் இருதயம் எவ்வளவாய்க் களைத்துப்போயிருக்கிறது என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீ பணையத்தை அலட்சியம்பண்ணுகிறதினால், நீ வேசியைப்போல இராமல்,]]></a:t>
+              <a:t><![CDATA[27. Behold, therefore I have stretched out my hand over you, and have diminished yours ordinary food, and delivered you unto the will of them that hate you, the daughters of the Philistines, which are ashamed of your lewd way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9732,51 +9845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தன் புருஷனுக்குப் பதிலாக அந்நியரைச் சேர்த்துக்கொள்ளுகிற விபசார ஸ்திரீயைப்போல இருக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[27. Behold, therefore I have stretched out my hand over you, and have diminished yours ordinary food, and delivered you unto the will of them that hate you, the daughters of the Philistines, which are ashamed of your lewd way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9841,51 +9954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. எல்லா வேசிகளுக்கும் பணையங்கொடுக்கிறார்கள்; நீயோ உன் நேசர்கள் சுற்றுப்புறங்களிலிருந்து உன்னிடத்தில் வேசித்தனஞ்செய்ய வரும்படி அவர்களுக்கெல்லாம் நீயே பணையங்கொடுத்து, அவர்களுக்கு வெகுமதிகளைத் தருகிறாய்.]]></a:t>
+              <a:t><![CDATA[28. You have played the whore also with the Assyrians, because you were insatiable; yea, you have played the harlot with them, and yet could not be satisfied.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9950,51 +10063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. எல்லா வேசிகளுக்கும் பணையங்கொடுக்கிறார்கள்; நீயோ உன் நேசர்கள் சுற்றுப்புறங்களிலிருந்து உன்னிடத்தில் வேசித்தனஞ்செய்ய வரும்படி அவர்களுக்கெல்லாம் நீயே பணையங்கொடுத்து, அவர்களுக்கு வெகுமதிகளைத் தருகிறாய்.]]></a:t>
+              <a:t><![CDATA[28. You have played the whore also with the Assyrians, because you were insatiable; yea, you have played the harlot with them, and yet could not be satisfied.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10059,51 +10172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இவ்விதமாய் உன் வேசித்தனங்களுக்கும் வேறே ஸ்திரீகளின் வேசித்தனங்களுக்கும் வித்தியாசமுண்டு; வேசித்தனம்பண்ண அவர்கள் உன்னை பின் செல்லமாட்டார்கள்; பணையம் உனக்குக் கொடுக்கிறபடியால் நீ செய்வது விபரீதம்.]]></a:t>
+              <a:t><![CDATA[29. You have moreover multiplied your fornication in the land of Canaan unto Chaldea; and yet you were not satisfied therewith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10168,51 +10281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இவ்விதமாய் உன் வேசித்தனங்களுக்கும் வேறே ஸ்திரீகளின் வேசித்தனங்களுக்கும் வித்தியாசமுண்டு; வேசித்தனம்பண்ண அவர்கள் உன்னை பின் செல்லமாட்டார்கள்; பணையம் உனக்குக் கொடுக்கிறபடியால் நீ செய்வது விபரீதம்.]]></a:t>
+              <a:t><![CDATA[29. You have moreover multiplied your fornication in the land of Canaan unto Chaldea; and yet you were not satisfied therewith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10277,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இவ்விதமாய் உன் வேசித்தனங்களுக்கும் வேறே ஸ்திரீகளின் வேசித்தனங்களுக்கும் வித்தியாசமுண்டு; வேசித்தனம்பண்ண அவர்கள் உன்னை பின் செல்லமாட்டார்கள்; பணையம் உனக்குக் கொடுக்கிறபடியால் நீ செய்வது விபரீதம்.]]></a:t>
+              <a:t><![CDATA[30. How weak is yours heart, says the LORD GOD, seeing you do all these things, the work of an domineering whorish woman;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10386,51 +10499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் உன் அருகே கடந்துபோன போது, உன்னைப் பார்த்தேன்; இதோ, உன் காலம் பருவகாலமாயிருந்தது; அப்பொழுது என் வஸ்திரத்தை உன்மேல் விரித்து, உன் நிர்வாணத்தை மூடி, உனக்கு ஆணையிட்டுக்கொடுத்து, உன்னோடு உடன்படிக்கை பண்ணினேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; இவ்விதமாய் நீ என்னுடையவளானாய்.]]></a:t>
+              <a:t><![CDATA[4. And as for your nativity, in the day you were born your navel was not cut, neither were you washed in water to clean you; you were not salted at all, nor swaddled at all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10495,51 +10608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆகையால், வேசியே, கர்த்தருடைய வார்த்தையைக் கேள்.]]></a:t>
+              <a:t><![CDATA[31. In that you build yours eminent place in the head of every way, and make yours high place in every street; and have not been as an harlot, in that you scorn hire;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10604,51 +10717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: உன் வேசித்தனத்தின் அசுத்தம் பாய்ந்தபடியினாலும், நீ உன் காமவிகாரிகளோடும் அருவருப்பாகிய உன் நரகலான விக்கிரகங்களோடும் வேசித்தனம்பண்ணி, இவைகளுக்கு உன் பிள்ளைகளின் இரத்தத்தைப் படைத்ததினால் உன் நிர்வாணம் திறக்கப்பட்டபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[31. In that you build yours eminent place in the head of every way, and make yours high place in every street; and have not been as an harlot, in that you scorn hire;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10713,51 +10826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: உன் வேசித்தனத்தின் அசுத்தம் பாய்ந்தபடியினாலும், நீ உன் காமவிகாரிகளோடும் அருவருப்பாகிய உன் நரகலான விக்கிரகங்களோடும் வேசித்தனம்பண்ணி, இவைகளுக்கு உன் பிள்ளைகளின் இரத்தத்தைப் படைத்ததினால் உன் நிர்வாணம் திறக்கப்பட்டபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[31. In that you build yours eminent place in the head of every way, and make yours high place in every street; and have not been as an harlot, in that you scorn hire;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10822,51 +10935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: உன் வேசித்தனத்தின் அசுத்தம் பாய்ந்தபடியினாலும், நீ உன் காமவிகாரிகளோடும் அருவருப்பாகிய உன் நரகலான விக்கிரகங்களோடும் வேசித்தனம்பண்ணி, இவைகளுக்கு உன் பிள்ளைகளின் இரத்தத்தைப் படைத்ததினால் உன் நிர்வாணம் திறக்கப்பட்டபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[32. But as a wife that commits adultery, which takes strangers instead of her husband!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10931,51 +11044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இதோ, நீ சம்போகம்பண்ணின உன் எல்லாக் காமவிகாரிகளையும், நீ நேசித்த யாவரையும், நீ பகைத்திருக்கிற அனைவரோடும் நான் கூடிவரச்செய்து, சுற்றிலுமிருந்து அவர்களை உனக்கு விரோதமாகச் சேர்த்து, அவர்கள் உன் நிர்வானத்தையெல்லாம் காணும்படி உன் நிர்வாணத்தை அவர்களுக்கு முன்பாகத் திறந்துவைத்து,]]></a:t>
+              <a:t><![CDATA[33. They give gifts to all whores: but you give your gifts to all your lovers, and hire them, that they may come unto you on every side for your whoredom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11040,51 +11153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இதோ, நீ சம்போகம்பண்ணின உன் எல்லாக் காமவிகாரிகளையும், நீ நேசித்த யாவரையும், நீ பகைத்திருக்கிற அனைவரோடும் நான் கூடிவரச்செய்து, சுற்றிலுமிருந்து அவர்களை உனக்கு விரோதமாகச் சேர்த்து, அவர்கள் உன் நிர்வானத்தையெல்லாம் காணும்படி உன் நிர்வாணத்தை அவர்களுக்கு முன்பாகத் திறந்துவைத்து,]]></a:t>
+              <a:t><![CDATA[33. They give gifts to all whores: but you give your gifts to all your lovers, and hire them, that they may come unto you on every side for your whoredom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11149,51 +11262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இதோ, நீ சம்போகம்பண்ணின உன் எல்லாக் காமவிகாரிகளையும், நீ நேசித்த யாவரையும், நீ பகைத்திருக்கிற அனைவரோடும் நான் கூடிவரச்செய்து, சுற்றிலுமிருந்து அவர்களை உனக்கு விரோதமாகச் சேர்த்து, அவர்கள் உன் நிர்வானத்தையெல்லாம் காணும்படி உன் நிர்வாணத்தை அவர்களுக்கு முன்பாகத் திறந்துவைத்து,]]></a:t>
+              <a:t><![CDATA[33. They give gifts to all whores: but you give your gifts to all your lovers, and hire them, that they may come unto you on every side for your whoredom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11258,51 +11371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. விபசாரிகளையும் இரத்தஞ்சிந்தினவர்களையும் நியாயந்தீர்க்கிறபடியே உன்னை நியாயந்தீர்த்து, உக்கிரகத்தோடும் எரிச்சலோடும் இரத்தப்பழியை உன்பேரில் சுமத்தி,]]></a:t>
+              <a:t><![CDATA[34. And the contrary is in you from other women in your whoredoms, whereas none follows you to commit whoredoms: and in that you give a reward, and no reward is given unto you, therefore you are contrary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11367,51 +11480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. விபசாரிகளையும் இரத்தஞ்சிந்தினவர்களையும் நியாயந்தீர்க்கிறபடியே உன்னை நியாயந்தீர்த்து, உக்கிரகத்தோடும் எரிச்சலோடும் இரத்தப்பழியை உன்பேரில் சுமத்தி,]]></a:t>
+              <a:t><![CDATA[34. And the contrary is in you from other women in your whoredoms, whereas none follows you to commit whoredoms: and in that you give a reward, and no reward is given unto you, therefore you are contrary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11476,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உன்னை அவர்கள் கையில் ஒப்புக்கொடுப்பேன்; அவர்கள் உன் மண்டபங்களை இடித்து, உன் மேடைகளைத் தரையாக்கிப்போட்டு, உன் வஸ்திரங்களை உரிந்து, உன் சிங்கார ஆபரணங்களை எடுத்துக்கொண்டு, உன்னை அம்மணமும் நிர்வாணமுமாக விட்டுப்போய்,]]></a:t>
+              <a:t><![CDATA[34. And the contrary is in you from other women in your whoredoms, whereas none follows you to commit whoredoms: and in that you give a reward, and no reward is given unto you, therefore you are contrary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11585,51 +11698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் உன் அருகே கடந்துபோன போது, உன்னைப் பார்த்தேன்; இதோ, உன் காலம் பருவகாலமாயிருந்தது; அப்பொழுது என் வஸ்திரத்தை உன்மேல் விரித்து, உன் நிர்வாணத்தை மூடி, உனக்கு ஆணையிட்டுக்கொடுத்து, உன்னோடு உடன்படிக்கை பண்ணினேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; இவ்விதமாய் நீ என்னுடையவளானாய்.]]></a:t>
+              <a:t><![CDATA[4. And as for your nativity, in the day you were born your navel was not cut, neither were you washed in water to clean you; you were not salted at all, nor swaddled at all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11694,51 +11807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உன்னை அவர்கள் கையில் ஒப்புக்கொடுப்பேன்; அவர்கள் உன் மண்டபங்களை இடித்து, உன் மேடைகளைத் தரையாக்கிப்போட்டு, உன் வஸ்திரங்களை உரிந்து, உன் சிங்கார ஆபரணங்களை எடுத்துக்கொண்டு, உன்னை அம்மணமும் நிர்வாணமுமாக விட்டுப்போய்,]]></a:t>
+              <a:t><![CDATA[35. Wherefore, O harlot, hear the word of the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11803,51 +11916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உன்னை அவர்கள் கையில் ஒப்புக்கொடுப்பேன்; அவர்கள் உன் மண்டபங்களை இடித்து, உன் மேடைகளைத் தரையாக்கிப்போட்டு, உன் வஸ்திரங்களை உரிந்து, உன் சிங்கார ஆபரணங்களை எடுத்துக்கொண்டு, உன்னை அம்மணமும் நிர்வாணமுமாக விட்டுப்போய்,]]></a:t>
+              <a:t><![CDATA[36. Thus says the Lord GOD; Because your filthiness was poured out, and your nakedness discovered through your whoredoms with your lovers, and with all the idols of your abominations, and by the blood of your children, which you did give unto them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11912,51 +12025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. உனக்கு விரோதமாக ஒரு கூட்டத்தைக் கொண்டுவந்து, உன்னைக் கல்லெறிந்து, உன்னைத் தங்கள் பட்டயங்களால் குத்திபோட்டு,]]></a:t>
+              <a:t><![CDATA[36. Thus says the Lord GOD; Because your filthiness was poured out, and your nakedness discovered through your whoredoms with your lovers, and with all the idols of your abominations, and by the blood of your children, which you did give unto them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12021,51 +12134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. உனக்கு விரோதமாக ஒரு கூட்டத்தைக் கொண்டுவந்து, உன்னைக் கல்லெறிந்து, உன்னைத் தங்கள் பட்டயங்களால் குத்திபோட்டு,]]></a:t>
+              <a:t><![CDATA[36. Thus says the Lord GOD; Because your filthiness was poured out, and your nakedness discovered through your whoredoms with your lovers, and with all the idols of your abominations, and by the blood of your children, which you did give unto them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12130,51 +12243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. உன் வீடுகளை அக்கினியால் சுட்டெரித்து, அநேக ஸ்திரீகளின் கண்களுக்கு முன்பாக உன்னில் நியாயத்தீர்ப்புகளைச் செய்வார்கள்; உன் வேசித்தனத்தை ஒழியப்பண்ணுவேன்; நீ இனிப் பணையங்கொடுப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[37. Behold, therefore I will gather all your lovers, with whom you have taken pleasure, and all them that you have loved, with all them that you have hated; I will even gather them round about against you, and will discover your nakedness unto them, that they may see all your nakedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12239,51 +12352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. உன் வீடுகளை அக்கினியால் சுட்டெரித்து, அநேக ஸ்திரீகளின் கண்களுக்கு முன்பாக உன்னில் நியாயத்தீர்ப்புகளைச் செய்வார்கள்; உன் வேசித்தனத்தை ஒழியப்பண்ணுவேன்; நீ இனிப் பணையங்கொடுப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[37. Behold, therefore I will gather all your lovers, with whom you have taken pleasure, and all them that you have loved, with all them that you have hated; I will even gather them round about against you, and will discover your nakedness unto them, that they may see all your nakedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12348,51 +12461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. உன் வீடுகளை அக்கினியால் சுட்டெரித்து, அநேக ஸ்திரீகளின் கண்களுக்கு முன்பாக உன்னில் நியாயத்தீர்ப்புகளைச் செய்வார்கள்; உன் வேசித்தனத்தை ஒழியப்பண்ணுவேன்; நீ இனிப் பணையங்கொடுப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[37. Behold, therefore I will gather all your lovers, with whom you have taken pleasure, and all them that you have loved, with all them that you have hated; I will even gather them round about against you, and will discover your nakedness unto them, that they may see all your nakedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12457,51 +12570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. இவ்விதமாய் என் எரிச்சல் உன்னை விட்டு நீங்கும்படி நான் என் உக்கிரத்தை உன்னில் ஆறப்பண்ணி, இனி கோபமாயிராமல் அமருவேன்.]]></a:t>
+              <a:t><![CDATA[38. And I will judge you, as women that violate marriage bond and shed blood are judged; and I will give you blood in fury and jealousy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12566,51 +12679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. இவ்விதமாய் என் எரிச்சல் உன்னை விட்டு நீங்கும்படி நான் என் உக்கிரத்தை உன்னில் ஆறப்பண்ணி, இனி கோபமாயிராமல் அமருவேன்.]]></a:t>
+              <a:t><![CDATA[38. And I will judge you, as women that violate marriage bond and shed blood are judged; and I will give you blood in fury and jealousy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12675,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. நீ உன் இளவயதின் நாட்களை நினையாமல், இவைகளெல்லாவற்றினாலும் எனக்குக் கோபம் உண்டாக்கினபடியினால், இதோ, நான் உன் வழியின் பலனை உன் தலையின்மேல் சுமரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; அதினாலே இனி உன் எல்லா அருவருப்புகளினாலும் இப்படிப்பட்ட முறைகேடான காரியத்தைச் செய்யமாட்டாய்..]]></a:t>
+              <a:t><![CDATA[39. And I will also give you into their hand, and they shall throw down yours eminent place, and shall break down your high places: they shall strip you also of your clothes, and shall take your fair jewels, and leave you naked and bare.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12784,51 +12897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் உன்னை ஜலத்தினால் முழுக்காட்டி, உன்னை இரத்தமற ஸ்நானம் பண்ணுவித்து, உனக்கு எண்ணெய் பூசி,]]></a:t>
+              <a:t><![CDATA[5. None eye pitied you, to do any of these unto you, to have compassion upon you; but you were cast out in the open field, to the loathing of your person, in the day that you were born.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12893,51 +13006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. நீ உன் இளவயதின் நாட்களை நினையாமல், இவைகளெல்லாவற்றினாலும் எனக்குக் கோபம் உண்டாக்கினபடியினால், இதோ, நான் உன் வழியின் பலனை உன் தலையின்மேல் சுமரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; அதினாலே இனி உன் எல்லா அருவருப்புகளினாலும் இப்படிப்பட்ட முறைகேடான காரியத்தைச் செய்யமாட்டாய்..]]></a:t>
+              <a:t><![CDATA[39. And I will also give you into their hand, and they shall throw down yours eminent place, and shall break down your high places: they shall strip you also of your clothes, and shall take your fair jewels, and leave you naked and bare.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13002,51 +13115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. நீ உன் இளவயதின் நாட்களை நினையாமல், இவைகளெல்லாவற்றினாலும் எனக்குக் கோபம் உண்டாக்கினபடியினால், இதோ, நான் உன் வழியின் பலனை உன் தலையின்மேல் சுமரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; அதினாலே இனி உன் எல்லா அருவருப்புகளினாலும் இப்படிப்பட்ட முறைகேடான காரியத்தைச் செய்யமாட்டாய்..]]></a:t>
+              <a:t><![CDATA[39. And I will also give you into their hand, and they shall throw down yours eminent place, and shall break down your high places: they shall strip you also of your clothes, and shall take your fair jewels, and leave you naked and bare.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13111,51 +13224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. இதோ, பழமொழி சொல்லுகிறவர்கள் எல்லாரும்: தாயைப்போல மகள் என்று உன்னைக்குறித்து பழமொழி சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[40. They shall also bring up a company against you, and they shall stone you with stones, and thrust you through with their swords.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13220,51 +13333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. இதோ, பழமொழி சொல்லுகிறவர்கள் எல்லாரும்: தாயைப்போல மகள் என்று உன்னைக்குறித்து பழமொழி சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[40. They shall also bring up a company against you, and they shall stone you with stones, and thrust you through with their swords.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13329,51 +13442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நீ, தன் புருஷனையும் தன் பிள்ளைகளையும் அருவருத்த உன் தாயின் மகள்; நீ, தங்கள் புருஷரையும் தங்கள் பிள்ளைகளையும் அருவருத்த உன் சகோதரிகளின் சகோதரி; உங்கள் தாய் ஏத்தித்தி; உங்கள் தகப்பன் எமோரியன்.]]></a:t>
+              <a:t><![CDATA[41. And they shall burn yours houses with fire, and execute judgments upon you in the sight of many women: and I will cause you to cease from playing the harlot, and you also shall give no hire any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13438,51 +13551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நீ, தன் புருஷனையும் தன் பிள்ளைகளையும் அருவருத்த உன் தாயின் மகள்; நீ, தங்கள் புருஷரையும் தங்கள் பிள்ளைகளையும் அருவருத்த உன் சகோதரிகளின் சகோதரி; உங்கள் தாய் ஏத்தித்தி; உங்கள் தகப்பன் எமோரியன்.]]></a:t>
+              <a:t><![CDATA[41. And they shall burn yours houses with fire, and execute judgments upon you in the sight of many women: and I will cause you to cease from playing the harlot, and you also shall give no hire any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13547,51 +13660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நீ, தன் புருஷனையும் தன் பிள்ளைகளையும் அருவருத்த உன் தாயின் மகள்; நீ, தங்கள் புருஷரையும் தங்கள் பிள்ளைகளையும் அருவருத்த உன் சகோதரிகளின் சகோதரி; உங்கள் தாய் ஏத்தித்தி; உங்கள் தகப்பன் எமோரியன்.]]></a:t>
+              <a:t><![CDATA[42. So will I make my fury toward you to rest, and my jealousy shall depart from you, and I will be quiet, and will be no more angry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13656,51 +13769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. உன் இடதுபுறத்திலே, தானும் தன் குமாரத்திகளுமாய்க் குடியிருந்த சமாரியா உன் தமக்கை; உன் வலதுபுறத்திலே, தானும் தன் குமாரத்திகளுமாய்க் குடியிருந்த சோதோம் உன் தங்கை.]]></a:t>
+              <a:t><![CDATA[42. So will I make my fury toward you to rest, and my jealousy shall depart from you, and I will be quiet, and will be no more angry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13765,51 +13878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. உன் இடதுபுறத்திலே, தானும் தன் குமாரத்திகளுமாய்க் குடியிருந்த சமாரியா உன் தமக்கை; உன் வலதுபுறத்திலே, தானும் தன் குமாரத்திகளுமாய்க் குடியிருந்த சோதோம் உன் தங்கை.]]></a:t>
+              <a:t><![CDATA[43. Because you have not remembered the days of your youth, but have fretted me in all these things; behold, therefore I also will recompense your way upon yours head, says the Lord GOD: and you shall not commit this lewdness above all yours abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13874,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ஆகிலும் நீ அவர்களுடைய மார்க்கங்களிலே நடவாமலும், அவர்களுடைய அருவருப்புகளின்படி செய்யாமலும், அது மகா அற்பகாரியம் என்கிறதுபோல நீ உன் எல்லா வழிகளிலேயும் அவர்களைப் பார்க்கிலும் கேடாய் நடந்தாய்.]]></a:t>
+              <a:t><![CDATA[43. Because you have not remembered the days of your youth, but have fretted me in all these things; behold, therefore I also will recompense your way upon yours head, says the Lord GOD: and you shall not commit this lewdness above all yours abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13983,51 +14096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் உன்னை ஜலத்தினால் முழுக்காட்டி, உன்னை இரத்தமற ஸ்நானம் பண்ணுவித்து, உனக்கு எண்ணெய் பூசி,]]></a:t>
+              <a:t><![CDATA[5. None eye pitied you, to do any of these unto you, to have compassion upon you; but you were cast out in the open field, to the loathing of your person, in the day that you were born.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14092,51 +14205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ஆகிலும் நீ அவர்களுடைய மார்க்கங்களிலே நடவாமலும், அவர்களுடைய அருவருப்புகளின்படி செய்யாமலும், அது மகா அற்பகாரியம் என்கிறதுபோல நீ உன் எல்லா வழிகளிலேயும் அவர்களைப் பார்க்கிலும் கேடாய் நடந்தாய்.]]></a:t>
+              <a:t><![CDATA[43. Because you have not remembered the days of your youth, but have fretted me in all these things; behold, therefore I also will recompense your way upon yours head, says the Lord GOD: and you shall not commit this lewdness above all yours abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14201,51 +14314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. நீயும் உன் குமாரத்திகளும் செய்தது போல, உன் சகோதரியாகிய சோதோமும் அவளுடைய குமாரத்திகளும் செய்யவில்லை என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[44. Behold, every one that uses proverbs shall use this proverb against you, saying, As is the mother, so is her daughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14310,51 +14423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. நீயும் உன் குமாரத்திகளும் செய்தது போல, உன் சகோதரியாகிய சோதோமும் அவளுடைய குமாரத்திகளும் செய்யவில்லை என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[44. Behold, every one that uses proverbs shall use this proverb against you, saying, As is the mother, so is her daughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14419,51 +14532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. இதோ, கெர்வமும், ஆகாரத் திரட்சியும், நிர்விசாரமான சாங்கோபாங்கமுமாகிய இவைகளே உன் சகோதரியான சோதோமின் அக்கிரமம்; இவைகளே அவளிடத்திலும் அவள் குமாரத்திகளிடத்திலும் இருந்தன; சிறுமையும் எளிமையுமானவனுடைய கையை அவள் பலப்படுத்தவில்லை.]]></a:t>
+              <a:t><![CDATA[45. You are your mother's daughter, that detests her husband and her children; and you are the sister of your sisters, which loathed their husbands and their children: your mother was an Hittite, and your father an Amorite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14528,51 +14641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. இதோ, கெர்வமும், ஆகாரத் திரட்சியும், நிர்விசாரமான சாங்கோபாங்கமுமாகிய இவைகளே உன் சகோதரியான சோதோமின் அக்கிரமம்; இவைகளே அவளிடத்திலும் அவள் குமாரத்திகளிடத்திலும் இருந்தன; சிறுமையும் எளிமையுமானவனுடைய கையை அவள் பலப்படுத்தவில்லை.]]></a:t>
+              <a:t><![CDATA[45. You are your mother's daughter, that detests her husband and her children; and you are the sister of your sisters, which loathed their husbands and their children: your mother was an Hittite, and your father an Amorite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14637,51 +14750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அவர்கள் தங்களை உயர்த்தி, என் முகத்துக்கு முன்பாக அருவருப்பானதைச் செய்தார்கள்; அதை நான் கண்டபோது, அவர்களை ஒழித்துவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[46. And yours elder sister is Samaria, she and her daughters that dwell at your left hand: and your younger sister, that dwells at your right hand, is Sodom and her daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14746,51 +14859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அவர்கள் தங்களை உயர்த்தி, என் முகத்துக்கு முன்பாக அருவருப்பானதைச் செய்தார்கள்; அதை நான் கண்டபோது, அவர்களை ஒழித்துவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[46. And yours elder sister is Samaria, she and her daughters that dwell at your left hand: and your younger sister, that dwells at your right hand, is Sodom and her daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14855,51 +14968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. நீ செய்த பாவங்களில் அரைவாசியும் சமாரியா செய்யவில்லை; நீ உன் சகோதரிகளைப்பார்க்கிலும் உன்பாவங்களைப் பெருகப்பண்ணி, நீ செய்த உன் எல்லா அருவருப்புகளிலும் அவர்களை நீதியுள்ளவர்களென்று விளங்கப்பண்ணினாய்.]]></a:t>
+              <a:t><![CDATA[47. Yet have you not walked after their ways, nor done after their abominations: but, as if that were a very little thing, you were corrupted more than they in all your ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14964,51 +15077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. நீ செய்த பாவங்களில் அரைவாசியும் சமாரியா செய்யவில்லை; நீ உன் சகோதரிகளைப்பார்க்கிலும் உன்பாவங்களைப் பெருகப்பண்ணி, நீ செய்த உன் எல்லா அருவருப்புகளிலும் அவர்களை நீதியுள்ளவர்களென்று விளங்கப்பண்ணினாய்.]]></a:t>
+              <a:t><![CDATA[47. Yet have you not walked after their ways, nor done after their abominations: but, as if that were a very little thing, you were corrupted more than they in all your ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15073,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. இப்போதும் உன் சகோதரிகளைக் குற்றவாளிகள் என்று தீர்த்த நீ அவர்களைப்பார்க்கிலும் அருவருப்பாகச் செய்த உன் பாவங்களினிமித்தம் உன் இலச்சையைச் சுமந்துகொள்; உன்னைப் பார்க்கிலும் அவர்கள் நீதியுள்ளவர்கள்; உன் சகோதரிகளை நீதியுள்ளவர்களென்று விளங்கப்பண்ணின நீ வெட்கமடைந்து, உன் இலச்சையைச் சுமந்துகொள்.]]></a:t>
+              <a:t><![CDATA[48. As I live, says the Lord GOD, Sodom your sister has not done, she nor her daughters, as you have done, you and your daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -15152,51 +15265,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414424" r:id="rId1"/>
+    <p:sldLayoutId id="2478715855" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -15500,50 +15613,58 @@
 
 <file path=ppt/slides/_rels/slide131.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide131.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide132.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide132.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide133.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide133.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide134.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide134.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -16396,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. I clothed you also with broidered work, and shod you with badgers' skin, and I girded you about]]></a:t>
+              <a:t><![CDATA[6. நான் உன் அருகே கடந்துபோகும் போது, மிதிக்கப்படுவதற்கு ஏதுவாய் நீ உன் இரத்தத்தில் கிடக்கிறதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[committed more abominable than they: they are more righteous than you: yea, be you confounded also,]]></a:t>
+              <a:t><![CDATA[செய்யவில்லை என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and bear your shame, in that you have justified your sisters.]]></a:t>
+              <a:t><![CDATA[49. இதோ, கெர்வமும், ஆகாரத் திரட்சியும், நிர்விசாரமான சாங்கோபாங்கமுமாகிய இவைகளே உன் சகோதரியான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. When I shall bring again their captivity, the captivity of Sodom and her daughters, and the]]></a:t>
+              <a:t><![CDATA[சோதோமின் அக்கிரமம்; இவைகளே அவளிடத்திலும் அவள் குமாரத்திகளிடத்திலும் இருந்தன; சிறுமையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +17045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[captivity of Samaria and her daughters, then will I bring again the captivity of your captives in]]></a:t>
+              <a:t><![CDATA[எளிமையுமானவனுடைய கையை அவள் பலப்படுத்தவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +17177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the midst of them:]]></a:t>
+              <a:t><![CDATA[50. அவர்கள் தங்களை உயர்த்தி, என் முகத்துக்கு முன்பாக அருவருப்பானதைச் செய்தார்கள்; அதை நான் கண்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +17309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. That you may bear yours own shame, and may be confounded in all that you have done, in that you]]></a:t>
+              <a:t><![CDATA[அவர்களை ஒழித்துவிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +17441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are a comfort unto them.]]></a:t>
+              <a:t><![CDATA[51. நீ செய்த பாவங்களில் அரைவாசியும் சமாரியா செய்யவில்லை; நீ உன் சகோதரிகளைப்பார்க்கிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +17573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. When your sisters, Sodom and her daughters, shall return to their former estate, and Samaria and]]></a:t>
+              <a:t><![CDATA[உன்பாவங்களைப் பெருகப்பண்ணி, நீ செய்த உன் எல்லா அருவருப்புகளிலும் அவர்களை நீதியுள்ளவர்களென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +17705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[her daughters shall return to their former estate, then you and your daughters shall return to your]]></a:t>
+              <a:t><![CDATA[விளங்கப்பண்ணினாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +17837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[former estate.]]></a:t>
+              <a:t><![CDATA[52. இப்போதும் உன் சகோதரிகளைக் குற்றவாளிகள் என்று தீர்த்த நீ அவர்களைப்பார்க்கிலும் அருவருப்பாகச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +17969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with fine linen, and I covered you with silk.]]></a:t>
+              <a:t><![CDATA[கண்டு, உன் இரத்தத்தில் கிடக்கிற உன்னைப்பார்த்து: பிழைத்திரு என்று சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +18101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. For your sister Sodom was not mentioned by your mouth in the day of your pride,]]></a:t>
+              <a:t><![CDATA[செய்த உன் பாவங்களினிமித்தம் உன் இலச்சையைச் சுமந்துகொள்; உன்னைப் பார்க்கிலும் அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +18233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. Before your wickedness was discovered, as at the time of your reproach of the daughters of]]></a:t>
+              <a:t><![CDATA[நீதியுள்ளவர்கள்; உன் சகோதரிகளை நீதியுள்ளவர்களென்று விளங்கப்பண்ணின நீ வெட்கமடைந்து, உன் இலச்சையைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +18365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Syria, and all that are round about her, the daughters of the Philistines, which despise you round]]></a:t>
+              <a:t><![CDATA[சுமந்துகொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +18497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[about.]]></a:t>
+              <a:t><![CDATA[53. நான் சோதோமும் அவள் குமாரத்திகளும் சிறையிருப்பையும், சமாரியாவும் அவள் குமாரத்திகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. You have borne your lewdness and yours abominations, says the LORD.]]></a:t>
+              <a:t><![CDATA[சிறையிருக்கிற சிறையிருப்பையும் திருப்பும்போது, அவர்கள் நடுவில் நீ சிறையிருக்கிற உன்னுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18640,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. For thus says the Lord GOD; I will even deal with you as you have done, which have despised the]]></a:t>
+              <a:t><![CDATA[சிறையிருப்பையும் திருப்புவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18772,51 +18893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[oath in breaking the covenant.]]></a:t>
+              <a:t><![CDATA[54. அதினால் நீ அவர்களுக்கு ஆறுதலாக இருந்து, உன் இலச்சையைச் சுமந்து; நீ செய்த எல்லாவற்றினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18904,51 +19025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. Nevertheless I will remember my covenant with you in the days of your youth, and I will]]></a:t>
+              <a:t><![CDATA[வெட்கமடைவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19036,51 +19157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[establish unto you an everlasting covenant.]]></a:t>
+              <a:t><![CDATA[55. உன் சகோதரிகளாகிய சோதோமும் அவள் குமாரத்திகளும் தங்கள் முந்தின சீருக்குத் திரும்புவார்கள்; நீயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19168,51 +19289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. Then you shall remember your ways, and be ashamed, when you shall receive your sisters, yours]]></a:t>
+              <a:t><![CDATA[உன் குமாரத்திகளும் உங்கள் முந்தின சீருக்குத் திரும்புவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19300,51 +19421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. I decked you also with ornaments, and I put bracelets upon your hands, and a chain on your neck.]]></a:t>
+              <a:t><![CDATA[7. உன்னை வயலின் பயிரைபோல அநேகமாயிரமாய்ப் பெருகும்படி வைத்தேன்; நீ வளர்ந்து பெரியவளாகி, மகா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19432,51 +19553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[elder and your younger: and I will give them unto you for daughters, but not by your covenant.]]></a:t>
+              <a:t><![CDATA[56. உன்னை வெறுக்கும் சீரியாவின் குமாரத்திகளும், அவளைச் சுற்றிலும் இருக்கிற பெலிஸ்தரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19564,51 +19685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. And I will establish my covenant with you; and you shall know that I am the LORD:]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளும் அவமானம் பண்ணினபோது உன் பொல்லாப்பு வெளியாயிற்றே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19696,51 +19817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. That you may remember, and be confounded, and never open your mouth any more because of your]]></a:t>
+              <a:t><![CDATA[57. அதற்குமுன் உன் கெர்வத்தின் நாளிலே உன் சகோதரியாகிய சோதோமின் பெயரை உன் வாயினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19828,51 +19949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shame, when I am pacified toward you for all that you have done, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[உச்சரிக்கவுமாட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19960,51 +20081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Again the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[58. உன் முறைகேட்டையும் உன் அருவருப்புகளையும் நீ சுமப்பாய் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20092,51 +20213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Son of man, cause Jerusalem to know her abominations,]]></a:t>
+              <a:t><![CDATA[59. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: உடன்படிக்கையை முறித்துபோடுகிறதினால் ஆணையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20224,51 +20345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And say, Thus says the Lord GOD unto Jerusalem; Your birth and your nativity is of the land of]]></a:t>
+              <a:t><![CDATA[அசட்டைபண்ணின நீ செய்ததுபோல நான் உனக்குச் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20356,51 +20477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Canaan; your father was an Amorite, and your mother an Hittite.]]></a:t>
+              <a:t><![CDATA[60. ஆகிலும் உன் இளவயதில் உன்னோடே பண்ணின என் உடன்படிக்கையை நான் நினைத்து, நித்திய உடன்படிக்கையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20488,51 +20609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And as for your nativity, in the day you were born your navel was not cut, neither were you]]></a:t>
+              <a:t><![CDATA[உனக்கு ஏற்படுத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20620,51 +20741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[washed in water to clean you; you were not salted at all, nor swaddled at all.]]></a:t>
+              <a:t><![CDATA[61. அப்பொழுது உன் தமக்கைகளையும் உன் தங்கைகளையும் நீ சேர்த்துக்கொள்ளுகையில், உன் வழிகளை நினைத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20752,51 +20873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And I put a jewel on your forehead, and earrings in yours ears, and a beautiful crown upon yours]]></a:t>
+              <a:t><![CDATA[செளந்தரியவதியானாய்; உன் ஸ்தனங்கள் எழும்பின, உன் மயிர் வளர்ந்தது; ஆனாலும், நீ நிர்வாணமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20884,51 +21005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. None eye pitied you, to do any of these unto you, to have compassion upon you; but you were cast]]></a:t>
+              <a:t><![CDATA[நாணுவாய்; அவர்களை நான் உனக்கு குமாரத்திகளாகக் கொடுப்பேன்; உன்னுடைய உடன்படிக்கையைப் பார்த்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21016,51 +21137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out in the open field, to the loathing of your person, in the day that you were born.]]></a:t>
+              <a:t><![CDATA[கொடுப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21148,51 +21269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And when I passed by you, and saw you polluted in yours own blood, I said unto you when you were]]></a:t>
+              <a:t><![CDATA[62. உன்னோடே என் உடன்படிக்கையைப்பண்ணி ஏற்படுத்துவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21280,51 +21401,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in your blood, Live; yea, I said unto you when you were in your blood, Live.]]></a:t>
+              <a:t><![CDATA[63. நீ செய்த எல்லாவற்றையும் நான் மன்னித்தருளும்போது, நீ நினைத்து வெட்கி, உன் நாணத்தினால் உன் வாயை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide134.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இனித் திறக்கமாட்டாதிருப்பாய் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21412,51 +21665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[head.]]></a:t>
+              <a:t><![CDATA[அம்மணமுமாயிருந்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21544,51 +21797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Thus were you decked with gold and silver; and your raiment was of fine linen, and silk, and]]></a:t>
+              <a:t><![CDATA[8. நான் உன் அருகே கடந்துபோன போது, உன்னைப் பார்த்தேன்; இதோ, உன் காலம் பருவகாலமாயிருந்தது; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21676,51 +21929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[broidered work; you did eat fine flour, and honey, and oil: and you were exceeding beautiful, and]]></a:t>
+              <a:t><![CDATA[என் வஸ்திரத்தை உன்மேல் விரித்து, உன் நிர்வாணத்தை மூடி, உனக்கு ஆணையிட்டுக்கொடுத்து, உன்னோடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21808,51 +22061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you did prosper into a kingdom.]]></a:t>
+              <a:t><![CDATA[உடன்படிக்கை பண்ணினேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; இவ்விதமாய் நீ என்னுடையவளானாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21940,51 +22193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And your renown went forth among the heathen for your beauty: for it was perfect through my]]></a:t>
+              <a:t><![CDATA[9. நான் உன்னை ஜலத்தினால் முழுக்காட்டி, உன்னை இரத்தமற ஸ்நானம் பண்ணுவித்து, உனக்கு எண்ணெய் பூசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22072,51 +22325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[loveliness, which I had put upon you, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[10. சித்திரத்தையலாடையை உனக்கு உடுத்தி, சாயந்தீர்ந்த பாதரட்சைகளை உனக்குத் தரித்து, கட்ட மெல்லிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22204,51 +22457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. I have caused you to multiply as the bud of the field, and you have increased and becoming great,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22336,51 +22589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. But you did trust in yours own beauty, and played the harlot because of your renown, and poured]]></a:t>
+              <a:t><![CDATA[புடவையையும், மூடிக்கொள்ளப் பட்டுச் சால்வையையும் உனக்குக் கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22468,51 +22721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out your fornications on every one that passed by; his it was.]]></a:t>
+              <a:t><![CDATA[11. உன்னை ஆபரணங்களால் அலங்கரித்து, உன் கைகளிலே கடகங்களையும், உன் கழுத்திலே சரப்பணியையும் போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22600,51 +22853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And of your garments you did take, and decked your high places with divers colours, and played]]></a:t>
+              <a:t><![CDATA[12. உன் நெற்றியில் நெற்றிப்பட்டத்தையும், உன் காதுகளில் காதணியையும், உன் தலையின்மேல் சிங்காரமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22732,51 +22985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the harlot thereupon: the like things shall not come, neither shall it be so.]]></a:t>
+              <a:t><![CDATA[கிரீடத்தையும் தரித்தேன்..]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22864,51 +23117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. You have also taken your fair jewels of my gold and of my silver, which I had given you, and]]></a:t>
+              <a:t><![CDATA[13. இவ்விதமாய்ப் பொன்னினாலும் வெள்ளியினாலும் நீ அலங்கரிக்கப்பட்டாய்; உன் உடுப்பு மெல்லிய புடவையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22996,51 +23249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[made to yourself images of men, and did commit whoredom with them,]]></a:t>
+              <a:t><![CDATA[பட்டும் சித்திரத்தையலாடையுமாயிருந்தது; மெல்லிய மாவையும் தேனையும் நெய்யையும் சாப்பிட்டாய்; நீ மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23128,51 +23381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And took your broidered garments, and covered them: and you have set mine oil and mine incense]]></a:t>
+              <a:t><![CDATA[அழகுள்ளவளாகி, ராஜ்யத்தைச் சுதந்தரிக்கும் சிலாக்கியத்தையும் பெற்றாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23260,51 +23513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before them.]]></a:t>
+              <a:t><![CDATA[14. உன் அழகினாலே உன் கீர்த்தி புற ஜாதிகளுக்குள்ளே பிரசித்தமாயிற்று; நான் உன்மேல் வைத்த என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23392,51 +23645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. My food also which I gave you, fine flour, and oil, and honey, wherewith I fed you, you have]]></a:t>
+              <a:t><![CDATA[மகிமையினாலே அது குறைவற்றதாய் இருந்ததென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23524,51 +23777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[even set it before them for a sweet savour: and thus it was, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[15. நீயோவென்றால் உன் அழகை நம்பி, உன் கீர்த்தியினால் சோரமார்க்கமாய் நடந்து, வழிப்போக்கரில் உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23656,51 +23909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and you are come to excellent ornaments: your breasts are fashioned, and yours hair is grown,]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, நீ எருசலேமின் அருவருப்புகளை அதற்கு அறிவித்துச் சொல்லவேண்டியது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23788,51 +24041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Moreover you have taken your sons and your daughters, whom you have borne unto me, and these]]></a:t>
+              <a:t><![CDATA[நேர்பட்ட யாவரோடும் வேசித்தனம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23920,51 +24173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have you sacrificed unto them to be devoured. Is this of your whoredoms a small matter,]]></a:t>
+              <a:t><![CDATA[16. உன் வஸ்திரங்களில் சிலவற்றை எடுத்து, பலவருணச் ஜோடிப்பான மேடைகளை உனக்கு உண்டாக்கி, அவைகளின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24052,51 +24305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. That you have slain my children, and delivered them to cause them to pass through the fire for]]></a:t>
+              <a:t><![CDATA[வேசித்தனம்பண்ணினாய்; அப்படிக்கொத்த காரியங்கள் ஒருக்காலும் சம்பவித்ததுமில்லை, சம்பவிப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24184,51 +24437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them?]]></a:t>
+              <a:t><![CDATA[17. நான் உனக்குக் கொடுத்த என் பொன்னும் என் வெள்ளியுமான உன் சிங்கார ஆபரணங்களை நீ எடுத்து, உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24316,51 +24569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And in all yours abominations and your whoredoms you have not remembered the days of your youth,]]></a:t>
+              <a:t><![CDATA[ஆண்சுரூபங்களை உண்டாக்கி, அவைகளோடே வேசித்தனம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24448,51 +24701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[when you were naked and bare, and were polluted in your blood.]]></a:t>
+              <a:t><![CDATA[18. உன் சித்திரத்தையலாடைகளை எடுத்து, அவைகளை மூடி, என் எண்ணெயையும் என் தூபவர்க்கத்தையும் அவைகளின்முன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24580,51 +24833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And it came to pass after all your wickedness, (woe, woe unto you! says the LORD GOD;)]]></a:t>
+              <a:t><![CDATA[படைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24712,51 +24965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. That you have also built unto you an eminent place, and have made you an high place in every]]></a:t>
+              <a:t><![CDATA[19. நான் உனக்குக் கொடுத்த என் அப்பத்தையும், நீ சாப்பிடும்படி உனக்குக் கொடுத்த மெல்லிய மாவையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24844,51 +25097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[street.]]></a:t>
+              <a:t><![CDATA[நெய்யையும் தேனையும் நீ அவைகளின்முன் சுகந்தவாசனையாகப் படைத்தாய்; காரியம் இப்படி ஆயிற்றென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24976,51 +25229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. You have built your high place at every head of the way, and have made your beauty to be]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25108,51 +25361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[whereas you were naked and bare.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் எருசலேமுக்குச் சொல்லுகிறார், கானான் தேசமே உன் உற்பத்திக்கும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25240,51 +25493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[abhorred, and have opened your feet to every one that passed by, and multiplied your whoredoms.]]></a:t>
+              <a:t><![CDATA[20. நீ எனக்குப் பெற்ற உன் குமாரரையும் உன் குமாரத்திகளையும் எடுத்து, அவர்களை அவைகளுக்கு இரையாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25372,51 +25625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. You have also committed fornication with the Egyptians your neighbours, great of flesh; and have]]></a:t>
+              <a:t><![CDATA[பலியிட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25504,51 +25757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[increased your whoredoms, to provoke me to anger.]]></a:t>
+              <a:t><![CDATA[21. நீ செய்த வேசித்தனங்கள் போதாதென்று, நீ என் பிள்ளைகளை அவைகளுக்குத் தீக்கடக்கப்பண்ண]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25636,51 +25889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Behold, therefore I have stretched out my hand over you, and have diminished yours ordinary]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுத்து, அவர்களைக் கொலைசெய்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25768,51 +26021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[food, and delivered you unto the will of them that hate you, the daughters of the Philistines, which]]></a:t>
+              <a:t><![CDATA[22. நீ உன் எல்லா அருவருப்புகளிலும் வேசித்தனங்களிலும் நடக்கும்போது, நிர்வாணமும் அம்மணமுமாயிருந்ததும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25900,51 +26153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are ashamed of your lewd way.]]></a:t>
+              <a:t><![CDATA[உன் இரத்தத்திலே மிதிக்கப்பட ஏதுவாய்க்கிடந்ததுமான உன் சிறுவயதின் நாட்களை நினையாமற்போனாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26032,51 +26285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. You have played the whore also with the Assyrians, because you were insatiable; yea, you have]]></a:t>
+              <a:t><![CDATA[23. ஐயோ! உனக்கு ஐயோ! என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீ செய்த பொல்லாப்புக்களெல்லாம் தவிர,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26164,51 +26417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[played the harlot with them, and yet could not be satisfied.]]></a:t>
+              <a:t><![CDATA[24. நீ உனக்கு மண்டபங்களைக் கட்டி, உனக்குச் சகல வீதிகளிலும் உயர்ந்த மேடைகளை உண்டுபண்ணினாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26296,51 +26549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. You have moreover multiplied your fornication in the land of Canaan unto Chaldea; and yet you]]></a:t>
+              <a:t><![CDATA[25. நீ சகல வழிமுகனையிலும் உன் உயர்ந்த மேடைகளைக் கட்டி, உன் அழகை அருவருப்பாக்கி, வழிப்போக்கர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26428,51 +26681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were not satisfied therewith.]]></a:t>
+              <a:t><![CDATA[யாவருக்கும் உன் கால்களை விரித்து, உன் வேசித்தனங்களைத் திரளாய்ப் பெருகப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26560,51 +26813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Now when I passed by you, and looked upon you, behold, your time was the time of love; and I]]></a:t>
+              <a:t><![CDATA[பிறப்புக்கும் இடம், உன் தகப்பன் எமோரியன், உன் தாய் ஏத்தித்தி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26692,51 +26945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. How weak is yours heart, says the LORD GOD, seeing you do all these things, the work of an]]></a:t>
+              <a:t><![CDATA[26. சதை பெருத்த உன் அயல் தேசத்தாராகிய எகிப்திய புத்திரரோடே வேசித்தனம்பண்ணி, எனக்குக் கோபம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26824,51 +27077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[domineering whorish woman;]]></a:t>
+              <a:t><![CDATA[உண்டாக்கும்படி உன் வேசித்தனங்களைப் பெருகப்பண்ணினாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26956,51 +27209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. In that you build yours eminent place in the head of every way, and make yours high place in]]></a:t>
+              <a:t><![CDATA[27. ஆதலால், இதோ, நான் என் கையை உனக்கு விரோதமாக நீட்டி, உனக்கு நியமித்த போஜனத்தைக் குறுக்கி, உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27088,51 +27341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every street; and have not been as an harlot, in that you scorn hire;]]></a:t>
+              <a:t><![CDATA[முறைகேடான மார்க்கத்தைக் குறித்து வெட்கப்பட்ட உன் பகையாளிகளாகிய பெலிஸ்தருடைய குமாரத்திகளின் இச்சைக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27220,51 +27473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. But as a wife that commits adultery, which takes strangers instead of her husband!]]></a:t>
+              <a:t><![CDATA[உன்னை ஒப்புக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27352,51 +27605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. They give gifts to all whores: but you give your gifts to all your lovers, and hire them, that]]></a:t>
+              <a:t><![CDATA[28. நீ திருப்தியடையாததினால் அசீரிய புத்திரரோடும் வேசித்தனம்பண்ணினாய்; அவர்களோடே வேசித்தனம்பண்ணியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27484,51 +27737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they may come unto you on every side for your whoredom.]]></a:t>
+              <a:t><![CDATA[நீ திருப்தியடையவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27616,51 +27869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And the contrary is in you from other women in your whoredoms, whereas none follows you to]]></a:t>
+              <a:t><![CDATA[29. நீ கானான் தேசத்திலே செய்த வேசித்தனத்தை கல்தேயர்மட்டும் எட்டச் செய்தாய்; அதினாலும் நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27748,51 +28001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commit whoredoms: and in that you give a reward, and no reward is given unto you, therefore you are]]></a:t>
+              <a:t><![CDATA[திருப்தியடையாமற்போனாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27880,51 +28133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[contrary.]]></a:t>
+              <a:t><![CDATA[30. வெட்கங்கெட்ட வேசியின் கிரியைகளாகிய இவைகளையெல்லாம் நீ செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28012,51 +28265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spread my skirt over you, and covered your nakedness: yea, I swore unto you, and entered into a]]></a:t>
+              <a:t><![CDATA[4. உன் பிறப்பின் வர்த்தமானம் என்னவென்றால், நீ பிறந்த நாளிலே உன் தொப்புள் அறுக்கப்படவுமில்லை; நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28144,51 +28397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Wherefore, O harlot, hear the word of the LORD:]]></a:t>
+              <a:t><![CDATA[31. சகல வழிமுகனையிலும் உன் மண்டபங்களைக் கட்டி, சகல வீதிகளிலும் உன் மேடைகளை உண்டாக்கினபடியால், உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28276,51 +28529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Thus says the Lord GOD; Because your filthiness was poured out, and your nakedness discovered]]></a:t>
+              <a:t><![CDATA[இருதயம் எவ்வளவாய்க் களைத்துப்போயிருக்கிறது என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீ பணையத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28408,51 +28661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[through your whoredoms with your lovers, and with all the idols of your abominations, and by the]]></a:t>
+              <a:t><![CDATA[அலட்சியம்பண்ணுகிறதினால், நீ வேசியைப்போல இராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28540,51 +28793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blood of your children, which you did give unto them;]]></a:t>
+              <a:t><![CDATA[32. தன் புருஷனுக்குப் பதிலாக அந்நியரைச் சேர்த்துக்கொள்ளுகிற விபசார ஸ்திரீயைப்போல இருக்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28672,51 +28925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. Behold, therefore I will gather all your lovers, with whom you have taken pleasure, and all them]]></a:t>
+              <a:t><![CDATA[33. எல்லா வேசிகளுக்கும் பணையங்கொடுக்கிறார்கள்; நீயோ உன் நேசர்கள் சுற்றுப்புறங்களிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28804,51 +29057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that you have loved, with all them that you have hated; I will even gather them round about against]]></a:t>
+              <a:t><![CDATA[உன்னிடத்தில் வேசித்தனஞ்செய்ய வரும்படி அவர்களுக்கெல்லாம் நீயே பணையங்கொடுத்து, அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28936,51 +29189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, and will discover your nakedness unto them, that they may see all your nakedness.]]></a:t>
+              <a:t><![CDATA[வெகுமதிகளைத் தருகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29068,51 +29321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And I will judge you, as women that violate marriage bond and shed blood are judged; and I will]]></a:t>
+              <a:t><![CDATA[34. இவ்விதமாய் உன் வேசித்தனங்களுக்கும் வேறே ஸ்திரீகளின் வேசித்தனங்களுக்கும் வித்தியாசமுண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29200,51 +29453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[give you blood in fury and jealousy.]]></a:t>
+              <a:t><![CDATA[வேசித்தனம்பண்ண அவர்கள் உன்னை பின் செல்லமாட்டார்கள்; பணையம் உனக்குக் கொடுக்கிறபடியால் நீ செய்வது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29332,51 +29585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And I will also give you into their hand, and they shall throw down yours eminent place, and]]></a:t>
+              <a:t><![CDATA[விபரீதம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29464,51 +29717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[covenant with you, says the Lord GOD, and you became mine.]]></a:t>
+              <a:t><![CDATA[சுத்தமாவதற்குத் தண்ணீரினால் குளிப்பாட்டப்படவுமில்லை; துணிகளில் சுற்றப்படவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29596,51 +29849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall break down your high places: they shall strip you also of your clothes, and shall take your]]></a:t>
+              <a:t><![CDATA[35. ஆகையால், வேசியே, கர்த்தருடைய வார்த்தையைக் கேள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29728,51 +29981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fair jewels, and leave you naked and bare.]]></a:t>
+              <a:t><![CDATA[36. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: உன் வேசித்தனத்தின் அசுத்தம் பாய்ந்தபடியினாலும், நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29860,51 +30113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. They shall also bring up a company against you, and they shall stone you with stones, and thrust]]></a:t>
+              <a:t><![CDATA[உன் காமவிகாரிகளோடும் அருவருப்பாகிய உன் நரகலான விக்கிரகங்களோடும் வேசித்தனம்பண்ணி, இவைகளுக்கு உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29992,51 +30245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you through with their swords.]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளின் இரத்தத்தைப் படைத்ததினால் உன் நிர்வாணம் திறக்கப்பட்டபடியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30124,51 +30377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And they shall burn yours houses with fire, and execute judgments upon you in the sight of many]]></a:t>
+              <a:t><![CDATA[37. இதோ, நீ சம்போகம்பண்ணின உன் எல்லாக் காமவிகாரிகளையும், நீ நேசித்த யாவரையும், நீ பகைத்திருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30256,51 +30509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[women: and I will cause you to cease from playing the harlot, and you also shall give no hire any]]></a:t>
+              <a:t><![CDATA[அனைவரோடும் நான் கூடிவரச்செய்து, சுற்றிலுமிருந்து அவர்களை உனக்கு விரோதமாகச் சேர்த்து, அவர்கள் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30388,51 +30641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[more.]]></a:t>
+              <a:t><![CDATA[நிர்வானத்தையெல்லாம் காணும்படி உன் நிர்வாணத்தை அவர்களுக்கு முன்பாகத் திறந்துவைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30520,51 +30773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. So will I make my fury toward you to rest, and my jealousy shall depart from you, and I will be]]></a:t>
+              <a:t><![CDATA[38. விபசாரிகளையும் இரத்தஞ்சிந்தினவர்களையும் நியாயந்தீர்க்கிறபடியே உன்னை நியாயந்தீர்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30652,51 +30905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[quiet, and will be no more angry.]]></a:t>
+              <a:t><![CDATA[உக்கிரகத்தோடும் எரிச்சலோடும் இரத்தப்பழியை உன்பேரில் சுமத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30784,51 +31037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. Because you have not remembered the days of your youth, but have fretted me in all these things;]]></a:t>
+              <a:t><![CDATA[39. உன்னை அவர்கள் கையில் ஒப்புக்கொடுப்பேன்; அவர்கள் உன் மண்டபங்களை இடித்து, உன் மேடைகளைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30916,51 +31169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then washed I you with water; yea, I thoroughly washed away your blood from you, and I anointed]]></a:t>
+              <a:t><![CDATA[5. உனக்காகப் பரிதபித்து, இவைகளில் ஒன்றையாகிலும் உனக்குச் செய்ய ஒரு கண்ணும் உன்பேரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31048,51 +31301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[behold, therefore I also will recompense your way upon yours head, says the Lord GOD: and you shall]]></a:t>
+              <a:t><![CDATA[தரையாக்கிப்போட்டு, உன் வஸ்திரங்களை உரிந்து, உன் சிங்கார ஆபரணங்களை எடுத்துக்கொண்டு, உன்னை அம்மணமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31180,51 +31433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not commit this lewdness above all yours abominations.]]></a:t>
+              <a:t><![CDATA[நிர்வாணமுமாக விட்டுப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31312,51 +31565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. Behold, every one that uses proverbs shall use this proverb against you, saying, As is the]]></a:t>
+              <a:t><![CDATA[40. உனக்கு விரோதமாக ஒரு கூட்டத்தைக் கொண்டுவந்து, உன்னைக் கல்லெறிந்து, உன்னைத் தங்கள் பட்டயங்களால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31444,51 +31697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mother, so is her daughter.]]></a:t>
+              <a:t><![CDATA[குத்திபோட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31576,51 +31829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. You are your mother's daughter, that detests her husband and her children; and you are the]]></a:t>
+              <a:t><![CDATA[41. உன் வீடுகளை அக்கினியால் சுட்டெரித்து, அநேக ஸ்திரீகளின் கண்களுக்கு முன்பாக உன்னில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31708,51 +31961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sister of your sisters, which loathed their husbands and their children: your mother was an Hittite,]]></a:t>
+              <a:t><![CDATA[நியாயத்தீர்ப்புகளைச் செய்வார்கள்; உன் வேசித்தனத்தை ஒழியப்பண்ணுவேன்; நீ இனிப் பணையங்கொடுப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31840,51 +32093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and your father an Amorite.]]></a:t>
+              <a:t><![CDATA[42. இவ்விதமாய் என் எரிச்சல் உன்னை விட்டு நீங்கும்படி நான் என் உக்கிரத்தை உன்னில் ஆறப்பண்ணி, இனி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31972,51 +32225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. And yours elder sister is Samaria, she and her daughters that dwell at your left hand: and your]]></a:t>
+              <a:t><![CDATA[கோபமாயிராமல் அமருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32104,51 +32357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[younger sister, that dwells at your right hand, is Sodom and her daughters.]]></a:t>
+              <a:t><![CDATA[43. நீ உன் இளவயதின் நாட்களை நினையாமல், இவைகளெல்லாவற்றினாலும் எனக்குக் கோபம் உண்டாக்கினபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32236,51 +32489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. Yet have you not walked after their ways, nor done after their abominations: but, as if that]]></a:t>
+              <a:t><![CDATA[இதோ, நான் உன் வழியின் பலனை உன் தலையின்மேல் சுமரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32368,51 +32621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you with oil.]]></a:t>
+              <a:t><![CDATA[இரக்கமாயிருந்ததுமில்லை; நீ பிறந்தநாளில் நீ அருவருக்கப்பட்டதினால் வெளியில் எறிந்துவிடப்பட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32500,51 +32753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were a very little thing, you were corrupted more than they in all your ways.]]></a:t>
+              <a:t><![CDATA[அதினாலே இனி உன் எல்லா அருவருப்புகளினாலும் இப்படிப்பட்ட முறைகேடான காரியத்தைச் செய்யமாட்டாய்..]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32632,51 +32885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. As I live, says the Lord GOD, Sodom your sister has not done, she nor her daughters, as you have]]></a:t>
+              <a:t><![CDATA[44. இதோ, பழமொழி சொல்லுகிறவர்கள் எல்லாரும்: தாயைப்போல மகள் என்று உன்னைக்குறித்து பழமொழி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32764,51 +33017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[done, you and your daughters.]]></a:t>
+              <a:t><![CDATA[சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32896,51 +33149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. Behold, this was the iniquity of your sister Sodom, pride, fullness of bread, and abundance of]]></a:t>
+              <a:t><![CDATA[45. நீ, தன் புருஷனையும் தன் பிள்ளைகளையும் அருவருத்த உன் தாயின் மகள்; நீ, தங்கள் புருஷரையும் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33028,51 +33281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[idleness was in her and in her daughters, neither did she strengthen the hand of the poor and needy.]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளையும் அருவருத்த உன் சகோதரிகளின் சகோதரி; உங்கள் தாய் ஏத்தித்தி; உங்கள் தகப்பன் எமோரியன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33160,51 +33413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. And they were haughty, and committed abomination before me: therefore I took them away as I saw]]></a:t>
+              <a:t><![CDATA[46. உன் இடதுபுறத்திலே, தானும் தன் குமாரத்திகளுமாய்க் குடியிருந்த சமாரியா உன் தமக்கை; உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33292,51 +33545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[good.]]></a:t>
+              <a:t><![CDATA[வலதுபுறத்திலே, தானும் தன் குமாரத்திகளுமாய்க் குடியிருந்த சோதோம் உன் தங்கை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33424,51 +33677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. Neither has Samaria committed half of your sins; but you have multiplied yours abominations more]]></a:t>
+              <a:t><![CDATA[47. ஆகிலும் நீ அவர்களுடைய மார்க்கங்களிலே நடவாமலும், அவர்களுடைய அருவருப்புகளின்படி செய்யாமலும், அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33556,51 +33809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[than they, and have justified your sisters in all yours abominations which you have done.]]></a:t>
+              <a:t><![CDATA[மகா அற்பகாரியம் என்கிறதுபோல நீ உன் எல்லா வழிகளிலேயும் அவர்களைப் பார்க்கிலும் கேடாய் நடந்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33688,51 +33941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. You also, which have judged your sisters, bear yours own shame for your sins that you have]]></a:t>
+              <a:t><![CDATA[48. நீயும் உன் குமாரத்திகளும் செய்தது போல, உன் சகோதரியாகிய சோதோமும் அவளுடைய குமாரத்திகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33749,91 +34002,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -33859,51 +34112,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -34034,51 +34287,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>133</Slides>
+  <Slides>134</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>