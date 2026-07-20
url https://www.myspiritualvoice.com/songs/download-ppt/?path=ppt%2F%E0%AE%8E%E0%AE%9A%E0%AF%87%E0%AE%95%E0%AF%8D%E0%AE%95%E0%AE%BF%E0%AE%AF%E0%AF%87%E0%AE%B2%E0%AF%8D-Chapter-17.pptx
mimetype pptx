--- v0 (2026-06-03)
+++ v1 (2026-07-20)
@@ -87,50 +87,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -159,50 +173,57 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -348,53 +369,60 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -454,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இது செழிக்குமா? இது பட்டுப்போகத்தக்கதாய் ஒருவன் இதின் வேர்களைப் பிடுங்காமலும், இதின் கனியை வெட்டாமலும் இருப்பானோ? துளிர்த்த எல்லா இலைகளோடும் இது பட்டுப்போகும்; இதை வேரோடே பிடுங்கும்படி ஒருவன் பலத்த புயத்தோடும் திரண்ட ஜனத்தோடும் வரத்தேவையில்லை.]]></a:t>
+              <a:t><![CDATA[6. அது துளிர்த்து, படர்ந்து, தாழ்ந்த அடிமரமுள்ள திராட்சச்செடியாயிற்று; அதின்கொடிகள் அந்தக் கழுகுக்கு நேராகவும், அதின் வேர்கள் அதின் கீழாகவும் இருந்தன; இவ்விதமாய் அது திராட்சச்செடியாகி, கிளைகளை வீசி, கொப்புகளைவிட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இது செழிக்குமா? இது பட்டுப்போகத்தக்கதாய் ஒருவன் இதின் வேர்களைப் பிடுங்காமலும், இதின் கனியை வெட்டாமலும் இருப்பானோ? துளிர்த்த எல்லா இலைகளோடும் இது பட்டுப்போகும்; இதை வேரோடே பிடுங்கும்படி ஒருவன் பலத்த புயத்தோடும் திரண்ட ஜனத்தோடும் வரத்தேவையில்லை.]]></a:t>
+              <a:t><![CDATA[6. அது துளிர்த்து, படர்ந்து, தாழ்ந்த அடிமரமுள்ள திராட்சச்செடியாயிற்று; அதின்கொடிகள் அந்தக் கழுகுக்கு நேராகவும், அதின் வேர்கள் அதின் கீழாகவும் இருந்தன; இவ்விதமாய் அது திராட்சச்செடியாகி, கிளைகளை வீசி, கொப்புகளைவிட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதோ, நடப்பட்ட இது செழிப்பாயிருக்குமோ? கொண்டல்காற்று இதின்பேரில் படும்போது இது வாடி உலர்ந்துபோகாதோ? இது நடப்பட்ட பாத்திகளிலே வாடிப்போமென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. அது துளிர்த்து, படர்ந்து, தாழ்ந்த அடிமரமுள்ள திராட்சச்செடியாயிற்று; அதின்கொடிகள் அந்தக் கழுகுக்கு நேராகவும், அதின் வேர்கள் அதின் கீழாகவும் இருந்தன; இவ்விதமாய் அது திராட்சச்செடியாகி, கிளைகளை வீசி, கொப்புகளைவிட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதோ, நடப்பட்ட இது செழிப்பாயிருக்குமோ? கொண்டல்காற்று இதின்பேரில் படும்போது இது வாடி உலர்ந்துபோகாதோ? இது நடப்பட்ட பாத்திகளிலே வாடிப்போமென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. அன்றியும் பெரிய செட்டைகளையும் திரளான இறகுகளையும் உடைய வேறே பெரிய கழுகு இருந்தது; இதோ, அது தன் நடவாகிய பாத்திகளிலிருந்து அதற்குத் தண்ணீர் பாய்ச்சும்படி இந்த திராட்சச்செடி அதற்கு நேராகத் தன் வேர்களை விட்டு, அதற்கு நேராகத் தன் கொடிகளை வீசினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[7. அன்றியும் பெரிய செட்டைகளையும் திரளான இறகுகளையும் உடைய வேறே பெரிய கழுகு இருந்தது; இதோ, அது தன் நடவாகிய பாத்திகளிலிருந்து அதற்குத் தண்ணீர் பாய்ச்சும்படி இந்த திராட்சச்செடி அதற்கு நேராகத் தன் வேர்களை விட்டு, அதற்கு நேராகத் தன் கொடிகளை வீசினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்போதும் இவைகளின் தாற்பரியம் தெரியுமா என்று நீ கலகவீட்டாரைக்கேட்டுச் சொல்லவேண்டியது என்னவென்றால், இதோ, பாபிலோன் ராஜா எருசலேமுக்கு வந்து, அதின் ராஜாவையும் அதின் பிரபுக்களையும் பிடித்து, அவர்களைத் தன்னிடமாகப் பாபிலோனுக்குக் கொண்டுபோகும்போது,]]></a:t>
+              <a:t><![CDATA[7. அன்றியும் பெரிய செட்டைகளையும் திரளான இறகுகளையும் உடைய வேறே பெரிய கழுகு இருந்தது; இதோ, அது தன் நடவாகிய பாத்திகளிலிருந்து அதற்குத் தண்ணீர் பாய்ச்சும்படி இந்த திராட்சச்செடி அதற்கு நேராகத் தன் வேர்களை விட்டு, அதற்கு நேராகத் தன் கொடிகளை வீசினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்போதும் இவைகளின் தாற்பரியம் தெரியுமா என்று நீ கலகவீட்டாரைக்கேட்டுச் சொல்லவேண்டியது என்னவென்றால், இதோ, பாபிலோன் ராஜா எருசலேமுக்கு வந்து, அதின் ராஜாவையும் அதின் பிரபுக்களையும் பிடித்து, அவர்களைத் தன்னிடமாகப் பாபிலோனுக்குக் கொண்டுபோகும்போது,]]></a:t>
+              <a:t><![CDATA[8. கொப்புகளை விடுகிறதற்கும், கனியைத் தருகிறதற்கும், மகிமையான திராட்சச்செடியாகிறதற்கும், இது மிகுந்த தண்ணீர்களின் ஓரமாகிய நல்ல நிலத்தில் நடப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் ராஜவம்சத்திலே ஒருவனைத் தத்தெடுத்து, அவனோடே உடன்படிக்கைபண்ணி,]]></a:t>
+              <a:t><![CDATA[8. கொப்புகளை விடுகிறதற்கும், கனியைத் தருகிறதற்கும், மகிமையான திராட்சச்செடியாகிறதற்கும், இது மிகுந்த தண்ணீர்களின் ஓரமாகிய நல்ல நிலத்தில் நடப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ராஜ்யம் தன்னை உயர்த்தாமல் தாழ்ந்திருக்கும்படிக்கும், தன் உடன்படிக்கையை அவன் கைக்கொள்ளுகிறதினால் அது நிலைநிற்கும்படிக்கும், அவனைப் ஆணைப்பிரமாணத்துக்கு உட்படுத்தி, தேசத்தில் பலசாலிகளைப் பிடித்ததுக்கொண்டுபோனானே.]]></a:t>
+              <a:t><![CDATA[9. இது செழிக்குமா? இது பட்டுப்போகத்தக்கதாய் ஒருவன் இதின் வேர்களைப் பிடுங்காமலும், இதின் கனியை வெட்டாமலும் இருப்பானோ? துளிர்த்த எல்லா இலைகளோடும் இது பட்டுப்போகும்; இதை வேரோடே பிடுங்கும்படி ஒருவன் பலத்த புயத்தோடும் திரண்ட ஜனத்தோடும் வரத்தேவையில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ராஜ்யம் தன்னை உயர்த்தாமல் தாழ்ந்திருக்கும்படிக்கும், தன் உடன்படிக்கையை அவன் கைக்கொள்ளுகிறதினால் அது நிலைநிற்கும்படிக்கும், அவனைப் ஆணைப்பிரமாணத்துக்கு உட்படுத்தி, தேசத்தில் பலசாலிகளைப் பிடித்ததுக்கொண்டுபோனானே.]]></a:t>
+              <a:t><![CDATA[9. இது செழிக்குமா? இது பட்டுப்போகத்தக்கதாய் ஒருவன் இதின் வேர்களைப் பிடுங்காமலும், இதின் கனியை வெட்டாமலும் இருப்பானோ? துளிர்த்த எல்லா இலைகளோடும் இது பட்டுப்போகும்; இதை வேரோடே பிடுங்கும்படி ஒருவன் பலத்த புயத்தோடும் திரண்ட ஜனத்தோடும் வரத்தேவையில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1544,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது துளிர்த்து, படர்ந்து, தாழ்ந்த அடிமரமுள்ள திராட்சச்செடியாயிற்று; அதின்கொடிகள் அந்தக் கழுகுக்கு நேராகவும், அதின் வேர்கள் அதின் கீழாகவும் இருந்தன; இவ்விதமாய் அது திராட்சச்செடியாகி, கிளைகளை வீசி, கொப்புகளைவிட்டது.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இவன் அவனுக்கு விரோதமாய்க் விரோதமாய் கலகஞ்செய்து, தனக்குக் குதிரைகளையும் அநேகம் ஆட்களையும் அனுப்பவேண்டுமென்று தன் ஸ்தானாபதிகளை எகிப்துக்கு அனுப்பினான்; இப்படிப்பட்டவனுக்கு வாய்க்குமோ? இப்படிச் செய்கிறவன் தப்பித்துக்கொள்வானோ? உடன்படிக்கையை முறித்தவன் தப்பித்துக்கொள்வானோ?]]></a:t>
+              <a:t><![CDATA[9. இது செழிக்குமா? இது பட்டுப்போகத்தக்கதாய் ஒருவன் இதின் வேர்களைப் பிடுங்காமலும், இதின் கனியை வெட்டாமலும் இருப்பானோ? துளிர்த்த எல்லா இலைகளோடும் இது பட்டுப்போகும்; இதை வேரோடே பிடுங்கும்படி ஒருவன் பலத்த புயத்தோடும் திரண்ட ஜனத்தோடும் வரத்தேவையில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இவன் அவனுக்கு விரோதமாய்க் விரோதமாய் கலகஞ்செய்து, தனக்குக் குதிரைகளையும் அநேகம் ஆட்களையும் அனுப்பவேண்டுமென்று தன் ஸ்தானாபதிகளை எகிப்துக்கு அனுப்பினான்; இப்படிப்பட்டவனுக்கு வாய்க்குமோ? இப்படிச் செய்கிறவன் தப்பித்துக்கொள்வானோ? உடன்படிக்கையை முறித்தவன் தப்பித்துக்கொள்வானோ?]]></a:t>
+              <a:t><![CDATA[21. அவனோடேகூட ஓடிப்போகிற யாவரும் அவனுடைய எல்லா இராணுவங்களும் பட்டயத்தால் விழுவார்கள்; மீதியானவர்களோ சகல திசைகளிலும் சிதறடிக்கப்படுவார்கள்; அப்பொழுது கர்த்தராகிய நான் இதைச் சொன்னேன் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தன்னை ராஜாவாக ஏற்படுத்திய ராஜாவினுடைய ஆணையை அசட்டைபண்ணி, அவனுடைய உடன்படிக்கையை முறித்துப்போட்டவன், அந்த ராஜாவினுடைய ஸ்தானமாகிய பாபிலோன் நடுவிலே அவன் அண்டையில் இருந்து மரணமடைவானென்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[21. அவனோடேகூட ஓடிப்போகிற யாவரும் அவனுடைய எல்லா இராணுவங்களும் பட்டயத்தால் விழுவார்கள்; மீதியானவர்களோ சகல திசைகளிலும் சிதறடிக்கப்படுவார்கள்; அப்பொழுது கர்த்தராகிய நான் இதைச் சொன்னேன் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தன்னை ராஜாவாக ஏற்படுத்திய ராஜாவினுடைய ஆணையை அசட்டைபண்ணி, அவனுடைய உடன்படிக்கையை முறித்துப்போட்டவன், அந்த ராஜாவினுடைய ஸ்தானமாகிய பாபிலோன் நடுவிலே அவன் அண்டையில் இருந்து மரணமடைவானென்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. இதோ, நடப்பட்ட இது செழிப்பாயிருக்குமோ? கொண்டல்காற்று இதின்பேரில் படும்போது இது வாடி உலர்ந்துபோகாதோ? இது நடப்பட்ட பாத்திகளிலே வாடிப்போமென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் அநேகம் ஜனங்களை நாசம்பண்ணும்படி அணைபோட்டு, கொத்தளங்களைக் கட்டும்போது, பார்வோன் பெரியசேனையோடும், திரளான கூட்டத்தோடும் வந்து இவனுக்காக யுத்தத்தில் உதவமாட்டான்.]]></a:t>
+              <a:t><![CDATA[10. இதோ, நடப்பட்ட இது செழிப்பாயிருக்குமோ? கொண்டல்காற்று இதின்பேரில் படும்போது இது வாடி உலர்ந்துபோகாதோ? இது நடப்பட்ட பாத்திகளிலே வாடிப்போமென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் அநேகம் ஜனங்களை நாசம்பண்ணும்படி அணைபோட்டு, கொத்தளங்களைக் கட்டும்போது, பார்வோன் பெரியசேனையோடும், திரளான கூட்டத்தோடும் வந்து இவனுக்காக யுத்தத்தில் உதவமாட்டான்.]]></a:t>
+              <a:t><![CDATA[22. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் நான் உயர்ந்த கேதுருவின் நுனிக்கிளைகளில் ஒன்றை எடுத்து நடுவேன்; அதின் இளங்கிளையிலுள்ள கொழுந்துகளில் இளசாயிருக்கிற ஒன்றைக் கொய்து, அதை உயரமும் உன்னதமுமான ஒரு பர்வதத்தின்மேல் நாட்டுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இதோ, இவன் கையடித்துக் கொடுத்திருந்தும் உடன்படிக்கை முறித்துப்போட்டு, ஆணையை அசட்டைபண்ணினான்; இப்படியெல்லாம் செய்தவன் தப்புவதில்லை.]]></a:t>
+              <a:t><![CDATA[22. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் நான் உயர்ந்த கேதுருவின் நுனிக்கிளைகளில் ஒன்றை எடுத்து நடுவேன்; அதின் இளங்கிளையிலுள்ள கொழுந்துகளில் இளசாயிருக்கிற ஒன்றைக் கொய்து, அதை உயரமும் உன்னதமுமான ஒரு பர்வதத்தின்மேல் நாட்டுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இதோ, இவன் கையடித்துக் கொடுத்திருந்தும் உடன்படிக்கை முறித்துப்போட்டு, ஆணையை அசட்டைபண்ணினான்; இப்படியெல்லாம் செய்தவன் தப்புவதில்லை.]]></a:t>
+              <a:t><![CDATA[22. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் நான் உயர்ந்த கேதுருவின் நுனிக்கிளைகளில் ஒன்றை எடுத்து நடுவேன்; அதின் இளங்கிளையிலுள்ள கொழுந்துகளில் இளசாயிருக்கிற ஒன்றைக் கொய்து, அதை உயரமும் உன்னதமுமான ஒரு பர்வதத்தின்மேல் நாட்டுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதினிமித்தம் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அவன் என் ஆசையை அசட்டைபண்ணினதையும், என் உடன்படிக்கையை முறித்துப்போட்டதையும், நான் அவனுடைய தலையின்மேல் வரப்பண்ணுவேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[11. பின்பு கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதினிமித்தம் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அவன் என் ஆசையை அசட்டைபண்ணினதையும், என் உடன்படிக்கையை முறித்துப்போட்டதையும், நான் அவனுடைய தலையின்மேல் வரப்பண்ணுவேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[23. இஸ்ரவேலின் உயரமான பர்வதத்திலே அதை நாட்டுவேன்; அது கொப்புகளை விட்டு, கனிதந்து, மகிமையான கேதுருவாகும்; அதின் கீழே சகலவித பட்சிஜாதிகளும் தங்கி, அதின் கிளைகளின் நிழலிலே தாபரிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2743,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது துளிர்த்து, படர்ந்து, தாழ்ந்த அடிமரமுள்ள திராட்சச்செடியாயிற்று; அதின்கொடிகள் அந்தக் கழுகுக்கு நேராகவும், அதின் வேர்கள் அதின் கீழாகவும் இருந்தன; இவ்விதமாய் அது திராட்சச்செடியாகி, கிளைகளை வீசி, கொப்புகளைவிட்டது.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, நீ இஸ்ரவேல் வம்சத்தாருக்கு ஒரு விடுகதையையும் உவமையையும் கூறி, சொல்லவேண்டியது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் என்னுடைய கண்ணியில் அகப்படும்படிக்கு நான் என் வலையை அவன்மேல் வீசி, அவனைப் பாபிலோனுக்குக் கொண்டுபோய், அவன் எனக்கு விரோதமாய்ப் பண்ணின துரோகத்தினிமித்தம் அங்கே அவனை நியாயம் விசாரிப்பேன்.]]></a:t>
+              <a:t><![CDATA[23. இஸ்ரவேலின் உயரமான பர்வதத்திலே அதை நாட்டுவேன்; அது கொப்புகளை விட்டு, கனிதந்து, மகிமையான கேதுருவாகும்; அதின் கீழே சகலவித பட்சிஜாதிகளும் தங்கி, அதின் கிளைகளின் நிழலிலே தாபரிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் என்னுடைய கண்ணியில் அகப்படும்படிக்கு நான் என் வலையை அவன்மேல் வீசி, அவனைப் பாபிலோனுக்குக் கொண்டுபோய், அவன் எனக்கு விரோதமாய்ப் பண்ணின துரோகத்தினிமித்தம் அங்கே அவனை நியாயம் விசாரிப்பேன்.]]></a:t>
+              <a:t><![CDATA[23. இஸ்ரவேலின் உயரமான பர்வதத்திலே அதை நாட்டுவேன்; அது கொப்புகளை விட்டு, கனிதந்து, மகிமையான கேதுருவாகும்; அதின் கீழே சகலவித பட்சிஜாதிகளும் தங்கி, அதின் கிளைகளின் நிழலிலே தாபரிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவனோடேகூட ஓடிப்போகிற யாவரும் அவனுடைய எல்லா இராணுவங்களும் பட்டயத்தால் விழுவார்கள்; மீதியானவர்களோ சகல திசைகளிலும் சிதறடிக்கப்படுவார்கள்; அப்பொழுது கர்த்தராகிய நான் இதைச் சொன்னேன் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. இப்போதும் இவைகளின் தாற்பரியம் தெரியுமா என்று நீ கலகவீட்டாரைக்கேட்டுச் சொல்லவேண்டியது என்னவென்றால், இதோ, பாபிலோன் ராஜா எருசலேமுக்கு வந்து, அதின் ராஜாவையும் அதின் பிரபுக்களையும் பிடித்து, அவர்களைத் தன்னிடமாகப் பாபிலோனுக்குக் கொண்டுபோகும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவனோடேகூட ஓடிப்போகிற யாவரும் அவனுடைய எல்லா இராணுவங்களும் பட்டயத்தால் விழுவார்கள்; மீதியானவர்களோ சகல திசைகளிலும் சிதறடிக்கப்படுவார்கள்; அப்பொழுது கர்த்தராகிய நான் இதைச் சொன்னேன் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. இப்போதும் இவைகளின் தாற்பரியம் தெரியுமா என்று நீ கலகவீட்டாரைக்கேட்டுச் சொல்லவேண்டியது என்னவென்றால், இதோ, பாபிலோன் ராஜா எருசலேமுக்கு வந்து, அதின் ராஜாவையும் அதின் பிரபுக்களையும் பிடித்து, அவர்களைத் தன்னிடமாகப் பாபிலோனுக்குக் கொண்டுபோகும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் நான் உயர்ந்த கேதுருவின் நுனிக்கிளைகளில் ஒன்றை எடுத்து நடுவேன்; அதின் இளங்கிளையிலுள்ள கொழுந்துகளில் இளசாயிருக்கிற ஒன்றைக் கொய்து, அதை உயரமும் உன்னதமுமான ஒரு பர்வதத்தின்மேல் நாட்டுவேன்.]]></a:t>
+              <a:t><![CDATA[12. இப்போதும் இவைகளின் தாற்பரியம் தெரியுமா என்று நீ கலகவீட்டாரைக்கேட்டுச் சொல்லவேண்டியது என்னவென்றால், இதோ, பாபிலோன் ராஜா எருசலேமுக்கு வந்து, அதின் ராஜாவையும் அதின் பிரபுக்களையும் பிடித்து, அவர்களைத் தன்னிடமாகப் பாபிலோனுக்குக் கொண்டுபோகும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் நான் உயர்ந்த கேதுருவின் நுனிக்கிளைகளில் ஒன்றை எடுத்து நடுவேன்; அதின் இளங்கிளையிலுள்ள கொழுந்துகளில் இளசாயிருக்கிற ஒன்றைக் கொய்து, அதை உயரமும் உன்னதமுமான ஒரு பர்வதத்தின்மேல் நாட்டுவேன்.]]></a:t>
+              <a:t><![CDATA[24. அப்படியே கர்த்தராகிய நான் உயர்ந்த விருட்சத்தைத் தாழ்த்தி, தாழ்ந்தவிருட்சத்தை உயர்த்தினேன் என்றும், நான் பச்சையான விருட்சத்தைப் பட்டுப்போகப்பண்ணி, பட்டுப்போன விருட்சத்தைத் தழைக்கப்பண்ணினேன் என்றும் வெளியின் விருட்சங்களுக்கு எல்லாம் தெரியவரும்; கர்த்தராகிய நான் இதைச் சொன்னேன்; இதை நிறைவேற்றினேன் என்று உரைத்தாரென்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இஸ்ரவேலின் உயரமான பர்வதத்திலே அதை நாட்டுவேன்; அது கொப்புகளை விட்டு, கனிதந்து, மகிமையான கேதுருவாகும்; அதின் கீழே சகலவித பட்சிஜாதிகளும் தங்கி, அதின் கிளைகளின் நிழலிலே தாபரிக்கும்.]]></a:t>
+              <a:t><![CDATA[24. அப்படியே கர்த்தராகிய நான் உயர்ந்த விருட்சத்தைத் தாழ்த்தி, தாழ்ந்தவிருட்சத்தை உயர்த்தினேன் என்றும், நான் பச்சையான விருட்சத்தைப் பட்டுப்போகப்பண்ணி, பட்டுப்போன விருட்சத்தைத் தழைக்கப்பண்ணினேன் என்றும் வெளியின் விருட்சங்களுக்கு எல்லாம் தெரியவரும்; கர்த்தராகிய நான் இதைச் சொன்னேன்; இதை நிறைவேற்றினேன் என்று உரைத்தாரென்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இஸ்ரவேலின் உயரமான பர்வதத்திலே அதை நாட்டுவேன்; அது கொப்புகளை விட்டு, கனிதந்து, மகிமையான கேதுருவாகும்; அதின் கீழே சகலவித பட்சிஜாதிகளும் தங்கி, அதின் கிளைகளின் நிழலிலே தாபரிக்கும்.]]></a:t>
+              <a:t><![CDATA[24. அப்படியே கர்த்தராகிய நான் உயர்ந்த விருட்சத்தைத் தாழ்த்தி, தாழ்ந்தவிருட்சத்தை உயர்த்தினேன் என்றும், நான் பச்சையான விருட்சத்தைப் பட்டுப்போகப்பண்ணி, பட்டுப்போன விருட்சத்தைத் தழைக்கப்பண்ணினேன் என்றும் வெளியின் விருட்சங்களுக்கு எல்லாம் தெரியவரும்; கர்த்தராகிய நான் இதைச் சொன்னேன்; இதை நிறைவேற்றினேன் என்று உரைத்தாரென்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3724,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்படியே கர்த்தராகிய நான் உயர்ந்த விருட்சத்தைத் தாழ்த்தி, தாழ்ந்தவிருட்சத்தை உயர்த்தினேன் என்றும், நான் பச்சையான விருட்சத்தைப் பட்டுப்போகப்பண்ணி, பட்டுப்போன விருட்சத்தைத் தழைக்கப்பண்ணினேன் என்றும் வெளியின் விருட்சங்களுக்கு எல்லாம் தெரியவரும்; கர்த்தராகிய நான் இதைச் சொன்னேன்; இதை நிறைவேற்றினேன் என்று உரைத்தாரென்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. அவன் ராஜவம்சத்திலே ஒருவனைத் தத்தெடுத்து, அவனோடே உடன்படிக்கைபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3833,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்படியே கர்த்தராகிய நான் உயர்ந்த விருட்சத்தைத் தாழ்த்தி, தாழ்ந்தவிருட்சத்தை உயர்த்தினேன் என்றும், நான் பச்சையான விருட்சத்தைப் பட்டுப்போகப்பண்ணி, பட்டுப்போன விருட்சத்தைத் தழைக்கப்பண்ணினேன் என்றும் வெளியின் விருட்சங்களுக்கு எல்லாம் தெரியவரும்; கர்த்தராகிய நான் இதைச் சொன்னேன்; இதை நிறைவேற்றினேன் என்று உரைத்தாரென்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. அவன் ராஜவம்சத்திலே ஒருவனைத் தத்தெடுத்து, அவனோடே உடன்படிக்கைபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அன்றியும் பெரிய செட்டைகளையும் திரளான இறகுகளையும் உடைய வேறே பெரிய கழுகு இருந்தது; இதோ, அது தன் நடவாகிய பாத்திகளிலிருந்து அதற்குத் தண்ணீர் பாய்ச்சும்படி இந்த திராட்சச்செடி அதற்கு நேராகத் தன் வேர்களை விட்டு, அதற்கு நேராகத் தன் கொடிகளை வீசினது.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார், பெரிய செட்டைகளையும் நீளமான இறகுகளையும் உடையதும், பலவருணமான இறகுகளால் நிறைந்ததுமாகிய ஒரு பெரிய கழுகு லீபனோனில் வந்து, ஒரு கேதுருவின் நுனிக்கிளையைப் பிடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4051,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்படியே கர்த்தராகிய நான் உயர்ந்த விருட்சத்தைத் தாழ்த்தி, தாழ்ந்தவிருட்சத்தை உயர்த்தினேன் என்றும், நான் பச்சையான விருட்சத்தைப் பட்டுப்போகப்பண்ணி, பட்டுப்போன விருட்சத்தைத் தழைக்கப்பண்ணினேன் என்றும் வெளியின் விருட்சங்களுக்கு எல்லாம் தெரியவரும்; கர்த்தராகிய நான் இதைச் சொன்னேன்; இதை நிறைவேற்றினேன் என்று உரைத்தாரென்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. ராஜ்யம் தன்னை உயர்த்தாமல் தாழ்ந்திருக்கும்படிக்கும், தன் உடன்படிக்கையை அவன் கைக்கொள்ளுகிறதினால் அது நிலைநிற்கும்படிக்கும், அவனைப் ஆணைப்பிரமாணத்துக்கு உட்படுத்தி, தேசத்தில் பலசாலிகளைப் பிடித்ததுக்கொண்டுபோனானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4160,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[14. ராஜ்யம் தன்னை உயர்த்தாமல் தாழ்ந்திருக்கும்படிக்கும், தன் உடன்படிக்கையை அவன் கைக்கொள்ளுகிறதினால் அது நிலைநிற்கும்படிக்கும், அவனைப் ஆணைப்பிரமாணத்துக்கு உட்படுத்தி, தேசத்தில் பலசாலிகளைப் பிடித்ததுக்கொண்டுபோனானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4269,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ இஸ்ரவேல் வம்சத்தாருக்கு ஒரு விடுகதையையும் உவமையையும் கூறி, சொல்லவேண்டியது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[15. இவன் அவனுக்கு விரோதமாய்க் விரோதமாய் கலகஞ்செய்து, தனக்குக் குதிரைகளையும் அநேகம் ஆட்களையும் அனுப்பவேண்டுமென்று தன் ஸ்தானாபதிகளை எகிப்துக்கு அனுப்பினான்; இப்படிப்பட்டவனுக்கு வாய்க்குமோ? இப்படிச் செய்கிறவன் தப்பித்துக்கொள்வானோ? உடன்படிக்கையை முறித்தவன் தப்பித்துக்கொள்வானோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4378,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார், பெரிய செட்டைகளையும் நீளமான இறகுகளையும் உடையதும், பலவருணமான இறகுகளால் நிறைந்ததுமாகிய ஒரு பெரிய கழுகு லீபனோனில் வந்து, ஒரு கேதுருவின் நுனிக்கிளையைப் பிடித்து,]]></a:t>
+              <a:t><![CDATA[15. இவன் அவனுக்கு விரோதமாய்க் விரோதமாய் கலகஞ்செய்து, தனக்குக் குதிரைகளையும் அநேகம் ஆட்களையும் அனுப்பவேண்டுமென்று தன் ஸ்தானாபதிகளை எகிப்துக்கு அனுப்பினான்; இப்படிப்பட்டவனுக்கு வாய்க்குமோ? இப்படிச் செய்கிறவன் தப்பித்துக்கொள்வானோ? உடன்படிக்கையை முறித்தவன் தப்பித்துக்கொள்வானோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4487,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார், பெரிய செட்டைகளையும் நீளமான இறகுகளையும் உடையதும், பலவருணமான இறகுகளால் நிறைந்ததுமாகிய ஒரு பெரிய கழுகு லீபனோனில் வந்து, ஒரு கேதுருவின் நுனிக்கிளையைப் பிடித்து,]]></a:t>
+              <a:t><![CDATA[15. இவன் அவனுக்கு விரோதமாய்க் விரோதமாய் கலகஞ்செய்து, தனக்குக் குதிரைகளையும் அநேகம் ஆட்களையும் அனுப்பவேண்டுமென்று தன் ஸ்தானாபதிகளை எகிப்துக்கு அனுப்பினான்; இப்படிப்பட்டவனுக்கு வாய்க்குமோ? இப்படிச் செய்கிறவன் தப்பித்துக்கொள்வானோ? உடன்படிக்கையை முறித்தவன் தப்பித்துக்கொள்வானோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4596,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார், பெரிய செட்டைகளையும் நீளமான இறகுகளையும் உடையதும், பலவருணமான இறகுகளால் நிறைந்ததுமாகிய ஒரு பெரிய கழுகு லீபனோனில் வந்து, ஒரு கேதுருவின் நுனிக்கிளையைப் பிடித்து,]]></a:t>
+              <a:t><![CDATA[16. தன்னை ராஜாவாக ஏற்படுத்திய ராஜாவினுடைய ஆணையை அசட்டைபண்ணி, அவனுடைய உடன்படிக்கையை முறித்துப்போட்டவன், அந்த ராஜாவினுடைய ஸ்தானமாகிய பாபிலோன் நடுவிலே அவன் அண்டையில் இருந்து மரணமடைவானென்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4705,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதின் இளங்கிளையிலுள்ள கொழுந்துகளைக்கொய்து, அதை வர்த்தக தேசத்துக்குக் கொண்டுபோய், அதை வர்த்தகருடைய நகரத்தில் வைத்தது;]]></a:t>
+              <a:t><![CDATA[16. தன்னை ராஜாவாக ஏற்படுத்திய ராஜாவினுடைய ஆணையை அசட்டைபண்ணி, அவனுடைய உடன்படிக்கையை முறித்துப்போட்டவன், அந்த ராஜாவினுடைய ஸ்தானமாகிய பாபிலோன் நடுவிலே அவன் அண்டையில் இருந்து மரணமடைவானென்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4814,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தேசத்தின் விதையில் ஒன்றை எடுத்து, அதைப் பயிர்நிலத்திலே போட்டு, அதை எடுத்து, மிகுந்த தண்ணீர் ஓரத்திலே பத்திரமாய் நட்டது.]]></a:t>
+              <a:t><![CDATA[16. தன்னை ராஜாவாக ஏற்படுத்திய ராஜாவினுடைய ஆணையை அசட்டைபண்ணி, அவனுடைய உடன்படிக்கையை முறித்துப்போட்டவன், அந்த ராஜாவினுடைய ஸ்தானமாகிய பாபிலோன் நடுவிலே அவன் அண்டையில் இருந்து மரணமடைவானென்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4923,51 +4951,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தேசத்தின் விதையில் ஒன்றை எடுத்து, அதைப் பயிர்நிலத்திலே போட்டு, அதை எடுத்து, மிகுந்த தண்ணீர் ஓரத்திலே பத்திரமாய் நட்டது.]]></a:t>
+              <a:t><![CDATA[17. அவன் அநேகம் ஜனங்களை நாசம்பண்ணும்படி அணைபோட்டு, கொத்தளங்களைக் கட்டும்போது, பார்வோன் பெரியசேனையோடும், திரளான கூட்டத்தோடும் வந்து இவனுக்காக யுத்தத்தில் உதவமாட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. அவன் அநேகம் ஜனங்களை நாசம்பண்ணும்படி அணைபோட்டு, கொத்தளங்களைக் கட்டும்போது, பார்வோன் பெரியசேனையோடும், திரளான கூட்டத்தோடும் வந்து இவனுக்காக யுத்தத்தில் உதவமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +5169,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அன்றியும் பெரிய செட்டைகளையும் திரளான இறகுகளையும் உடைய வேறே பெரிய கழுகு இருந்தது; இதோ, அது தன் நடவாகிய பாத்திகளிலிருந்து அதற்குத் தண்ணீர் பாய்ச்சும்படி இந்த திராட்சச்செடி அதற்கு நேராகத் தன் வேர்களை விட்டு, அதற்கு நேராகத் தன் கொடிகளை வீசினது.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார், பெரிய செட்டைகளையும் நீளமான இறகுகளையும் உடையதும், பலவருணமான இறகுகளால் நிறைந்ததுமாகிய ஒரு பெரிய கழுகு லீபனோனில் வந்து, ஒரு கேதுருவின் நுனிக்கிளையைப் பிடித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. இதோ, இவன் கையடித்துக் கொடுத்திருந்தும் உடன்படிக்கை முறித்துப்போட்டு, ஆணையை அசட்டைபண்ணினான்; இப்படியெல்லாம் செய்தவன் தப்புவதில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. இதோ, இவன் கையடித்துக் கொடுத்திருந்தும் உடன்படிக்கை முறித்துப்போட்டு, ஆணையை அசட்டைபண்ணினான்; இப்படியெல்லாம் செய்தவன் தப்புவதில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அதினிமித்தம் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அவன் என் ஆசையை அசட்டைபண்ணினதையும், என் உடன்படிக்கையை முறித்துப்போட்டதையும், நான் அவனுடைய தலையின்மேல் வரப்பண்ணுவேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அதினிமித்தம் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அவன் என் ஆசையை அசட்டைபண்ணினதையும், என் உடன்படிக்கையை முறித்துப்போட்டதையும், நான் அவனுடைய தலையின்மேல் வரப்பண்ணுவேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அவன் என்னுடைய கண்ணியில் அகப்படும்படிக்கு நான் என் வலையை அவன்மேல் வீசி, அவனைப் பாபிலோனுக்குக் கொண்டுபோய், அவன் எனக்கு விரோதமாய்ப் பண்ணின துரோகத்தினிமித்தம் அங்கே அவனை நியாயம் விசாரிப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அவன் என்னுடைய கண்ணியில் அகப்படும்படிக்கு நான் என் வலையை அவன்மேல் வீசி, அவனைப் பாபிலோனுக்குக் கொண்டுபோய், அவன் எனக்கு விரோதமாய்ப் பண்ணின துரோகத்தினிமித்தம் அங்கே அவனை நியாயம் விசாரிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அன்றியும் பெரிய செட்டைகளையும் திரளான இறகுகளையும் உடைய வேறே பெரிய கழுகு இருந்தது; இதோ, அது தன் நடவாகிய பாத்திகளிலிருந்து அதற்குத் தண்ணீர் பாய்ச்சும்படி இந்த திராட்சச்செடி அதற்கு நேராகத் தன் வேர்களை விட்டு, அதற்கு நேராகத் தன் கொடிகளை வீசினது.]]></a:t>
+              <a:t><![CDATA[4. அதின் இளங்கிளையிலுள்ள கொழுந்துகளைக்கொய்து, அதை வர்த்தக தேசத்துக்குக் கொண்டுபோய், அதை வர்த்தகருடைய நகரத்தில் வைத்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கொப்புகளை விடுகிறதற்கும், கனியைத் தருகிறதற்கும், மகிமையான திராட்சச்செடியாகிறதற்கும், இது மிகுந்த தண்ணீர்களின் ஓரமாகிய நல்ல நிலத்தில் நடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. அதின் இளங்கிளையிலுள்ள கொழுந்துகளைக்கொய்து, அதை வர்த்தக தேசத்துக்குக் கொண்டுபோய், அதை வர்த்தகருடைய நகரத்தில் வைத்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கொப்புகளை விடுகிறதற்கும், கனியைத் தருகிறதற்கும், மகிமையான திராட்சச்செடியாகிறதற்கும், இது மிகுந்த தண்ணீர்களின் ஓரமாகிய நல்ல நிலத்தில் நடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. தேசத்தின் விதையில் ஒன்றை எடுத்து, அதைப் பயிர்நிலத்திலே போட்டு, அதை எடுத்து, மிகுந்த தண்ணீர் ஓரத்திலே பத்திரமாய் நட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இது செழிக்குமா? இது பட்டுப்போகத்தக்கதாய் ஒருவன் இதின் வேர்களைப் பிடுங்காமலும், இதின் கனியை வெட்டாமலும் இருப்பானோ? துளிர்த்த எல்லா இலைகளோடும் இது பட்டுப்போகும்; இதை வேரோடே பிடுங்கும்படி ஒருவன் பலத்த புயத்தோடும் திரண்ட ஜனத்தோடும் வரத்தேவையில்லை.]]></a:t>
+              <a:t><![CDATA[5. தேசத்தின் விதையில் ஒன்றை எடுத்து, அதைப் பயிர்நிலத்திலே போட்டு, அதை எடுத்து, மிகுந்த தண்ணீர் ஓரத்திலே பத்திரமாய் நட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506665" r:id="rId1"/>
+    <p:sldLayoutId id="2473507808" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5927,54 +6718,110 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6111,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉખેડી નાખી દ્રાક્ષો ઝૂડી નહિ લે? એ સુકાઇ નહિ જાય? એના બધાં લીલાં ડાળપાંદડાં ચીમળાઇ નહિ જાય? એને]]></a:t>
+              <a:t><![CDATA[6. And it grew, and became a spreading vine of low stature, whose branches turned toward him, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૂળમાંથી ઉખેડી નાખવા માટે વધુ જોરની કે બળવાન પ્રજાની જરૂર નહિ પડે?]]></a:t>
+              <a:t><![CDATA[the roots thereof were under him: so it became a vine, and brought forth branches, and shot forth]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. એને રોપ્યો છે એ ખરું, પણ એ ફૂલશેફાલશે ખરો? જ્યારે પૂર્વના પવનો વાશે ત્યારે એ સુકાઇ નહિ જાય? જે]]></a:t>
+              <a:t><![CDATA[sprigs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બગીચામાં એ ઊગ્યો છે ત્યાં ને ત્યાં એ ચીમળાઇ નહિ જાય?”]]></a:t>
+              <a:t><![CDATA[7. There was also another great eagle with great wings and many feathers: and, behold, this vine did]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ત્યાર બાદ યહોવાની વાણી મને સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[bend her roots toward him, and shot forth her branches toward him, that he might water it by the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. “તું તે બંડખોરોની જમાતને પૂછ; તમને આનો અર્થ સમજાય છે? તું એમને સમજાવ કે બાબિલનો રાજા યરૂશાલેમ]]></a:t>
+              <a:t><![CDATA[furrows of her plantation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવીને રાજાને અને આગેવાનોને પોતાના નગર બાબિલમાં ઉપાડી ગયો.]]></a:t>
+              <a:t><![CDATA[8. It was planted in a good soil by great waters, that it might bring forth branches, and that it]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. તેણે રાજાના કુટુંબના એક માણસ સાથે કરાર કર્યો અને તે પાળવાનું તેની પાસે વચન લીધું.]]></a:t>
+              <a:t><![CDATA[might bear fruit, that it might be a goodly vine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. એ દેશ પોતાનો તાબેદાર થઇને રહે, બળવો ન કરે, અને સંધિનું પાલન કરે એ માટે એ દેશના મુખ્ય માણસોને બાન]]></a:t>
+              <a:t><![CDATA[9. Say you, Thus says the Lord GOD; Shall it prosper? shall he not pull up the roots thereof, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તરીકે પકડી ગયો.]]></a:t>
+              <a:t><![CDATA[cut off the fruit thereof, that it wither? it shall wither in all the leaves of her spring, even]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. વેલો વધવા લાગ્યો અને તે વધીને ઊંચો ન થયો પણ બધી દિશામાં ફેલાઇ ગયો. તેની શાખાઓ ઉગી ત્યાં નવા ફણગાં]]></a:t>
+              <a:t><![CDATA[1. And the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. પણ યહૂદાના રાજાએ તેની સામે બળવો કર્યો અને ઘોડાઓ અને મોટી સેના મેળવવા માટે દૂતોને મિસર મોકલ્યા, એ]]></a:t>
+              <a:t><![CDATA[without great power or many people to pluck it up by the roots thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ફાવશે ખરા? સંધિનો ભંગ કરીને તે સજા વગર છટકી શકશે?”]]></a:t>
+              <a:t><![CDATA[21. And all his fugitives with all his bands shall fall by the sword, and they that remain shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ના! યહોવા કહે છે કે, “હું ખાતરી પૂર્વક કહું છું કે ઇસ્રાએલનો રાજા મૃત્યુ પામશે. જે રાજાએ તેને]]></a:t>
+              <a:t><![CDATA[scattered toward all winds: and all of you shall know that I the LORD have spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અધિકાર આપ્યો અને જેના કરારનો ભંગ કર્યો તે રાજાના દેશમાં એટલે બાબિલમાં સિદકિયા મૃત્યુ પામશે.]]></a:t>
+              <a:t><![CDATA[10. Yea, behold, being planted, shall it prosper? shall it not utterly wither, when the east wind]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. જ્યારે બાબિલનો રાજા યરૂશાલેમની આસપાસ ઘેરો નાખશે અને ઘણાં લોકોની હત્યા કરવા માટે લશ્કરને ઊભું]]></a:t>
+              <a:t><![CDATA[touches it? it shall wither in the furrows where it grew.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરશે ત્યારે મિસરનો રાજા ફારુન અને તેનું વિશાળ સૈન્ય ઇસ્રાએલને સહાયરૂપ બની શકશે નહિ.]]></a:t>
+              <a:t><![CDATA[22. Thus says the Lord GOD; I will also take of the highest branch of the high cedar, and will set]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. તેણે પોતાની પ્રતિજ્ઞાનો અને કરારનો ભંગ કર્યો છે, જો કે તેણે આ બધું કર્યું છે એટલે તે છટકી શકશે]]></a:t>
+              <a:t><![CDATA[it; I will crop off from the top of his young twigs a tender one, and will plant it upon an high]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નહિ.”]]></a:t>
+              <a:t><![CDATA[mountain and eminent:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. આથી યહોવા મારા માલિક કહે છે: “હું મારા જીવનના સમ ખાઇને કહું છું કે, એણે મારે નામે લીધેલી]]></a:t>
+              <a:t><![CDATA[11. Moreover the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રતિજ્ઞાનો અને સંધિનો ભંગ કર્યો છે, તેનો બદલો લીધાં વગર હું નહિ છોડું.]]></a:t>
+              <a:t><![CDATA[23. In the mountain of the height of Israel will I plant it: and it shall bring forth boughs, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ફૂટયાં અને તેનાં મૂળ ઊંડા ગયાં. આખો વેલો ડાળીઓ અને કૂંપળોમાં ફેલાઇ ગયો.]]></a:t>
+              <a:t><![CDATA[2. Son of man, put forth a riddle, and speak a parable unto the house of Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. હું તેના પર મારી જાળ નાખીને તેને પકડી લઇશ અને હું તેને બાબિલમાં લઇ જઇશ અને મારી સાથે વિશ્વાસઘાત]]></a:t>
+              <a:t><![CDATA[bear fruit, and be a goodly cedar: and under it shall dwell all fowl of every wing; in the shadow of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરવા બદલ, હું તેને ન્યાયાલયમાં ઢસડી જઇશ.]]></a:t>
+              <a:t><![CDATA[the branches thereof shall they dwell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. એનાં ચુનંદા યોદ્ધાઓ યુદ્ધમાં મરી જશે અને બાકી રહેલાઓ ચારે દિશામાં વેરવિખેર થઇ જશે. ત્યારે તમને]]></a:t>
+              <a:t><![CDATA[12. Say now to the rebellious house, Know all of you not what these things mean? tell them, Behold,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખબર પડશે કે આ હું યહોવા બોલ્યો છું.”]]></a:t>
+              <a:t><![CDATA[the king of Babylon has come to Jerusalem, and has taken the king thereof, and the princes thereof,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. યહોવા મારા માલિક આ પ્રમાણે કહે છે:“હવે હું પણ એરેજ વૃક્ષની ટોચ પરની કુમળી ડાળી લઇને તેને]]></a:t>
+              <a:t><![CDATA[and led them with him to Babylon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઇસ્રાએલમાં ઊંચામાં ઊંચા પર્વતના શિખર પર રોપીશ.]]></a:t>
+              <a:t><![CDATA[24. And all the trees of the field shall know that I the LORD have brought down the high tree, have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ઇસ્રાએલના ઊંચામાં ઊંચા પર્વતની ટોચે રોપીશ. એને ડાળીઓ ફૂટશે, ફળ બેસશે, અને એ ભવ્ય એરેજવૃક્ષ બનશે.]]></a:t>
+              <a:t><![CDATA[exalted the low tree, have dried up the green tree, and have made the dry tree to flourish: I the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમામ પ્રકારના પંખીઓ એની વિશાળ શાખાઓની છાયામાં વાસો કરશે.]]></a:t>
+              <a:t><![CDATA[LORD have spoken and have done it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. વનનાં બધા વૃક્ષોને ખબર પડશે કે હું, યહોવા, ઊંચા વૃક્ષોને નીચાં કરું છું અને નીચા વૃક્ષોને ઊંચા]]></a:t>
+              <a:t><![CDATA[13. And has taken of the king's seed, and made a covenant with him, and has taken an oath of him: he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરું છું; લીલાં વૃક્ષને હું સૂકવી નાખું છું અને સૂકા વૃક્ષને હું ફરી લીલા બનાવું છું, આ મેં યહોવાએ]]></a:t>
+              <a:t><![CDATA[has also taken the mighty of the land:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. એવામાં બીજો એક મોટો ગરૂડ આવ્યો. તેની પાંખો વિશાળ હતી. તેને પુષ્કળ પીછાં હતાં. પેલા દ્રાક્ષના]]></a:t>
+              <a:t><![CDATA[3. And say, Thus says the Lord GOD; A great eagle with great wings, long pinions, full of feathers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કહ્યું છે અને હું તેમ કરીશ.”]]></a:t>
+              <a:t><![CDATA[14. That the kingdom might be base, that it might not lift itself up, but that by keeping of his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. યહોવા તરફથી વાણી મને આ પ્રમાણે સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[covenant it might stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “હે મનુષ્યના પુત્ર, તું ઇસ્રાએલી લોકો આગળ એક ઉખાણું રજૂ કર અને તેમને આ બોધકથા કહે:]]></a:t>
+              <a:t><![CDATA[15. But he rebelled against him in sending his ambassadors into Egypt, that they might give him]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તેઓને જણાવ કે હું યહોવા, તેઓને આ કહું છું;રંગબેરંગી પીંછાથી ઢંકાયેલું વિશાળ કદની પાંખોવાળું અને]]></a:t>
+              <a:t><![CDATA[horses and much people. Shall he prosper? shall he escape that does such things? or shall he break]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લાંબા નહોરોવાળું એક મોટું ગરૂડ ઊડતું ઊડતું લબાનોનના પર્વત પર આવ્યું અને તેની ઉપરથી એરેજવૃક્ષની ટોચની]]></a:t>
+              <a:t><![CDATA[the covenant, and be delivered?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ડાળી લઇ ગયું.]]></a:t>
+              <a:t><![CDATA[16. As I live, says the Lord GOD, surely in the place where the king dwells that made him king,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. અને વૃક્ષની તે ડાળીને ટોચે રહેલી નવી ડાળો તેણે તોડી નાખી કનાન દેશ લઇ જઇ વેપારીઓના નગરમાં રોપી.]]></a:t>
+              <a:t><![CDATA[whose oath he despised, and whose covenant he brake, even with him in the midst of Babylon he shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ત્યાર પછી તેણે એક બીજ તે જમીન પરથી લીધું અને નદીકાંઠાની ફળદ્રુપ ભૂમિમાં વાવ્યું, જ્યાં પાણીનો]]></a:t>
+              <a:t><![CDATA[die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12370,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તોટો નહોતો. અને તેણે તે બીજને પાણી પાયું.]]></a:t>
+              <a:t><![CDATA[17. Neither shall Pharaoh with his mighty army and great company make for him in the war, by casting]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[up mounts, and building forts, to cut off many persons:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12634,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વેલાએ પોતાનાં મૂળીયાં તેના તરફ વાળ્યાં, ડાળીઓ તેના તરફ ફેલાવી, એવી આશાએ કે તે એને જ્યાં ઊગેલો હતો તે]]></a:t>
+              <a:t><![CDATA[which had divers colours, came unto Lebanon, and took the highest branch of the cedar:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Seeing he despised the oath by breaking the covenant, when, lo, he had given his hand, and has]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[done all these things, he shall not escape.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Therefore thus says the Lord GOD; As I live, surely mine oath that he has despised, and my]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[covenant that he has broken, even it will I recompense upon his own head.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And I will spread my net upon him, and he shall be taken in my snare, and I will bring him to]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Babylon, and will plead with him there for his trespass that he has trespassed against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બગીચા કરતા વધારે પાણી પાશે.]]></a:t>
+              <a:t><![CDATA[4. He cropped off the top of his young twigs, and carried it into a land of trade; he set it in a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. જો કે આ દ્રાક્ષાવેલો પુષ્કળ પાણીવાળો અને ફળદ્રુપ જમીનમાં રોપેલો હતો. તેથી પુષ્કળ પાંદડાં અને ફળો]]></a:t>
+              <a:t><![CDATA[city of merchants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેને લાગે તેમ હતું. અને તે ઊંચી પ્રકારનો દ્રાક્ષાવેલો બની શકે તેમ હતું.”]]></a:t>
+              <a:t><![CDATA[5. He took also of the seed of the land, and planted it in a fruitful field; he placed it by great]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. “તું એમને કહે કે, આ યહોવા મારા માલિકના વચન છે: આ વેલો ફૂલશેફાલશે ખરો? પેલો ગરૂડ એને મૂળમાંથી]]></a:t>
+              <a:t><![CDATA[waters, and set it as a willow tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
   <a:themeElements>
-    <a:clrScheme name="Theme50">
+    <a:clrScheme name="Theme88">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme50">
+    <a:fontScheme name="Theme88">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme50">
+    <a:fmtScheme name="Theme88">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12529,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>48</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>