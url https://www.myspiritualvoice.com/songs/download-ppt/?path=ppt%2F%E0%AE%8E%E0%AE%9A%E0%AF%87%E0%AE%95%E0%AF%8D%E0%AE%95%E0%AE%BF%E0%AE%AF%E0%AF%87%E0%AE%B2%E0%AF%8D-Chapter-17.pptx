--- v1 (2026-07-20)
+++ v2 (2026-09-19)
@@ -101,50 +101,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -180,50 +188,54 @@
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -376,53 +388,57 @@
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -482,51 +498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது துளிர்த்து, படர்ந்து, தாழ்ந்த அடிமரமுள்ள திராட்சச்செடியாயிற்று; அதின்கொடிகள் அந்தக் கழுகுக்கு நேராகவும், அதின் வேர்கள் அதின் கீழாகவும் இருந்தன; இவ்விதமாய் அது திராட்சச்செடியாகி, கிளைகளை வீசி, கொப்புகளைவிட்டது.]]></a:t>
+              <a:t><![CDATA[5. He took also of the seed of the land, and planted it in a fruitful field; he placed it by great waters, and set it as a willow tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -591,51 +607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது துளிர்த்து, படர்ந்து, தாழ்ந்த அடிமரமுள்ள திராட்சச்செடியாயிற்று; அதின்கொடிகள் அந்தக் கழுகுக்கு நேராகவும், அதின் வேர்கள் அதின் கீழாகவும் இருந்தன; இவ்விதமாய் அது திராட்சச்செடியாகி, கிளைகளை வீசி, கொப்புகளைவிட்டது.]]></a:t>
+              <a:t><![CDATA[6. And it grew, and became a spreading vine of low stature, whose branches turned toward him, and the roots thereof were under him: so it became a vine, and brought forth branches, and shot forth sprigs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -700,51 +716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது துளிர்த்து, படர்ந்து, தாழ்ந்த அடிமரமுள்ள திராட்சச்செடியாயிற்று; அதின்கொடிகள் அந்தக் கழுகுக்கு நேராகவும், அதின் வேர்கள் அதின் கீழாகவும் இருந்தன; இவ்விதமாய் அது திராட்சச்செடியாகி, கிளைகளை வீசி, கொப்புகளைவிட்டது.]]></a:t>
+              <a:t><![CDATA[6. And it grew, and became a spreading vine of low stature, whose branches turned toward him, and the roots thereof were under him: so it became a vine, and brought forth branches, and shot forth sprigs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -809,51 +825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அன்றியும் பெரிய செட்டைகளையும் திரளான இறகுகளையும் உடைய வேறே பெரிய கழுகு இருந்தது; இதோ, அது தன் நடவாகிய பாத்திகளிலிருந்து அதற்குத் தண்ணீர் பாய்ச்சும்படி இந்த திராட்சச்செடி அதற்கு நேராகத் தன் வேர்களை விட்டு, அதற்கு நேராகத் தன் கொடிகளை வீசினது.]]></a:t>
+              <a:t><![CDATA[6. And it grew, and became a spreading vine of low stature, whose branches turned toward him, and the roots thereof were under him: so it became a vine, and brought forth branches, and shot forth sprigs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -918,51 +934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அன்றியும் பெரிய செட்டைகளையும் திரளான இறகுகளையும் உடைய வேறே பெரிய கழுகு இருந்தது; இதோ, அது தன் நடவாகிய பாத்திகளிலிருந்து அதற்குத் தண்ணீர் பாய்ச்சும்படி இந்த திராட்சச்செடி அதற்கு நேராகத் தன் வேர்களை விட்டு, அதற்கு நேராகத் தன் கொடிகளை வீசினது.]]></a:t>
+              <a:t><![CDATA[7. There was also another great eagle with great wings and many feathers: and, behold, this vine did bend her roots toward him, and shot forth her branches toward him, that he might water it by the furrows of her plantation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1027,51 +1043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அன்றியும் பெரிய செட்டைகளையும் திரளான இறகுகளையும் உடைய வேறே பெரிய கழுகு இருந்தது; இதோ, அது தன் நடவாகிய பாத்திகளிலிருந்து அதற்குத் தண்ணீர் பாய்ச்சும்படி இந்த திராட்சச்செடி அதற்கு நேராகத் தன் வேர்களை விட்டு, அதற்கு நேராகத் தன் கொடிகளை வீசினது.]]></a:t>
+              <a:t><![CDATA[7. There was also another great eagle with great wings and many feathers: and, behold, this vine did bend her roots toward him, and shot forth her branches toward him, that he might water it by the furrows of her plantation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1136,51 +1152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கொப்புகளை விடுகிறதற்கும், கனியைத் தருகிறதற்கும், மகிமையான திராட்சச்செடியாகிறதற்கும், இது மிகுந்த தண்ணீர்களின் ஓரமாகிய நல்ல நிலத்தில் நடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. There was also another great eagle with great wings and many feathers: and, behold, this vine did bend her roots toward him, and shot forth her branches toward him, that he might water it by the furrows of her plantation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1245,51 +1261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கொப்புகளை விடுகிறதற்கும், கனியைத் தருகிறதற்கும், மகிமையான திராட்சச்செடியாகிறதற்கும், இது மிகுந்த தண்ணீர்களின் ஓரமாகிய நல்ல நிலத்தில் நடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. It was planted in a good soil by great waters, that it might bring forth branches, and that it might bear fruit, that it might be a goodly vine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1354,51 +1370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இது செழிக்குமா? இது பட்டுப்போகத்தக்கதாய் ஒருவன் இதின் வேர்களைப் பிடுங்காமலும், இதின் கனியை வெட்டாமலும் இருப்பானோ? துளிர்த்த எல்லா இலைகளோடும் இது பட்டுப்போகும்; இதை வேரோடே பிடுங்கும்படி ஒருவன் பலத்த புயத்தோடும் திரண்ட ஜனத்தோடும் வரத்தேவையில்லை.]]></a:t>
+              <a:t><![CDATA[8. It was planted in a good soil by great waters, that it might bring forth branches, and that it might bear fruit, that it might be a goodly vine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1463,51 +1479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இது செழிக்குமா? இது பட்டுப்போகத்தக்கதாய் ஒருவன் இதின் வேர்களைப் பிடுங்காமலும், இதின் கனியை வெட்டாமலும் இருப்பானோ? துளிர்த்த எல்லா இலைகளோடும் இது பட்டுப்போகும்; இதை வேரோடே பிடுங்கும்படி ஒருவன் பலத்த புயத்தோடும் திரண்ட ஜனத்தோடும் வரத்தேவையில்லை.]]></a:t>
+              <a:t><![CDATA[9. Say you, Thus says the Lord GOD; Shall it prosper? shall he not pull up the roots thereof, and cut off the fruit thereof, that it wither? it shall wither in all the leaves of her spring, even without great power or many people to pluck it up by the roots thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1572,51 +1588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[1. And the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1681,51 +1697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இது செழிக்குமா? இது பட்டுப்போகத்தக்கதாய் ஒருவன் இதின் வேர்களைப் பிடுங்காமலும், இதின் கனியை வெட்டாமலும் இருப்பானோ? துளிர்த்த எல்லா இலைகளோடும் இது பட்டுப்போகும்; இதை வேரோடே பிடுங்கும்படி ஒருவன் பலத்த புயத்தோடும் திரண்ட ஜனத்தோடும் வரத்தேவையில்லை.]]></a:t>
+              <a:t><![CDATA[9. Say you, Thus says the Lord GOD; Shall it prosper? shall he not pull up the roots thereof, and cut off the fruit thereof, that it wither? it shall wither in all the leaves of her spring, even without great power or many people to pluck it up by the roots thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1790,51 +1806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவனோடேகூட ஓடிப்போகிற யாவரும் அவனுடைய எல்லா இராணுவங்களும் பட்டயத்தால் விழுவார்கள்; மீதியானவர்களோ சகல திசைகளிலும் சிதறடிக்கப்படுவார்கள்; அப்பொழுது கர்த்தராகிய நான் இதைச் சொன்னேன் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. Say you, Thus says the Lord GOD; Shall it prosper? shall he not pull up the roots thereof, and cut off the fruit thereof, that it wither? it shall wither in all the leaves of her spring, even without great power or many people to pluck it up by the roots thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1899,51 +1915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவனோடேகூட ஓடிப்போகிற யாவரும் அவனுடைய எல்லா இராணுவங்களும் பட்டயத்தால் விழுவார்கள்; மீதியானவர்களோ சகல திசைகளிலும் சிதறடிக்கப்படுவார்கள்; அப்பொழுது கர்த்தராகிய நான் இதைச் சொன்னேன் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. Yea, behold, being planted, shall it prosper? shall it not utterly wither, when the east wind touches it? it shall wither in the furrows where it grew.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2008,51 +2024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதோ, நடப்பட்ட இது செழிப்பாயிருக்குமோ? கொண்டல்காற்று இதின்பேரில் படும்போது இது வாடி உலர்ந்துபோகாதோ? இது நடப்பட்ட பாத்திகளிலே வாடிப்போமென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. Yea, behold, being planted, shall it prosper? shall it not utterly wither, when the east wind touches it? it shall wither in the furrows where it grew.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2117,51 +2133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதோ, நடப்பட்ட இது செழிப்பாயிருக்குமோ? கொண்டல்காற்று இதின்பேரில் படும்போது இது வாடி உலர்ந்துபோகாதோ? இது நடப்பட்ட பாத்திகளிலே வாடிப்போமென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. Yea, behold, being planted, shall it prosper? shall it not utterly wither, when the east wind touches it? it shall wither in the furrows where it grew.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2226,51 +2242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் நான் உயர்ந்த கேதுருவின் நுனிக்கிளைகளில் ஒன்றை எடுத்து நடுவேன்; அதின் இளங்கிளையிலுள்ள கொழுந்துகளில் இளசாயிருக்கிற ஒன்றைக் கொய்து, அதை உயரமும் உன்னதமுமான ஒரு பர்வதத்தின்மேல் நாட்டுவேன்.]]></a:t>
+              <a:t><![CDATA[11. Moreover the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2335,51 +2351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் நான் உயர்ந்த கேதுருவின் நுனிக்கிளைகளில் ஒன்றை எடுத்து நடுவேன்; அதின் இளங்கிளையிலுள்ள கொழுந்துகளில் இளசாயிருக்கிற ஒன்றைக் கொய்து, அதை உயரமும் உன்னதமுமான ஒரு பர்வதத்தின்மேல் நாட்டுவேன்.]]></a:t>
+              <a:t><![CDATA[12. Say now to the rebellious house, Know all of you not what these things mean? tell them, Behold, the king of Babylon has come to Jerusalem, and has taken the king thereof, and the princes thereof, and led them with him to Babylon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2444,51 +2460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் நான் உயர்ந்த கேதுருவின் நுனிக்கிளைகளில் ஒன்றை எடுத்து நடுவேன்; அதின் இளங்கிளையிலுள்ள கொழுந்துகளில் இளசாயிருக்கிற ஒன்றைக் கொய்து, அதை உயரமும் உன்னதமுமான ஒரு பர்வதத்தின்மேல் நாட்டுவேன்.]]></a:t>
+              <a:t><![CDATA[12. Say now to the rebellious house, Know all of you not what these things mean? tell them, Behold, the king of Babylon has come to Jerusalem, and has taken the king thereof, and the princes thereof, and led them with him to Babylon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2553,51 +2569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[12. Say now to the rebellious house, Know all of you not what these things mean? tell them, Behold, the king of Babylon has come to Jerusalem, and has taken the king thereof, and the princes thereof, and led them with him to Babylon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2662,51 +2678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இஸ்ரவேலின் உயரமான பர்வதத்திலே அதை நாட்டுவேன்; அது கொப்புகளை விட்டு, கனிதந்து, மகிமையான கேதுருவாகும்; அதின் கீழே சகலவித பட்சிஜாதிகளும் தங்கி, அதின் கிளைகளின் நிழலிலே தாபரிக்கும்.]]></a:t>
+              <a:t><![CDATA[13. And has taken of the king's seed, and made a covenant with him, and has taken an oath of him: he has also taken the mighty of the land:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2771,51 +2787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ இஸ்ரவேல் வம்சத்தாருக்கு ஒரு விடுகதையையும் உவமையையும் கூறி, சொல்லவேண்டியது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[2. Son of man, put forth a riddle, and speak a parable unto the house of Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2880,51 +2896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இஸ்ரவேலின் உயரமான பர்வதத்திலே அதை நாட்டுவேன்; அது கொப்புகளை விட்டு, கனிதந்து, மகிமையான கேதுருவாகும்; அதின் கீழே சகலவித பட்சிஜாதிகளும் தங்கி, அதின் கிளைகளின் நிழலிலே தாபரிக்கும்.]]></a:t>
+              <a:t><![CDATA[14. That the kingdom might be base, that it might not lift itself up, but that by keeping of his covenant it might stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2989,51 +3005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இஸ்ரவேலின் உயரமான பர்வதத்திலே அதை நாட்டுவேன்; அது கொப்புகளை விட்டு, கனிதந்து, மகிமையான கேதுருவாகும்; அதின் கீழே சகலவித பட்சிஜாதிகளும் தங்கி, அதின் கிளைகளின் நிழலிலே தாபரிக்கும்.]]></a:t>
+              <a:t><![CDATA[14. That the kingdom might be base, that it might not lift itself up, but that by keeping of his covenant it might stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3098,51 +3114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்போதும் இவைகளின் தாற்பரியம் தெரியுமா என்று நீ கலகவீட்டாரைக்கேட்டுச் சொல்லவேண்டியது என்னவென்றால், இதோ, பாபிலோன் ராஜா எருசலேமுக்கு வந்து, அதின் ராஜாவையும் அதின் பிரபுக்களையும் பிடித்து, அவர்களைத் தன்னிடமாகப் பாபிலோனுக்குக் கொண்டுபோகும்போது,]]></a:t>
+              <a:t><![CDATA[14. That the kingdom might be base, that it might not lift itself up, but that by keeping of his covenant it might stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3207,51 +3223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்போதும் இவைகளின் தாற்பரியம் தெரியுமா என்று நீ கலகவீட்டாரைக்கேட்டுச் சொல்லவேண்டியது என்னவென்றால், இதோ, பாபிலோன் ராஜா எருசலேமுக்கு வந்து, அதின் ராஜாவையும் அதின் பிரபுக்களையும் பிடித்து, அவர்களைத் தன்னிடமாகப் பாபிலோனுக்குக் கொண்டுபோகும்போது,]]></a:t>
+              <a:t><![CDATA[15. But he rebelled against him in sending his ambassadors into Egypt, that they might give him horses and much people. Shall he prosper? shall he escape that does such things? or shall he break the covenant, and be delivered?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3316,51 +3332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்போதும் இவைகளின் தாற்பரியம் தெரியுமா என்று நீ கலகவீட்டாரைக்கேட்டுச் சொல்லவேண்டியது என்னவென்றால், இதோ, பாபிலோன் ராஜா எருசலேமுக்கு வந்து, அதின் ராஜாவையும் அதின் பிரபுக்களையும் பிடித்து, அவர்களைத் தன்னிடமாகப் பாபிலோனுக்குக் கொண்டுபோகும்போது,]]></a:t>
+              <a:t><![CDATA[15. But he rebelled against him in sending his ambassadors into Egypt, that they might give him horses and much people. Shall he prosper? shall he escape that does such things? or shall he break the covenant, and be delivered?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3425,51 +3441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்படியே கர்த்தராகிய நான் உயர்ந்த விருட்சத்தைத் தாழ்த்தி, தாழ்ந்தவிருட்சத்தை உயர்த்தினேன் என்றும், நான் பச்சையான விருட்சத்தைப் பட்டுப்போகப்பண்ணி, பட்டுப்போன விருட்சத்தைத் தழைக்கப்பண்ணினேன் என்றும் வெளியின் விருட்சங்களுக்கு எல்லாம் தெரியவரும்; கர்த்தராகிய நான் இதைச் சொன்னேன்; இதை நிறைவேற்றினேன் என்று உரைத்தாரென்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. But he rebelled against him in sending his ambassadors into Egypt, that they might give him horses and much people. Shall he prosper? shall he escape that does such things? or shall he break the covenant, and be delivered?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3534,51 +3550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்படியே கர்த்தராகிய நான் உயர்ந்த விருட்சத்தைத் தாழ்த்தி, தாழ்ந்தவிருட்சத்தை உயர்த்தினேன் என்றும், நான் பச்சையான விருட்சத்தைப் பட்டுப்போகப்பண்ணி, பட்டுப்போன விருட்சத்தைத் தழைக்கப்பண்ணினேன் என்றும் வெளியின் விருட்சங்களுக்கு எல்லாம் தெரியவரும்; கர்த்தராகிய நான் இதைச் சொன்னேன்; இதை நிறைவேற்றினேன் என்று உரைத்தாரென்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. As I live, says the Lord GOD, surely in the place where the king dwells that made him king, whose oath he despised, and whose covenant he brake, even with him in the midst of Babylon he shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3643,51 +3659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்படியே கர்த்தராகிய நான் உயர்ந்த விருட்சத்தைத் தாழ்த்தி, தாழ்ந்தவிருட்சத்தை உயர்த்தினேன் என்றும், நான் பச்சையான விருட்சத்தைப் பட்டுப்போகப்பண்ணி, பட்டுப்போன விருட்சத்தைத் தழைக்கப்பண்ணினேன் என்றும் வெளியின் விருட்சங்களுக்கு எல்லாம் தெரியவரும்; கர்த்தராகிய நான் இதைச் சொன்னேன்; இதை நிறைவேற்றினேன் என்று உரைத்தாரென்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. As I live, says the Lord GOD, surely in the place where the king dwells that made him king, whose oath he despised, and whose covenant he brake, even with him in the midst of Babylon he shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3752,51 +3768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் ராஜவம்சத்திலே ஒருவனைத் தத்தெடுத்து, அவனோடே உடன்படிக்கைபண்ணி,]]></a:t>
+              <a:t><![CDATA[16. As I live, says the Lord GOD, surely in the place where the king dwells that made him king, whose oath he despised, and whose covenant he brake, even with him in the midst of Babylon he shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3861,51 +3877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் ராஜவம்சத்திலே ஒருவனைத் தத்தெடுத்து, அவனோடே உடன்படிக்கைபண்ணி,]]></a:t>
+              <a:t><![CDATA[17. Neither shall Pharaoh with his mighty army and great company make for him in the war, by casting up mounts, and building forts, to cut off many persons:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3970,51 +3986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார், பெரிய செட்டைகளையும் நீளமான இறகுகளையும் உடையதும், பலவருணமான இறகுகளால் நிறைந்ததுமாகிய ஒரு பெரிய கழுகு லீபனோனில் வந்து, ஒரு கேதுருவின் நுனிக்கிளையைப் பிடித்து,]]></a:t>
+              <a:t><![CDATA[2. Son of man, put forth a riddle, and speak a parable unto the house of Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4079,51 +4095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ராஜ்யம் தன்னை உயர்த்தாமல் தாழ்ந்திருக்கும்படிக்கும், தன் உடன்படிக்கையை அவன் கைக்கொள்ளுகிறதினால் அது நிலைநிற்கும்படிக்கும், அவனைப் ஆணைப்பிரமாணத்துக்கு உட்படுத்தி, தேசத்தில் பலசாலிகளைப் பிடித்ததுக்கொண்டுபோனானே.]]></a:t>
+              <a:t><![CDATA[17. Neither shall Pharaoh with his mighty army and great company make for him in the war, by casting up mounts, and building forts, to cut off many persons:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4188,51 +4204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ராஜ்யம் தன்னை உயர்த்தாமல் தாழ்ந்திருக்கும்படிக்கும், தன் உடன்படிக்கையை அவன் கைக்கொள்ளுகிறதினால் அது நிலைநிற்கும்படிக்கும், அவனைப் ஆணைப்பிரமாணத்துக்கு உட்படுத்தி, தேசத்தில் பலசாலிகளைப் பிடித்ததுக்கொண்டுபோனானே.]]></a:t>
+              <a:t><![CDATA[18. Seeing he despised the oath by breaking the covenant, when, lo, he had given his hand, and has done all these things, he shall not escape.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4297,51 +4313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இவன் அவனுக்கு விரோதமாய்க் விரோதமாய் கலகஞ்செய்து, தனக்குக் குதிரைகளையும் அநேகம் ஆட்களையும் அனுப்பவேண்டுமென்று தன் ஸ்தானாபதிகளை எகிப்துக்கு அனுப்பினான்; இப்படிப்பட்டவனுக்கு வாய்க்குமோ? இப்படிச் செய்கிறவன் தப்பித்துக்கொள்வானோ? உடன்படிக்கையை முறித்தவன் தப்பித்துக்கொள்வானோ?]]></a:t>
+              <a:t><![CDATA[18. Seeing he despised the oath by breaking the covenant, when, lo, he had given his hand, and has done all these things, he shall not escape.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4406,51 +4422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இவன் அவனுக்கு விரோதமாய்க் விரோதமாய் கலகஞ்செய்து, தனக்குக் குதிரைகளையும் அநேகம் ஆட்களையும் அனுப்பவேண்டுமென்று தன் ஸ்தானாபதிகளை எகிப்துக்கு அனுப்பினான்; இப்படிப்பட்டவனுக்கு வாய்க்குமோ? இப்படிச் செய்கிறவன் தப்பித்துக்கொள்வானோ? உடன்படிக்கையை முறித்தவன் தப்பித்துக்கொள்வானோ?]]></a:t>
+              <a:t><![CDATA[19. Therefore thus says the Lord GOD; As I live, surely mine oath that he has despised, and my covenant that he has broken, even it will I recompense upon his own head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4515,51 +4531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இவன் அவனுக்கு விரோதமாய்க் விரோதமாய் கலகஞ்செய்து, தனக்குக் குதிரைகளையும் அநேகம் ஆட்களையும் அனுப்பவேண்டுமென்று தன் ஸ்தானாபதிகளை எகிப்துக்கு அனுப்பினான்; இப்படிப்பட்டவனுக்கு வாய்க்குமோ? இப்படிச் செய்கிறவன் தப்பித்துக்கொள்வானோ? உடன்படிக்கையை முறித்தவன் தப்பித்துக்கொள்வானோ?]]></a:t>
+              <a:t><![CDATA[19. Therefore thus says the Lord GOD; As I live, surely mine oath that he has despised, and my covenant that he has broken, even it will I recompense upon his own head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4624,51 +4640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தன்னை ராஜாவாக ஏற்படுத்திய ராஜாவினுடைய ஆணையை அசட்டைபண்ணி, அவனுடைய உடன்படிக்கையை முறித்துப்போட்டவன், அந்த ராஜாவினுடைய ஸ்தானமாகிய பாபிலோன் நடுவிலே அவன் அண்டையில் இருந்து மரணமடைவானென்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. Therefore thus says the Lord GOD; As I live, surely mine oath that he has despised, and my covenant that he has broken, even it will I recompense upon his own head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4733,51 +4749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தன்னை ராஜாவாக ஏற்படுத்திய ராஜாவினுடைய ஆணையை அசட்டைபண்ணி, அவனுடைய உடன்படிக்கையை முறித்துப்போட்டவன், அந்த ராஜாவினுடைய ஸ்தானமாகிய பாபிலோன் நடுவிலே அவன் அண்டையில் இருந்து மரணமடைவானென்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[20. And I will spread my net upon him, and he shall be taken in my snare, and I will bring him to Babylon, and will plead with him there for his trespass that he has trespassed against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4842,51 +4858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தன்னை ராஜாவாக ஏற்படுத்திய ராஜாவினுடைய ஆணையை அசட்டைபண்ணி, அவனுடைய உடன்படிக்கையை முறித்துப்போட்டவன், அந்த ராஜாவினுடைய ஸ்தானமாகிய பாபிலோன் நடுவிலே அவன் அண்டையில் இருந்து மரணமடைவானென்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[20. And I will spread my net upon him, and he shall be taken in my snare, and I will bring him to Babylon, and will plead with him there for his trespass that he has trespassed against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4951,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் அநேகம் ஜனங்களை நாசம்பண்ணும்படி அணைபோட்டு, கொத்தளங்களைக் கட்டும்போது, பார்வோன் பெரியசேனையோடும், திரளான கூட்டத்தோடும் வந்து இவனுக்காக யுத்தத்தில் உதவமாட்டான்.]]></a:t>
+              <a:t><![CDATA[21. And all his fugitives with all his bands shall fall by the sword, and they that remain shall be scattered toward all winds: and all of you shall know that I the LORD have spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5060,51 +5076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் அநேகம் ஜனங்களை நாசம்பண்ணும்படி அணைபோட்டு, கொத்தளங்களைக் கட்டும்போது, பார்வோன் பெரியசேனையோடும், திரளான கூட்டத்தோடும் வந்து இவனுக்காக யுத்தத்தில் உதவமாட்டான்.]]></a:t>
+              <a:t><![CDATA[21. And all his fugitives with all his bands shall fall by the sword, and they that remain shall be scattered toward all winds: and all of you shall know that I the LORD have spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5169,51 +5185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார், பெரிய செட்டைகளையும் நீளமான இறகுகளையும் உடையதும், பலவருணமான இறகுகளால் நிறைந்ததுமாகிய ஒரு பெரிய கழுகு லீபனோனில் வந்து, ஒரு கேதுருவின் நுனிக்கிளையைப் பிடித்து,]]></a:t>
+              <a:t><![CDATA[3. And say, Thus says the Lord GOD; A great eagle with great wings, long pinions, full of feathers, which had divers colours, came unto Lebanon, and took the highest branch of the cedar:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5278,51 +5294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இதோ, இவன் கையடித்துக் கொடுத்திருந்தும் உடன்படிக்கை முறித்துப்போட்டு, ஆணையை அசட்டைபண்ணினான்; இப்படியெல்லாம் செய்தவன் தப்புவதில்லை.]]></a:t>
+              <a:t><![CDATA[21. And all his fugitives with all his bands shall fall by the sword, and they that remain shall be scattered toward all winds: and all of you shall know that I the LORD have spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5387,51 +5403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இதோ, இவன் கையடித்துக் கொடுத்திருந்தும் உடன்படிக்கை முறித்துப்போட்டு, ஆணையை அசட்டைபண்ணினான்; இப்படியெல்லாம் செய்தவன் தப்புவதில்லை.]]></a:t>
+              <a:t><![CDATA[22. Thus says the Lord GOD; I will also take of the highest branch of the high cedar, and will set it; I will crop off from the top of his young twigs a tender one, and will plant it upon an high mountain and eminent:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5496,51 +5512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதினிமித்தம் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அவன் என் ஆசையை அசட்டைபண்ணினதையும், என் உடன்படிக்கையை முறித்துப்போட்டதையும், நான் அவனுடைய தலையின்மேல் வரப்பண்ணுவேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[22. Thus says the Lord GOD; I will also take of the highest branch of the high cedar, and will set it; I will crop off from the top of his young twigs a tender one, and will plant it upon an high mountain and eminent:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5605,51 +5621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதினிமித்தம் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அவன் என் ஆசையை அசட்டைபண்ணினதையும், என் உடன்படிக்கையை முறித்துப்போட்டதையும், நான் அவனுடைய தலையின்மேல் வரப்பண்ணுவேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[22. Thus says the Lord GOD; I will also take of the highest branch of the high cedar, and will set it; I will crop off from the top of his young twigs a tender one, and will plant it upon an high mountain and eminent:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5714,51 +5730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் என்னுடைய கண்ணியில் அகப்படும்படிக்கு நான் என் வலையை அவன்மேல் வீசி, அவனைப் பாபிலோனுக்குக் கொண்டுபோய், அவன் எனக்கு விரோதமாய்ப் பண்ணின துரோகத்தினிமித்தம் அங்கே அவனை நியாயம் விசாரிப்பேன்.]]></a:t>
+              <a:t><![CDATA[23. In the mountain of the height of Israel will I plant it: and it shall bring forth boughs, and bear fruit, and be a goodly cedar: and under it shall dwell all fowl of every wing; in the shadow of the branches thereof shall they dwell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5823,51 +5839,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் என்னுடைய கண்ணியில் அகப்படும்படிக்கு நான் என் வலையை அவன்மேல் வீசி, அவனைப் பாபிலோனுக்குக் கொண்டுபோய், அவன் எனக்கு விரோதமாய்ப் பண்ணின துரோகத்தினிமித்தம் அங்கே அவனை நியாயம் விசாரிப்பேன்.]]></a:t>
+              <a:t><![CDATA[23. In the mountain of the height of Israel will I plant it: and it shall bring forth boughs, and bear fruit, and be a goodly cedar: and under it shall dwell all fowl of every wing; in the shadow of the branches thereof shall they dwell.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And all the trees of the field shall know that I the LORD have brought down the high tree, have exalted the low tree, have dried up the green tree, and have made the dry tree to flourish: I the LORD have spoken and have done it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And all the trees of the field shall know that I the LORD have brought down the high tree, have exalted the low tree, have dried up the green tree, and have made the dry tree to flourish: I the LORD have spoken and have done it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And all the trees of the field shall know that I the LORD have brought down the high tree, have exalted the low tree, have dried up the green tree, and have made the dry tree to flourish: I the LORD have spoken and have done it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And all the trees of the field shall know that I the LORD have brought down the high tree, have exalted the low tree, have dried up the green tree, and have made the dry tree to flourish: I the LORD have spoken and have done it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5932,51 +6384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதின் இளங்கிளையிலுள்ள கொழுந்துகளைக்கொய்து, அதை வர்த்தக தேசத்துக்குக் கொண்டுபோய், அதை வர்த்தகருடைய நகரத்தில் வைத்தது;]]></a:t>
+              <a:t><![CDATA[3. And say, Thus says the Lord GOD; A great eagle with great wings, long pinions, full of feathers, which had divers colours, came unto Lebanon, and took the highest branch of the cedar:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6041,51 +6493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதின் இளங்கிளையிலுள்ள கொழுந்துகளைக்கொய்து, அதை வர்த்தக தேசத்துக்குக் கொண்டுபோய், அதை வர்த்தகருடைய நகரத்தில் வைத்தது;]]></a:t>
+              <a:t><![CDATA[4. He cropped off the top of his young twigs, and carried it into a land of trade; he set it in a city of merchants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6150,51 +6602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தேசத்தின் விதையில் ஒன்றை எடுத்து, அதைப் பயிர்நிலத்திலே போட்டு, அதை எடுத்து, மிகுந்த தண்ணீர் ஓரத்திலே பத்திரமாய் நட்டது.]]></a:t>
+              <a:t><![CDATA[4. He cropped off the top of his young twigs, and carried it into a land of trade; he set it in a city of merchants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6259,51 +6711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தேசத்தின் விதையில் ஒன்றை எடுத்து, அதைப் பயிர்நிலத்திலே போட்டு, அதை எடுத்து, மிகுந்த தண்ணீர் ஓரத்திலே பத்திரமாய் நட்டது.]]></a:t>
+              <a:t><![CDATA[5. He took also of the seed of the land, and planted it in a fruitful field; he placed it by great waters, and set it as a willow tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6338,51 +6790,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473507808" r:id="rId1"/>
+    <p:sldLayoutId id="2478715883" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6782,50 +7234,82 @@
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6958,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And it grew, and became a spreading vine of low stature, whose branches turned toward him, and]]></a:t>
+              <a:t><![CDATA[ஓரத்திலே பத்திரமாய் நட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the roots thereof were under him: so it became a vine, and brought forth branches, and shot forth]]></a:t>
+              <a:t><![CDATA[6. அது துளிர்த்து, படர்ந்து, தாழ்ந்த அடிமரமுள்ள திராட்சச்செடியாயிற்று; அதின்கொடிகள் அந்தக் கழுகுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sprigs.]]></a:t>
+              <a:t><![CDATA[நேராகவும், அதின் வேர்கள் அதின் கீழாகவும் இருந்தன; இவ்விதமாய் அது திராட்சச்செடியாகி, கிளைகளை வீசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. There was also another great eagle with great wings and many feathers: and, behold, this vine did]]></a:t>
+              <a:t><![CDATA[கொப்புகளைவிட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bend her roots toward him, and shot forth her branches toward him, that he might water it by the]]></a:t>
+              <a:t><![CDATA[7. அன்றியும் பெரிய செட்டைகளையும் திரளான இறகுகளையும் உடைய வேறே பெரிய கழுகு இருந்தது; இதோ, அது தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[furrows of her plantation.]]></a:t>
+              <a:t><![CDATA[நடவாகிய பாத்திகளிலிருந்து அதற்குத் தண்ணீர் பாய்ச்சும்படி இந்த திராட்சச்செடி அதற்கு நேராகத் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. It was planted in a good soil by great waters, that it might bring forth branches, and that it]]></a:t>
+              <a:t><![CDATA[வேர்களை விட்டு, அதற்கு நேராகத் தன் கொடிகளை வீசினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[might bear fruit, that it might be a goodly vine.]]></a:t>
+              <a:t><![CDATA[8. கொப்புகளை விடுகிறதற்கும், கனியைத் தருகிறதற்கும், மகிமையான திராட்சச்செடியாகிறதற்கும், இது மிகுந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Say you, Thus says the Lord GOD; Shall it prosper? shall he not pull up the roots thereof, and]]></a:t>
+              <a:t><![CDATA[தண்ணீர்களின் ஓரமாகிய நல்ல நிலத்தில் நடப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cut off the fruit thereof, that it wither? it shall wither in all the leaves of her spring, even]]></a:t>
+              <a:t><![CDATA[9. இது செழிக்குமா? இது பட்டுப்போகத்தக்கதாய் ஒருவன் இதின் வேர்களைப் பிடுங்காமலும், இதின் கனியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[without great power or many people to pluck it up by the roots thereof.]]></a:t>
+              <a:t><![CDATA[வெட்டாமலும் இருப்பானோ? துளிர்த்த எல்லா இலைகளோடும் இது பட்டுப்போகும்; இதை வேரோடே பிடுங்கும்படி ஒருவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And all his fugitives with all his bands shall fall by the sword, and they that remain shall be]]></a:t>
+              <a:t><![CDATA[பலத்த புயத்தோடும் திரண்ட ஜனத்தோடும் வரத்தேவையில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[scattered toward all winds: and all of you shall know that I the LORD have spoken it.]]></a:t>
+              <a:t><![CDATA[10. இதோ, நடப்பட்ட இது செழிப்பாயிருக்குமோ? கொண்டல்காற்று இதின்பேரில் படும்போது இது வாடி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Yea, behold, being planted, shall it prosper? shall it not utterly wither, when the east wind]]></a:t>
+              <a:t><![CDATA[உலர்ந்துபோகாதோ? இது நடப்பட்ட பாத்திகளிலே வாடிப்போமென்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[touches it? it shall wither in the furrows where it grew.]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Thus says the Lord GOD; I will also take of the highest branch of the high cedar, and will set]]></a:t>
+              <a:t><![CDATA[11. பின்பு கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it; I will crop off from the top of his young twigs a tender one, and will plant it upon an high]]></a:t>
+              <a:t><![CDATA[12. இப்போதும் இவைகளின் தாற்பரியம் தெரியுமா என்று நீ கலகவீட்டாரைக்கேட்டுச் சொல்லவேண்டியது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mountain and eminent:]]></a:t>
+              <a:t><![CDATA[என்னவென்றால், இதோ, பாபிலோன் ராஜா எருசலேமுக்கு வந்து, அதின் ராஜாவையும் அதின் பிரபுக்களையும் பிடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Moreover the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[அவர்களைத் தன்னிடமாகப் பாபிலோனுக்குக் கொண்டுபோகும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. In the mountain of the height of Israel will I plant it: and it shall bring forth boughs, and]]></a:t>
+              <a:t><![CDATA[13. அவன் ராஜவம்சத்திலே ஒருவனைத் தத்தெடுத்து, அவனோடே உடன்படிக்கைபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Son of man, put forth a riddle, and speak a parable unto the house of Israel;]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, நீ இஸ்ரவேல் வம்சத்தாருக்கு ஒரு விடுகதையையும் உவமையையும் கூறி, சொல்லவேண்டியது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bear fruit, and be a goodly cedar: and under it shall dwell all fowl of every wing; in the shadow of]]></a:t>
+              <a:t><![CDATA[14. ராஜ்யம் தன்னை உயர்த்தாமல் தாழ்ந்திருக்கும்படிக்கும், தன் உடன்படிக்கையை அவன் கைக்கொள்ளுகிறதினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the branches thereof shall they dwell.]]></a:t>
+              <a:t><![CDATA[அது நிலைநிற்கும்படிக்கும், அவனைப் ஆணைப்பிரமாணத்துக்கு உட்படுத்தி, தேசத்தில் பலசாலிகளைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Say now to the rebellious house, Know all of you not what these things mean? tell them, Behold,]]></a:t>
+              <a:t><![CDATA[பிடித்ததுக்கொண்டுபோனானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the king of Babylon has come to Jerusalem, and has taken the king thereof, and the princes thereof,]]></a:t>
+              <a:t><![CDATA[15. இவன் அவனுக்கு விரோதமாய்க் விரோதமாய் கலகஞ்செய்து, தனக்குக் குதிரைகளையும் அநேகம் ஆட்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and led them with him to Babylon;]]></a:t>
+              <a:t><![CDATA[அனுப்பவேண்டுமென்று தன் ஸ்தானாபதிகளை எகிப்துக்கு அனுப்பினான்; இப்படிப்பட்டவனுக்கு வாய்க்குமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And all the trees of the field shall know that I the LORD have brought down the high tree, have]]></a:t>
+              <a:t><![CDATA[இப்படிச் செய்கிறவன் தப்பித்துக்கொள்வானோ? உடன்படிக்கையை முறித்தவன் தப்பித்துக்கொள்வானோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[exalted the low tree, have dried up the green tree, and have made the dry tree to flourish: I the]]></a:t>
+              <a:t><![CDATA[16. தன்னை ராஜாவாக ஏற்படுத்திய ராஜாவினுடைய ஆணையை அசட்டைபண்ணி, அவனுடைய உடன்படிக்கையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD have spoken and have done it.]]></a:t>
+              <a:t><![CDATA[முறித்துப்போட்டவன், அந்த ராஜாவினுடைய ஸ்தானமாகிய பாபிலோன் நடுவிலே அவன் அண்டையில் இருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And has taken of the king's seed, and made a covenant with him, and has taken an oath of him: he]]></a:t>
+              <a:t><![CDATA[மரணமடைவானென்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[has also taken the mighty of the land:]]></a:t>
+              <a:t><![CDATA[17. அவன் அநேகம் ஜனங்களை நாசம்பண்ணும்படி அணைபோட்டு, கொத்தளங்களைக் கட்டும்போது, பார்வோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And say, Thus says the Lord GOD; A great eagle with great wings, long pinions, full of feathers,]]></a:t>
+              <a:t><![CDATA[என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. That the kingdom might be base, that it might not lift itself up, but that by keeping of his]]></a:t>
+              <a:t><![CDATA[பெரியசேனையோடும், திரளான கூட்டத்தோடும் வந்து இவனுக்காக யுத்தத்தில் உதவமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[covenant it might stand.]]></a:t>
+              <a:t><![CDATA[18. இதோ, இவன் கையடித்துக் கொடுத்திருந்தும் உடன்படிக்கை முறித்துப்போட்டு, ஆணையை அசட்டைபண்ணினான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. But he rebelled against him in sending his ambassadors into Egypt, that they might give him]]></a:t>
+              <a:t><![CDATA[இப்படியெல்லாம் செய்தவன் தப்புவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[horses and much people. Shall he prosper? shall he escape that does such things? or shall he break]]></a:t>
+              <a:t><![CDATA[19. அதினிமித்தம் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அவன் என் ஆசையை அசட்டைபண்ணினதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the covenant, and be delivered?]]></a:t>
+              <a:t><![CDATA[என் உடன்படிக்கையை முறித்துப்போட்டதையும், நான் அவனுடைய தலையின்மேல் வரப்பண்ணுவேன் என்று என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. As I live, says the Lord GOD, surely in the place where the king dwells that made him king,]]></a:t>
+              <a:t><![CDATA[ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[whose oath he despised, and whose covenant he brake, even with him in the midst of Babylon he shall]]></a:t>
+              <a:t><![CDATA[20. அவன் என்னுடைய கண்ணியில் அகப்படும்படிக்கு நான் என் வலையை அவன்மேல் வீசி, அவனைப் பாபிலோனுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[die.]]></a:t>
+              <a:t><![CDATA[கொண்டுபோய், அவன் எனக்கு விரோதமாய்ப் பண்ணின துரோகத்தினிமித்தம் அங்கே அவனை நியாயம் விசாரிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Neither shall Pharaoh with his mighty army and great company make for him in the war, by casting]]></a:t>
+              <a:t><![CDATA[21. அவனோடேகூட ஓடிப்போகிற யாவரும் அவனுடைய எல்லா இராணுவங்களும் பட்டயத்தால் விழுவார்கள்; மீதியானவர்களோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[up mounts, and building forts, to cut off many persons:]]></a:t>
+              <a:t><![CDATA[சகல திசைகளிலும் சிதறடிக்கப்படுவார்கள்; அப்பொழுது கர்த்தராகிய நான் இதைச் சொன்னேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which had divers colours, came unto Lebanon, and took the highest branch of the cedar:]]></a:t>
+              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார், பெரிய செட்டைகளையும் நீளமான இறகுகளையும் உடையதும், பலவருணமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Seeing he despised the oath by breaking the covenant, when, lo, he had given his hand, and has]]></a:t>
+              <a:t><![CDATA[அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[done all these things, he shall not escape.]]></a:t>
+              <a:t><![CDATA[22. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால் நான் உயர்ந்த கேதுருவின் நுனிக்கிளைகளில் ஒன்றை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Therefore thus says the Lord GOD; As I live, surely mine oath that he has despised, and my]]></a:t>
+              <a:t><![CDATA[எடுத்து நடுவேன்; அதின் இளங்கிளையிலுள்ள கொழுந்துகளில் இளசாயிருக்கிற ஒன்றைக் கொய்து, அதை உயரமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[covenant that he has broken, even it will I recompense upon his own head.]]></a:t>
+              <a:t><![CDATA[உன்னதமுமான ஒரு பர்வதத்தின்மேல் நாட்டுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And I will spread my net upon him, and he shall be taken in my snare, and I will bring him to]]></a:t>
+              <a:t><![CDATA[23. இஸ்ரவேலின் உயரமான பர்வதத்திலே அதை நாட்டுவேன்; அது கொப்புகளை விட்டு, கனிதந்து, மகிமையான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +13910,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Babylon, and will plead with him there for his trespass that he has trespassed against me.]]></a:t>
+              <a:t><![CDATA[கேதுருவாகும்; அதின் கீழே சகலவித பட்சிஜாதிகளும் தங்கி, அதின் கிளைகளின் நிழலிலே தாபரிக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. அப்படியே கர்த்தராகிய நான் உயர்ந்த விருட்சத்தைத் தாழ்த்தி, தாழ்ந்தவிருட்சத்தை உயர்த்தினேன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றும், நான் பச்சையான விருட்சத்தைப் பட்டுப்போகப்பண்ணி, பட்டுப்போன விருட்சத்தைத் தழைக்கப்பண்ணினேன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றும் வெளியின் விருட்சங்களுக்கு எல்லாம் தெரியவரும்; கர்த்தராகிய நான் இதைச் சொன்னேன்; இதை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நிறைவேற்றினேன் என்று உரைத்தாரென்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. He cropped off the top of his young twigs, and carried it into a land of trade; he set it in a]]></a:t>
+              <a:t><![CDATA[இறகுகளால் நிறைந்ததுமாகிய ஒரு பெரிய கழுகு லீபனோனில் வந்து, ஒரு கேதுருவின் நுனிக்கிளையைப் பிடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[city of merchants.]]></a:t>
+              <a:t><![CDATA[4. அதின் இளங்கிளையிலுள்ள கொழுந்துகளைக்கொய்து, அதை வர்த்தக தேசத்துக்குக் கொண்டுபோய், அதை வர்த்தகருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. He took also of the seed of the land, and planted it in a fruitful field; he placed it by great]]></a:t>
+              <a:t><![CDATA[நகரத்தில் வைத்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[waters, and set it as a willow tree.]]></a:t>
+              <a:t><![CDATA[5. தேசத்தின் விதையில் ஒன்றை எடுத்து, அதைப் பயிர்நிலத்திலே போட்டு, அதை எடுத்து, மிகுந்த தண்ணீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14015,91 +15027,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
   <a:themeElements>
-    <a:clrScheme name="Theme88">
+    <a:clrScheme name="Theme16">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme88">
+    <a:fontScheme name="Theme16">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +15137,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme88">
+    <a:fmtScheme name="Theme16">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14300,51 +15312,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>55</Slides>
+  <Slides>59</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>