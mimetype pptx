--- v1 (2026-07-18)
+++ v2 (2026-11-03)
@@ -127,50 +127,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -219,50 +221,51 @@
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -428,53 +431,54 @@
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -534,51 +538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மலைகளின்மேல் சாப்பிடாமலும், இஸ்ரவேல் வம்சத்தாரின் நரகலான விக்கிரகங்களுக்கு நேராகத் தன் கண்களை ஏறெடுக்காமலும், தன் அயலானுடைய மனைவியைத் தீட்டுப்படுத்தாமலும் தூரஸ்திரீயோடே சேராமலும்,]]></a:t>
+              <a:t><![CDATA[6. And has not eaten upon the mountains, neither has lifted up his eyes to the idols of the house of Israel, neither has defiled his neighbour's wife, neither has come near to a menstruous woman,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -643,51 +647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மலைகளின்மேல் சாப்பிடாமலும், இஸ்ரவேல் வம்சத்தாரின் நரகலான விக்கிரகங்களுக்கு நேராகத் தன் கண்களை ஏறெடுக்காமலும், தன் அயலானுடைய மனைவியைத் தீட்டுப்படுத்தாமலும் தூரஸ்திரீயோடே சேராமலும்,]]></a:t>
+              <a:t><![CDATA[6. And has not eaten upon the mountains, neither has lifted up his eyes to the idols of the house of Israel, neither has defiled his neighbour's wife, neither has come near to a menstruous woman,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -752,51 +756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒருவனையும் ஒடுக்காமலும், கொள்ளையிடாமலுமிருந்து, கடன் வாங்கினவனுக்கு அடைமானத்தைத் திரும்பக்கொடுத்து தன் அப்பத்தைப் பசித்தவனுக்குப் பங்கிட்டு, வஸ்திரமில்லாதவனுக்கு வஸ்திரம் தரிப்பித்து,]]></a:t>
+              <a:t><![CDATA[7. And has not oppressed any, but has restored to the debtor his pledge, has spoiled none by violence, has given his bread to the hungry, and has covered the naked with a garment;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -861,51 +865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒருவனையும் ஒடுக்காமலும், கொள்ளையிடாமலுமிருந்து, கடன் வாங்கினவனுக்கு அடைமானத்தைத் திரும்பக்கொடுத்து தன் அப்பத்தைப் பசித்தவனுக்குப் பங்கிட்டு, வஸ்திரமில்லாதவனுக்கு வஸ்திரம் தரிப்பித்து,]]></a:t>
+              <a:t><![CDATA[7. And has not oppressed any, but has restored to the debtor his pledge, has spoiled none by violence, has given his bread to the hungry, and has covered the naked with a garment;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -970,51 +974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வட்டிக்குக் கொடாமலும், பொலிசை வாங்காமலும், அநியாயத்துக்குத் தன்கையை விலக்கி, மனிதருக்குள்ள வழக்கே உண்மையாய்த் தீர்த்து,]]></a:t>
+              <a:t><![CDATA[7. And has not oppressed any, but has restored to the debtor his pledge, has spoiled none by violence, has given his bread to the hungry, and has covered the naked with a garment;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1079,51 +1083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வட்டிக்குக் கொடாமலும், பொலிசை வாங்காமலும், அநியாயத்துக்குத் தன்கையை விலக்கி, மனிதருக்குள்ள வழக்கே உண்மையாய்த் தீர்த்து,]]></a:t>
+              <a:t><![CDATA[8. He that has not given forth upon interest, neither has taken any increase, that has withdrawn his hand from iniquity, has executed true judgment between man and man,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1188,51 +1192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் கட்டளைகளின்படி நடந்து, என் நியாயங்களைக் கைக்கொண்டு, உண்மையாயிருப்பானாகில் அவனே நீதிமான்; அவன் பிழைக்கவே பிழைப்பான் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. He that has not given forth upon interest, neither has taken any increase, that has withdrawn his hand from iniquity, has executed true judgment between man and man,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1297,51 +1301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் கட்டளைகளின்படி நடந்து, என் நியாயங்களைக் கைக்கொண்டு, உண்மையாயிருப்பானாகில் அவனே நீதிமான்; அவன் பிழைக்கவே பிழைப்பான் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. Has walked in my statutes, and has kept my judgments, to deal truly; he is just, he shall surely live, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1406,51 +1410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆனாலும் அவனுக்கு ஒரு குமாரன் பிறந்து, அவன் கள்ளனும் இரத்தஞ்சிந்துகிறவனும், மேற்சொல்லிய கடமைகளின்படி நடவாமல்,]]></a:t>
+              <a:t><![CDATA[9. Has walked in my statutes, and has kept my judgments, to deal truly; he is just, he shall surely live, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1515,51 +1519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆனாலும் அவனுக்கு ஒரு குமாரன் பிறந்து, அவன் கள்ளனும் இரத்தஞ்சிந்துகிறவனும், மேற்சொல்லிய கடமைகளின்படி நடவாமல்,]]></a:t>
+              <a:t><![CDATA[10. If he brought forth a son that is a robber, a shedder of blood, and that does the like to any one of these things,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1624,51 +1628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD came unto me again, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1733,51 +1737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இவைகளில் ஒன்றுக்கொப்பானதைச் செய்கிறவனுமாயிருந்து, மலைகளின்மேல் சாப்பிட்டு, தன் அயலானுடைய மனைவியைத் தீட்டுப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[10. If he brought forth a son that is a robber, a shedder of blood, and that does the like to any one of these things,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1842,51 +1846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இவைகளில் ஒன்றுக்கொப்பானதைச் செய்கிறவனுமாயிருந்து, மலைகளின்மேல் சாப்பிட்டு, தன் அயலானுடைய மனைவியைத் தீட்டுப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[11. And that does not any of those duties, but even has eaten upon the mountains, and defiled his neighbour's wife,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1951,51 +1955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சிறுமையும் எளிமையுமானவனை ஒடுக்கி, கொள்ளைக்காரனாயிருந்து, அடைமானத்தைத் திரும்பக் கொடாமல், நரகலான விக்கிரகங்களுக்கு நேராக தன் கண்களை ஏறெடுத்து, அருவருப்பானதைச் செய்து,]]></a:t>
+              <a:t><![CDATA[11. And that does not any of those duties, but even has eaten upon the mountains, and defiled his neighbour's wife,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2060,51 +2064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சிறுமையும் எளிமையுமானவனை ஒடுக்கி, கொள்ளைக்காரனாயிருந்து, அடைமானத்தைத் திரும்பக் கொடாமல், நரகலான விக்கிரகங்களுக்கு நேராக தன் கண்களை ஏறெடுத்து, அருவருப்பானதைச் செய்து,]]></a:t>
+              <a:t><![CDATA[12. Has oppressed the poor and needy, has spoiled by violence, has not restored the pledge, and has lifted up his eyes to the idols, has committed abomination,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2169,51 +2173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. வட்டிக்குக் கொடுத்து, பொலிசைவாங்கினால், அவன் பிழைப்பானோ? அவன் பிழைப்பதில்லை, இந்த எல்லா அருவருப்புகளையும் செய்தானே; அவன் சாகவேசாவான்; அவன் இரத்தப்பழி அவன்மேல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. Has oppressed the poor and needy, has spoiled by violence, has not restored the pledge, and has lifted up his eyes to the idols, has committed abomination,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2278,51 +2282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. வட்டிக்குக் கொடுத்து, பொலிசைவாங்கினால், அவன் பிழைப்பானோ? அவன் பிழைப்பதில்லை, இந்த எல்லா அருவருப்புகளையும் செய்தானே; அவன் சாகவேசாவான்; அவன் இரத்தப்பழி அவன்மேல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. Has given forth upon interest, and has taken increase: shall he then live? he shall not live: he has done all these abominations; he shall surely die; his blood shall be upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2387,51 +2391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்னும், இதோ, அவனுக்கு ஒரு குமாரன் பிறந்து, அவன் தன் தகப்பன்செய்த எல்லாப் பாவங்களையும் கண்டு, தான் அவைகளின்படி செய்யாதபடிக்கு எச்சரிக்கையாயிருந்து,]]></a:t>
+              <a:t><![CDATA[13. Has given forth upon interest, and has taken increase: shall he then live? he shall not live: he has done all these abominations; he shall surely die; his blood shall be upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2496,51 +2500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்னும், இதோ, அவனுக்கு ஒரு குமாரன் பிறந்து, அவன் தன் தகப்பன்செய்த எல்லாப் பாவங்களையும் கண்டு, தான் அவைகளின்படி செய்யாதபடிக்கு எச்சரிக்கையாயிருந்து,]]></a:t>
+              <a:t><![CDATA[14. Now, lo, if he brought forth a son, that sees all his father's sins which he has done, and considers, and does not such like,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2605,51 +2609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மலைகளின்மேல் சாப்பிடாமலும், இஸ்ரவேல் வம்சத்தாரின் நரகலான விக்கிரகங்களுக்கு நேராகத் தன் கண்களை ஏறெடுக்காமலும், தன் அயலானுடைய மனைவியைத் தீட்டுப்படுத்தாமலும்,]]></a:t>
+              <a:t><![CDATA[14. Now, lo, if he brought forth a son, that sees all his father's sins which he has done, and considers, and does not such like,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2714,51 +2718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மலைகளின்மேல் சாப்பிடாமலும், இஸ்ரவேல் வம்சத்தாரின் நரகலான விக்கிரகங்களுக்கு நேராகத் தன் கண்களை ஏறெடுக்காமலும், தன் அயலானுடைய மனைவியைத் தீட்டுப்படுத்தாமலும்,]]></a:t>
+              <a:t><![CDATA[15. That has not eaten upon the mountains, neither has lifted up his eyes to the idols of the house of Israel, has not defiled his neighbour's wife,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2823,51 +2827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிதாக்கள் திராட்சக்காய்களைத் தின்றார்கள், பிள்ளைகளின் பற்கள் கூசிப்போயின என்னும் பழமொழியை நீங்கள் இஸ்ரவேல் தேசத்தைக் குறித்துச்சொல்லுகிறது என்ன?]]></a:t>
+              <a:t><![CDATA[2. What mean all of you, that all of you use this proverb concerning the land of Israel, saying, The fathers have eaten sour grapes, and the children's teeth are set on edge?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2932,51 +2936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவனையும் ஒடுக்காமலும், அடைமானத்தை வைத்துக்கொண்டிராமலும், கொள்ளையிடாமலும், தன் அப்பத்தைப் பசித்தவனுக்குப் பங்கிட்டு, வஸ்திரமில்லாதவனுக்கு வஸ்திரந்தரிப்பித்து,]]></a:t>
+              <a:t><![CDATA[15. That has not eaten upon the mountains, neither has lifted up his eyes to the idols of the house of Israel, has not defiled his neighbour's wife,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3041,51 +3045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவனையும் ஒடுக்காமலும், அடைமானத்தை வைத்துக்கொண்டிராமலும், கொள்ளையிடாமலும், தன் அப்பத்தைப் பசித்தவனுக்குப் பங்கிட்டு, வஸ்திரமில்லாதவனுக்கு வஸ்திரந்தரிப்பித்து,]]></a:t>
+              <a:t><![CDATA[16. Neither has oppressed any, has not withheld the pledge, neither has spoiled by violence, but has given his bread to the hungry, and has covered the naked with a garment,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3150,51 +3154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சிறுமையானவனுக்கு நோவுண்டாக்காதபடித் தன் கையை விலக்கி, வட்டியும் பொலிசையும் வாங்காமலிருந்து தன் நியாயங்களின்படி செய்து, என் கட்டளைகளில் நடந்தால், அவன் தன் தகப்பனுடைய அக்கிரமத்தினிமித்தம் சாகாமல் பிழைக்கவே பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[16. Neither has oppressed any, has not withheld the pledge, neither has spoiled by violence, but has given his bread to the hungry, and has covered the naked with a garment,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3259,51 +3263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சிறுமையானவனுக்கு நோவுண்டாக்காதபடித் தன் கையை விலக்கி, வட்டியும் பொலிசையும் வாங்காமலிருந்து தன் நியாயங்களின்படி செய்து, என் கட்டளைகளில் நடந்தால், அவன் தன் தகப்பனுடைய அக்கிரமத்தினிமித்தம் சாகாமல் பிழைக்கவே பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[17. That has taken off his hand from the poor, that has not received interest nor increase, has executed my judgments, has walked in my statutes; he shall not die for the iniquity of his father, he shall surely live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3368,51 +3372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சிறுமையானவனுக்கு நோவுண்டாக்காதபடித் தன் கையை விலக்கி, வட்டியும் பொலிசையும் வாங்காமலிருந்து தன் நியாயங்களின்படி செய்து, என் கட்டளைகளில் நடந்தால், அவன் தன் தகப்பனுடைய அக்கிரமத்தினிமித்தம் சாகாமல் பிழைக்கவே பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[17. That has taken off his hand from the poor, that has not received interest nor increase, has executed my judgments, has walked in my statutes; he shall not die for the iniquity of his father, he shall surely live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3477,51 +3481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் தகப்பனோவென்றால் கொடுமைசெய்து, சகோதரனைக் கொள்ளையிட்டு, தகாததைத் தன் ஜனங்களின் நடுவிலே செய்தபடியினால், இதோ, அவன் தன் அக்கிரமத்திலே சாவான்.]]></a:t>
+              <a:t><![CDATA[17. That has taken off his hand from the poor, that has not received interest nor increase, has executed my judgments, has walked in my statutes; he shall not die for the iniquity of his father, he shall surely live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3586,51 +3590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் தகப்பனோவென்றால் கொடுமைசெய்து, சகோதரனைக் கொள்ளையிட்டு, தகாததைத் தன் ஜனங்களின் நடுவிலே செய்தபடியினால், இதோ, அவன் தன் அக்கிரமத்திலே சாவான்.]]></a:t>
+              <a:t><![CDATA[18. As for his father, because he cruelly oppressed, spoiled his brother by violence, and did that which is not good among his people, lo, even he shall die in his iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3695,51 +3699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதெப்படி, குமாரன் தகப்பனுடைய அக்கிரமத்தைச் சுமக்கிறதினால் என்று நீங்கள் கேட்டால், குமாரன் நியாயத்தையும் நீதியையும் செய்து, என் கட்டளைகளைக் கைக்கொண்டு, அவைகளின்படி செய்ததினால், அவன் பிழைக்கவே பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[18. As for his father, because he cruelly oppressed, spoiled his brother by violence, and did that which is not good among his people, lo, even he shall die in his iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3804,51 +3808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதெப்படி, குமாரன் தகப்பனுடைய அக்கிரமத்தைச் சுமக்கிறதினால் என்று நீங்கள் கேட்டால், குமாரன் நியாயத்தையும் நீதியையும் செய்து, என் கட்டளைகளைக் கைக்கொண்டு, அவைகளின்படி செய்ததினால், அவன் பிழைக்கவே பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[19. Yet say all of you, Why? does not the son bear the iniquity of the father? When the son has done that which is lawful and right, and has kept all my statutes, and has done them, he shall surely live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3913,51 +3917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதெப்படி, குமாரன் தகப்பனுடைய அக்கிரமத்தைச் சுமக்கிறதினால் என்று நீங்கள் கேட்டால், குமாரன் நியாயத்தையும் நீதியையும் செய்து, என் கட்டளைகளைக் கைக்கொண்டு, அவைகளின்படி செய்ததினால், அவன் பிழைக்கவே பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[19. Yet say all of you, Why? does not the son bear the iniquity of the father? When the son has done that which is lawful and right, and has kept all my statutes, and has done them, he shall surely live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4022,51 +4026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிதாக்கள் திராட்சக்காய்களைத் தின்றார்கள், பிள்ளைகளின் பற்கள் கூசிப்போயின என்னும் பழமொழியை நீங்கள் இஸ்ரவேல் தேசத்தைக் குறித்துச்சொல்லுகிறது என்ன?]]></a:t>
+              <a:t><![CDATA[2. What mean all of you, that all of you use this proverb concerning the land of Israel, saying, The fathers have eaten sour grapes, and the children's teeth are set on edge?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4131,51 +4135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பாவஞ்செய்கிற ஆத்துமாவே சாகும்; குமாரன் தகப்பனுடைய அக்கிரமத்தைச் சுமப்பதுமில்லை, தகப்பன் ராஜாவினுடைய அக்கிரமத்தைச் சுமப்பதுமில்லை; நீதிமானுடைய நீதி அவன்மேல்தான் இருக்கும், துன்மார்க்கனுடைய துன்மார்க்கமும் அவன்மேல்தான் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[19. Yet say all of you, Why? does not the son bear the iniquity of the father? When the son has done that which is lawful and right, and has kept all my statutes, and has done them, he shall surely live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4240,51 +4244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பாவஞ்செய்கிற ஆத்துமாவே சாகும்; குமாரன் தகப்பனுடைய அக்கிரமத்தைச் சுமப்பதுமில்லை, தகப்பன் ராஜாவினுடைய அக்கிரமத்தைச் சுமப்பதுமில்லை; நீதிமானுடைய நீதி அவன்மேல்தான் இருக்கும், துன்மார்க்கனுடைய துன்மார்க்கமும் அவன்மேல்தான் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[20. The soul that sins, it shall die. The son shall not bear the iniquity of the father, neither shall the father bear the iniquity of the son: the righteousness of the righteous shall be upon him, and the wickedness of the wicked shall be upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4349,51 +4353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பாவஞ்செய்கிற ஆத்துமாவே சாகும்; குமாரன் தகப்பனுடைய அக்கிரமத்தைச் சுமப்பதுமில்லை, தகப்பன் ராஜாவினுடைய அக்கிரமத்தைச் சுமப்பதுமில்லை; நீதிமானுடைய நீதி அவன்மேல்தான் இருக்கும், துன்மார்க்கனுடைய துன்மார்க்கமும் அவன்மேல்தான் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[20. The soul that sins, it shall die. The son shall not bear the iniquity of the father, neither shall the father bear the iniquity of the son: the righteousness of the righteous shall be upon him, and the wickedness of the wicked shall be upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4458,51 +4462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. துன்மார்க்கன் தான் செய்த எல்லாப் பாவங்களையும் விட்டுத் திரும்பி, என் கட்டளைகளையெல்லாம் கைக்கொண்டு, நியாயத்தையும் நீதியையும் செய்வானேயாகில், அவன் பிழைக்கவே பிழைப்பான், அவன் சாவதில்லை.]]></a:t>
+              <a:t><![CDATA[20. The soul that sins, it shall die. The son shall not bear the iniquity of the father, neither shall the father bear the iniquity of the son: the righteousness of the righteous shall be upon him, and the wickedness of the wicked shall be upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4567,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. துன்மார்க்கன் தான் செய்த எல்லாப் பாவங்களையும் விட்டுத் திரும்பி, என் கட்டளைகளையெல்லாம் கைக்கொண்டு, நியாயத்தையும் நீதியையும் செய்வானேயாகில், அவன் பிழைக்கவே பிழைப்பான், அவன் சாவதில்லை.]]></a:t>
+              <a:t><![CDATA[21. But if the wicked will turn from all his sins that he has committed, and keep all my statutes, and do that which is lawful and right, he shall surely live, he shall not die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4676,51 +4680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் செய்த எல்லா மீறுதல்களும் நினைக்கப்படுவதில்லை; அவன் தான் செய்த நீதியிலே பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[21. But if the wicked will turn from all his sins that he has committed, and keep all my statutes, and do that which is lawful and right, he shall surely live, he shall not die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4785,51 +4789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் செய்த எல்லா மீறுதல்களும் நினைக்கப்படுவதில்லை; அவன் தான் செய்த நீதியிலே பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[22. All his transgressions that he has committed, they shall not be mentioned unto him: in his righteousness that he has done he shall live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4894,51 +4898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. துன்மார்க்கன் சாகிறது எனக்கு எவ்வளவேனும் பிரியமோ? அவன் தன் வழிகளை விட்டுத் திரும்பிப் பிழைப்பது அல்லவோ எனக்குப் பிரியம் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[23. Have I any pleasure at all that the wicked should die? says the Lord GOD: and not that he should return from his ways, and live?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5003,51 +5007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. துன்மார்க்கன் சாகிறது எனக்கு எவ்வளவேனும் பிரியமோ? அவன் தன் வழிகளை விட்டுத் திரும்பிப் பிழைப்பது அல்லவோ எனக்குப் பிரியம் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[23. Have I any pleasure at all that the wicked should die? says the Lord GOD: and not that he should return from his ways, and live?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5112,51 +5116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீதிமான் தன் நீதியைவிட்டு விலகி, அநீதி செய்து, துன்மார்க்கன் செய்கிற சகல அருவருப்புகளின்படியும் செய்வானேயாகில், அவன் பிழைப்பானோ? அவனோ அவன் செய்த அவனுடைய எல்லா நீதிகளும் நினைக்கப்படுவதில்லை; அவன்செய்த தன் துரோகத்திலேயும் அவன் செய்த தன் பாவத்திலேயும் சாவான்.]]></a:t>
+              <a:t><![CDATA[24. But when the righteous turns away from his righteousness, and commits iniquity, and does according to all the abominations that the wicked man does, shall he live? All his righteousness that he has done shall not be mentioned: in his trespass that he has trespassed, and in his sin that he has sinned, in them shall he die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5221,51 +5225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இனி இஸ்ரவேலில் இந்தப் பழமொழியைச் சொல்வது இல்லை என்பதை என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று, கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[3. As I live, says the Lord GOD, all of you shall not have occasion any more to use this proverb in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5330,51 +5334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீதிமான் தன் நீதியைவிட்டு விலகி, அநீதி செய்து, துன்மார்க்கன் செய்கிற சகல அருவருப்புகளின்படியும் செய்வானேயாகில், அவன் பிழைப்பானோ? அவனோ அவன் செய்த அவனுடைய எல்லா நீதிகளும் நினைக்கப்படுவதில்லை; அவன்செய்த தன் துரோகத்திலேயும் அவன் செய்த தன் பாவத்திலேயும் சாவான்.]]></a:t>
+              <a:t><![CDATA[24. But when the righteous turns away from his righteousness, and commits iniquity, and does according to all the abominations that the wicked man does, shall he live? All his righteousness that he has done shall not be mentioned: in his trespass that he has trespassed, and in his sin that he has sinned, in them shall he die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5439,51 +5443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீதிமான் தன் நீதியைவிட்டு விலகி, அநீதி செய்து, துன்மார்க்கன் செய்கிற சகல அருவருப்புகளின்படியும் செய்வானேயாகில், அவன் பிழைப்பானோ? அவனோ அவன் செய்த அவனுடைய எல்லா நீதிகளும் நினைக்கப்படுவதில்லை; அவன்செய்த தன் துரோகத்திலேயும் அவன் செய்த தன் பாவத்திலேயும் சாவான்.]]></a:t>
+              <a:t><![CDATA[24. But when the righteous turns away from his righteousness, and commits iniquity, and does according to all the abominations that the wicked man does, shall he live? All his righteousness that he has done shall not be mentioned: in his trespass that he has trespassed, and in his sin that he has sinned, in them shall he die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5548,51 +5552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீதிமான் தன் நீதியைவிட்டு விலகி, அநீதி செய்து, துன்மார்க்கன் செய்கிற சகல அருவருப்புகளின்படியும் செய்வானேயாகில், அவன் பிழைப்பானோ? அவனோ அவன் செய்த அவனுடைய எல்லா நீதிகளும் நினைக்கப்படுவதில்லை; அவன்செய்த தன் துரோகத்திலேயும் அவன் செய்த தன் பாவத்திலேயும் சாவான்.]]></a:t>
+              <a:t><![CDATA[25. Yet all of you say, The way of the LORD is not equal. Hear now, O house of Israel; Is not my way equal? are not your ways unequal?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5657,51 +5661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீங்களோ, ஆண்டவருடைய வழி செம்மையாய் இருக்கவில்லை என்கிறீர்கள்; இஸ்ரவேல் வம்சத்தாரே, கேளுங்கள்; என் வழி செம்மையாயிராதோ? உங்கள் வழிகள் அல்லவோ செம்மையல்லாததாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[25. Yet all of you say, The way of the LORD is not equal. Hear now, O house of Israel; Is not my way equal? are not your ways unequal?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5766,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீங்களோ, ஆண்டவருடைய வழி செம்மையாய் இருக்கவில்லை என்கிறீர்கள்; இஸ்ரவேல் வம்சத்தாரே, கேளுங்கள்; என் வழி செம்மையாயிராதோ? உங்கள் வழிகள் அல்லவோ செம்மையல்லாததாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[26. When a righteous man turns away from his righteousness, and commits iniquity, and dies in them; for his iniquity that he has done shall he die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5875,51 +5879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீதிமான் தன் நீதியைவிட்டு விலகி, அநீதிசெய்து அதிலே செத்தால், அவன் செய்த தன் அநீதியினிமித்தம் அவன் சாவான்.]]></a:t>
+              <a:t><![CDATA[26. When a righteous man turns away from his righteousness, and commits iniquity, and dies in them; for his iniquity that he has done shall he die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5984,51 +5988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீதிமான் தன் நீதியைவிட்டு விலகி, அநீதிசெய்து அதிலே செத்தால், அவன் செய்த தன் அநீதியினிமித்தம் அவன் சாவான்.]]></a:t>
+              <a:t><![CDATA[27. Again, when the wicked man turns away from his wickedness that he has committed, and does that which is lawful and right, he shall save his soul alive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6093,51 +6097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. துன்மார்க்கன் தான் செய்த துன்மார்க்கத்தைவிட்டு விலகி, நியாயத்தையும் நீதியையும் செய்வானேயாகில், அவன் தன் ஆத்துமாவைப் பிழைக்கப்பண்ணுவான்.]]></a:t>
+              <a:t><![CDATA[27. Again, when the wicked man turns away from his wickedness that he has committed, and does that which is lawful and right, he shall save his soul alive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6202,51 +6206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. துன்மார்க்கன் தான் செய்த துன்மார்க்கத்தைவிட்டு விலகி, நியாயத்தையும் நீதியையும் செய்வானேயாகில், அவன் தன் ஆத்துமாவைப் பிழைக்கப்பண்ணுவான்.]]></a:t>
+              <a:t><![CDATA[28. Because he considers, and turns away from all his transgressions that he has committed, he shall surely live, he shall not die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6311,51 +6315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவன் எச்சரிப்படைந்து, அவன் செய்த எல்லா மீறுதல்களையும் விட்டுத் திரும்புகிறபடியனாலே அவன் பிழைக்கவே பிழைப்பான், அவன் சாவதில்லை.]]></a:t>
+              <a:t><![CDATA[28. Because he considers, and turns away from all his transgressions that he has committed, he shall surely live, he shall not die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6420,51 +6424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இனி இஸ்ரவேலில் இந்தப் பழமொழியைச் சொல்வது இல்லை என்பதை என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று, கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[3. As I live, says the Lord GOD, all of you shall not have occasion any more to use this proverb in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6529,51 +6533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவன் எச்சரிப்படைந்து, அவன் செய்த எல்லா மீறுதல்களையும் விட்டுத் திரும்புகிறபடியனாலே அவன் பிழைக்கவே பிழைப்பான், அவன் சாவதில்லை.]]></a:t>
+              <a:t><![CDATA[29. Yet says the house of Israel, The way of the LORD is not equal. O house of Israel, are not my ways equal? are not your ways unequal?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6638,51 +6642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இஸ்ரவேல் வம்சத்தாரோ: ஆண்டவருடைய வழி செம்மையாய் இருக்கவில்லை என்கிறார்கள்; இஸ்ரவேல் வம்சத்தாரே, என் வழிகள் செம்மையாயிராதோ? உங்கள் வழிகள் அல்லவோ செம்மையல்லாததாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[29. Yet says the house of Israel, The way of the LORD is not equal. O house of Israel, are not my ways equal? are not your ways unequal?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6747,51 +6751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இஸ்ரவேல் வம்சத்தாரோ: ஆண்டவருடைய வழி செம்மையாய் இருக்கவில்லை என்கிறார்கள்; இஸ்ரவேல் வம்சத்தாரே, என் வழிகள் செம்மையாயிராதோ? உங்கள் வழிகள் அல்லவோ செம்மையல்லாததாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[30. Therefore I will judge you, O house of Israel, every one according to his ways, says the Lord GOD. Repent, and turn yourselves from all your transgressions; so iniquity shall not be your ruin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6856,51 +6860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் இஸ்ரவேல் வம்சத்தாரே, நான் உங்களில் அவனவனை அவனவன் வழிகளுக்குத் தக்கதாக நியாயந்தீர்ப்பேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீங்கள் மனந்திரும்புங்கள், உங்களுடைய எல்லா மீறுதல்களையும் விட்டுத் திரும்புங்கள்; அப்பொழுது அக்கிரமம் உங்கள் கேட்டுக்குக் காரணமாயிருப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[30. Therefore I will judge you, O house of Israel, every one according to his ways, says the Lord GOD. Repent, and turn yourselves from all your transgressions; so iniquity shall not be your ruin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6965,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் இஸ்ரவேல் வம்சத்தாரே, நான் உங்களில் அவனவனை அவனவன் வழிகளுக்குத் தக்கதாக நியாயந்தீர்ப்பேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீங்கள் மனந்திரும்புங்கள், உங்களுடைய எல்லா மீறுதல்களையும் விட்டுத் திரும்புங்கள்; அப்பொழுது அக்கிரமம் உங்கள் கேட்டுக்குக் காரணமாயிருப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[30. Therefore I will judge you, O house of Israel, every one according to his ways, says the Lord GOD. Repent, and turn yourselves from all your transgressions; so iniquity shall not be your ruin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7074,51 +7078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நீங்கள் துரோகம்பண்ணின உங்களுடைய எல்லாத் துரோகங்களையும் உங்கள்மேல் இராதபடிக்கு விலக்கி, உங்களுக்குப் புது இருதயத்தையும் புது ஆவியையும் உண்டுபண்ணிக்கொள்ளுங்கள்; இஸ்ரவேல் வம்சத்தாரே, நீங்கள் ஏன் சாகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[31. Cast away from you all your transgressions, whereby all of you have transgressed; and make you a new heart and a new spirit: for why will all of you die, O house of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7183,51 +7187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நீங்கள் துரோகம்பண்ணின உங்களுடைய எல்லாத் துரோகங்களையும் உங்கள்மேல் இராதபடிக்கு விலக்கி, உங்களுக்குப் புது இருதயத்தையும் புது ஆவியையும் உண்டுபண்ணிக்கொள்ளுங்கள்; இஸ்ரவேல் வம்சத்தாரே, நீங்கள் ஏன் சாகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[31. Cast away from you all your transgressions, whereby all of you have transgressed; and make you a new heart and a new spirit: for why will all of you die, O house of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7292,51 +7296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. மனந்திரும்புங்கள், அப்பொழுது பிழைப்பீர்கள்; சாகிறவனுடைய சாவை நான் விரும்புகிறதில்லை என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[31. Cast away from you all your transgressions, whereby all of you have transgressed; and make you a new heart and a new spirit: for why will all of you die, O house of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7401,51 +7405,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. மனந்திரும்புங்கள், அப்பொழுது பிழைப்பீர்கள்; சாகிறவனுடைய சாவை நான் விரும்புகிறதில்லை என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[32. For I have no pleasure in the death of him that dies, says the Lord GOD: wherefore turn yourselves, and live all of you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. For I have no pleasure in the death of him that dies, says the Lord GOD: wherefore turn yourselves, and live all of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7510,51 +7623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ, எல்லா ஆத்துமாக்களும் என்னுடையவைகள்; தகப்பனின் ஆத்துமா எப்படியோ, அப்படியே மகனின் ஆத்துமாவும் என்னுடையது; பாவஞ்செய்கிற ஆத்துமாவே சாகும்.]]></a:t>
+              <a:t><![CDATA[4. Behold, all souls are mine; as the soul of the father, so also the soul of the son is mine: the soul that sins, it shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7619,51 +7732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ, எல்லா ஆத்துமாக்களும் என்னுடையவைகள்; தகப்பனின் ஆத்துமா எப்படியோ, அப்படியே மகனின் ஆத்துமாவும் என்னுடையது; பாவஞ்செய்கிற ஆத்துமாவே சாகும்.]]></a:t>
+              <a:t><![CDATA[4. Behold, all souls are mine; as the soul of the father, so also the soul of the son is mine: the soul that sins, it shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7728,51 +7841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒருவன் நீதிமானாயிருந்து, நியாயத்தையும் நீதியையும் செய்து,]]></a:t>
+              <a:t><![CDATA[5. But if a man be just, and do that which is lawful and right,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7807,51 +7920,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473417905" r:id="rId1"/>
+    <p:sldLayoutId id="2482723509" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8363,50 +8476,58 @@
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8531,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And has not eaten upon the mountains, neither has lifted up his eyes to the idols of the house of]]></a:t>
+              <a:t><![CDATA[6. மலைகளின்மேல் சாப்பிடாமலும், இஸ்ரவேல் வம்சத்தாரின் நரகலான விக்கிரகங்களுக்கு நேராகத் தன் கண்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel, neither has defiled his neighbour's wife, neither has come near to a menstruous woman,]]></a:t>
+              <a:t><![CDATA[ஏறெடுக்காமலும், தன் அயலானுடைய மனைவியைத் தீட்டுப்படுத்தாமலும் தூரஸ்திரீயோடே சேராமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And has not oppressed any, but has restored to the debtor his pledge, has spoiled none by]]></a:t>
+              <a:t><![CDATA[7. ஒருவனையும் ஒடுக்காமலும், கொள்ளையிடாமலுமிருந்து, கடன் வாங்கினவனுக்கு அடைமானத்தைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[violence, has given his bread to the hungry, and has covered the naked with a garment;]]></a:t>
+              <a:t><![CDATA[திரும்பக்கொடுத்து தன் அப்பத்தைப் பசித்தவனுக்குப் பங்கிட்டு, வஸ்திரமில்லாதவனுக்கு வஸ்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. He that has not given forth upon interest, neither has taken any increase, that has withdrawn his]]></a:t>
+              <a:t><![CDATA[தரிப்பித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hand from iniquity, has executed true judgment between man and man,]]></a:t>
+              <a:t><![CDATA[8. வட்டிக்குக் கொடாமலும், பொலிசை வாங்காமலும், அநியாயத்துக்குத் தன்கையை விலக்கி, மனிதருக்குள்ள வழக்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Has walked in my statutes, and has kept my judgments, to deal truly; he is just, he shall surely]]></a:t>
+              <a:t><![CDATA[உண்மையாய்த் தீர்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[live, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[9. என் கட்டளைகளின்படி நடந்து, என் நியாயங்களைக் கைக்கொண்டு, உண்மையாயிருப்பானாகில் அவனே நீதிமான்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. If he brought forth a son that is a robber, a shedder of blood, and that does the like to any]]></a:t>
+              <a:t><![CDATA[பிழைக்கவே பிழைப்பான் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one of these things,]]></a:t>
+              <a:t><![CDATA[10. ஆனாலும் அவனுக்கு ஒரு குமாரன் பிறந்து, அவன் கள்ளனும் இரத்தஞ்சிந்துகிறவனும், மேற்சொல்லிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The word of the LORD came unto me again, saying,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And that does not any of those duties, but even has eaten upon the mountains, and defiled his]]></a:t>
+              <a:t><![CDATA[கடமைகளின்படி நடவாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neighbour's wife,]]></a:t>
+              <a:t><![CDATA[11. இவைகளில் ஒன்றுக்கொப்பானதைச் செய்கிறவனுமாயிருந்து, மலைகளின்மேல் சாப்பிட்டு, தன் அயலானுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Has oppressed the poor and needy, has spoiled by violence, has not restored the pledge, and has]]></a:t>
+              <a:t><![CDATA[மனைவியைத் தீட்டுப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lifted up his eyes to the idols, has committed abomination,]]></a:t>
+              <a:t><![CDATA[12. சிறுமையும் எளிமையுமானவனை ஒடுக்கி, கொள்ளைக்காரனாயிருந்து, அடைமானத்தைத் திரும்பக் கொடாமல், நரகலான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Has given forth upon interest, and has taken increase: shall he then live? he shall not live: he]]></a:t>
+              <a:t><![CDATA[விக்கிரகங்களுக்கு நேராக தன் கண்களை ஏறெடுத்து, அருவருப்பானதைச் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[has done all these abominations; he shall surely die; his blood shall be upon him.]]></a:t>
+              <a:t><![CDATA[13. வட்டிக்குக் கொடுத்து, பொலிசைவாங்கினால், அவன் பிழைப்பானோ? அவன் பிழைப்பதில்லை, இந்த எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Now, lo, if he brought forth a son, that sees all his father's sins which he has done, and]]></a:t>
+              <a:t><![CDATA[அருவருப்புகளையும் செய்தானே; அவன் சாகவேசாவான்; அவன் இரத்தப்பழி அவன்மேல் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[considers, and does not such like,]]></a:t>
+              <a:t><![CDATA[14. பின்னும், இதோ, அவனுக்கு ஒரு குமாரன் பிறந்து, அவன் தன் தகப்பன்செய்த எல்லாப் பாவங்களையும் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. That has not eaten upon the mountains, neither has lifted up his eyes to the idols of the house]]></a:t>
+              <a:t><![CDATA[தான் அவைகளின்படி செய்யாதபடிக்கு எச்சரிக்கையாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Israel, has not defiled his neighbour's wife,]]></a:t>
+              <a:t><![CDATA[15. மலைகளின்மேல் சாப்பிடாமலும், இஸ்ரவேல் வம்சத்தாரின் நரகலான விக்கிரகங்களுக்கு நேராகத் தன் கண்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. What mean all of you, that all of you use this proverb concerning the land of Israel, saying, The]]></a:t>
+              <a:t><![CDATA[2. பிதாக்கள் திராட்சக்காய்களைத் தின்றார்கள், பிள்ளைகளின் பற்கள் கூசிப்போயின என்னும் பழமொழியை நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Neither has oppressed any, has not withheld the pledge, neither has spoiled by violence, but has]]></a:t>
+              <a:t><![CDATA[ஏறெடுக்காமலும், தன் அயலானுடைய மனைவியைத் தீட்டுப்படுத்தாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[given his bread to the hungry, and has covered the naked with a garment,]]></a:t>
+              <a:t><![CDATA[16. ஒருவனையும் ஒடுக்காமலும், அடைமானத்தை வைத்துக்கொண்டிராமலும், கொள்ளையிடாமலும், தன் அப்பத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. That has taken off his hand from the poor, that has not received interest nor increase, has]]></a:t>
+              <a:t><![CDATA[பசித்தவனுக்குப் பங்கிட்டு, வஸ்திரமில்லாதவனுக்கு வஸ்திரந்தரிப்பித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[executed my judgments, has walked in my statutes; he shall not die for the iniquity of his father,]]></a:t>
+              <a:t><![CDATA[17. சிறுமையானவனுக்கு நோவுண்டாக்காதபடித் தன் கையை விலக்கி, வட்டியும் பொலிசையும் வாங்காமலிருந்து தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he shall surely live.]]></a:t>
+              <a:t><![CDATA[நியாயங்களின்படி செய்து, என் கட்டளைகளில் நடந்தால், அவன் தன் தகப்பனுடைய அக்கிரமத்தினிமித்தம் சாகாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. As for his father, because he cruelly oppressed, spoiled his brother by violence, and did that]]></a:t>
+              <a:t><![CDATA[பிழைக்கவே பிழைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which is not good among his people, lo, even he shall die in his iniquity.]]></a:t>
+              <a:t><![CDATA[18. அவன் தகப்பனோவென்றால் கொடுமைசெய்து, சகோதரனைக் கொள்ளையிட்டு, தகாததைத் தன் ஜனங்களின் நடுவிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Yet say all of you, Why? does not the son bear the iniquity of the father? When the son has done]]></a:t>
+              <a:t><![CDATA[செய்தபடியினால், இதோ, அவன் தன் அக்கிரமத்திலே சாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that which is lawful and right, and has kept all my statutes, and has done them, he shall surely]]></a:t>
+              <a:t><![CDATA[19. இதெப்படி, குமாரன் தகப்பனுடைய அக்கிரமத்தைச் சுமக்கிறதினால் என்று நீங்கள் கேட்டால், குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[live.]]></a:t>
+              <a:t><![CDATA[நியாயத்தையும் நீதியையும் செய்து, என் கட்டளைகளைக் கைக்கொண்டு, அவைகளின்படி செய்ததினால், அவன் பிழைக்கவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers have eaten sour grapes, and the children's teeth are set on edge?]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் தேசத்தைக் குறித்துச்சொல்லுகிறது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. The soul that sins, it shall die. The son shall not bear the iniquity of the father, neither]]></a:t>
+              <a:t><![CDATA[பிழைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall the father bear the iniquity of the son: the righteousness of the righteous shall be upon him,]]></a:t>
+              <a:t><![CDATA[20. பாவஞ்செய்கிற ஆத்துமாவே சாகும்; குமாரன் தகப்பனுடைய அக்கிரமத்தைச் சுமப்பதுமில்லை, தகப்பன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the wickedness of the wicked shall be upon him.]]></a:t>
+              <a:t><![CDATA[ராஜாவினுடைய அக்கிரமத்தைச் சுமப்பதுமில்லை; நீதிமானுடைய நீதி அவன்மேல்தான் இருக்கும், துன்மார்க்கனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. But if the wicked will turn from all his sins that he has committed, and keep all my statutes,]]></a:t>
+              <a:t><![CDATA[துன்மார்க்கமும் அவன்மேல்தான் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and do that which is lawful and right, he shall surely live, he shall not die.]]></a:t>
+              <a:t><![CDATA[21. துன்மார்க்கன் தான் செய்த எல்லாப் பாவங்களையும் விட்டுத் திரும்பி, என் கட்டளைகளையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. All his transgressions that he has committed, they shall not be mentioned unto him: in his]]></a:t>
+              <a:t><![CDATA[கைக்கொண்டு, நியாயத்தையும் நீதியையும் செய்வானேயாகில், அவன் பிழைக்கவே பிழைப்பான், அவன் சாவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[righteousness that he has done he shall live.]]></a:t>
+              <a:t><![CDATA[22. அவன் செய்த எல்லா மீறுதல்களும் நினைக்கப்படுவதில்லை; அவன் தான் செய்த நீதியிலே பிழைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Have I any pleasure at all that the wicked should die? says the Lord GOD: and not that he should]]></a:t>
+              <a:t><![CDATA[23. துன்மார்க்கன் சாகிறது எனக்கு எவ்வளவேனும் பிரியமோ? அவன் தன் வழிகளை விட்டுத் திரும்பிப் பிழைப்பது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[return from his ways, and live?]]></a:t>
+              <a:t><![CDATA[அல்லவோ எனக்குப் பிரியம் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. But when the righteous turns away from his righteousness, and commits iniquity, and does]]></a:t>
+              <a:t><![CDATA[24. நீதிமான் தன் நீதியைவிட்டு விலகி, அநீதி செய்து, துன்மார்க்கன் செய்கிற சகல அருவருப்புகளின்படியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. As I live, says the Lord GOD, all of you shall not have occasion any more to use this proverb in]]></a:t>
+              <a:t><![CDATA[3. இனி இஸ்ரவேலில் இந்தப் பழமொழியைச் சொல்வது இல்லை என்பதை என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[according to all the abominations that the wicked man does, shall he live? All his righteousness]]></a:t>
+              <a:t><![CDATA[செய்வானேயாகில், அவன் பிழைப்பானோ? அவனோ அவன் செய்த அவனுடைய எல்லா நீதிகளும் நினைக்கப்படுவதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that he has done shall not be mentioned: in his trespass that he has trespassed, and in his sin that]]></a:t>
+              <a:t><![CDATA[அவன்செய்த தன் துரோகத்திலேயும் அவன் செய்த தன் பாவத்திலேயும் சாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he has sinned, in them shall he die.]]></a:t>
+              <a:t><![CDATA[25. நீங்களோ, ஆண்டவருடைய வழி செம்மையாய் இருக்கவில்லை என்கிறீர்கள்; இஸ்ரவேல் வம்சத்தாரே, கேளுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Yet all of you say, The way of the LORD is not equal. Hear now, O house of Israel; Is not my way]]></a:t>
+              <a:t><![CDATA[என் வழி செம்மையாயிராதோ? உங்கள் வழிகள் அல்லவோ செம்மையல்லாததாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[equal? are not your ways unequal?]]></a:t>
+              <a:t><![CDATA[26. நீதிமான் தன் நீதியைவிட்டு விலகி, அநீதிசெய்து அதிலே செத்தால், அவன் செய்த தன் அநீதியினிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. When a righteous man turns away from his righteousness, and commits iniquity, and dies in them;]]></a:t>
+              <a:t><![CDATA[அவன் சாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for his iniquity that he has done shall he die.]]></a:t>
+              <a:t><![CDATA[27. துன்மார்க்கன் தான் செய்த துன்மார்க்கத்தைவிட்டு விலகி, நியாயத்தையும் நீதியையும் செய்வானேயாகில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Again, when the wicked man turns away from his wickedness that he has committed, and does that]]></a:t>
+              <a:t><![CDATA[அவன் தன் ஆத்துமாவைப் பிழைக்கப்பண்ணுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which is lawful and right, he shall save his soul alive.]]></a:t>
+              <a:t><![CDATA[28. அவன் எச்சரிப்படைந்து, அவன் செய்த எல்லா மீறுதல்களையும் விட்டுத் திரும்புகிறபடியனாலே அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Because he considers, and turns away from all his transgressions that he has committed, he shall]]></a:t>
+              <a:t><![CDATA[பிழைக்கவே பிழைப்பான், அவன் சாவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel.]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[surely live, he shall not die.]]></a:t>
+              <a:t><![CDATA[29. இஸ்ரவேல் வம்சத்தாரோ: ஆண்டவருடைய வழி செம்மையாய் இருக்கவில்லை என்கிறார்கள்; இஸ்ரவேல் வம்சத்தாரே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Yet says the house of Israel, The way of the LORD is not equal. O house of Israel, are not my]]></a:t>
+              <a:t><![CDATA[என் வழிகள் செம்மையாயிராதோ? உங்கள் வழிகள் அல்லவோ செம்மையல்லாததாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ways equal? are not your ways unequal?]]></a:t>
+              <a:t><![CDATA[30. ஆகையால் இஸ்ரவேல் வம்சத்தாரே, நான் உங்களில் அவனவனை அவனவன் வழிகளுக்குத் தக்கதாக நியாயந்தீர்ப்பேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +16308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Therefore I will judge you, O house of Israel, every one according to his ways, says the Lord]]></a:t>
+              <a:t><![CDATA[என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; நீங்கள் மனந்திரும்புங்கள், உங்களுடைய எல்லா மீறுதல்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +16440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[GOD. Repent, and turn yourselves from all your transgressions; so iniquity shall not be your ruin.]]></a:t>
+              <a:t><![CDATA[விட்டுத் திரும்புங்கள்; அப்பொழுது அக்கிரமம் உங்கள் கேட்டுக்குக் காரணமாயிருப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +16572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Cast away from you all your transgressions, whereby all of you have transgressed; and make you a]]></a:t>
+              <a:t><![CDATA[31. நீங்கள் துரோகம்பண்ணின உங்களுடைய எல்லாத் துரோகங்களையும் உங்கள்மேல் இராதபடிக்கு விலக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +16704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[new heart and a new spirit: for why will all of you die, O house of Israel?]]></a:t>
+              <a:t><![CDATA[உங்களுக்குப் புது இருதயத்தையும் புது ஆவியையும் உண்டுபண்ணிக்கொள்ளுங்கள்; இஸ்ரவேல் வம்சத்தாரே, நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +16836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. For I have no pleasure in the death of him that dies, says the Lord GOD: wherefore turn]]></a:t>
+              <a:t><![CDATA[ஏன் சாகவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +16968,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yourselves, and live all of you.]]></a:t>
+              <a:t><![CDATA[32. மனந்திரும்புங்கள், அப்பொழுது பிழைப்பீர்கள்; சாகிறவனுடைய சாவை நான் விரும்புகிறதில்லை என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Behold, all souls are mine; as the soul of the father, so also the soul of the son is mine: the]]></a:t>
+              <a:t><![CDATA[4. இதோ, எல்லா ஆத்துமாக்களும் என்னுடையவைகள்; தகப்பனின் ஆத்துமா எப்படியோ, அப்படியே மகனின் ஆத்துமாவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[soul that sins, it shall die.]]></a:t>
+              <a:t><![CDATA[என்னுடையது; பாவஞ்செய்கிற ஆத்துமாவே சாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But if a man be just, and do that which is lawful and right,]]></a:t>
+              <a:t><![CDATA[5. ஒருவன் நீதிமானாயிருந்து, நியாயத்தையும் நீதியையும் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17304,91 +17557,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme88">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme88">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +17667,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme88">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17589,51 +17842,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>68</Slides>
+  <Slides>69</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>