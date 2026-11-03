--- v1 (2026-07-18)
+++ v2 (2026-11-03)
@@ -370,51 +370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாய்ச்சிங்கம் காத்திருந்து, தன் நம்பிக்கை அபத்தமாய்ப் போயிற்றென்று கண்டு, அது தன் குட்டிகளில் வேறொன்ற எடுத்து, அதை பாலசிங்கமாக வைத்தது.]]></a:t>
+              <a:t><![CDATA[6. And he went up and down among the lions, he became a young lion, and learned to catch the prey, and devoured men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -479,51 +479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது சிங்கங்களுக்குள்ளே சஞ்சரித்து, பாலசிங்கமாகி, இரைதேடப் பழகி, மனுஷரைப் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[7. And he knew their desolate palaces, and he laid waste their cities; and the land was desolate, and the fullness thereof, by the noise of his roaring.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -588,51 +588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது சிங்கங்களுக்குள்ளே சஞ்சரித்து, பாலசிங்கமாகி, இரைதேடப் பழகி, மனுஷரைப் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[7. And he knew their desolate palaces, and he laid waste their cities; and the land was desolate, and the fullness thereof, by the noise of his roaring.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -697,51 +697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்களுடைய பாழான அரமனைகளில் திரிந்து, அவர்களுடைய பட்டணங்களைப் பாழாக்கிற்று; அதினுடைய கெர்ச்சிப்பின் சத்தத்துக்கு தேசமும் அதிலுள்ள யாவும் திகைத்தது.]]></a:t>
+              <a:t><![CDATA[8. Then the nations set against him on every side from the provinces, and spread their net over him: he was taken in their pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -806,51 +806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்களுடைய பாழான அரமனைகளில் திரிந்து, அவர்களுடைய பட்டணங்களைப் பாழாக்கிற்று; அதினுடைய கெர்ச்சிப்பின் சத்தத்துக்கு தேசமும் அதிலுள்ள யாவும் திகைத்தது.]]></a:t>
+              <a:t><![CDATA[8. Then the nations set against him on every side from the provinces, and spread their net over him: he was taken in their pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -915,51 +915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது சுற்றுப்புறத்து ஜாதிகள் அதற்கு விரோதமாக எழும்பிவந்து, தங்கள் வலையை அதின்மேல் வீசினார்கள்; அது அவர்களுடைய படுகுழியிலே அகப்பட்டது.]]></a:t>
+              <a:t><![CDATA[9. And they put him in ward in chains, and brought him to the king of Babylon: they brought him into holds, that his voice should no more be heard upon the mountains of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1024,51 +1024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது சுற்றுப்புறத்து ஜாதிகள் அதற்கு விரோதமாக எழும்பிவந்து, தங்கள் வலையை அதின்மேல் வீசினார்கள்; அது அவர்களுடைய படுகுழியிலே அகப்பட்டது.]]></a:t>
+              <a:t><![CDATA[9. And they put him in ward in chains, and brought him to the king of Babylon: they brought him into holds, that his voice should no more be heard upon the mountains of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1133,51 +1133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் அதைச் சங்கிலிகளினால் கட்டி, ஒரு கூட்டுக்குட்படுத்தி, அதை பாபிலோனின் ராஜாவினிடத்துக்குக் கொண்டுபோனார்கள்; இனி அதின் சத்தம் இஸ்ரவேலின் பர்வதங்களின்மேல் கேட்கப்படாதபடிக்கு அதை அரணான இடங்களில் கொண்டுபோய் அடைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And they put him in ward in chains, and brought him to the king of Babylon: they brought him into holds, that his voice should no more be heard upon the mountains of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1242,51 +1242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் அதைச் சங்கிலிகளினால் கட்டி, ஒரு கூட்டுக்குட்படுத்தி, அதை பாபிலோனின் ராஜாவினிடத்துக்குக் கொண்டுபோனார்கள்; இனி அதின் சத்தம் இஸ்ரவேலின் பர்வதங்களின்மேல் கேட்கப்படாதபடிக்கு அதை அரணான இடங்களில் கொண்டுபோய் அடைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Your mother is like a vine in your blood, planted by the waters: she was fruitful and full of branches by reason of many waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1351,51 +1351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ அமரிக்கையோடு இருக்கையில் உன் தாய் தண்ணீர் ஓரமாய் நாட்டப்பட்டதும், மிகுதியான நீர்ப்பாய்ச்சலால் கனிதருகிறதும் தழைத்திருக்கிறதுமான திராட்சச்செடியாயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[10. Your mother is like a vine in your blood, planted by the waters: she was fruitful and full of branches by reason of many waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1460,51 +1460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீ இஸ்ரவேல் பிரபுக்களின்பேரில் ஒரு புலம்பல் பாடி,]]></a:t>
+              <a:t><![CDATA[1. Moreover take you up a lamentation for the princes of Israel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1569,51 +1569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ அமரிக்கையோடு இருக்கையில் உன் தாய் தண்ணீர் ஓரமாய் நாட்டப்பட்டதும், மிகுதியான நீர்ப்பாய்ச்சலால் கனிதருகிறதும் தழைத்திருக்கிறதுமான திராட்சச்செடியாயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[11. And she had strong rods for the sceptres of them that bare rule, and her stature was exalted among the thick branches, and she appeared in her height with the multitude of her branches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1678,51 +1678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆளுகிறவர்களின் செங்கோலுக்கேற்ற பலத்த கொப்புகள் அதற்கு இருந்தது; அதின் வளர்த்தி அடர்த்தியான கிளைகளுக்குள்ளே உயர ஓங்கி, தன் உயர்த்தியினாலே தன் திரளான கொடிகளோடுங்கூடத் தோன்றிற்று.]]></a:t>
+              <a:t><![CDATA[11. And she had strong rods for the sceptres of them that bare rule, and her stature was exalted among the thick branches, and she appeared in her height with the multitude of her branches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1787,51 +1787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆளுகிறவர்களின் செங்கோலுக்கேற்ற பலத்த கொப்புகள் அதற்கு இருந்தது; அதின் வளர்த்தி அடர்த்தியான கிளைகளுக்குள்ளே உயர ஓங்கி, தன் உயர்த்தியினாலே தன் திரளான கொடிகளோடுங்கூடத் தோன்றிற்று.]]></a:t>
+              <a:t><![CDATA[12. But she was plucked up in fury, she was cast down to the ground, and the east wind dried up her fruit: her strong rods were broken and withered; the fire consumed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1896,51 +1896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆனாலும் அது சீக்கிரமாய்ப் பிடுங்கப்பட்டு, தரையிலே தள்ளுண்டது; கீழ்காற்றினால் அதின் கனி காய்ந்துபோயிற்று; அதின் பலத்த கொப்புகள் முறிந்து, பட்டுப்போயின; அக்கினி அவைகளைப் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[12. But she was plucked up in fury, she was cast down to the ground, and the east wind dried up her fruit: her strong rods were broken and withered; the fire consumed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2005,51 +2005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆனாலும் அது சீக்கிரமாய்ப் பிடுங்கப்பட்டு, தரையிலே தள்ளுண்டது; கீழ்காற்றினால் அதின் கனி காய்ந்துபோயிற்று; அதின் பலத்த கொப்புகள் முறிந்து, பட்டுப்போயின; அக்கினி அவைகளைப் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[13. And now she is planted in the wilderness, in a dry and thirsty ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2114,51 +2114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்பொழுது அது வறண்டதும் தண்ணீர் இல்லாததுமான வனாந்தர பூமியிலே நடப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. And fire is gone out of a rod of her branches, which has devoured her fruit, so that she has no strong rod to be a sceptre to rule. This is a lamentation, and shall be for a lamentation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2223,51 +2223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதின் கொடிகளிலுள்ள ஒரு கொப்பிலிருந்து அக்கினி புறப்பட்டு, அதின் கனியைப் பட்சித்தது; ஆளுகிற செங்கோலுக்கேற்ற பலத்த கொப்பு இனி அதில் இல்லையென்று சொல்; இதுவே புலம்பல், இதுவே புலம்பலாயிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And fire is gone out of a rod of her branches, which has devoured her fruit, so that she has no strong rod to be a sceptre to rule. This is a lamentation, and shall be for a lamentation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2332,51 +2332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதின் கொடிகளிலுள்ள ஒரு கொப்பிலிருந்து அக்கினி புறப்பட்டு, அதின் கனியைப் பட்சித்தது; ஆளுகிற செங்கோலுக்கேற்ற பலத்த கொப்பு இனி அதில் இல்லையென்று சொல்; இதுவே புலம்பல், இதுவே புலம்பலாயிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And fire is gone out of a rod of her branches, which has devoured her fruit, so that she has no strong rod to be a sceptre to rule. This is a lamentation, and shall be for a lamentation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2441,51 +2441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சொல்லவேண்டியது என்னவென்றால்: உன் தாய் எப்படிப்பட்டவள்? அவள் ஒரு பெண்சிங்கம், அவள் சிங்கங்களுக்குள்ளே படுத்திருந்து, பாலசிங்கங்களின் நடுவிலே தன் குட்டிகள் வளர்த்தாள்.]]></a:t>
+              <a:t><![CDATA[2. And say, What is your mother? A lioness: she lay down among lions, she nourished her whelps among young lions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2550,51 +2550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சொல்லவேண்டியது என்னவென்றால்: உன் தாய் எப்படிப்பட்டவள்? அவள் ஒரு பெண்சிங்கம், அவள் சிங்கங்களுக்குள்ளே படுத்திருந்து, பாலசிங்கங்களின் நடுவிலே தன் குட்டிகள் வளர்த்தாள்.]]></a:t>
+              <a:t><![CDATA[2. And say, What is your mother? A lioness: she lay down among lions, she nourished her whelps among young lions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2659,51 +2659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தன் குட்டிகளில் ஒன்று வளர்ந்து, பாலசிங்கமாகி, இரைதேடப் பழகி, மனுஷரைப் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[3. And she brought up one of her whelps: it became a young lion, and it learned to catch the prey; it devoured men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2768,51 +2768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தன் குட்டிகளில் ஒன்று வளர்ந்து, பாலசிங்கமாகி, இரைதேடப் பழகி, மனுஷரைப் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[4. The nations also heard of him; he was taken in their pit, and they brought him with chains unto the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2877,51 +2877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. புறஜாதிகளும் அதின் செய்தியைக் கேட்டார்கள், அது அவர்களுடைய படுகுழியில் அகப்பட்டது; அதைச் சங்கிலிகளினால் கட்டி, எகிப்துதேசத்திற்குக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. The nations also heard of him; he was taken in their pit, and they brought him with chains unto the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2986,51 +2986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. புறஜாதிகளும் அதின் செய்தியைக் கேட்டார்கள், அது அவர்களுடைய படுகுழியில் அகப்பட்டது; அதைச் சங்கிலிகளினால் கட்டி, எகிப்துதேசத்திற்குக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Now when she saw that she had waited, and her hope was lost, then she took another of her whelps, and made him a young lion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3095,51 +3095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாய்ச்சிங்கம் காத்திருந்து, தன் நம்பிக்கை அபத்தமாய்ப் போயிற்றென்று கண்டு, அது தன் குட்டிகளில் வேறொன்ற எடுத்து, அதை பாலசிங்கமாக வைத்தது.]]></a:t>
+              <a:t><![CDATA[5. Now when she saw that she had waited, and her hope was lost, then she took another of her whelps, and made him a young lion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3174,51 +3174,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473417858" r:id="rId1"/>
+    <p:sldLayoutId id="2482723493" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3570,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and made him a young lion.]]></a:t>
+              <a:t><![CDATA[6. அது சிங்கங்களுக்குள்ளே சஞ்சரித்து, பாலசிங்கமாகி, இரைதேடப் பழகி, மனுஷரைப் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3702,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he went up and down among the lions, he became a young lion, and learned to catch the prey,]]></a:t>
+              <a:t><![CDATA[7. அவர்களுடைய பாழான அரமனைகளில் திரிந்து, அவர்களுடைய பட்டணங்களைப் பாழாக்கிற்று; அதினுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3834,51 +3834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and devoured men.]]></a:t>
+              <a:t><![CDATA[கெர்ச்சிப்பின் சத்தத்துக்கு தேசமும் அதிலுள்ள யாவும் திகைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3966,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he knew their desolate palaces, and he laid waste their cities; and the land was desolate,]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது சுற்றுப்புறத்து ஜாதிகள் அதற்கு விரோதமாக எழும்பிவந்து, தங்கள் வலையை அதின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4098,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the fullness thereof, by the noise of his roaring.]]></a:t>
+              <a:t><![CDATA[வீசினார்கள்; அது அவர்களுடைய படுகுழியிலே அகப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4230,51 +4230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then the nations set against him on every side from the provinces, and spread their net over him:]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் அதைச் சங்கிலிகளினால் கட்டி, ஒரு கூட்டுக்குட்படுத்தி, அதை பாபிலோனின் ராஜாவினிடத்துக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4362,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he was taken in their pit.]]></a:t>
+              <a:t><![CDATA[கொண்டுபோனார்கள்; இனி அதின் சத்தம் இஸ்ரவேலின் பர்வதங்களின்மேல் கேட்கப்படாதபடிக்கு அதை அரணான இடங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4494,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And they put him in ward in chains, and brought him to the king of Babylon: they brought him into]]></a:t>
+              <a:t><![CDATA[கொண்டுபோய் அடைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4626,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[holds, that his voice should no more be heard upon the mountains of Israel.]]></a:t>
+              <a:t><![CDATA[10. நீ அமரிக்கையோடு இருக்கையில் உன் தாய் தண்ணீர் ஓரமாய் நாட்டப்பட்டதும், மிகுதியான நீர்ப்பாய்ச்சலால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4758,51 +4758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Your mother is like a vine in your blood, planted by the waters: she was fruitful and full of]]></a:t>
+              <a:t><![CDATA[கனிதருகிறதும் தழைத்திருக்கிறதுமான திராட்சச்செடியாயிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4890,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Moreover take you up a lamentation for the princes of Israel,]]></a:t>
+              <a:t><![CDATA[1. நீ இஸ்ரவேல் பிரபுக்களின்பேரில் ஒரு புலம்பல் பாடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5022,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[branches by reason of many waters.]]></a:t>
+              <a:t><![CDATA[11. ஆளுகிறவர்களின் செங்கோலுக்கேற்ற பலத்த கொப்புகள் அதற்கு இருந்தது; அதின் வளர்த்தி அடர்த்தியான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And she had strong rods for the sceptres of them that bare rule, and her stature was exalted]]></a:t>
+              <a:t><![CDATA[கிளைகளுக்குள்ளே உயர ஓங்கி, தன் உயர்த்தியினாலே தன் திரளான கொடிகளோடுங்கூடத் தோன்றிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[among the thick branches, and she appeared in her height with the multitude of her branches.]]></a:t>
+              <a:t><![CDATA[12. ஆனாலும் அது சீக்கிரமாய்ப் பிடுங்கப்பட்டு, தரையிலே தள்ளுண்டது; கீழ்காற்றினால் அதின் கனி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. But she was plucked up in fury, she was cast down to the ground, and the east wind dried up her]]></a:t>
+              <a:t><![CDATA[காய்ந்துபோயிற்று; அதின் பலத்த கொப்புகள் முறிந்து, பட்டுப்போயின; அக்கினி அவைகளைப் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fruit: her strong rods were broken and withered; the fire consumed them.]]></a:t>
+              <a:t><![CDATA[13. இப்பொழுது அது வறண்டதும் தண்ணீர் இல்லாததுமான வனாந்தர பூமியிலே நடப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And now she is planted in the wilderness, in a dry and thirsty ground.]]></a:t>
+              <a:t><![CDATA[14. அதின் கொடிகளிலுள்ள ஒரு கொப்பிலிருந்து அக்கினி புறப்பட்டு, அதின் கனியைப் பட்சித்தது; ஆளுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And fire is gone out of a rod of her branches, which has devoured her fruit, so that she has no]]></a:t>
+              <a:t><![CDATA[செங்கோலுக்கேற்ற பலத்த கொப்பு இனி அதில் இல்லையென்று சொல்; இதுவே புலம்பல், இதுவே புலம்பலாயிருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[strong rod to be a sceptre to rule. This is a lamentation, and shall be for a lamentation.]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And say, What is your mother? A lioness: she lay down among lions, she nourished her whelps among]]></a:t>
+              <a:t><![CDATA[2. சொல்லவேண்டியது என்னவென்றால்: உன் தாய் எப்படிப்பட்டவள்? அவள் ஒரு பெண்சிங்கம், அவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[young lions.]]></a:t>
+              <a:t><![CDATA[சிங்கங்களுக்குள்ளே படுத்திருந்து, பாலசிங்கங்களின் நடுவிலே தன் குட்டிகள் வளர்த்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And she brought up one of her whelps: it became a young lion, and it learned to catch the prey;]]></a:t>
+              <a:t><![CDATA[3. தன் குட்டிகளில் ஒன்று வளர்ந்து, பாலசிங்கமாகி, இரைதேடப் பழகி, மனுஷரைப் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it devoured men.]]></a:t>
+              <a:t><![CDATA[4. புறஜாதிகளும் அதின் செய்தியைக் கேட்டார்கள், அது அவர்களுடைய படுகுழியில் அகப்பட்டது; அதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. The nations also heard of him; he was taken in their pit, and they brought him with chains unto]]></a:t>
+              <a:t><![CDATA[சங்கிலிகளினால் கட்டி, எகிப்துதேசத்திற்குக் கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the land of Egypt.]]></a:t>
+              <a:t><![CDATA[5. தாய்ச்சிங்கம் காத்திருந்து, தன் நம்பிக்கை அபத்தமாய்ப் போயிற்றென்று கண்டு, அது தன் குட்டிகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Now when she saw that she had waited, and her hope was lost, then she took another of her whelps,]]></a:t>
+              <a:t><![CDATA[வேறொன்ற எடுத்து, அதை பாலசிங்கமாக வைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6931,91 +6931,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
   <a:themeElements>
-    <a:clrScheme name="Theme63">
+    <a:clrScheme name="Theme62">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme63">
+    <a:fontScheme name="Theme62">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7041,51 +7041,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme63">
+    <a:fmtScheme name="Theme62">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>