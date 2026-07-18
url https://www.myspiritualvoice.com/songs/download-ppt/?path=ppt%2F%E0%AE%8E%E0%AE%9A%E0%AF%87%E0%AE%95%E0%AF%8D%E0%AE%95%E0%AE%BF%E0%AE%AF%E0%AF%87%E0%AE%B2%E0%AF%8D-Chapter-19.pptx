--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -39,98 +39,107 @@
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -252,53 +261,56 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
-  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -358,51 +370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்களுடைய பாழான அரமனைகளில் திரிந்து, அவர்களுடைய பட்டணங்களைப் பாழாக்கிற்று; அதினுடைய கெர்ச்சிப்பின் சத்தத்துக்கு தேசமும் அதிலுள்ள யாவும் திகைத்தது.]]></a:t>
+              <a:t><![CDATA[5. தாய்ச்சிங்கம் காத்திருந்து, தன் நம்பிக்கை அபத்தமாய்ப் போயிற்றென்று கண்டு, அது தன் குட்டிகளில் வேறொன்ற எடுத்து, அதை பாலசிங்கமாக வைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -467,51 +479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது சுற்றுப்புறத்து ஜாதிகள் அதற்கு விரோதமாக எழும்பிவந்து, தங்கள் வலையை அதின்மேல் வீசினார்கள்; அது அவர்களுடைய படுகுழியிலே அகப்பட்டது.]]></a:t>
+              <a:t><![CDATA[6. அது சிங்கங்களுக்குள்ளே சஞ்சரித்து, பாலசிங்கமாகி, இரைதேடப் பழகி, மனுஷரைப் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -576,51 +588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் அதைச் சங்கிலிகளினால் கட்டி, ஒரு கூட்டுக்குட்படுத்தி, அதை பாபிலோனின் ராஜாவினிடத்துக்குக் கொண்டுபோனார்கள்; இனி அதின் சத்தம் இஸ்ரவேலின் பர்வதங்களின்மேல் கேட்கப்படாதபடிக்கு அதை அரணான இடங்களில் கொண்டுபோய் அடைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அது சிங்கங்களுக்குள்ளே சஞ்சரித்து, பாலசிங்கமாகி, இரைதேடப் பழகி, மனுஷரைப் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -685,51 +697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் அதைச் சங்கிலிகளினால் கட்டி, ஒரு கூட்டுக்குட்படுத்தி, அதை பாபிலோனின் ராஜாவினிடத்துக்குக் கொண்டுபோனார்கள்; இனி அதின் சத்தம் இஸ்ரவேலின் பர்வதங்களின்மேல் கேட்கப்படாதபடிக்கு அதை அரணான இடங்களில் கொண்டுபோய் அடைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அவர்களுடைய பாழான அரமனைகளில் திரிந்து, அவர்களுடைய பட்டணங்களைப் பாழாக்கிற்று; அதினுடைய கெர்ச்சிப்பின் சத்தத்துக்கு தேசமும் அதிலுள்ள யாவும் திகைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -794,51 +806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ அமரிக்கையோடு இருக்கையில் உன் தாய் தண்ணீர் ஓரமாய் நாட்டப்பட்டதும், மிகுதியான நீர்ப்பாய்ச்சலால் கனிதருகிறதும் தழைத்திருக்கிறதுமான திராட்சச்செடியாயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[7. அவர்களுடைய பாழான அரமனைகளில் திரிந்து, அவர்களுடைய பட்டணங்களைப் பாழாக்கிற்று; அதினுடைய கெர்ச்சிப்பின் சத்தத்துக்கு தேசமும் அதிலுள்ள யாவும் திகைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -903,51 +915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ அமரிக்கையோடு இருக்கையில் உன் தாய் தண்ணீர் ஓரமாய் நாட்டப்பட்டதும், மிகுதியான நீர்ப்பாய்ச்சலால் கனிதருகிறதும் தழைத்திருக்கிறதுமான திராட்சச்செடியாயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது சுற்றுப்புறத்து ஜாதிகள் அதற்கு விரோதமாக எழும்பிவந்து, தங்கள் வலையை அதின்மேல் வீசினார்கள்; அது அவர்களுடைய படுகுழியிலே அகப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1012,51 +1024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆளுகிறவர்களின் செங்கோலுக்கேற்ற பலத்த கொப்புகள் அதற்கு இருந்தது; அதின் வளர்த்தி அடர்த்தியான கிளைகளுக்குள்ளே உயர ஓங்கி, தன் உயர்த்தியினாலே தன் திரளான கொடிகளோடுங்கூடத் தோன்றிற்று.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது சுற்றுப்புறத்து ஜாதிகள் அதற்கு விரோதமாக எழும்பிவந்து, தங்கள் வலையை அதின்மேல் வீசினார்கள்; அது அவர்களுடைய படுகுழியிலே அகப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1121,51 +1133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆளுகிறவர்களின் செங்கோலுக்கேற்ற பலத்த கொப்புகள் அதற்கு இருந்தது; அதின் வளர்த்தி அடர்த்தியான கிளைகளுக்குள்ளே உயர ஓங்கி, தன் உயர்த்தியினாலே தன் திரளான கொடிகளோடுங்கூடத் தோன்றிற்று.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் அதைச் சங்கிலிகளினால் கட்டி, ஒரு கூட்டுக்குட்படுத்தி, அதை பாபிலோனின் ராஜாவினிடத்துக்குக் கொண்டுபோனார்கள்; இனி அதின் சத்தம் இஸ்ரவேலின் பர்வதங்களின்மேல் கேட்கப்படாதபடிக்கு அதை அரணான இடங்களில் கொண்டுபோய் அடைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1230,51 +1242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆனாலும் அது சீக்கிரமாய்ப் பிடுங்கப்பட்டு, தரையிலே தள்ளுண்டது; கீழ்காற்றினால் அதின் கனி காய்ந்துபோயிற்று; அதின் பலத்த கொப்புகள் முறிந்து, பட்டுப்போயின; அக்கினி அவைகளைப் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் அதைச் சங்கிலிகளினால் கட்டி, ஒரு கூட்டுக்குட்படுத்தி, அதை பாபிலோனின் ராஜாவினிடத்துக்குக் கொண்டுபோனார்கள்; இனி அதின் சத்தம் இஸ்ரவேலின் பர்வதங்களின்மேல் கேட்கப்படாதபடிக்கு அதை அரணான இடங்களில் கொண்டுபோய் அடைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1339,51 +1351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆனாலும் அது சீக்கிரமாய்ப் பிடுங்கப்பட்டு, தரையிலே தள்ளுண்டது; கீழ்காற்றினால் அதின் கனி காய்ந்துபோயிற்று; அதின் பலத்த கொப்புகள் முறிந்து, பட்டுப்போயின; அக்கினி அவைகளைப் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[10. நீ அமரிக்கையோடு இருக்கையில் உன் தாய் தண்ணீர் ஓரமாய் நாட்டப்பட்டதும், மிகுதியான நீர்ப்பாய்ச்சலால் கனிதருகிறதும் தழைத்திருக்கிறதுமான திராட்சச்செடியாயிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1557,51 +1569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆனாலும் அது சீக்கிரமாய்ப் பிடுங்கப்பட்டு, தரையிலே தள்ளுண்டது; கீழ்காற்றினால் அதின் கனி காய்ந்துபோயிற்று; அதின் பலத்த கொப்புகள் முறிந்து, பட்டுப்போயின; அக்கினி அவைகளைப் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[10. நீ அமரிக்கையோடு இருக்கையில் உன் தாய் தண்ணீர் ஓரமாய் நாட்டப்பட்டதும், மிகுதியான நீர்ப்பாய்ச்சலால் கனிதருகிறதும் தழைத்திருக்கிறதுமான திராட்சச்செடியாயிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1666,51 +1678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்பொழுது அது வறண்டதும் தண்ணீர் இல்லாததுமான வனாந்தர பூமியிலே நடப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. ஆளுகிறவர்களின் செங்கோலுக்கேற்ற பலத்த கொப்புகள் அதற்கு இருந்தது; அதின் வளர்த்தி அடர்த்தியான கிளைகளுக்குள்ளே உயர ஓங்கி, தன் உயர்த்தியினாலே தன் திரளான கொடிகளோடுங்கூடத் தோன்றிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1775,51 +1787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதின் கொடிகளிலுள்ள ஒரு கொப்பிலிருந்து அக்கினி புறப்பட்டு, அதின் கனியைப் பட்சித்தது; ஆளுகிற செங்கோலுக்கேற்ற பலத்த கொப்பு இனி அதில் இல்லையென்று சொல்; இதுவே புலம்பல், இதுவே புலம்பலாயிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. ஆளுகிறவர்களின் செங்கோலுக்கேற்ற பலத்த கொப்புகள் அதற்கு இருந்தது; அதின் வளர்த்தி அடர்த்தியான கிளைகளுக்குள்ளே உயர ஓங்கி, தன் உயர்த்தியினாலே தன் திரளான கொடிகளோடுங்கூடத் தோன்றிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1884,51 +1896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதின் கொடிகளிலுள்ள ஒரு கொப்பிலிருந்து அக்கினி புறப்பட்டு, அதின் கனியைப் பட்சித்தது; ஆளுகிற செங்கோலுக்கேற்ற பலத்த கொப்பு இனி அதில் இல்லையென்று சொல்; இதுவே புலம்பல், இதுவே புலம்பலாயிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. ஆனாலும் அது சீக்கிரமாய்ப் பிடுங்கப்பட்டு, தரையிலே தள்ளுண்டது; கீழ்காற்றினால் அதின் கனி காய்ந்துபோயிற்று; அதின் பலத்த கொப்புகள் முறிந்து, பட்டுப்போயின; அக்கினி அவைகளைப் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1993,50 +2005,377 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[12. ஆனாலும் அது சீக்கிரமாய்ப் பிடுங்கப்பட்டு, தரையிலே தள்ளுண்டது; கீழ்காற்றினால் அதின் கனி காய்ந்துபோயிற்று; அதின் பலத்த கொப்புகள் முறிந்து, பட்டுப்போயின; அக்கினி அவைகளைப் பட்சித்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. இப்பொழுது அது வறண்டதும் தண்ணீர் இல்லாததுமான வனாந்தர பூமியிலே நடப்பட்டிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. அதின் கொடிகளிலுள்ள ஒரு கொப்பிலிருந்து அக்கினி புறப்பட்டு, அதின் கனியைப் பட்சித்தது; ஆளுகிற செங்கோலுக்கேற்ற பலத்த கொப்பு இனி அதில் இல்லையென்று சொல்; இதுவே புலம்பல், இதுவே புலம்பலாயிருக்கும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[14. அதின் கொடிகளிலுள்ள ஒரு கொப்பிலிருந்து அக்கினி புறப்பட்டு, அதின் கனியைப் பட்சித்தது; ஆளுகிற செங்கோலுக்கேற்ற பலத்த கொப்பு இனி அதில் இல்லையென்று சொல்; இதுவே புலம்பல், இதுவே புலம்பலாயிருக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -2211,51 +2550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தன் குட்டிகளில் ஒன்று வளர்ந்து, பாலசிங்கமாகி, இரைதேடப் பழகி, மனுஷரைப் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[2. சொல்லவேண்டியது என்னவென்றால்: உன் தாய் எப்படிப்பட்டவள்? அவள் ஒரு பெண்சிங்கம், அவள் சிங்கங்களுக்குள்ளே படுத்திருந்து, பாலசிங்கங்களின் நடுவிலே தன் குட்டிகள் வளர்த்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2429,51 +2768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. புறஜாதிகளும் அதின் செய்தியைக் கேட்டார்கள், அது அவர்களுடைய படுகுழியில் அகப்பட்டது; அதைச் சங்கிலிகளினால் கட்டி, எகிப்துதேசத்திற்குக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[3. தன் குட்டிகளில் ஒன்று வளர்ந்து, பாலசிங்கமாகி, இரைதேடப் பழகி, மனுஷரைப் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2538,51 +2877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாய்ச்சிங்கம் காத்திருந்து, தன் நம்பிக்கை அபத்தமாய்ப் போயிற்றென்று கண்டு, அது தன் குட்டிகளில் வேறொன்ற எடுத்து, அதை பாலசிங்கமாக வைத்தது.]]></a:t>
+              <a:t><![CDATA[4. புறஜாதிகளும் அதின் செய்தியைக் கேட்டார்கள், அது அவர்களுடைய படுகுழியில் அகப்பட்டது; அதைச் சங்கிலிகளினால் கட்டி, எகிப்துதேசத்திற்குக் கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2647,51 +2986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாய்ச்சிங்கம் காத்திருந்து, தன் நம்பிக்கை அபத்தமாய்ப் போயிற்றென்று கண்டு, அது தன் குட்டிகளில் வேறொன்ற எடுத்து, அதை பாலசிங்கமாக வைத்தது.]]></a:t>
+              <a:t><![CDATA[4. புறஜாதிகளும் அதின் செய்தியைக் கேட்டார்கள், அது அவர்களுடைய படுகுழியில் அகப்பட்டது; அதைச் சங்கிலிகளினால் கட்டி, எகிப்துதேசத்திற்குக் கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2756,51 +3095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது சிங்கங்களுக்குள்ளே சஞ்சரித்து, பாலசிங்கமாகி, இரைதேடப் பழகி, மனுஷரைப் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[5. தாய்ச்சிங்கம் காத்திருந்து, தன் நம்பிக்கை அபத்தமாய்ப் போயிற்றென்று கண்டு, அது தன் குட்டிகளில் வேறொன்ற எடுத்து, அதை பாலசிங்கமாக வைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2835,51 +3174,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506586" r:id="rId1"/>
+    <p:sldLayoutId id="2473417858" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3007,50 +3346,74 @@
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3207,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તેણે કિલ્લાઓ તોડી પાડ્યા, નગરોને ખંડિયેર બનાવી દીધાં; અને તેની ગર્જનાથી દેશના લોકો ભયભીત થઇ ગયા.]]></a:t>
+              <a:t><![CDATA[and made him a young lion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3339,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. આજુબાજુના પ્રાંતના લોકોએ તેના પર હુમલો કર્યો, તેમણે જાળ નાંખીને તેને ખાડામાં પકડી લીધો.]]></a:t>
+              <a:t><![CDATA[6. And he went up and down among the lions, he became a young lion, and learned to catch the prey,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3471,51 +3834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તેઓ તેને સાંકળે બાંધી પાંજરામાં પૂરીને બાબિલના રાજા પાસે લઇ ગયા. ત્યાં તેને જેલમાં પૂરવામાં]]></a:t>
+              <a:t><![CDATA[and devoured men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3603,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવ્યો. જેથી ઇસ્રાએલના પર્વતો પર તેની ગર્જના સંભળાતી બંધ થઇ જાય.]]></a:t>
+              <a:t><![CDATA[7. And he knew their desolate palaces, and he laid waste their cities; and the land was desolate,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3735,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. “‘તારી માતા પાણીના ઝરા પાસે રોપેલા દ્રાક્ષના વેલા જેવી હતી. પાણીની ખોટ નહોતી, એટલે તેને ખૂબ]]></a:t>
+              <a:t><![CDATA[and the fullness thereof, by the noise of his roaring.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3867,51 +4230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાંદડાં અને ફળ આવ્યાં.]]></a:t>
+              <a:t><![CDATA[8. Then the nations set against him on every side from the provinces, and spread their net over him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3999,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તેની ડાળીઓ એવી મજબૂત હતી કે તેના રાજદંડ બને. વેલ વધતી વધતી આજુબાજુની જાડીથી ઉપર નીકળી ગઇ, અને]]></a:t>
+              <a:t><![CDATA[he was taken in their pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4131,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેની ઘટા અને ઊંચાઇ સૌની નજરે ચડતી.]]></a:t>
+              <a:t><![CDATA[9. And they put him in ward in chains, and brought him to the king of Babylon: they brought him into]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4263,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. પરંતુ તે દ્રાક્ષાવેલો કોપને લીધે ઉખેડી નાખીને ભોંયભેગો કરવામાં આવ્યો, તેની ડાળીઓ ભાંગી નાખવામાં]]></a:t>
+              <a:t><![CDATA[holds, that his voice should no more be heard upon the mountains of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4395,51 +4758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવી. પૂર્વ તરફથી ફૂંકાતા પવનોને કારણે તે સુકાઇ ગઇ અને તેનાં ફળો તૂટી પડ્યા. સુકાઇ ગયેલી ડાળીઓ]]></a:t>
+              <a:t><![CDATA[10. Your mother is like a vine in your blood, planted by the waters: she was fruitful and full of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4527,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. યહોવાએ મને કહ્યું, “તું ઇસ્રાએલના આગેવાનો માટે મરશિયા ગા.]]></a:t>
+              <a:t><![CDATA[1. Moreover take you up a lamentation for the princes of Israel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4659,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અગ્નિમાં ભસ્મીભૂત થઇ ગઇ.]]></a:t>
+              <a:t><![CDATA[branches by reason of many waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. હવે તેને સૂકા વેરાન અને નકામા રણમાં રોપવામાં આવી છે.]]></a:t>
+              <a:t><![CDATA[11. And she had strong rods for the sceptres of them that bare rule, and her stature was exalted]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. તેના થડમાંથી અગ્નિ પ્રગટીને તેની ડાળીઓ અને ફળોને ભરખી ગયો છે. હવે એની ડાળીઓ ફરીથી કદી મજબૂત નહિ]]></a:t>
+              <a:t><![CDATA[among the thick branches, and she appeared in her height with the multitude of her branches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થાય, અને તેમાંથી રાજદંડ પણ નહિ બને.’ આ શોકનું ગીત ભલે વારંવાર ગવાય. આ દુ:ખદ ગીત છે, જે વારંવાર]]></a:t>
+              <a:t><![CDATA[12. But she was plucked up in fury, she was cast down to the ground, and the east wind dried up her]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5550,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગવાતું આવ્યું છે.”]]></a:t>
+              <a:t><![CDATA[fruit: her strong rods were broken and withered; the fire consumed them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. And now she is planted in the wilderness, in a dry and thirsty ground.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. And fire is gone out of a rod of her branches, which has devoured her fruit, so that she has no]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[strong rod to be a sceptre to rule. This is a lamentation, and shall be for a lamentation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “‘તારી મા કેવી સ્ત્રી હતી! તે તો હતી સિંહણ, સિંહોના ટોળામાં રહીને પોતાના સંતાન ઉછેરતી હતી.]]></a:t>
+              <a:t><![CDATA[2. And say, What is your mother? A lioness: she lay down among lions, she nourished her whelps among]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તે સ્ત્રીએ એમાનાં એક સિંહના બચ્ચાંનેઉછેર્યો અને તે શકિતશાળી સિંહ બની ગયો, પછી તે શિકાર કરતાં]]></a:t>
+              <a:t><![CDATA[young lions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શીખ્યો અને લોકોનો ભક્ષ કરવા લાગ્યો.]]></a:t>
+              <a:t><![CDATA[3. And she brought up one of her whelps: it became a young lion, and it learned to catch the prey;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. બીજી પ્રજાઓએ એ સાંભળ્યું અને તેને ખાડામાં ફસાવ્યો. તેઓ તેને બેડીઓ પહેરાવી મિસર લઇ ગયા.]]></a:t>
+              <a:t><![CDATA[it devoured men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. “‘જ્યારે સિંહણે જોયું કે તેની આશાઓ ધૂળમાં મળી ગઇ છે ત્યારે તેણે બીજા બચ્ચાંનેબધાં જંગલી પ્રાણીઓના]]></a:t>
+              <a:t><![CDATA[4. The nations also heard of him; he was taken in their pit, and they brought him with chains unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાજા થવા માટે તાલીમ આપીને ઉછેરીને મોટો કર્યો.]]></a:t>
+              <a:t><![CDATA[the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. તે પણ મોટા સિંહોનો વનરાજ થયો, શિકાર કરતાં શીખ્યો અને માણસોનો ભક્ષ કરવા લાગ્યો.]]></a:t>
+              <a:t><![CDATA[5. Now when she saw that she had waited, and her hope was lost, then she took another of her whelps,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6172,91 +6931,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
   <a:themeElements>
-    <a:clrScheme name="Theme82">
+    <a:clrScheme name="Theme63">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme82">
+    <a:fontScheme name="Theme63">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6282,51 +7041,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme82">
+    <a:fmtScheme name="Theme63">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6457,51 +7216,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>24</Slides>
+  <Slides>27</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>