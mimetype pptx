--- v1 (2026-07-18)
+++ v2 (2026-11-03)
@@ -215,50 +215,78 @@
   <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide121.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide121.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide124.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide124.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide125.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide125.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide126.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide126.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -351,50 +379,64 @@
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
     <p:sldId id="357" r:id="rId104"/>
     <p:sldId id="358" r:id="rId105"/>
     <p:sldId id="359" r:id="rId106"/>
     <p:sldId id="360" r:id="rId107"/>
     <p:sldId id="361" r:id="rId108"/>
     <p:sldId id="362" r:id="rId109"/>
     <p:sldId id="363" r:id="rId110"/>
     <p:sldId id="364" r:id="rId111"/>
     <p:sldId id="365" r:id="rId112"/>
     <p:sldId id="366" r:id="rId113"/>
     <p:sldId id="367" r:id="rId114"/>
+    <p:sldId id="368" r:id="rId115"/>
+    <p:sldId id="369" r:id="rId116"/>
+    <p:sldId id="370" r:id="rId117"/>
+    <p:sldId id="371" r:id="rId118"/>
+    <p:sldId id="372" r:id="rId119"/>
+    <p:sldId id="373" r:id="rId120"/>
+    <p:sldId id="374" r:id="rId121"/>
+    <p:sldId id="375" r:id="rId122"/>
+    <p:sldId id="376" r:id="rId123"/>
+    <p:sldId id="377" r:id="rId124"/>
+    <p:sldId id="378" r:id="rId125"/>
+    <p:sldId id="379" r:id="rId126"/>
+    <p:sldId id="380" r:id="rId127"/>
+    <p:sldId id="381" r:id="rId128"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -604,53 +646,67 @@
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
   <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
   <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
   <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
   <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
   <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
   <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
   <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
   <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
   <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
   <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide111.xml"/>
   <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide112.xml"/>
-  <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide113.xml"/>
+  <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide114.xml"/>
+  <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide115.xml"/>
+  <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide116.xml"/>
+  <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide117.xml"/>
+  <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide118.xml"/>
+  <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide119.xml"/>
+  <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide120.xml"/>
+  <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide121.xml"/>
+  <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide122.xml"/>
+  <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide123.xml"/>
+  <Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide124.xml"/>
+  <Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide125.xml"/>
+  <Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide126.xml"/>
+  <Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -710,51 +766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நீங்கள் உங்கள் பிள்ளைகளைத் தீக்கடக்கப்பண்ணி, உங்கள் பலிகளைச்செலுத்துகிறபோது, இந்நாள்வரைக்கும் அவர்களுடைய எல்லா நரகலான விக்கிரகங்களாலும் நீங்கள் தீட்டுப்படுவீர்களே; நீங்கள் என்னிடத்தில் விசாரிக்க இடங்கொடுப்பேனோ இஸ்ரவேல் வம்சத்தாரே, நீங்கள் என்னிடத்தில் விசாரிக்கும்படி இடங்கொடுப்பதில்லை என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[5. And say unto them, Thus says the Lord GOD; In the day when I chose Israel, and lifted up mine hand unto the seed of the house of Jacob, and made myself known unto them in the land of Egypt, when I lifted up mine hand unto them, saying, I am the LORD your God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -819,51 +875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் அவர்களைப் புறஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களிலே தூற்றிப்போடுகிறதற்கு வனாந்தரத்திலே ஆணையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[40. For in mine holy mountain, in the mountain of the height of Israel, says the Lord GOD, there shall all the house of Israel, all of them in the land, serve me: there will I accept them, and there will I require your offerings, and the first-fruits of your oblations, with all your holy things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -928,51 +984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகையால் நன்மைக்கேதுவல்லாத கட்டளைகளையும் ஜீவனுக்கேதுவல்லாத நியாயங்களையும் நான் அவர்களுக்குக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[40. For in mine holy mountain, in the mountain of the height of Israel, says the Lord GOD, there shall all the house of Israel, all of them in the land, serve me: there will I accept them, and there will I require your offerings, and the first-fruits of your oblations, with all your holy things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1037,51 +1093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகையால் நன்மைக்கேதுவல்லாத கட்டளைகளையும் ஜீவனுக்கேதுவல்லாத நியாயங்களையும் நான் அவர்களுக்குக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[40. For in mine holy mountain, in the mountain of the height of Israel, says the Lord GOD, there shall all the house of Israel, all of them in the land, serve me: there will I accept them, and there will I require your offerings, and the first-fruits of your oblations, with all your holy things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1146,51 +1202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் கர்த்தர் என்று அவர்கள் அறியத்தக்கதாக, நான் அவர்களைப் பாழாக்கும்படி, அவர்கள் கர்ப்பந்திறந்து பிறக்கிறதையெல்லாம் தீக்கடக்கப்பண்ணி, இவ்விதமாய் அவர்களுடைய பலிகளினாலே அவர்களைத் தீட்டுப்படப்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[40. For in mine holy mountain, in the mountain of the height of Israel, says the Lord GOD, there shall all the house of Israel, all of them in the land, serve me: there will I accept them, and there will I require your offerings, and the first-fruits of your oblations, with all your holy things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1255,51 +1311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் கர்த்தர் என்று அவர்கள் அறியத்தக்கதாக, நான் அவர்களைப் பாழாக்கும்படி, அவர்கள் கர்ப்பந்திறந்து பிறக்கிறதையெல்லாம் தீக்கடக்கப்பண்ணி, இவ்விதமாய் அவர்களுடைய பலிகளினாலே அவர்களைத் தீட்டுப்படப்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[41. I will accept you with your sweet savour, when I bring you out from the people, and gather you out of the countries wherein all of you have been scattered; and I will be sanctified in you before the heathen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1364,51 +1420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆகையால் மனுபுத்திரனே, நீ இஸ்ரவேல் வம்சத்தாரோடே பேசி, அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், உங்கள் பிதாக்கள் இன்னும் எனக்கு விரோதமாய்த் துரோகம்பண்ணி, என்னைத் தூஷித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[41. I will accept you with your sweet savour, when I bring you out from the people, and gather you out of the countries wherein all of you have been scattered; and I will be sanctified in you before the heathen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1473,51 +1529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆகையால் மனுபுத்திரனே, நீ இஸ்ரவேல் வம்சத்தாரோடே பேசி, அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், உங்கள் பிதாக்கள் இன்னும் எனக்கு விரோதமாய்த் துரோகம்பண்ணி, என்னைத் தூஷித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[41. I will accept you with your sweet savour, when I bring you out from the people, and gather you out of the countries wherein all of you have been scattered; and I will be sanctified in you before the heathen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1582,51 +1638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. தென்திசைக் காட்டை நோக்கி: கர்த்தருடைய வார்த்தையைக் கேள், கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், இதோ, நான் உன்னில் அக்கினியைக் கொளுத்துவேன்; அது உன்னில் பச்சையான சகல மரங்களையும் பட்டுப்போன சகல மரங்களையும் பட்சிக்கும்; ஜுவாலிக்கிற ஜுவாலை அவிக்கப்படமாட்டாது; தெற்கு துவக்கி வடக்குமட்டுமுள்ள தேசமெங்கும் அதினால் வெந்துபோகும்.]]></a:t>
+              <a:t><![CDATA[42. And all of you shall know that I am the LORD, when I shall bring you into the land of Israel, into the country for the which I lifted up mine hand to give it to your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1691,51 +1747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. தென்திசைக் காட்டை நோக்கி: கர்த்தருடைய வார்த்தையைக் கேள், கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், இதோ, நான் உன்னில் அக்கினியைக் கொளுத்துவேன்; அது உன்னில் பச்சையான சகல மரங்களையும் பட்டுப்போன சகல மரங்களையும் பட்சிக்கும்; ஜுவாலிக்கிற ஜுவாலை அவிக்கப்படமாட்டாது; தெற்கு துவக்கி வடக்குமட்டுமுள்ள தேசமெங்கும் அதினால் வெந்துபோகும்.]]></a:t>
+              <a:t><![CDATA[42. And all of you shall know that I am the LORD, when I shall bring you into the land of Israel, into the country for the which I lifted up mine hand to give it to your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1800,51 +1856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. தென்திசைக் காட்டை நோக்கி: கர்த்தருடைய வார்த்தையைக் கேள், கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், இதோ, நான் உன்னில் அக்கினியைக் கொளுத்துவேன்; அது உன்னில் பச்சையான சகல மரங்களையும் பட்டுப்போன சகல மரங்களையும் பட்சிக்கும்; ஜுவாலிக்கிற ஜுவாலை அவிக்கப்படமாட்டாது; தெற்கு துவக்கி வடக்குமட்டுமுள்ள தேசமெங்கும் அதினால் வெந்துபோகும்.]]></a:t>
+              <a:t><![CDATA[43. And there shall all of you remember your ways, and all your doings, wherein all of you have been defiled; and all of you shall loathe yourselves in your own sight for all your evils that all of you have committed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1909,51 +1965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நீங்கள் உங்கள் பிள்ளைகளைத் தீக்கடக்கப்பண்ணி, உங்கள் பலிகளைச்செலுத்துகிறபோது, இந்நாள்வரைக்கும் அவர்களுடைய எல்லா நரகலான விக்கிரகங்களாலும் நீங்கள் தீட்டுப்படுவீர்களே; நீங்கள் என்னிடத்தில் விசாரிக்க இடங்கொடுப்பேனோ இஸ்ரவேல் வம்சத்தாரே, நீங்கள் என்னிடத்தில் விசாரிக்கும்படி இடங்கொடுப்பதில்லை என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[5. And say unto them, Thus says the Lord GOD; In the day when I chose Israel, and lifted up mine hand unto the seed of the house of Jacob, and made myself known unto them in the land of Egypt, when I lifted up mine hand unto them, saying, I am the LORD your God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2018,51 +2074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. தென்திசைக் காட்டை நோக்கி: கர்த்தருடைய வார்த்தையைக் கேள், கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், இதோ, நான் உன்னில் அக்கினியைக் கொளுத்துவேன்; அது உன்னில் பச்சையான சகல மரங்களையும் பட்டுப்போன சகல மரங்களையும் பட்சிக்கும்; ஜுவாலிக்கிற ஜுவாலை அவிக்கப்படமாட்டாது; தெற்கு துவக்கி வடக்குமட்டுமுள்ள தேசமெங்கும் அதினால் வெந்துபோகும்.]]></a:t>
+              <a:t><![CDATA[43. And there shall all of you remember your ways, and all your doings, wherein all of you have been defiled; and all of you shall loathe yourselves in your own sight for all your evils that all of you have committed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2127,51 +2183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. கர்த்தராகிய நான் அதைக் கொளுத்தினேன் என்பதை எல்லா மாம்சமும் காணும்; அது அவிக்கப்படுவதில்லை என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[43. And there shall all of you remember your ways, and all your doings, wherein all of you have been defiled; and all of you shall loathe yourselves in your own sight for all your evils that all of you have committed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2236,51 +2292,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அப்பொழுது நான்: ஆ, கர்த்தராகிய ஆண்டவரே, இவன் உவமைகளையல்லவோ சொல்லுகிறான் என்று அவர்கள் என்னைக் குறித்துச் சொல்லுகிறார்கள் என்றேன்.]]></a:t>
+              <a:t><![CDATA[44. And all of you shall know that I am the LORD when I have wrought with you for my name's sake, not according to your wicked ways, nor according to your corrupt doings, O all of you house of Israel, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And all of you shall know that I am the LORD when I have wrought with you for my name's sake, not according to your wicked ways, nor according to your corrupt doings, O all of you house of Israel, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And all of you shall know that I am the LORD when I have wrought with you for my name's sake, not according to your wicked ways, nor according to your corrupt doings, O all of you house of Israel, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide115.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And all of you shall know that I am the LORD when I have wrought with you for my name's sake, not according to your wicked ways, nor according to your corrupt doings, O all of you house of Israel, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide116.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. Moreover the word of the LORD came unto me, saying,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide117.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. Son of man, set your face toward the south, and drop your word toward the south, and prophesy against the forest of the south field;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide118.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. Son of man, set your face toward the south, and drop your word toward the south, and prophesy against the forest of the south field;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide119.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. And say to the forest of the south, Hear the word of the LORD; Thus says the Lord GOD; Behold, I will kindle a fire in you, and it shall devour every green tree in you, and every dry tree: the flaming flame shall not be quenched, and all faces from the south to the north shall be burned therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2345,51 +3164,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நீங்கள் உங்கள் பிள்ளைகளைத் தீக்கடக்கப்பண்ணி, உங்கள் பலிகளைச்செலுத்துகிறபோது, இந்நாள்வரைக்கும் அவர்களுடைய எல்லா நரகலான விக்கிரகங்களாலும் நீங்கள் தீட்டுப்படுவீர்களே; நீங்கள் என்னிடத்தில் விசாரிக்க இடங்கொடுப்பேனோ இஸ்ரவேல் வம்சத்தாரே, நீங்கள் என்னிடத்தில் விசாரிக்கும்படி இடங்கொடுப்பதில்லை என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[5. And say unto them, Thus says the Lord GOD; In the day when I chose Israel, and lifted up mine hand unto the seed of the house of Jacob, and made myself known unto them in the land of Egypt, when I lifted up mine hand unto them, saying, I am the LORD your God;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide120.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. And say to the forest of the south, Hear the word of the LORD; Thus says the Lord GOD; Behold, I will kindle a fire in you, and it shall devour every green tree in you, and every dry tree: the flaming flame shall not be quenched, and all faces from the south to the north shall be burned therein.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide121.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. And say to the forest of the south, Hear the word of the LORD; Thus says the Lord GOD; Behold, I will kindle a fire in you, and it shall devour every green tree in you, and every dry tree: the flaming flame shall not be quenched, and all faces from the south to the north shall be burned therein.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide122.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. And say to the forest of the south, Hear the word of the LORD; Thus says the Lord GOD; Behold, I will kindle a fire in you, and it shall devour every green tree in you, and every dry tree: the flaming flame shall not be quenched, and all faces from the south to the north shall be burned therein.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide123.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. And all flesh shall see that I the LORD have kindled it: it shall not be quenched.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide124.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. And all flesh shall see that I the LORD have kindled it: it shall not be quenched.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide125.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. Then said I, Ah Lord GOD! they say of me, Does he not speak parables?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide126.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. Then said I, Ah Lord GOD! they say of me, Does he not speak parables?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2454,51 +4036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. மரத்துக்கும் கல்லுக்கும் ஆராதனைசெய்து, அஞ்ஞானிகளைப்போலவும் தேசத்து ஜனங்களின் ஜாதிகளைப்போலவும் இருப்போம் என்று சொல்லுகிறீர்களே; உங்கள் மனதில் எழும்புகிற இந்த நினைவின்படி ஆவதே இல்லை.]]></a:t>
+              <a:t><![CDATA[6. In the day that I lifted up mine hand unto them, to bring them out of the land of Egypt into a land that I had espied for them, flowing with milk and honey, which is the glory of all lands:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2563,51 +4145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. மரத்துக்கும் கல்லுக்கும் ஆராதனைசெய்து, அஞ்ஞானிகளைப்போலவும் தேசத்து ஜனங்களின் ஜாதிகளைப்போலவும் இருப்போம் என்று சொல்லுகிறீர்களே; உங்கள் மனதில் எழும்புகிற இந்த நினைவின்படி ஆவதே இல்லை.]]></a:t>
+              <a:t><![CDATA[6. In the day that I lifted up mine hand unto them, to bring them out of the land of Egypt into a land that I had espied for them, flowing with milk and honey, which is the glory of all lands:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2672,51 +4254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பலத்த கையினாலும், ஓங்கிய புயத்தினாலும் ஊற்றப்பட்ட உக்கிரத்தினாலும், உங்களை ஆளுவேன் என்பதை என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[6. In the day that I lifted up mine hand unto them, to bring them out of the land of Egypt into a land that I had espied for them, flowing with milk and honey, which is the glory of all lands:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2781,51 +4363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பலத்த கையினாலும், ஓங்கிய புயத்தினாலும் ஊற்றப்பட்ட உக்கிரத்தினாலும், உங்களை ஆளுவேன் என்பதை என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[7. Then said I unto them, Cast all of you away every man the abominations of his eyes, and defile not yourselves with the idols of Egypt: I am the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2890,51 +4472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள் ஜனங்களுக்குள் இராதபடிக்கு நான் உங்களைப் புறப்படப்பண்ணி, நீங்கள் சிதறியிருக்கிற தேசங்களில் இராதபடிக்கு நான் உங்களைப் பலத்தகையினாலும், ஓங்கிய புயத்தினாலும், ஊற்றப்பட்ட உக்கிரத்திலும் கூடிவரச்செய்து,]]></a:t>
+              <a:t><![CDATA[7. Then said I unto them, Cast all of you away every man the abominations of his eyes, and defile not yourselves with the idols of Egypt: I am the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2999,51 +4581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள் ஜனங்களுக்குள் இராதபடிக்கு நான் உங்களைப் புறப்படப்பண்ணி, நீங்கள் சிதறியிருக்கிற தேசங்களில் இராதபடிக்கு நான் உங்களைப் பலத்தகையினாலும், ஓங்கிய புயத்தினாலும், ஊற்றப்பட்ட உக்கிரத்திலும் கூடிவரச்செய்து,]]></a:t>
+              <a:t><![CDATA[7. Then said I unto them, Cast all of you away every man the abominations of his eyes, and defile not yourselves with the idols of Egypt: I am the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3108,51 +4690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உங்களை ஜனசதளங்களின் வனாந்தரத்திலே கொண்டுபோய், அங்கே உங்களோடே முகமுகமாய் வழக்காடுவேன்.]]></a:t>
+              <a:t><![CDATA[8. But they rebelled against me, and would not hearken unto me: they did not every man cast away the abominations of their eyes, neither did they forsake the idols of Egypt: then I said, I will pour out my fury upon them, to accomplish my anger against them in the midst of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3217,51 +4799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களுக்குக் கொடுப்பேன் என்று ஆணையிட்ட தேசத்திலே நான் அவர்களைப் பிரவேசிக்கப்பண்ணினபின்பு, அவர்கள் உயர்ந்த ஒரு மேட்டையும் தழைத்த ஒரு விருட்சத்தையும் எங்கெங்கே கண்டார்களோ, அங்கங்கே தங்கள் பலிகளைச் செலுத்தி, அவ்விடங்களிலெல்லாம் எனக்கு எரிச்சல் உண்டாக்குகிற தங்கள் காணிக்கைகளைப் படைத்து, சுகந்த வாசனையான தங்கள் தூபங்களைக்காட்டி, தங்கள் பானபலிகளை வார்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the seventh year, in the fifth month, the tenth day of the month, that certain of the elders of Israel came to enquire of the LORD, and sat before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3326,51 +4908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உங்களை ஜனசதளங்களின் வனாந்தரத்திலே கொண்டுபோய், அங்கே உங்களோடே முகமுகமாய் வழக்காடுவேன்.]]></a:t>
+              <a:t><![CDATA[8. But they rebelled against me, and would not hearken unto me: they did not every man cast away the abominations of their eyes, neither did they forsake the idols of Egypt: then I said, I will pour out my fury upon them, to accomplish my anger against them in the midst of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3435,51 +5017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. நான் எகிப்துதேசத்தின் வனாந்தரத்தில் உங்கள் பிதாக்களோடு வழக்காடினதுபோல உங்களோடும் வழக்காடுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. But they rebelled against me, and would not hearken unto me: they did not every man cast away the abominations of their eyes, neither did they forsake the idols of Egypt: then I said, I will pour out my fury upon them, to accomplish my anger against them in the midst of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3544,51 +5126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. நான் எகிப்துதேசத்தின் வனாந்தரத்தில் உங்கள் பிதாக்களோடு வழக்காடினதுபோல உங்களோடும் வழக்காடுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. But they rebelled against me, and would not hearken unto me: they did not every man cast away the abominations of their eyes, neither did they forsake the idols of Egypt: then I said, I will pour out my fury upon them, to accomplish my anger against them in the midst of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3653,51 +5235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நான் உங்களைக் கோலின்கீழ் செல்லும்படி செய்து, உங்களை உடன்படிக்கையின் கட்டுக்குட்படுத்தி,]]></a:t>
+              <a:t><![CDATA[9. But I wrought for my name's sake, that it should not be polluted before the heathen, among whom they were, in whose sight I made myself known unto them, in bringing them forth out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3762,51 +5344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. கலகக்காரரையும் துரோகிகளையும் உங்களைவிட்டுப் பிரித்துப்போடுவேன்; அவர்களைத் தாங்கள் தங்கும் தேசத்திலிருந்து புறப்படப்பண்ணுவேன்; ஆனாலும் அவர்கள் இஸ்ரவேல் தேசத்தில் பிரவேசிப்பதில்லை; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. But I wrought for my name's sake, that it should not be polluted before the heathen, among whom they were, in whose sight I made myself known unto them, in bringing them forth out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3871,51 +5453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. கலகக்காரரையும் துரோகிகளையும் உங்களைவிட்டுப் பிரித்துப்போடுவேன்; அவர்களைத் தாங்கள் தங்கும் தேசத்திலிருந்து புறப்படப்பண்ணுவேன்; ஆனாலும் அவர்கள் இஸ்ரவேல் தேசத்தில் பிரவேசிப்பதில்லை; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. But I wrought for my name's sake, that it should not be polluted before the heathen, among whom they were, in whose sight I made myself known unto them, in bringing them forth out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3980,51 +5562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. கலகக்காரரையும் துரோகிகளையும் உங்களைவிட்டுப் பிரித்துப்போடுவேன்; அவர்களைத் தாங்கள் தங்கும் தேசத்திலிருந்து புறப்படப்பண்ணுவேன்; ஆனாலும் அவர்கள் இஸ்ரவேல் தேசத்தில் பிரவேசிப்பதில்லை; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. Wherefore I caused them to go forth out of the land of Egypt, and brought them into the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4089,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. இப்போதும் இஸ்ரவேல் வம்சத்தாரே, நீங்கள் என் சொல்லைக் கேட்கமனதில்லாதிருந்தால், நீங்கள் போய் அவனவன் தன் தன் நரகலான விக்கிரகங்களை இன்னும் சேவியுங்கள்; ஆனாலும் என் பரிசுத்த நாமத்தை உங்கள் காணிக்கைகளாலும் உங்கள் நரகலான விக்கிரகங்களாலும் இனிப் பரிசுத்தக்குலைச்சலாக்காதிருங்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. And I gave them my statutes, and showed them my judgments, which if a man do, he shall even live in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4198,51 +5780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. இப்போதும் இஸ்ரவேல் வம்சத்தாரே, நீங்கள் என் சொல்லைக் கேட்கமனதில்லாதிருந்தால், நீங்கள் போய் அவனவன் தன் தன் நரகலான விக்கிரகங்களை இன்னும் சேவியுங்கள்; ஆனாலும் என் பரிசுத்த நாமத்தை உங்கள் காணிக்கைகளாலும் உங்கள் நரகலான விக்கிரகங்களாலும் இனிப் பரிசுத்தக்குலைச்சலாக்காதிருங்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. And I gave them my statutes, and showed them my judgments, which if a man do, he shall even live in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4307,51 +5889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. இப்போதும் இஸ்ரவேல் வம்சத்தாரே, நீங்கள் என் சொல்லைக் கேட்கமனதில்லாதிருந்தால், நீங்கள் போய் அவனவன் தன் தன் நரகலான விக்கிரகங்களை இன்னும் சேவியுங்கள்; ஆனாலும் என் பரிசுத்த நாமத்தை உங்கள் காணிக்கைகளாலும் உங்கள் நரகலான விக்கிரகங்களாலும் இனிப் பரிசுத்தக்குலைச்சலாக்காதிருங்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. Moreover also I gave them my sabbaths, to be a sign between me and them, that they might know that I am the LORD that sanctify them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4416,51 +5998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களுக்குக் கொடுப்பேன் என்று ஆணையிட்ட தேசத்திலே நான் அவர்களைப் பிரவேசிக்கப்பண்ணினபின்பு, அவர்கள் உயர்ந்த ஒரு மேட்டையும் தழைத்த ஒரு விருட்சத்தையும் எங்கெங்கே கண்டார்களோ, அங்கங்கே தங்கள் பலிகளைச் செலுத்தி, அவ்விடங்களிலெல்லாம் எனக்கு எரிச்சல் உண்டாக்குகிற தங்கள் காணிக்கைகளைப் படைத்து, சுகந்த வாசனையான தங்கள் தூபங்களைக்காட்டி, தங்கள் பானபலிகளை வார்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the seventh year, in the fifth month, the tenth day of the month, that certain of the elders of Israel came to enquire of the LORD, and sat before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4525,51 +6107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இஸ்ரவேலின் உயரமான மலையாகிய என் பரிசுத்த மலையிலே இஸ்ரவேலுடைய எல்லா வம்சத்தாருமாகிய தேசத்திலுள்ள அனைவரும் என்னைச் சேவிப்பார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; அங்கே அவர்கள்மேல் பிரியம் வைப்பேன்; அங்கே நீங்கள் பரிசுத்தம்பண்ணுகிற எல்லாவற்றிலும் உங்கள் காணிக்கைகளையும் உங்கள் முதற்பலன்களையும் செலுத்தும்படி கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[12. Moreover also I gave them my sabbaths, to be a sign between me and them, that they might know that I am the LORD that sanctify them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4634,51 +6216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இஸ்ரவேலின் உயரமான மலையாகிய என் பரிசுத்த மலையிலே இஸ்ரவேலுடைய எல்லா வம்சத்தாருமாகிய தேசத்திலுள்ள அனைவரும் என்னைச் சேவிப்பார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; அங்கே அவர்கள்மேல் பிரியம் வைப்பேன்; அங்கே நீங்கள் பரிசுத்தம்பண்ணுகிற எல்லாவற்றிலும் உங்கள் காணிக்கைகளையும் உங்கள் முதற்பலன்களையும் செலுத்தும்படி கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[13. But the house of Israel rebelled against me in the wilderness: they walked not in my statutes, and they despised my judgments, which if a man do, he shall even live in them; and my sabbaths they greatly polluted: then I said, I would pour out my fury upon them in the wilderness, to consume them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4743,51 +6325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இஸ்ரவேலின் உயரமான மலையாகிய என் பரிசுத்த மலையிலே இஸ்ரவேலுடைய எல்லா வம்சத்தாருமாகிய தேசத்திலுள்ள அனைவரும் என்னைச் சேவிப்பார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; அங்கே அவர்கள்மேல் பிரியம் வைப்பேன்; அங்கே நீங்கள் பரிசுத்தம்பண்ணுகிற எல்லாவற்றிலும் உங்கள் காணிக்கைகளையும் உங்கள் முதற்பலன்களையும் செலுத்தும்படி கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[13. But the house of Israel rebelled against me in the wilderness: they walked not in my statutes, and they despised my judgments, which if a man do, he shall even live in them; and my sabbaths they greatly polluted: then I said, I would pour out my fury upon them in the wilderness, to consume them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4852,51 +6434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இஸ்ரவேலின் உயரமான மலையாகிய என் பரிசுத்த மலையிலே இஸ்ரவேலுடைய எல்லா வம்சத்தாருமாகிய தேசத்திலுள்ள அனைவரும் என்னைச் சேவிப்பார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; அங்கே அவர்கள்மேல் பிரியம் வைப்பேன்; அங்கே நீங்கள் பரிசுத்தம்பண்ணுகிற எல்லாவற்றிலும் உங்கள் காணிக்கைகளையும் உங்கள் முதற்பலன்களையும் செலுத்தும்படி கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[13. But the house of Israel rebelled against me in the wilderness: they walked not in my statutes, and they despised my judgments, which if a man do, he shall even live in them; and my sabbaths they greatly polluted: then I said, I would pour out my fury upon them in the wilderness, to consume them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4961,51 +6543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நான் உங்களை ஜனங்களிலிருந்து புறப்படப்பண்ணி, நீங்கள் சிதறுண்டிருக்கிற தேசங்களிலிருந்து உங்களைச் சேர்த்துக்கொள்ளும்போது, சுகந்த வாசனையினிமித்தம் நான் உங்கள்பேரில் பிரியமாயிருப்பேன்; அப்பொழுது புறஜாதிகளின் கண்களுக்கு முன்பாக உங்களால் பரிசுத்தம்பண்ணப்படுவேன்.]]></a:t>
+              <a:t><![CDATA[13. But the house of Israel rebelled against me in the wilderness: they walked not in my statutes, and they despised my judgments, which if a man do, he shall even live in them; and my sabbaths they greatly polluted: then I said, I would pour out my fury upon them in the wilderness, to consume them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5070,51 +6652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நான் உங்களை ஜனங்களிலிருந்து புறப்படப்பண்ணி, நீங்கள் சிதறுண்டிருக்கிற தேசங்களிலிருந்து உங்களைச் சேர்த்துக்கொள்ளும்போது, சுகந்த வாசனையினிமித்தம் நான் உங்கள்பேரில் பிரியமாயிருப்பேன்; அப்பொழுது புறஜாதிகளின் கண்களுக்கு முன்பாக உங்களால் பரிசுத்தம்பண்ணப்படுவேன்.]]></a:t>
+              <a:t><![CDATA[14. But I wrought for my name's sake, that it should not be polluted before the heathen, in whose sight I brought them out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5179,51 +6761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நான் உங்களை ஜனங்களிலிருந்து புறப்படப்பண்ணி, நீங்கள் சிதறுண்டிருக்கிற தேசங்களிலிருந்து உங்களைச் சேர்த்துக்கொள்ளும்போது, சுகந்த வாசனையினிமித்தம் நான் உங்கள்பேரில் பிரியமாயிருப்பேன்; அப்பொழுது புறஜாதிகளின் கண்களுக்கு முன்பாக உங்களால் பரிசுத்தம்பண்ணப்படுவேன்.]]></a:t>
+              <a:t><![CDATA[14. But I wrought for my name's sake, that it should not be polluted before the heathen, in whose sight I brought them out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5288,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. உங்கள் பிதாக்களுக்குக் கொடுப்பேன் என்று ஆணையிட்ட தேசமாகிய இஸ்ரவேல் தேசத்திலே நான் உங்களைத் திரும்பிவரப்பண்ணும்போது, நான் கர்த்தர் என்று நீங்கள் அறிந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[15. Yet also I lifted up my hand unto them in the wilderness, that I would not bring them into the land which I had given them, flowing with milk and honey, which is the glory of all lands;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5397,51 +6979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. உங்கள் பிதாக்களுக்குக் கொடுப்பேன் என்று ஆணையிட்ட தேசமாகிய இஸ்ரவேல் தேசத்திலே நான் உங்களைத் திரும்பிவரப்பண்ணும்போது, நான் கர்த்தர் என்று நீங்கள் அறிந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[15. Yet also I lifted up my hand unto them in the wilderness, that I would not bring them into the land which I had given them, flowing with milk and honey, which is the glory of all lands;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5506,51 +7088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அங்கே உங்களுடைய எல்லா வழிகளையும் உங்களைத் தீட்டுப்படுத்தின உங்களுடைய எல்லாக் கிரியைகளையும் நினைத்து, நீங்கள் செய்திருந்த உங்களுடைய எல்லாப் பொல்லாப்புகளினிமித்தமும் உங்களை நீங்களே அருவருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[16. Because they despised my judgments, and walked not in my statutes, but polluted my sabbaths: for their heart went after their idols.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5615,51 +7197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களுக்குக் கொடுப்பேன் என்று ஆணையிட்ட தேசத்திலே நான் அவர்களைப் பிரவேசிக்கப்பண்ணினபின்பு, அவர்கள் உயர்ந்த ஒரு மேட்டையும் தழைத்த ஒரு விருட்சத்தையும் எங்கெங்கே கண்டார்களோ, அங்கங்கே தங்கள் பலிகளைச் செலுத்தி, அவ்விடங்களிலெல்லாம் எனக்கு எரிச்சல் உண்டாக்குகிற தங்கள் காணிக்கைகளைப் படைத்து, சுகந்த வாசனையான தங்கள் தூபங்களைக்காட்டி, தங்கள் பானபலிகளை வார்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Then came the word of the LORD unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5724,51 +7306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அங்கே உங்களுடைய எல்லா வழிகளையும் உங்களைத் தீட்டுப்படுத்தின உங்களுடைய எல்லாக் கிரியைகளையும் நினைத்து, நீங்கள் செய்திருந்த உங்களுடைய எல்லாப் பொல்லாப்புகளினிமித்தமும் உங்களை நீங்களே அருவருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[16. Because they despised my judgments, and walked not in my statutes, but polluted my sabbaths: for their heart went after their idols.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5833,51 +7415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அங்கே உங்களுடைய எல்லா வழிகளையும் உங்களைத் தீட்டுப்படுத்தின உங்களுடைய எல்லாக் கிரியைகளையும் நினைத்து, நீங்கள் செய்திருந்த உங்களுடைய எல்லாப் பொல்லாப்புகளினிமித்தமும் உங்களை நீங்களே அருவருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. Nevertheless mine eye spared them from destroying them, neither did I make an end of them in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5942,51 +7524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. இஸ்ரவேல் வம்சத்தாரே, உங்கள் பொல்லாத வழிகளுக்குத் தக்கதாகவும், உங்கள் கெட்ட கிரியைகளுக்குத்தக்கதாகவும் நான் உங்களுக்குச் செய்யாமல், என் நாமத்தினிமித்தம் உங்களுக்குக் கிருபைசெய்யும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள் என்கிறதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. Nevertheless mine eye spared them from destroying them, neither did I make an end of them in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6051,51 +7633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. இஸ்ரவேல் வம்சத்தாரே, உங்கள் பொல்லாத வழிகளுக்குத் தக்கதாகவும், உங்கள் கெட்ட கிரியைகளுக்குத்தக்கதாகவும் நான் உங்களுக்குச் செய்யாமல், என் நாமத்தினிமித்தம் உங்களுக்குக் கிருபைசெய்யும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள் என்கிறதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. But I said unto their children in the wilderness, Walk all of you not in the statutes of your fathers, neither observe their judgments, nor defile yourselves with their idols:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6160,51 +7742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. இஸ்ரவேல் வம்சத்தாரே, உங்கள் பொல்லாத வழிகளுக்குத் தக்கதாகவும், உங்கள் கெட்ட கிரியைகளுக்குத்தக்கதாகவும் நான் உங்களுக்குச் செய்யாமல், என் நாமத்தினிமித்தம் உங்களுக்குக் கிருபைசெய்யும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள் என்கிறதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. But I said unto their children in the wilderness, Walk all of you not in the statutes of your fathers, neither observe their judgments, nor defile yourselves with their idols:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6269,51 +7851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[18. But I said unto their children in the wilderness, Walk all of you not in the statutes of your fathers, neither observe their judgments, nor defile yourselves with their idols:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6378,51 +7960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஏழாம் வருஷத்து ஐந்தாம் மாதம் பத்தாந்தேதியிலே இஸ்ரவேலின் மூப்பரில் சிலர் கர்த்தரிடத்தில் விசாரிக்கும்படிவந்து, எனக்கு முன்பாக உட்கார்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. I am the LORD your God; walk in my statutes, and keep my judgments, and do them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6487,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஏழாம் வருஷத்து ஐந்தாம் மாதம் பத்தாந்தேதியிலே இஸ்ரவேலின் மூப்பரில் சிலர் கர்த்தரிடத்தில் விசாரிக்கும்படிவந்து, எனக்கு முன்பாக உட்கார்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. I am the LORD your God; walk in my statutes, and keep my judgments, and do them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6596,51 +8178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[20. And hallow my sabbaths; and they shall be a sign between me and you, that all of you may know that I am the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6705,51 +8287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மனுபுத்திரனே, நீ இஸ்ரவேல் மூப்பரோடே பேசி, அவர்களை நோக்கி கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், நீங்கள் என்னிடத்தில் விசாரிக்க வந்தீர்களோ? நீங்கள் என்னிடத்தில் விசாரிக்க இடங்கொடேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[20. And hallow my sabbaths; and they shall be a sign between me and you, that all of you may know that I am the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6814,51 +8396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களுக்குக் கொடுப்பேன் என்று ஆணையிட்ட தேசத்திலே நான் அவர்களைப் பிரவேசிக்கப்பண்ணினபின்பு, அவர்கள் உயர்ந்த ஒரு மேட்டையும் தழைத்த ஒரு விருட்சத்தையும் எங்கெங்கே கண்டார்களோ, அங்கங்கே தங்கள் பலிகளைச் செலுத்தி, அவ்விடங்களிலெல்லாம் எனக்கு எரிச்சல் உண்டாக்குகிற தங்கள் காணிக்கைகளைப் படைத்து, சுகந்த வாசனையான தங்கள் தூபங்களைக்காட்டி, தங்கள் பானபலிகளை வார்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Son of man, speak unto the elders of Israel, and say unto them, Thus says the Lord GOD; Are all of you come to enquire of me? As I live, says the Lord GOD, I will not be enquired of by you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6923,51 +8505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மனுபுத்திரனே, நீ இஸ்ரவேல் மூப்பரோடே பேசி, அவர்களை நோக்கி கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், நீங்கள் என்னிடத்தில் விசாரிக்க வந்தீர்களோ? நீங்கள் என்னிடத்தில் விசாரிக்க இடங்கொடேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[21. Notwithstanding the children rebelled against me: they walked not in my statutes, neither kept my judgments to do them, which if a man do, he shall even live in them; they polluted my sabbaths: then I said, I would pour out my fury upon them, to accomplish my anger against them in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7032,51 +8614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மனுபுத்திரனே, நீ அவர்களுக்காக வழக்காடுவாயோ? வழக்காட மனதானால், நீ அவர்கள் பிதாக்களின் அருவருப்புகளை அவர்களுக்குத் தெரியக்காட்டி, அவர்களை நோக்கி:]]></a:t>
+              <a:t><![CDATA[21. Notwithstanding the children rebelled against me: they walked not in my statutes, neither kept my judgments to do them, which if a man do, he shall even live in them; they polluted my sabbaths: then I said, I would pour out my fury upon them, to accomplish my anger against them in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7141,51 +8723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மனுபுத்திரனே, நீ அவர்களுக்காக வழக்காடுவாயோ? வழக்காட மனதானால், நீ அவர்கள் பிதாக்களின் அருவருப்புகளை அவர்களுக்குத் தெரியக்காட்டி, அவர்களை நோக்கி:]]></a:t>
+              <a:t><![CDATA[21. Notwithstanding the children rebelled against me: they walked not in my statutes, neither kept my judgments to do them, which if a man do, he shall even live in them; they polluted my sabbaths: then I said, I would pour out my fury upon them, to accomplish my anger against them in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7250,51 +8832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், நான் இஸ்ரவேலைத் தெரிந்துகொண்ட நாளில் யாக்கோபுவம்சத்து ஜனங்களுக்கு நான் ஆணையிட்டு, எகிப்துதேசத்தில் என்னை அவர்களுக்குத் தெரியப்படுத்தி, நான் உங்கள் தேவனாகிய கர்த்தர் என்று ஆணையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[21. Notwithstanding the children rebelled against me: they walked not in my statutes, neither kept my judgments to do them, which if a man do, he shall even live in them; they polluted my sabbaths: then I said, I would pour out my fury upon them, to accomplish my anger against them in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7359,51 +8941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், நான் இஸ்ரவேலைத் தெரிந்துகொண்ட நாளில் யாக்கோபுவம்சத்து ஜனங்களுக்கு நான் ஆணையிட்டு, எகிப்துதேசத்தில் என்னை அவர்களுக்குத் தெரியப்படுத்தி, நான் உங்கள் தேவனாகிய கர்த்தர் என்று ஆணையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[22. Nevertheless I withdrew mine hand, and wrought for my name's sake, that it should not be polluted in the sight of the heathen, in whose sight I brought them forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7468,51 +9050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், நான் இஸ்ரவேலைத் தெரிந்துகொண்ட நாளில் யாக்கோபுவம்சத்து ஜனங்களுக்கு நான் ஆணையிட்டு, எகிப்துதேசத்தில் என்னை அவர்களுக்குத் தெரியப்படுத்தி, நான் உங்கள் தேவனாகிய கர்த்தர் என்று ஆணையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[22. Nevertheless I withdrew mine hand, and wrought for my name's sake, that it should not be polluted in the sight of the heathen, in whose sight I brought them forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7577,51 +9159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் அவர்களை எகிப்துதேசத்திலிருந்து அழைப்பேன் என்றும், அவர்களுக்காக நான் பார்த்துவைத்ததும், பாலும் தேனும் ஓடுகிறதும் எல்லா தேசங்களின் சிங்காரமுமான தேசத்திலே அவர்களைக் கொண்டுவந்து விடுவேன் என்றும் அந்நாளிலே ஆணையிட்டு,]]></a:t>
+              <a:t><![CDATA[23. I lifted up mine hand unto them also in the wilderness, that I would scatter them among the heathen, and disperse them through the countries;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7686,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் அவர்களை எகிப்துதேசத்திலிருந்து அழைப்பேன் என்றும், அவர்களுக்காக நான் பார்த்துவைத்ததும், பாலும் தேனும் ஓடுகிறதும் எல்லா தேசங்களின் சிங்காரமுமான தேசத்திலே அவர்களைக் கொண்டுவந்து விடுவேன் என்றும் அந்நாளிலே ஆணையிட்டு,]]></a:t>
+              <a:t><![CDATA[23. I lifted up mine hand unto them also in the wilderness, that I would scatter them among the heathen, and disperse them through the countries;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7795,51 +9377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்களில் அவரவர் தங்கள் கண்களால் நோக்கின அருவருப்புகளைத் தள்ளிவிட்டு, எகிப்தின் நரகலான விக்கிரகங்களால் உங்களைத் தீட்டுப்படுத்தாதிருப்பீர்களாக; உங்கள் தேவனாகிய கர்த்தர் நான் என்று அவர்களோடே சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[23. I lifted up mine hand unto them also in the wilderness, that I would scatter them among the heathen, and disperse them through the countries;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7904,51 +9486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்களில் அவரவர் தங்கள் கண்களால் நோக்கின அருவருப்புகளைத் தள்ளிவிட்டு, எகிப்தின் நரகலான விக்கிரகங்களால் உங்களைத் தீட்டுப்படுத்தாதிருப்பீர்களாக; உங்கள் தேவனாகிய கர்த்தர் நான் என்று அவர்களோடே சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[24. Because they had not executed my judgments, but had despised my statutes, and had polluted my sabbaths, and their eyes were after their fathers' idols.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8013,51 +9595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது நான் அவர்களை நோக்கி: நீங்கள் போகிற அந்த மேடு என்னவென்று கேட்டேன்; அதினால் இந்நாள்வரைக்கும் அதற்குப் பாமா என்று பேர்.]]></a:t>
+              <a:t><![CDATA[3. Son of man, speak unto the elders of Israel, and say unto them, Thus says the Lord GOD; Are all of you come to enquire of me? As I live, says the Lord GOD, I will not be enquired of by you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8122,51 +9704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களோ, என் சொல்லைக் கேட்க மனதில்லாமல் எனக்கு விரோதமாய் இரண்டகம்பண்ணினார்கள்; அவரவர் தங்கள் கண்களால் நோக்கின அருவருப்புகளைத் தள்ளிப்போடாமலும், எகிப்தின் நரகலான விக்கிரகங்களை விடாமலுமிருந்தார்கள்; ஆதலால் எகிப்து தேசத்தின் நடுவிலே என் கோபத்தை அவர்களிலே தீர்த்துக்கொள்ளும்படிக்கு என் உக்கிரத்தை அவர்கள்மேல் ஊற்றுவேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[24. Because they had not executed my judgments, but had despised my statutes, and had polluted my sabbaths, and their eyes were after their fathers' idols.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8231,51 +9813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களோ, என் சொல்லைக் கேட்க மனதில்லாமல் எனக்கு விரோதமாய் இரண்டகம்பண்ணினார்கள்; அவரவர் தங்கள் கண்களால் நோக்கின அருவருப்புகளைத் தள்ளிப்போடாமலும், எகிப்தின் நரகலான விக்கிரகங்களை விடாமலுமிருந்தார்கள்; ஆதலால் எகிப்து தேசத்தின் நடுவிலே என் கோபத்தை அவர்களிலே தீர்த்துக்கொள்ளும்படிக்கு என் உக்கிரத்தை அவர்கள்மேல் ஊற்றுவேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[25. Wherefore I gave them also statutes that were not good, and judgments whereby they should not live;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8340,51 +9922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களோ, என் சொல்லைக் கேட்க மனதில்லாமல் எனக்கு விரோதமாய் இரண்டகம்பண்ணினார்கள்; அவரவர் தங்கள் கண்களால் நோக்கின அருவருப்புகளைத் தள்ளிப்போடாமலும், எகிப்தின் நரகலான விக்கிரகங்களை விடாமலுமிருந்தார்கள்; ஆதலால் எகிப்து தேசத்தின் நடுவிலே என் கோபத்தை அவர்களிலே தீர்த்துக்கொள்ளும்படிக்கு என் உக்கிரத்தை அவர்கள்மேல் ஊற்றுவேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[25. Wherefore I gave them also statutes that were not good, and judgments whereby they should not live;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8449,51 +10031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகிலும் நான் என்னை இவர்களுக்குப் வெளிப்படுத்தி, இவர்களுக்கு முன்பாக என் நாமம் பரிசுத்தக்குலைச்சலாகாதபடிக்கு, இவர்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணி, அவர்களை என் நாமத்தினிமித்தம் கிருபைசெய்தேன்.]]></a:t>
+              <a:t><![CDATA[26. And I polluted them in their own gifts, in that they caused to pass through the fire all that opens the womb, that I might make them desolate, to the end that they might know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8558,51 +10140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகிலும் நான் என்னை இவர்களுக்குப் வெளிப்படுத்தி, இவர்களுக்கு முன்பாக என் நாமம் பரிசுத்தக்குலைச்சலாகாதபடிக்கு, இவர்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணி, அவர்களை என் நாமத்தினிமித்தம் கிருபைசெய்தேன்.]]></a:t>
+              <a:t><![CDATA[26. And I polluted them in their own gifts, in that they caused to pass through the fire all that opens the womb, that I might make them desolate, to the end that they might know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8667,51 +10249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகிலும் நான் என்னை இவர்களுக்குப் வெளிப்படுத்தி, இவர்களுக்கு முன்பாக என் நாமம் பரிசுத்தக்குலைச்சலாகாதபடிக்கு, இவர்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணி, அவர்களை என் நாமத்தினிமித்தம் கிருபைசெய்தேன்.]]></a:t>
+              <a:t><![CDATA[26. And I polluted them in their own gifts, in that they caused to pass through the fire all that opens the womb, that I might make them desolate, to the end that they might know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8776,51 +10358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் நான் அவர்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணி, அவர்களை வனாந்தரத்தில் அழைத்துவந்து,]]></a:t>
+              <a:t><![CDATA[27. Therefore, son of man, speak unto the house of Israel, and say unto them, Thus says the Lord GOD; Yet in this your fathers have blasphemed me, in that they have committed a trespass against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8885,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் நான் அவர்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணி, அவர்களை வனாந்தரத்தில் அழைத்துவந்து,]]></a:t>
+              <a:t><![CDATA[27. Therefore, son of man, speak unto the house of Israel, and say unto them, Thus says the Lord GOD; Yet in this your fathers have blasphemed me, in that they have committed a trespass against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8994,51 +10576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் கட்டளைகளை அவர்களுக்குக் கொடுத்து, என் நியாயங்களை அவர்களுக்குத் தெரியப்படுத்தினேன்; அவைகளின்படி செய்கிற மனுஷன் அவைகளால் பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[27. Therefore, son of man, speak unto the house of Israel, and say unto them, Thus says the Lord GOD; Yet in this your fathers have blasphemed me, in that they have committed a trespass against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9103,51 +10685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் கட்டளைகளை அவர்களுக்குக் கொடுத்து, என் நியாயங்களை அவர்களுக்குத் தெரியப்படுத்தினேன்; அவைகளின்படி செய்கிற மனுஷன் அவைகளால் பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[28. For when I had brought them into the land, for the which I lifted up mine hand to give it to them, then they saw every high hill, and all the thick trees, and they offered there their sacrifices, and there they presented the provocation of their offering: there also they made their sweet savour, and poured out there their drink offerings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9212,51 +10794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது நான் அவர்களை நோக்கி: நீங்கள் போகிற அந்த மேடு என்னவென்று கேட்டேன்; அதினால் இந்நாள்வரைக்கும் அதற்குப் பாமா என்று பேர்.]]></a:t>
+              <a:t><![CDATA[3. Son of man, speak unto the elders of Israel, and say unto them, Thus says the Lord GOD; Are all of you come to enquire of me? As I live, says the Lord GOD, I will not be enquired of by you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9321,51 +10903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் தங்களைப் பரிசுத்தம்பண்ணுகிற கர்த்தர் என்று அவர்கள் அறியும்படிக்கு, எனக்கும் அவர்களுக்கும் அடையாளமாய் இருப்பதற்கான என் ஓய்வுநாட்களையும் அவர்களுக்கு, கட்டளையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[28. For when I had brought them into the land, for the which I lifted up mine hand to give it to them, then they saw every high hill, and all the thick trees, and they offered there their sacrifices, and there they presented the provocation of their offering: there also they made their sweet savour, and poured out there their drink offerings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9430,51 +11012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் தங்களைப் பரிசுத்தம்பண்ணுகிற கர்த்தர் என்று அவர்கள் அறியும்படிக்கு, எனக்கும் அவர்களுக்கும் அடையாளமாய் இருப்பதற்கான என் ஓய்வுநாட்களையும் அவர்களுக்கு, கட்டளையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[28. For when I had brought them into the land, for the which I lifted up mine hand to give it to them, then they saw every high hill, and all the thick trees, and they offered there their sacrifices, and there they presented the provocation of their offering: there also they made their sweet savour, and poured out there their drink offerings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9539,51 +11121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் இஸ்ரவேல் வம்சத்தார் வனாந்தரத்தில் எனக்கு விரோதமாய் இரண்டகம்பண்ணினார்கள்; என் கட்டளைகளின்படியே மனுஷன் செய்தால் அவைகளால் பிழைப்பான்; அவர்களோ அவைகளில் நடவாமல், என் நியாயங்களை வெறுத்து, என் ஓய்வுநாட்களின் பரிசுத்தத்தை மிகவும் குலைத்துப்போட்டார்கள், ஆதலால் அவர்களை நிர்மூலமாக்கும்படி வனாந்தரத்திலே என் உக்கிரத்தை அவர்கள்மேல் ஊற்றுவேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[28. For when I had brought them into the land, for the which I lifted up mine hand to give it to them, then they saw every high hill, and all the thick trees, and they offered there their sacrifices, and there they presented the provocation of their offering: there also they made their sweet savour, and poured out there their drink offerings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9648,51 +11230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் இஸ்ரவேல் வம்சத்தார் வனாந்தரத்தில் எனக்கு விரோதமாய் இரண்டகம்பண்ணினார்கள்; என் கட்டளைகளின்படியே மனுஷன் செய்தால் அவைகளால் பிழைப்பான்; அவர்களோ அவைகளில் நடவாமல், என் நியாயங்களை வெறுத்து, என் ஓய்வுநாட்களின் பரிசுத்தத்தை மிகவும் குலைத்துப்போட்டார்கள், ஆதலால் அவர்களை நிர்மூலமாக்கும்படி வனாந்தரத்திலே என் உக்கிரத்தை அவர்கள்மேல் ஊற்றுவேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[29. Then I said unto them, What is the high place unto which all of you go? And the name whereof is called Bamah unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9757,51 +11339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் இஸ்ரவேல் வம்சத்தார் வனாந்தரத்தில் எனக்கு விரோதமாய் இரண்டகம்பண்ணினார்கள்; என் கட்டளைகளின்படியே மனுஷன் செய்தால் அவைகளால் பிழைப்பான்; அவர்களோ அவைகளில் நடவாமல், என் நியாயங்களை வெறுத்து, என் ஓய்வுநாட்களின் பரிசுத்தத்தை மிகவும் குலைத்துப்போட்டார்கள், ஆதலால் அவர்களை நிர்மூலமாக்கும்படி வனாந்தரத்திலே என் உக்கிரத்தை அவர்கள்மேல் ஊற்றுவேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[29. Then I said unto them, What is the high place unto which all of you go? And the name whereof is called Bamah unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9866,51 +11448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் இஸ்ரவேல் வம்சத்தார் வனாந்தரத்தில் எனக்கு விரோதமாய் இரண்டகம்பண்ணினார்கள்; என் கட்டளைகளின்படியே மனுஷன் செய்தால் அவைகளால் பிழைப்பான்; அவர்களோ அவைகளில் நடவாமல், என் நியாயங்களை வெறுத்து, என் ஓய்வுநாட்களின் பரிசுத்தத்தை மிகவும் குலைத்துப்போட்டார்கள், ஆதலால் அவர்களை நிர்மூலமாக்கும்படி வனாந்தரத்திலே என் உக்கிரத்தை அவர்கள்மேல் ஊற்றுவேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[30. Wherefore say unto the house of Israel, Thus says the Lord GOD; Are all of you polluted after the manner of your fathers? and commit all of you whoredom after their abominations?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9975,51 +11557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகிலும் நான் இவர்களைப் புறப்படப்பண்ணினதைக் கண்ட புறஜாதிகளுடைய கண்களுக்கு முன்பாக என் நாமம் பரிசுத்தக்குலைச்சலாகாதபடிக்கு, என் நாமத்தினிமித்தம் கிருபைசெய்தேன்.]]></a:t>
+              <a:t><![CDATA[30. Wherefore say unto the house of Israel, Thus says the Lord GOD; Are all of you polluted after the manner of your fathers? and commit all of you whoredom after their abominations?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10084,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகிலும் நான் இவர்களைப் புறப்படப்பண்ணினதைக் கண்ட புறஜாதிகளுடைய கண்களுக்கு முன்பாக என் நாமம் பரிசுத்தக்குலைச்சலாகாதபடிக்கு, என் நாமத்தினிமித்தம் கிருபைசெய்தேன்.]]></a:t>
+              <a:t><![CDATA[30. Wherefore say unto the house of Israel, Thus says the Lord GOD; Are all of you polluted after the manner of your fathers? and commit all of you whoredom after their abominations?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10193,51 +11775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனாலும் அவர்களுடைய இருதயம் அவர்களுடைய நரகலான விக்கிரகங்களைப் பின்பற்றி, அவர்கள் என் நியாயங்களை வெறுத்து, என் கட்டளைகளில் நடவாமற்போய், என் ஓய்வுநாட்களைப் பரிசுத்தக் குலைச்சலாக்கினபடியால்,]]></a:t>
+              <a:t><![CDATA[31. For when all of you offer your gifts, when all of you make your sons to pass through the fire, all of you pollute yourselves with all your idols, even unto this day: and shall I be enquired of by you, O house of Israel? As I live, says the Lord GOD, I will not be enquired of by you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10302,51 +11884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனாலும் அவர்களுடைய இருதயம் அவர்களுடைய நரகலான விக்கிரகங்களைப் பின்பற்றி, அவர்கள் என் நியாயங்களை வெறுத்து, என் கட்டளைகளில் நடவாமற்போய், என் ஓய்வுநாட்களைப் பரிசுத்தக் குலைச்சலாக்கினபடியால்,]]></a:t>
+              <a:t><![CDATA[31. For when all of you offer your gifts, when all of you make your sons to pass through the fire, all of you pollute yourselves with all your idols, even unto this day: and shall I be enquired of by you, O house of Israel? As I live, says the Lord GOD, I will not be enquired of by you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10411,51 +11993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், உங்கள் பிதாக்களுடைய மார்க்கத்தின்படியே நீங்களும் தீட்டுப்பட்டவர்கள் அல்லவோ? அவர்களுடைய அருவருப்புகளை நீங்களும் பின்பற்றிச் சோரம்போகிறீர்கள் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[4. Will you judge them, son of man, will you judge them? cause them to know the abominations of their fathers:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10520,51 +12102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் வாக்குத்தத்தம்பண்ணினதும், பாலும் தேனும் ஓடுகிறதும், எல்லாதேசங்களின் சிங்காரமாயிருக்கிறதுமான தேசத்திலே அவர்களைக் கொண்டுவந்துவிடுவதில்லை என்று வனாந்தரத்தில் ஆணையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[31. For when all of you offer your gifts, when all of you make your sons to pass through the fire, all of you pollute yourselves with all your idols, even unto this day: and shall I be enquired of by you, O house of Israel? As I live, says the Lord GOD, I will not be enquired of by you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10629,51 +12211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் வாக்குத்தத்தம்பண்ணினதும், பாலும் தேனும் ஓடுகிறதும், எல்லாதேசங்களின் சிங்காரமாயிருக்கிறதுமான தேசத்திலே அவர்களைக் கொண்டுவந்துவிடுவதில்லை என்று வனாந்தரத்தில் ஆணையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[31. For when all of you offer your gifts, when all of you make your sons to pass through the fire, all of you pollute yourselves with all your idols, even unto this day: and shall I be enquired of by you, O house of Israel? As I live, says the Lord GOD, I will not be enquired of by you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10738,51 +12320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகிலும் அவர்களை அழிக்காதபடிக்கு, என் கண் அவர்களைத் தப்பவிட்டது; நான் அவர்களை வனாந்தரத்தில் நிர்மூலமாக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[32. And that which comes into your mind shall not be at all, that all of you say, We will be as the heathen, as the families of the countries, to serve wood and stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10847,51 +12429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகிலும் அவர்களை அழிக்காதபடிக்கு, என் கண் அவர்களைத் தப்பவிட்டது; நான் அவர்களை வனாந்தரத்தில் நிர்மூலமாக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[32. And that which comes into your mind shall not be at all, that all of you say, We will be as the heathen, as the families of the countries, to serve wood and stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10956,51 +12538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வனாந்தரத்தில் அவர்களுடைய பிள்ளைகளை நோக்கி: நீங்கள் உங்கள் பிதாக்களின் முறைமைகளில் நடவாமலும் அவர்களுடைய நியாயங்களைக் கைக்கொள்ளாமலும், அவர்களுடைய நரகலான விக்கிரகங்களால் உங்களைத் தீட்டுப்படுத்தாமலும் இருங்கள்.]]></a:t>
+              <a:t><![CDATA[33. As I live, says the Lord GOD, surely with a mighty hand, and with a stretched out arm, and with fury poured out, will I rule over you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11065,51 +12647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வனாந்தரத்தில் அவர்களுடைய பிள்ளைகளை நோக்கி: நீங்கள் உங்கள் பிதாக்களின் முறைமைகளில் நடவாமலும் அவர்களுடைய நியாயங்களைக் கைக்கொள்ளாமலும், அவர்களுடைய நரகலான விக்கிரகங்களால் உங்களைத் தீட்டுப்படுத்தாமலும் இருங்கள்.]]></a:t>
+              <a:t><![CDATA[33. As I live, says the Lord GOD, surely with a mighty hand, and with a stretched out arm, and with fury poured out, will I rule over you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11174,51 +12756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் தேவனாகிய கர்த்தர் நானே; நீங்கள் என் கட்டளைகளில் நடந்து, என் நியாயங்களைக் கைக்கொண்டு, அவைகளின்படியே செய்து,]]></a:t>
+              <a:t><![CDATA[34. And I will bring you out from the people, and will gather you out of the countries wherein all of you are scattered, with a mighty hand, and with a stretched out arm, and with fury poured out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11283,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. மனுபுத்திரனே, நீ உன் முகத்தைத் தென்திசைக்கு நேரே திருப்பி, தெற்குக்கு விரோதமாக உன் வசனத்தைப்பொழிந்து, தென்புறமான வயல்வெளியின் காட்டுக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து,]]></a:t>
+              <a:t><![CDATA[34. And I will bring you out from the people, and will gather you out of the countries wherein all of you are scattered, with a mighty hand, and with a stretched out arm, and with fury poured out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11392,51 +12974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. மனுபுத்திரனே, நீ உன் முகத்தைத் தென்திசைக்கு நேரே திருப்பி, தெற்குக்கு விரோதமாக உன் வசனத்தைப்பொழிந்து, தென்புறமான வயல்வெளியின் காட்டுக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து,]]></a:t>
+              <a:t><![CDATA[34. And I will bring you out from the people, and will gather you out of the countries wherein all of you are scattered, with a mighty hand, and with a stretched out arm, and with fury poured out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11501,51 +13083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் ஓய்வுநாட்களைப் பரிசுத்தமாக்குங்கள்; நான் உங்கள் தேவனாகிய கர்த்தர் என்று நீங்கள் அறியும்படிக்கு அவைகள் எனக்கும் உங்களுக்கும் அடையாளமாயிருக்கும் என்றேன்.]]></a:t>
+              <a:t><![CDATA[35. And I will bring you into the wilderness of the people, and there will I plead with you face to face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11610,51 +13192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், உங்கள் பிதாக்களுடைய மார்க்கத்தின்படியே நீங்களும் தீட்டுப்பட்டவர்கள் அல்லவோ? அவர்களுடைய அருவருப்புகளை நீங்களும் பின்பற்றிச் சோரம்போகிறீர்கள் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[4. Will you judge them, son of man, will you judge them? cause them to know the abominations of their fathers:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11719,51 +13301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் ஓய்வுநாட்களைப் பரிசுத்தமாக்குங்கள்; நான் உங்கள் தேவனாகிய கர்த்தர் என்று நீங்கள் அறியும்படிக்கு அவைகள் எனக்கும் உங்களுக்கும் அடையாளமாயிருக்கும் என்றேன்.]]></a:t>
+              <a:t><![CDATA[36. Like I pleaded with your fathers in the wilderness of the land of Egypt, so will I plead with you, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11828,51 +13410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆனாலும் பிள்ளைகளும் எனக்கு விராதமாய் எழும்பினார்கள்; என் கட்டளைகளின்படியே மனுஷன் செய்தால் அவைகளால் பிழைப்பானே; அவர்களோ அவைகளில் நடவாமலும், என் நியாயங்களைக் கைக்கொண்டு அவைகளின்படி செய்யாமலும், என் ஓய்வுநாட்களைப் பரிசுத்தக்குலைச்சலாக்கிப்போட்டார்கள்; ஆகையால் வனாந்தரத்திலே என் கோபத்தை அவர்களில் தீர்த்துக்கொள்ளும்படி என் உக்கிரத்தை அவர்கள்மேல் ஊற்றுவேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[36. Like I pleaded with your fathers in the wilderness of the land of Egypt, so will I plead with you, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11937,51 +13519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆனாலும் பிள்ளைகளும் எனக்கு விராதமாய் எழும்பினார்கள்; என் கட்டளைகளின்படியே மனுஷன் செய்தால் அவைகளால் பிழைப்பானே; அவர்களோ அவைகளில் நடவாமலும், என் நியாயங்களைக் கைக்கொண்டு அவைகளின்படி செய்யாமலும், என் ஓய்வுநாட்களைப் பரிசுத்தக்குலைச்சலாக்கிப்போட்டார்கள்; ஆகையால் வனாந்தரத்திலே என் கோபத்தை அவர்களில் தீர்த்துக்கொள்ளும்படி என் உக்கிரத்தை அவர்கள்மேல் ஊற்றுவேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[37. And I will cause you to pass under the rod, and I will bring you into the bond of the covenant:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12046,51 +13628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆனாலும் பிள்ளைகளும் எனக்கு விராதமாய் எழும்பினார்கள்; என் கட்டளைகளின்படியே மனுஷன் செய்தால் அவைகளால் பிழைப்பானே; அவர்களோ அவைகளில் நடவாமலும், என் நியாயங்களைக் கைக்கொண்டு அவைகளின்படி செய்யாமலும், என் ஓய்வுநாட்களைப் பரிசுத்தக்குலைச்சலாக்கிப்போட்டார்கள்; ஆகையால் வனாந்தரத்திலே என் கோபத்தை அவர்களில் தீர்த்துக்கொள்ளும்படி என் உக்கிரத்தை அவர்கள்மேல் ஊற்றுவேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[38. And I will purge out from among you the rebels, and them that transgress against me: I will bring them forth out of the country where they sojourn, and they shall not enter into the land of Israel: and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12155,51 +13737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆனாலும் பிள்ளைகளும் எனக்கு விராதமாய் எழும்பினார்கள்; என் கட்டளைகளின்படியே மனுஷன் செய்தால் அவைகளால் பிழைப்பானே; அவர்களோ அவைகளில் நடவாமலும், என் நியாயங்களைக் கைக்கொண்டு அவைகளின்படி செய்யாமலும், என் ஓய்வுநாட்களைப் பரிசுத்தக்குலைச்சலாக்கிப்போட்டார்கள்; ஆகையால் வனாந்தரத்திலே என் கோபத்தை அவர்களில் தீர்த்துக்கொள்ளும்படி என் உக்கிரத்தை அவர்கள்மேல் ஊற்றுவேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[38. And I will purge out from among you the rebels, and them that transgress against me: I will bring them forth out of the country where they sojourn, and they shall not enter into the land of Israel: and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12264,51 +13846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகிலும் நான் என் கையைத் திருப்பி, நான் இவர்களை புறப்படப்பண்ணினதைக் கண்ட புறஜாதிகளுடைய கண்களுக்கு முன்பாக என் நாமம் பரிசுத்தக்குலைச்சலாகாதபடிக்கு, என் நாமத்தினிமித்தம் கிருபைசெய்தேன்.]]></a:t>
+              <a:t><![CDATA[38. And I will purge out from among you the rebels, and them that transgress against me: I will bring them forth out of the country where they sojourn, and they shall not enter into the land of Israel: and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12373,51 +13955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகிலும் நான் என் கையைத் திருப்பி, நான் இவர்களை புறப்படப்பண்ணினதைக் கண்ட புறஜாதிகளுடைய கண்களுக்கு முன்பாக என் நாமம் பரிசுத்தக்குலைச்சலாகாதபடிக்கு, என் நாமத்தினிமித்தம் கிருபைசெய்தேன்.]]></a:t>
+              <a:t><![CDATA[39. As for you, O house of Israel, thus says the Lord GOD; Go all of you, serve all of you every one his idols, and hereafter also, if all of you will not hearken unto me: but pollute all of you my holy name no more with your gifts, and with your idols.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12482,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆனாலும் அவர்கள் என் நியாயங்களின்படி செய்யாமல், என் கட்டளைகளை வெறுத்து, என் ஓய்வுநாட்களை பரிசுத்தக் குலைச்சலாக்கினபடியாலும், அவர்களுடைய கண்கள் அவர்கள் பிதாக்களின் நரகலான விக்கிரகங்களின்மேல் நோக்கமாயிருந்தபடியாலும்,]]></a:t>
+              <a:t><![CDATA[39. As for you, O house of Israel, thus says the Lord GOD; Go all of you, serve all of you every one his idols, and hereafter also, if all of you will not hearken unto me: but pollute all of you my holy name no more with your gifts, and with your idols.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12591,51 +14173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆனாலும் அவர்கள் என் நியாயங்களின்படி செய்யாமல், என் கட்டளைகளை வெறுத்து, என் ஓய்வுநாட்களை பரிசுத்தக் குலைச்சலாக்கினபடியாலும், அவர்களுடைய கண்கள் அவர்கள் பிதாக்களின் நரகலான விக்கிரகங்களின்மேல் நோக்கமாயிருந்தபடியாலும்,]]></a:t>
+              <a:t><![CDATA[39. As for you, O house of Israel, thus says the Lord GOD; Go all of you, serve all of you every one his idols, and hereafter also, if all of you will not hearken unto me: but pollute all of you my holy name no more with your gifts, and with your idols.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12700,51 +14282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் அவர்களைப் புறஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களிலே தூற்றிப்போடுகிறதற்கு வனாந்தரத்திலே ஆணையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[39. As for you, O house of Israel, thus says the Lord GOD; Go all of you, serve all of you every one his idols, and hereafter also, if all of you will not hearken unto me: but pollute all of you my holy name no more with your gifts, and with your idols.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -12779,51 +14361,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473417889" r:id="rId1"/>
+    <p:sldLayoutId id="2482723495" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12943,54 +14525,166 @@
 
 <file path=ppt/slides/_rels/slide110.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide110.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide111.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide111.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide112.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide112.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide113.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide113.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide114.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide114.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide115.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide115.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide116.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide116.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide117.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide117.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide118.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide118.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide119.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide119.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide120.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide120.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide121.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide121.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide122.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide122.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide123.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide123.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide124.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide124.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide125.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide125.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide126.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide126.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/>
 </Relationships>
@@ -13855,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. For when all of you offer your gifts, when all of you make your sons to pass through the fire,]]></a:t>
+              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், நான் இஸ்ரவேலைத் தெரிந்துகொண்ட நாளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sabbaths, and their eyes were after their fathers' idols.]]></a:t>
+              <a:t><![CDATA[40. இஸ்ரவேலின் உயரமான மலையாகிய என் பரிசுத்த மலையிலே இஸ்ரவேலுடைய எல்லா வம்சத்தாருமாகிய தேசத்திலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Wherefore I gave them also statutes that were not good, and judgments whereby they should not]]></a:t>
+              <a:t><![CDATA[அனைவரும் என்னைச் சேவிப்பார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; அங்கே அவர்கள்மேல் பிரியம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +15945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[live;]]></a:t>
+              <a:t><![CDATA[வைப்பேன்; அங்கே நீங்கள் பரிசுத்தம்பண்ணுகிற எல்லாவற்றிலும் உங்கள் காணிக்கைகளையும் உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +16077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And I polluted them in their own gifts, in that they caused to pass through the fire all that]]></a:t>
+              <a:t><![CDATA[முதற்பலன்களையும் செலுத்தும்படி கேட்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +16209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[opens the womb, that I might make them desolate, to the end that they might know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[41. நான் உங்களை ஜனங்களிலிருந்து புறப்படப்பண்ணி, நீங்கள் சிதறுண்டிருக்கிற தேசங்களிலிருந்து உங்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +16341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Therefore, son of man, speak unto the house of Israel, and say unto them, Thus says the Lord]]></a:t>
+              <a:t><![CDATA[சேர்த்துக்கொள்ளும்போது, சுகந்த வாசனையினிமித்தம் நான் உங்கள்பேரில் பிரியமாயிருப்பேன்; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[GOD; Yet in this your fathers have blasphemed me, in that they have committed a trespass against me.]]></a:t>
+              <a:t><![CDATA[புறஜாதிகளின் கண்களுக்கு முன்பாக உங்களால் பரிசுத்தம்பண்ணப்படுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. And say to the forest of the south, Hear the word of the LORD; Thus says the Lord GOD; Behold, I]]></a:t>
+              <a:t><![CDATA[42. உங்கள் பிதாக்களுக்குக் கொடுப்பேன் என்று ஆணையிட்ட தேசமாகிய இஸ்ரவேல் தேசத்திலே நான் உங்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will kindle a fire in you, and it shall devour every green tree in you, and every dry tree: the]]></a:t>
+              <a:t><![CDATA[திரும்பிவரப்பண்ணும்போது, நான் கர்த்தர் என்று நீங்கள் அறிந்துகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +16869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[flaming flame shall not be quenched, and all faces from the south to the north shall be burned]]></a:t>
+              <a:t><![CDATA[43. அங்கே உங்களுடைய எல்லா வழிகளையும் உங்களைத் தீட்டுப்படுத்தின உங்களுடைய எல்லாக் கிரியைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +17001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you pollute yourselves with all your idols, even unto this day: and shall I be enquired of by]]></a:t>
+              <a:t><![CDATA[யாக்கோபுவம்சத்து ஜனங்களுக்கு நான் ஆணையிட்டு, எகிப்துதேசத்தில் என்னை அவர்களுக்குத் தெரியப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +17133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therein.]]></a:t>
+              <a:t><![CDATA[நினைத்து, நீங்கள் செய்திருந்த உங்களுடைய எல்லாப் பொல்லாப்புகளினிமித்தமும் உங்களை நீங்களே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +17265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. And all flesh shall see that I the LORD have kindled it: it shall not be quenched.]]></a:t>
+              <a:t><![CDATA[அருவருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +17397,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. Then said I, Ah Lord GOD! they say of me, Does he not speak parables?]]></a:t>
+              <a:t><![CDATA[44. இஸ்ரவேல் வம்சத்தாரே, உங்கள் பொல்லாத வழிகளுக்குத் தக்கதாகவும், உங்கள் கெட்ட]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide113.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கிரியைகளுக்குத்தக்கதாகவும் நான் உங்களுக்குச் செய்யாமல், என் நாமத்தினிமித்தம் உங்களுக்குக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide114.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கிருபைசெய்யும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள் என்கிறதைக் கர்த்தராகிய ஆண்டவர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide115.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide116.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide117.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. மனுபுத்திரனே, நீ உன் முகத்தைத் தென்திசைக்கு நேரே திருப்பி, தெற்குக்கு விரோதமாக உன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide118.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வசனத்தைப்பொழிந்து, தென்புறமான வயல்வெளியின் காட்டுக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide119.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. தென்திசைக் காட்டை நோக்கி: கர்த்தருடைய வார்த்தையைக் கேள், கர்த்தராகிய ஆண்டவர் சொல்லுகிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +18453,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, O house of Israel? As I live, says the Lord GOD, I will not be enquired of by you.]]></a:t>
+              <a:t><![CDATA[நான் உங்கள் தேவனாகிய கர்த்தர் என்று ஆணையிட்டேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide120.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்னவென்றால், இதோ, நான் உன்னில் அக்கினியைக் கொளுத்துவேன்; அது உன்னில் பச்சையான சகல மரங்களையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide121.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பட்டுப்போன சகல மரங்களையும் பட்சிக்கும்; ஜுவாலிக்கிற ஜுவாலை அவிக்கப்படமாட்டாது; தெற்கு துவக்கி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide122.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வடக்குமட்டுமுள்ள தேசமெங்கும் அதினால் வெந்துபோகும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide123.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. கர்த்தராகிய நான் அதைக் கொளுத்தினேன் என்பதை எல்லா மாம்சமும் காணும்; அது அவிக்கப்படுவதில்லை என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide124.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide125.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. அப்பொழுது நான்: ஆ, கர்த்தராகிய ஆண்டவரே, இவன் உவமைகளையல்லவோ சொல்லுகிறான் என்று அவர்கள் என்னைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide126.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குறித்துச் சொல்லுகிறார்கள் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +19509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And that which comes into your mind shall not be at all, that all of you say, We will be as the]]></a:t>
+              <a:t><![CDATA[6. நான் அவர்களை எகிப்துதேசத்திலிருந்து அழைப்பேன் என்றும், அவர்களுக்காக நான் பார்த்துவைத்ததும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +19641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heathen, as the families of the countries, to serve wood and stone.]]></a:t>
+              <a:t><![CDATA[பாலும் தேனும் ஓடுகிறதும் எல்லா தேசங்களின் சிங்காரமுமான தேசத்திலே அவர்களைக் கொண்டுவந்து விடுவேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +19773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. As I live, says the Lord GOD, surely with a mighty hand, and with a stretched out arm, and with]]></a:t>
+              <a:t><![CDATA[என்றும் அந்நாளிலே ஆணையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16363,51 +19905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fury poured out, will I rule over you:]]></a:t>
+              <a:t><![CDATA[7. உங்களில் அவரவர் தங்கள் கண்களால் நோக்கின அருவருப்புகளைத் தள்ளிவிட்டு, எகிப்தின் நரகலான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16495,51 +20037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And I will bring you out from the people, and will gather you out of the countries wherein all]]></a:t>
+              <a:t><![CDATA[விக்கிரகங்களால் உங்களைத் தீட்டுப்படுத்தாதிருப்பீர்களாக; உங்கள் தேவனாகிய கர்த்தர் நான் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16627,51 +20169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you are scattered, with a mighty hand, and with a stretched out arm, and with fury poured out.]]></a:t>
+              <a:t><![CDATA[அவர்களோடே சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16759,51 +20301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And I will bring you into the wilderness of the people, and there will I plead with you face to]]></a:t>
+              <a:t><![CDATA[8. அவர்களோ, என் சொல்லைக் கேட்க மனதில்லாமல் எனக்கு விரோதமாய் இரண்டகம்பண்ணினார்கள்; அவரவர் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16891,51 +20433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. For when I had brought them into the land, for the which I lifted up mine hand to give it to]]></a:t>
+              <a:t><![CDATA[1. ஏழாம் வருஷத்து ஐந்தாம் மாதம் பத்தாந்தேதியிலே இஸ்ரவேலின் மூப்பரில் சிலர் கர்த்தரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17023,51 +20565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[face.]]></a:t>
+              <a:t><![CDATA[கண்களால் நோக்கின அருவருப்புகளைத் தள்ளிப்போடாமலும், எகிப்தின் நரகலான விக்கிரகங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17155,51 +20697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Like I pleaded with your fathers in the wilderness of the land of Egypt, so will I plead with]]></a:t>
+              <a:t><![CDATA[விடாமலுமிருந்தார்கள்; ஆதலால் எகிப்து தேசத்தின் நடுவிலே என் கோபத்தை அவர்களிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17287,51 +20829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[தீர்த்துக்கொள்ளும்படிக்கு என் உக்கிரத்தை அவர்கள்மேல் ஊற்றுவேன் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17419,51 +20961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And I will cause you to pass under the rod, and I will bring you into the bond of the covenant:]]></a:t>
+              <a:t><![CDATA[9. ஆகிலும் நான் என்னை இவர்களுக்குப் வெளிப்படுத்தி, இவர்களுக்கு முன்பாக என் நாமம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17551,51 +21093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And I will purge out from among you the rebels, and them that transgress against me: I will]]></a:t>
+              <a:t><![CDATA[பரிசுத்தக்குலைச்சலாகாதபடிக்கு, இவர்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணி, அவர்களை என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17683,51 +21225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bring them forth out of the country where they sojourn, and they shall not enter into the land of]]></a:t>
+              <a:t><![CDATA[நாமத்தினிமித்தம் கிருபைசெய்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17815,51 +21357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel: and all of you shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் நான் அவர்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணி, அவர்களை வனாந்தரத்தில் அழைத்துவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17947,51 +21489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. As for you, O house of Israel, thus says the Lord GOD; Go all of you, serve all of you every one]]></a:t>
+              <a:t><![CDATA[11. என் கட்டளைகளை அவர்களுக்குக் கொடுத்து, என் நியாயங்களை அவர்களுக்குத் தெரியப்படுத்தினேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18079,51 +21621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his idols, and hereafter also, if all of you will not hearken unto me: but pollute all of you my]]></a:t>
+              <a:t><![CDATA[அவைகளின்படி செய்கிற மனுஷன் அவைகளால் பிழைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18211,51 +21753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[holy name no more with your gifts, and with your idols.]]></a:t>
+              <a:t><![CDATA[12. நான் தங்களைப் பரிசுத்தம்பண்ணுகிற கர்த்தர் என்று அவர்கள் அறியும்படிக்கு, எனக்கும் அவர்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18343,51 +21885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them, then they saw every high hill, and all the thick trees, and they offered there their]]></a:t>
+              <a:t><![CDATA[விசாரிக்கும்படிவந்து, எனக்கு முன்பாக உட்கார்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18475,51 +22017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. For in mine holy mountain, in the mountain of the height of Israel, says the Lord GOD, there]]></a:t>
+              <a:t><![CDATA[அடையாளமாய் இருப்பதற்கான என் ஓய்வுநாட்களையும் அவர்களுக்கு, கட்டளையிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18607,51 +22149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall all the house of Israel, all of them in the land, serve me: there will I accept them, and]]></a:t>
+              <a:t><![CDATA[13. ஆனாலும் இஸ்ரவேல் வம்சத்தார் வனாந்தரத்தில் எனக்கு விரோதமாய் இரண்டகம்பண்ணினார்கள்; என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18739,51 +22281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there will I require your offerings, and the first-fruits of your oblations, with all your holy]]></a:t>
+              <a:t><![CDATA[கட்டளைகளின்படியே மனுஷன் செய்தால் அவைகளால் பிழைப்பான்; அவர்களோ அவைகளில் நடவாமல், என் நியாயங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18871,51 +22413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[things.]]></a:t>
+              <a:t><![CDATA[வெறுத்து, என் ஓய்வுநாட்களின் பரிசுத்தத்தை மிகவும் குலைத்துப்போட்டார்கள், ஆதலால் அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19003,51 +22545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. I will accept you with your sweet savour, when I bring you out from the people, and gather you]]></a:t>
+              <a:t><![CDATA[நிர்மூலமாக்கும்படி வனாந்தரத்திலே என் உக்கிரத்தை அவர்கள்மேல் ஊற்றுவேன் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19135,51 +22677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of the countries wherein all of you have been scattered; and I will be sanctified in you before]]></a:t>
+              <a:t><![CDATA[14. ஆகிலும் நான் இவர்களைப் புறப்படப்பண்ணினதைக் கண்ட புறஜாதிகளுடைய கண்களுக்கு முன்பாக என் நாமம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19267,51 +22809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the heathen.]]></a:t>
+              <a:t><![CDATA[பரிசுத்தக்குலைச்சலாகாதபடிக்கு, என் நாமத்தினிமித்தம் கிருபைசெய்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19399,51 +22941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And all of you shall know that I am the LORD, when I shall bring you into the land of Israel,]]></a:t>
+              <a:t><![CDATA[15. ஆனாலும் அவர்களுடைய இருதயம் அவர்களுடைய நரகலான விக்கிரகங்களைப் பின்பற்றி, அவர்கள் என் நியாயங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19531,51 +23073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[into the country for the which I lifted up mine hand to give it to your fathers.]]></a:t>
+              <a:t><![CDATA[வெறுத்து, என் கட்டளைகளில் நடவாமற்போய், என் ஓய்வுநாட்களைப் பரிசுத்தக் குலைச்சலாக்கினபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19663,51 +23205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. And there shall all of you remember your ways, and all your doings, wherein all of you have been]]></a:t>
+              <a:t><![CDATA[16. நான் வாக்குத்தத்தம்பண்ணினதும், பாலும் தேனும் ஓடுகிறதும், எல்லாதேசங்களின் சிங்காரமாயிருக்கிறதுமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19795,51 +23337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sacrifices, and there they presented the provocation of their offering: there also they made their]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19927,51 +23469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[defiled; and all of you shall loathe yourselves in your own sight for all your evils that all of you]]></a:t>
+              <a:t><![CDATA[தேசத்திலே அவர்களைக் கொண்டுவந்துவிடுவதில்லை என்று வனாந்தரத்தில் ஆணையிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20059,51 +23601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have committed.]]></a:t>
+              <a:t><![CDATA[17. ஆகிலும் அவர்களை அழிக்காதபடிக்கு, என் கண் அவர்களைத் தப்பவிட்டது; நான் அவர்களை வனாந்தரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20191,51 +23733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And all of you shall know that I am the LORD when I have wrought with you for my name's sake,]]></a:t>
+              <a:t><![CDATA[நிர்மூலமாக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20323,51 +23865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not according to your wicked ways, nor according to your corrupt doings, O all of you house of]]></a:t>
+              <a:t><![CDATA[18. வனாந்தரத்தில் அவர்களுடைய பிள்ளைகளை நோக்கி: நீங்கள் உங்கள் பிதாக்களின் முறைமைகளில் நடவாமலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20455,51 +23997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[அவர்களுடைய நியாயங்களைக் கைக்கொள்ளாமலும், அவர்களுடைய நரகலான விக்கிரகங்களால் உங்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20587,51 +24129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. Moreover the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[தீட்டுப்படுத்தாமலும் இருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20719,51 +24261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass in the seventh year, in the fifth month, the tenth day of the month, that]]></a:t>
+              <a:t><![CDATA[19. உங்கள் தேவனாகிய கர்த்தர் நானே; நீங்கள் என் கட்டளைகளில் நடந்து, என் நியாயங்களைக் கைக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20851,51 +24393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[certain of the elders of Israel came to enquire of the LORD, and sat before me.]]></a:t>
+              <a:t><![CDATA[அவைகளின்படியே செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20983,51 +24525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Then came the word of the LORD unto me, saying,]]></a:t>
+              <a:t><![CDATA[20. என் ஓய்வுநாட்களைப் பரிசுத்தமாக்குங்கள்; நான் உங்கள் தேவனாகிய கர்த்தர் என்று நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21115,51 +24657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Son of man, speak unto the elders of Israel, and say unto them, Thus says the Lord GOD; Are all]]></a:t>
+              <a:t><![CDATA[அறியும்படிக்கு அவைகள் எனக்கும் உங்களுக்கும் அடையாளமாயிருக்கும் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21247,51 +24789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sweet savour, and poured out there their drink offerings.]]></a:t>
+              <a:t><![CDATA[3. மனுபுத்திரனே, நீ இஸ்ரவேல் மூப்பரோடே பேசி, அவர்களை நோக்கி கர்த்தராகிய ஆண்டவர் உரைக்கிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21379,51 +24921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you come to enquire of me? As I live, says the Lord GOD, I will not be enquired of by you.]]></a:t>
+              <a:t><![CDATA[21. ஆனாலும் பிள்ளைகளும் எனக்கு விராதமாய் எழும்பினார்கள்; என் கட்டளைகளின்படியே மனுஷன் செய்தால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21511,51 +25053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Will you judge them, son of man, will you judge them? cause them to know the abominations of]]></a:t>
+              <a:t><![CDATA[அவைகளால் பிழைப்பானே; அவர்களோ அவைகளில் நடவாமலும், என் நியாயங்களைக் கைக்கொண்டு அவைகளின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21643,51 +25185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their fathers:]]></a:t>
+              <a:t><![CDATA[செய்யாமலும், என் ஓய்வுநாட்களைப் பரிசுத்தக்குலைச்சலாக்கிப்போட்டார்கள்; ஆகையால் வனாந்தரத்திலே என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21775,51 +25317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And say unto them, Thus says the Lord GOD; In the day when I chose Israel, and lifted up mine]]></a:t>
+              <a:t><![CDATA[கோபத்தை அவர்களில் தீர்த்துக்கொள்ளும்படி என் உக்கிரத்தை அவர்கள்மேல் ஊற்றுவேன் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21907,51 +25449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hand unto the seed of the house of Jacob, and made myself known unto them in the land of Egypt, when]]></a:t>
+              <a:t><![CDATA[22. ஆகிலும் நான் என் கையைத் திருப்பி, நான் இவர்களை புறப்படப்பண்ணினதைக் கண்ட புறஜாதிகளுடைய கண்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22039,51 +25581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I lifted up mine hand unto them, saying, I am the LORD your God;]]></a:t>
+              <a:t><![CDATA[முன்பாக என் நாமம் பரிசுத்தக்குலைச்சலாகாதபடிக்கு, என் நாமத்தினிமித்தம் கிருபைசெய்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22171,51 +25713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. In the day that I lifted up mine hand unto them, to bring them out of the land of Egypt into a]]></a:t>
+              <a:t><![CDATA[23. ஆனாலும் அவர்கள் என் நியாயங்களின்படி செய்யாமல், என் கட்டளைகளை வெறுத்து, என் ஓய்வுநாட்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22303,51 +25845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land that I had espied for them, flowing with milk and honey, which is the glory of all lands:]]></a:t>
+              <a:t><![CDATA[பரிசுத்தக் குலைச்சலாக்கினபடியாலும், அவர்களுடைய கண்கள் அவர்கள் பிதாக்களின் நரகலான விக்கிரகங்களின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22435,51 +25977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Then said I unto them, Cast all of you away every man the abominations of his eyes, and defile]]></a:t>
+              <a:t><![CDATA[நோக்கமாயிருந்தபடியாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22567,51 +26109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not yourselves with the idols of Egypt: I am the LORD your God.]]></a:t>
+              <a:t><![CDATA[24. நான் அவர்களைப் புறஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களிலே தூற்றிப்போடுகிறதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22699,51 +26241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Then I said unto them, What is the high place unto which all of you go? And the name whereof is]]></a:t>
+              <a:t><![CDATA[என்னவென்றால், நீங்கள் என்னிடத்தில் விசாரிக்க வந்தீர்களோ? நீங்கள் என்னிடத்தில் விசாரிக்க இடங்கொடேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22831,51 +26373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But they rebelled against me, and would not hearken unto me: they did not every man cast away the]]></a:t>
+              <a:t><![CDATA[வனாந்தரத்திலே ஆணையிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22963,51 +26505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[abominations of their eyes, neither did they forsake the idols of Egypt: then I said, I will pour]]></a:t>
+              <a:t><![CDATA[25. ஆகையால் நன்மைக்கேதுவல்லாத கட்டளைகளையும் ஜீவனுக்கேதுவல்லாத நியாயங்களையும் நான் அவர்களுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23095,51 +26637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out my fury upon them, to accomplish my anger against them in the midst of the land of Egypt.]]></a:t>
+              <a:t><![CDATA[கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23227,51 +26769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. But I wrought for my name's sake, that it should not be polluted before the heathen, among whom]]></a:t>
+              <a:t><![CDATA[26. நான் கர்த்தர் என்று அவர்கள் அறியத்தக்கதாக, நான் அவர்களைப் பாழாக்கும்படி, அவர்கள் கர்ப்பந்திறந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23359,51 +26901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they were, in whose sight I made myself known unto them, in bringing them forth out of the land of]]></a:t>
+              <a:t><![CDATA[பிறக்கிறதையெல்லாம் தீக்கடக்கப்பண்ணி, இவ்விதமாய் அவர்களுடைய பலிகளினாலே அவர்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23491,51 +27033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Egypt.]]></a:t>
+              <a:t><![CDATA[தீட்டுப்படப்பண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23623,51 +27165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Wherefore I caused them to go forth out of the land of Egypt, and brought them into the]]></a:t>
+              <a:t><![CDATA[27. ஆகையால் மனுபுத்திரனே, நீ இஸ்ரவேல் வம்சத்தாரோடே பேசி, அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23755,51 +27297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wilderness.]]></a:t>
+              <a:t><![CDATA[உரைக்கிறது என்னவென்றால், உங்கள் பிதாக்கள் இன்னும் எனக்கு விரோதமாய்த் துரோகம்பண்ணி, என்னைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23887,51 +27429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I gave them my statutes, and showed them my judgments, which if a man do, he shall even live]]></a:t>
+              <a:t><![CDATA[தூஷித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24019,51 +27561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in them.]]></a:t>
+              <a:t><![CDATA[28. அவர்களுக்குக் கொடுப்பேன் என்று ஆணையிட்ட தேசத்திலே நான் அவர்களைப் பிரவேசிக்கப்பண்ணினபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24151,51 +27693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[called Bamah unto this day.]]></a:t>
+              <a:t><![CDATA[என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24283,51 +27825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Moreover also I gave them my sabbaths, to be a sign between me and them, that they might know]]></a:t>
+              <a:t><![CDATA[அவர்கள் உயர்ந்த ஒரு மேட்டையும் தழைத்த ஒரு விருட்சத்தையும் எங்கெங்கே கண்டார்களோ, அங்கங்கே தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24415,51 +27957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that I am the LORD that sanctify them.]]></a:t>
+              <a:t><![CDATA[பலிகளைச் செலுத்தி, அவ்விடங்களிலெல்லாம் எனக்கு எரிச்சல் உண்டாக்குகிற தங்கள் காணிக்கைகளைப் படைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24547,51 +28089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But the house of Israel rebelled against me in the wilderness: they walked not in my statutes,]]></a:t>
+              <a:t><![CDATA[சுகந்த வாசனையான தங்கள் தூபங்களைக்காட்டி, தங்கள் பானபலிகளை வார்த்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24679,51 +28221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and they despised my judgments, which if a man do, he shall even live in them; and my sabbaths they]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது நான் அவர்களை நோக்கி: நீங்கள் போகிற அந்த மேடு என்னவென்று கேட்டேன்; அதினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24811,51 +28353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[greatly polluted: then I said, I would pour out my fury upon them in the wilderness, to consume]]></a:t>
+              <a:t><![CDATA[இந்நாள்வரைக்கும் அதற்குப் பாமா என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24943,51 +28485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them.]]></a:t>
+              <a:t><![CDATA[30. ஆகையால் நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25075,51 +28617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. But I wrought for my name's sake, that it should not be polluted before the heathen, in whose]]></a:t>
+              <a:t><![CDATA[பிதாக்களுடைய மார்க்கத்தின்படியே நீங்களும் தீட்டுப்பட்டவர்கள் அல்லவோ? அவர்களுடைய அருவருப்புகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25207,51 +28749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sight I brought them out.]]></a:t>
+              <a:t><![CDATA[நீங்களும் பின்பற்றிச் சோரம்போகிறீர்கள் அல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25339,51 +28881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Yet also I lifted up my hand unto them in the wilderness, that I would not bring them into the]]></a:t>
+              <a:t><![CDATA[31. நீங்கள் உங்கள் பிள்ளைகளைத் தீக்கடக்கப்பண்ணி, உங்கள் பலிகளைச்செலுத்துகிறபோது, இந்நாள்வரைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25471,51 +29013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land which I had given them, flowing with milk and honey, which is the glory of all lands;]]></a:t>
+              <a:t><![CDATA[அவர்களுடைய எல்லா நரகலான விக்கிரகங்களாலும் நீங்கள் தீட்டுப்படுவீர்களே; நீங்கள் என்னிடத்தில் விசாரிக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25603,51 +29145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Wherefore say unto the house of Israel, Thus says the Lord GOD; Are all of you polluted after]]></a:t>
+              <a:t><![CDATA[4. மனுபுத்திரனே, நீ அவர்களுக்காக வழக்காடுவாயோ? வழக்காட மனதானால், நீ அவர்கள் பிதாக்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25735,51 +29277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Because they despised my judgments, and walked not in my statutes, but polluted my sabbaths: for]]></a:t>
+              <a:t><![CDATA[இடங்கொடுப்பேனோ இஸ்ரவேல் வம்சத்தாரே, நீங்கள் என்னிடத்தில் விசாரிக்கும்படி இடங்கொடுப்பதில்லை என்று என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25867,51 +29409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their heart went after their idols.]]></a:t>
+              <a:t><![CDATA[ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25999,51 +29541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Nevertheless mine eye spared them from destroying them, neither did I make an end of them in the]]></a:t>
+              <a:t><![CDATA[32. மரத்துக்கும் கல்லுக்கும் ஆராதனைசெய்து, அஞ்ஞானிகளைப்போலவும் தேசத்து ஜனங்களின் ஜாதிகளைப்போலவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26131,51 +29673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wilderness.]]></a:t>
+              <a:t><![CDATA[இருப்போம் என்று சொல்லுகிறீர்களே; உங்கள் மனதில் எழும்புகிற இந்த நினைவின்படி ஆவதே இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26263,51 +29805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. But I said unto their children in the wilderness, Walk all of you not in the statutes of your]]></a:t>
+              <a:t><![CDATA[33. பலத்த கையினாலும், ஓங்கிய புயத்தினாலும் ஊற்றப்பட்ட உக்கிரத்தினாலும், உங்களை ஆளுவேன் என்பதை என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26395,51 +29937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers, neither observe their judgments, nor defile yourselves with their idols:]]></a:t>
+              <a:t><![CDATA[ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26527,51 +30069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. I am the LORD your God; walk in my statutes, and keep my judgments, and do them;]]></a:t>
+              <a:t><![CDATA[34. நீங்கள் ஜனங்களுக்குள் இராதபடிக்கு நான் உங்களைப் புறப்படப்பண்ணி, நீங்கள் சிதறியிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26659,51 +30201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. Son of man, set your face toward the south, and drop your word toward the south, and prophesy]]></a:t>
+              <a:t><![CDATA[தேசங்களில் இராதபடிக்கு நான் உங்களைப் பலத்தகையினாலும், ஓங்கிய புயத்தினாலும், ஊற்றப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26791,51 +30333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against the forest of the south field;]]></a:t>
+              <a:t><![CDATA[உக்கிரத்திலும் கூடிவரச்செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26923,51 +30465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And hallow my sabbaths; and they shall be a sign between me and you, that all of you may know]]></a:t>
+              <a:t><![CDATA[35. உங்களை ஜனசதளங்களின் வனாந்தரத்திலே கொண்டுபோய், அங்கே உங்களோடே முகமுகமாய் வழக்காடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27055,51 +30597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the manner of your fathers? and commit all of you whoredom after their abominations?]]></a:t>
+              <a:t><![CDATA[அருவருப்புகளை அவர்களுக்குத் தெரியக்காட்டி, அவர்களை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27187,51 +30729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that I am the LORD your God.]]></a:t>
+              <a:t><![CDATA[36. நான் எகிப்துதேசத்தின் வனாந்தரத்தில் உங்கள் பிதாக்களோடு வழக்காடினதுபோல உங்களோடும் வழக்காடுவேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27319,51 +30861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Notwithstanding the children rebelled against me: they walked not in my statutes, neither kept]]></a:t>
+              <a:t><![CDATA[என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27451,51 +30993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my judgments to do them, which if a man do, he shall even live in them; they polluted my sabbaths:]]></a:t>
+              <a:t><![CDATA[37. நான் உங்களைக் கோலின்கீழ் செல்லும்படி செய்து, உங்களை உடன்படிக்கையின் கட்டுக்குட்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27583,51 +31125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[then I said, I would pour out my fury upon them, to accomplish my anger against them in the]]></a:t>
+              <a:t><![CDATA[38. கலகக்காரரையும் துரோகிகளையும் உங்களைவிட்டுப் பிரித்துப்போடுவேன்; அவர்களைத் தாங்கள் தங்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27715,51 +31257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wilderness.]]></a:t>
+              <a:t><![CDATA[தேசத்திலிருந்து புறப்படப்பண்ணுவேன்; ஆனாலும் அவர்கள் இஸ்ரவேல் தேசத்தில் பிரவேசிப்பதில்லை; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27847,51 +31389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Nevertheless I withdrew mine hand, and wrought for my name's sake, that it should not be]]></a:t>
+              <a:t><![CDATA[நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27979,51 +31521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[polluted in the sight of the heathen, in whose sight I brought them forth.]]></a:t>
+              <a:t><![CDATA[39. இப்போதும் இஸ்ரவேல் வம்சத்தாரே, நீங்கள் என் சொல்லைக் கேட்கமனதில்லாதிருந்தால், நீங்கள் போய் அவனவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28111,51 +31653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. I lifted up mine hand unto them also in the wilderness, that I would scatter them among the]]></a:t>
+              <a:t><![CDATA[தன் தன் நரகலான விக்கிரகங்களை இன்னும் சேவியுங்கள்; ஆனாலும் என் பரிசுத்த நாமத்தை உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28243,51 +31785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heathen, and disperse them through the countries;]]></a:t>
+              <a:t><![CDATA[காணிக்கைகளாலும் உங்கள் நரகலான விக்கிரகங்களாலும் இனிப் பரிசுத்தக்குலைச்சலாக்காதிருங்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28375,51 +31917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Because they had not executed my judgments, but had despised my statutes, and had polluted my]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28436,91 +31978,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
   <a:themeElements>
-    <a:clrScheme name="Theme83">
+    <a:clrScheme name="Theme18">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme83">
+    <a:fontScheme name="Theme18">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -28546,51 +32088,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme83">
+    <a:fmtScheme name="Theme18">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -28721,51 +32263,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>112</Slides>
+  <Slides>126</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>