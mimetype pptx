--- v1 (2026-08-02)
+++ v2 (2026-09-18)
@@ -121,50 +121,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -210,50 +232,61 @@
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -416,53 +449,64 @@
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -522,51 +566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ எதினிமித்தம் பெருமூச்சுவிடுகிறாய் என்று அவர்கள் உன்னிடத்தில் கேட்டால், நீ அவர்களை நோக்கி: துர்ச்செய்தி வருகிறதினிமித்தமே; அதினால் இருதயங்களெல்லாம் உருகி, கைகளெல்லாம் தளர்ந்து, மனமெல்லாம் தியங்கி, முழங்கால்களெல்லாம் தண்ணீரைப்போல அலைவுண்ணும்; இதோ, அது வந்து சம்பவிக்கும் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. That all flesh may know that I the LORD have drawn forth my sword out of his sheath: it shall not return any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -631,51 +675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[5. That all flesh may know that I the LORD have drawn forth my sword out of his sheath: it shall not return any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -740,51 +784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மனுபுத்திரனே, நீ தீர்க்கதரிசனம் உரைத்து, சொல்லவேண்டியது என்னவென்றால்: பட்டயம் கூர்மையாக்கப்பட்டது, பட்டயம் கூர்மையாக்கப்பட்டது; அது துலக்கப்பட்டுமிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. Sigh therefore, you son of man, with the breaking of your loins; and with bitterness sigh before their eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -849,51 +893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மனுபுத்திரனே, நீ தீர்க்கதரிசனம் உரைத்து, சொல்லவேண்டியது என்னவென்றால்: பட்டயம் கூர்மையாக்கப்பட்டது, பட்டயம் கூர்மையாக்கப்பட்டது; அது துலக்கப்பட்டுமிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. Sigh therefore, you son of man, with the breaking of your loins; and with bitterness sigh before their eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -958,51 +1002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மகா சங்காரஞ்செய்வதற்கு அது கூர்மையாக்கப்பட்டிருக்கிறது; மின்னத்தக்கதாய் அது துலக்கப்பட்டிருக்கிறது; சந்தோஷப்படுவோமோ? அது என் குமாரனுடைய கோல், அது சகல விருட்சங்களையும் அலட்சியம்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[7. And it shall be, when they say unto you, Wherefore sigh you? that you shall answer, For the tidings; because it comes: and every heart shall melt, and all hands shall be feeble, and every spirit shall faint, and all knees shall be weak as water: behold, it comes, and shall be brought to pass, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1067,51 +1111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மகா சங்காரஞ்செய்வதற்கு அது கூர்மையாக்கப்பட்டிருக்கிறது; மின்னத்தக்கதாய் அது துலக்கப்பட்டிருக்கிறது; சந்தோஷப்படுவோமோ? அது என் குமாரனுடைய கோல், அது சகல விருட்சங்களையும் அலட்சியம்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[7. And it shall be, when they say unto you, Wherefore sigh you? that you shall answer, For the tidings; because it comes: and every heart shall melt, and all hands shall be feeble, and every spirit shall faint, and all knees shall be weak as water: behold, it comes, and shall be brought to pass, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1176,51 +1220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[7. And it shall be, when they say unto you, Wherefore sigh you? that you shall answer, For the tidings; because it comes: and every heart shall melt, and all hands shall be feeble, and every spirit shall faint, and all knees shall be weak as water: behold, it comes, and shall be brought to pass, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1285,51 +1329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதைக் கையாடும்படி அதைத்துலக்கக் கொடுத்தார்; கொல்லுகிறவன் கையிலே கொடுக்கும்படி அந்தப் பட்டயம் கூர்மையாக்கப்பட்டிருக்கிறது; அது துலக்கப்பட்டதுமாயிருக்கிறது என்று கர்த்தர் உரைக்கிறார் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[7. And it shall be, when they say unto you, Wherefore sigh you? that you shall answer, For the tidings; because it comes: and every heart shall melt, and all hands shall be feeble, and every spirit shall faint, and all knees shall be weak as water: behold, it comes, and shall be brought to pass, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1394,51 +1438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதைக் கையாடும்படி அதைத்துலக்கக் கொடுத்தார்; கொல்லுகிறவன் கையிலே கொடுக்கும்படி அந்தப் பட்டயம் கூர்மையாக்கப்பட்டிருக்கிறது; அது துலக்கப்பட்டதுமாயிருக்கிறது என்று கர்த்தர் உரைக்கிறார் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[8. Again the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1503,51 +1547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ உன் முகத்தை எருசலேமுக்கு நேராகத் திருப்பி, பரிசுத்த ஸ்தலங்களுக்கு விரோதமாக உன் வசனத்தைப் பொழிந்து, இஸ்ரவேல் தேசத்துக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து,]]></a:t>
+              <a:t><![CDATA[9. Son of man, prophesy, and say, Thus says the LORD; Say, A sword, a sword is sharpened, and also furbished:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1612,51 +1656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உன்னில் சன்மார்க்கனையும் துன்மார்க்கனையும் சங்காரம்பண்ணப்போகிறபடியினால் தெற்குதுவக்கி வடக்குமட்டுமுள்ள எல்லா மாம்சத்துக்கும் விரோதமாய் என் பட்டயம் அதின் உறையிலிருந்து புறப்படும்.]]></a:t>
+              <a:t><![CDATA[1. And the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1721,51 +1765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ உன் முகத்தை எருசலேமுக்கு நேராகத் திருப்பி, பரிசுத்த ஸ்தலங்களுக்கு விரோதமாக உன் வசனத்தைப் பொழிந்து, இஸ்ரவேல் தேசத்துக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து,]]></a:t>
+              <a:t><![CDATA[9. Son of man, prophesy, and say, Thus says the LORD; Say, A sword, a sword is sharpened, and also furbished:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1830,51 +1874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மனுபுத்திரனே, நீ ஓலமிட்டு அலறு; பட்டயம் என் ஜனத்தின்மேல் வரும்; அது இஸ்ரவேல் பிரபுக்கள் எல்லார்மேலும் வரும்; அதினிமித்தம் என் ஜனத்துக்குள்ளே திகில் உண்டாயிருக்கும்; ஆகையால் உன் விலாவிலே அடித்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[10. It is sharpened to make a sore slaughter; it is furbished that it may glitter: should we then make delight? it despises the rod of my son, as every tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1939,51 +1983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மனுபுத்திரனே, நீ ஓலமிட்டு அலறு; பட்டயம் என் ஜனத்தின்மேல் வரும்; அது இஸ்ரவேல் பிரபுக்கள் எல்லார்மேலும் வரும்; அதினிமித்தம் என் ஜனத்துக்குள்ளே திகில் உண்டாயிருக்கும்; ஆகையால் உன் விலாவிலே அடித்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[10. It is sharpened to make a sore slaughter; it is furbished that it may glitter: should we then make delight? it despises the rod of my son, as every tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2048,51 +2092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேல் தேசத்தை நோக்கி, கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இதோ, நான் உனக்கு விரோதமாக வந்து, என் பட்டயத்தை அதின் உறையிலிருந்து உருவி, உன்னில் சன்மார்க்கனையும் துன்மார்க்கனையும் சங்காரம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[10. It is sharpened to make a sore slaughter; it is furbished that it may glitter: should we then make delight? it despises the rod of my son, as every tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2157,51 +2201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேல் தேசத்தை நோக்கி, கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இதோ, நான் உனக்கு விரோதமாக வந்து, என் பட்டயத்தை அதின் உறையிலிருந்து உருவி, உன்னில் சன்மார்க்கனையும் துன்மார்க்கனையும் சங்காரம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[11. And he has given it to be furbished, that it may be handled: this sword is sharpened, and it is furbished, to give it into the hand of the slayer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2266,51 +2310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யாவையும் கண்டிக்கிற கோல் வந்தாலொழிய இனிச் சோதனையினால் தீருகிறதென்னவென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. And he has given it to be furbished, that it may be handled: this sword is sharpened, and it is furbished, to give it into the hand of the slayer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2375,51 +2419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யாவையும் கண்டிக்கிற கோல் வந்தாலொழிய இனிச் சோதனையினால் தீருகிறதென்னவென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. Cry and wail, son of man: for it shall be upon my people, it shall be upon all the princes of Israel: terrors by reason of the sword shall be upon my people: strike therefore upon your thigh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2484,51 +2528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் மனுபுத்திரனே, நீ தீர்க்கதரிசனம் சொல்லி, கையோடே கைகொட்டு; பட்டயம் மூன்றுதரம் இரட்டித்துவரும்; அது கொலையுண்டவர்களின் பட்டயம்; அது கொலையுண்ணப்போகிற பெரியவர்களின் உள்ளறைகளில் பிரவேசிக்கிற பட்டயம்.]]></a:t>
+              <a:t><![CDATA[12. Cry and wail, son of man: for it shall be upon my people, it shall be upon all the princes of Israel: terrors by reason of the sword shall be upon my people: strike therefore upon your thigh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2593,51 +2637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் மனுபுத்திரனே, நீ தீர்க்கதரிசனம் சொல்லி, கையோடே கைகொட்டு; பட்டயம் மூன்றுதரம் இரட்டித்துவரும்; அது கொலையுண்டவர்களின் பட்டயம்; அது கொலையுண்ணப்போகிற பெரியவர்களின் உள்ளறைகளில் பிரவேசிக்கிற பட்டயம்.]]></a:t>
+              <a:t><![CDATA[12. Cry and wail, son of man: for it shall be upon my people, it shall be upon all the princes of Israel: terrors by reason of the sword shall be upon my people: strike therefore upon your thigh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2702,51 +2746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்களுடைய இருதயம் கரைந்து, அவர்களுடைய இடையூறுகள் திரளாகும்படி, பட்டயத்தின் கூர்மையை அவர்களுடைய எல்லா வாசல்களுக்கும் நேரிடக் கட்டளையிடுவேன்; ஆ, அது மின்னும்படியாகப் பதமிடப்பட்டது, வெட்டும்படியாகத் தீட்டிவைக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[13. Because it is a trial, and what if the sword contemn even the rod? it shall be no more, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2811,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உன்னில் சன்மார்க்கனையும் துன்மார்க்கனையும் சங்காரம்பண்ணப்போகிறபடியினால் தெற்குதுவக்கி வடக்குமட்டுமுள்ள எல்லா மாம்சத்துக்கும் விரோதமாய் என் பட்டயம் அதின் உறையிலிருந்து புறப்படும்.]]></a:t>
+              <a:t><![CDATA[2. Son of man, set your face toward Jerusalem, and drop your word toward the holy places, and prophesy against the land of Israel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2920,51 +2964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்களுடைய இருதயம் கரைந்து, அவர்களுடைய இடையூறுகள் திரளாகும்படி, பட்டயத்தின் கூர்மையை அவர்களுடைய எல்லா வாசல்களுக்கும் நேரிடக் கட்டளையிடுவேன்; ஆ, அது மின்னும்படியாகப் பதமிடப்பட்டது, வெட்டும்படியாகத் தீட்டிவைக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[13. Because it is a trial, and what if the sword contemn even the rod? it shall be no more, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3029,51 +3073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்களுடைய இருதயம் கரைந்து, அவர்களுடைய இடையூறுகள் திரளாகும்படி, பட்டயத்தின் கூர்மையை அவர்களுடைய எல்லா வாசல்களுக்கும் நேரிடக் கட்டளையிடுவேன்; ஆ, அது மின்னும்படியாகப் பதமிடப்பட்டது, வெட்டும்படியாகத் தீட்டிவைக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[14. You therefore, son of man, prophesy, and strike yours hands together. and let the sword be doubled the third time, the sword of the slain: it is the sword of the great men that are slain, which enters into their privy chambers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3138,51 +3182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஏகபலமாய் வலதுபுறமாக வெட்டு, திரும்பி இடதுபுறமாகவும் வெட்டு; உன் முகம் திரும்புகிற திக்கெல்லாம் வெட்டு.]]></a:t>
+              <a:t><![CDATA[14. You therefore, son of man, prophesy, and strike yours hands together. and let the sword be doubled the third time, the sword of the slain: it is the sword of the great men that are slain, which enters into their privy chambers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3247,51 +3291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நாம் கையோடே கைகொட்டி, என் உக்கிரத்தை ஆறப்பண்ணுவேன் என்று கர்த்தராகிய நான் சொன்னேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. You therefore, son of man, prophesy, and strike yours hands together. and let the sword be doubled the third time, the sword of the slain: it is the sword of the great men that are slain, which enters into their privy chambers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3356,51 +3400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[15. I have set the point of the sword against all their gates, that their heart may faint, and their ruins be multiplied: ah! it is made bright, it is wrapped up for the slaughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3465,51 +3509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மனுபுத்திரனே, பாபிலோன் ராஜாவின் பட்டயம் வரத்தக்கதாக இரண்டுவழிகளைக் குறித்துக்கொள்; இரண்டும் ஒரே தேசத்திலிருந்து வரவேண்டும்; நீ ஒரு இடத்தைத் தெரிந்துகொள், நகரத்துக்குப் போகிற வழியின் முனையில் அந்த இடத்தைத் தெரிந்துகொள்.]]></a:t>
+              <a:t><![CDATA[15. I have set the point of the sword against all their gates, that their heart may faint, and their ruins be multiplied: ah! it is made bright, it is wrapped up for the slaughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3574,51 +3618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மனுபுத்திரனே, பாபிலோன் ராஜாவின் பட்டயம் வரத்தக்கதாக இரண்டுவழிகளைக் குறித்துக்கொள்; இரண்டும் ஒரே தேசத்திலிருந்து வரவேண்டும்; நீ ஒரு இடத்தைத் தெரிந்துகொள், நகரத்துக்குப் போகிற வழியின் முனையில் அந்த இடத்தைத் தெரிந்துகொள்.]]></a:t>
+              <a:t><![CDATA[15. I have set the point of the sword against all their gates, that their heart may faint, and their ruins be multiplied: ah! it is made bright, it is wrapped up for the slaughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3683,51 +3727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பட்டயம் அம்மோன் புத்திரரின் பட்டயமாகிய ரப்பாவுக்கு விரோதமாக வரத்தக்க ஒரு வழியையும், யூதாவில் இருக்கிற அரணான எருசலேமுக்கு விரோதமாக வரத்தக்க ஒரு வழியையும் குறித்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[16. Go you one way or other, either on the right hand, or on the left, anywhere your face is set.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3792,51 +3836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பாபிலோன் ராஜா இரண்டு வழிகளின் முனையாகிய வழிப்பிரிவிலே நிமித்தம் பார்க்கிறதற்காக நிற்பான்; அம்புகளைத் தீட்டி, விக்கிரகங்களை உசாவி, ஈரலால் குறிபார்ப்பான்.]]></a:t>
+              <a:t><![CDATA[16. Go you one way or other, either on the right hand, or on the left, anywhere your face is set.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3901,51 +3945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பாபிலோன் ராஜா இரண்டு வழிகளின் முனையாகிய வழிப்பிரிவிலே நிமித்தம் பார்க்கிறதற்காக நிற்பான்; அம்புகளைத் தீட்டி, விக்கிரகங்களை உசாவி, ஈரலால் குறிபார்ப்பான்.]]></a:t>
+              <a:t><![CDATA[17. I will also strike mine hands together, and I will cause my fury to rest: I the LORD have said it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4010,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது கர்த்தராகிய நான் என் பட்டயத்தை அதின் உறையிலிருந்து உருவினேன் என்பதை எல்லா மாம்சமும் அறியும்; அது இனி உறைக்குள் திரும்புவதில்லை.]]></a:t>
+              <a:t><![CDATA[2. Son of man, set your face toward Jerusalem, and drop your word toward the holy places, and prophesy against the land of Israel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4119,51 +4163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தலைவரை நியமிக்கிறதற்கும், சங்காரஞ்செய்யும்படி ஆர்ப்பரிக்கிறதற்கும், கெம்பீரமாய்ச் சத்தமிடுகிறதற்கும், வாசல்களை முட்டும் யந்திரங்களை வைக்கிறதற்கும, மண்மேடு போடுகிறதற்கும், கொத்தளங்களைக் கட்டுகிறதற்கும், எருசலேமைக்குறித்து நிமித்தம் பார்க்குதல் அவனுடைய வலதுபுறத்திலே உண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[18. The word of the LORD came unto me again, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4228,51 +4272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தலைவரை நியமிக்கிறதற்கும், சங்காரஞ்செய்யும்படி ஆர்ப்பரிக்கிறதற்கும், கெம்பீரமாய்ச் சத்தமிடுகிறதற்கும், வாசல்களை முட்டும் யந்திரங்களை வைக்கிறதற்கும, மண்மேடு போடுகிறதற்கும், கொத்தளங்களைக் கட்டுகிறதற்கும், எருசலேமைக்குறித்து நிமித்தம் பார்க்குதல் அவனுடைய வலதுபுறத்திலே உண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[19. Also, you son of man, appoint you two ways, that the sword of the king of Babylon may come: both two shall come forth out of one land: and choose you a place, choose it at the head of the way to the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4337,51 +4381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தலைவரை நியமிக்கிறதற்கும், சங்காரஞ்செய்யும்படி ஆர்ப்பரிக்கிறதற்கும், கெம்பீரமாய்ச் சத்தமிடுகிறதற்கும், வாசல்களை முட்டும் யந்திரங்களை வைக்கிறதற்கும, மண்மேடு போடுகிறதற்கும், கொத்தளங்களைக் கட்டுகிறதற்கும், எருசலேமைக்குறித்து நிமித்தம் பார்க்குதல் அவனுடைய வலதுபுறத்திலே உண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[19. Also, you son of man, appoint you two ways, that the sword of the king of Babylon may come: both two shall come forth out of one land: and choose you a place, choose it at the head of the way to the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4446,51 +4490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இந்த நிமித்தமானது ஆணையிட்டவர்களுக்கு முன்பாகப் பொய்யாகத் தோன்றும்; ஆயினும் அவர்கள் பிடிக்கப்படும்படி அவன் அவர்கள் துரோகத்தை நினைப்பான்.]]></a:t>
+              <a:t><![CDATA[19. Also, you son of man, appoint you two ways, that the sword of the king of Babylon may come: both two shall come forth out of one land: and choose you a place, choose it at the head of the way to the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4555,51 +4599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இந்த நிமித்தமானது ஆணையிட்டவர்களுக்கு முன்பாகப் பொய்யாகத் தோன்றும்; ஆயினும் அவர்கள் பிடிக்கப்படும்படி அவன் அவர்கள் துரோகத்தை நினைப்பான்.]]></a:t>
+              <a:t><![CDATA[20. Appoint a way, that the sword may come to Rabbath of the Ammonites, and to Judah in Jerusalem the defenced.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4664,51 +4708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: உங்கள் துரோகங்கள் வெளியரங்கமாகிறதினாலும், உங்கள் செய்கைகளிலெல்லாம் உங்கள் பாவங்கள் தெரியவருகிறதினாலும், நீங்கள் உங்கள் அக்கிரமத்தை நினைக்கப்பண்ணுகிறீர்களே; நீங்கள் இப்படிப்பட்டவர்களென்று நினைக்கப்படுகிறீர்களே; ஆதலால் கைப்பிடியாய் பிடிக்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[20. Appoint a way, that the sword may come to Rabbath of the Ammonites, and to Judah in Jerusalem the defenced.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4773,51 +4817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: உங்கள் துரோகங்கள் வெளியரங்கமாகிறதினாலும், உங்கள் செய்கைகளிலெல்லாம் உங்கள் பாவங்கள் தெரியவருகிறதினாலும், நீங்கள் உங்கள் அக்கிரமத்தை நினைக்கப்பண்ணுகிறீர்களே; நீங்கள் இப்படிப்பட்டவர்களென்று நினைக்கப்படுகிறீர்களே; ஆதலால் கைப்பிடியாய் பிடிக்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[21. For the king of Babylon stood at the parting of the way, at the head of the two ways, to use divination: he made his arrows bright, he consulted with images, he looked in the liver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4882,51 +4926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: உங்கள் துரோகங்கள் வெளியரங்கமாகிறதினாலும், உங்கள் செய்கைகளிலெல்லாம் உங்கள் பாவங்கள் தெரியவருகிறதினாலும், நீங்கள் உங்கள் அக்கிரமத்தை நினைக்கப்பண்ணுகிறீர்களே; நீங்கள் இப்படிப்பட்டவர்களென்று நினைக்கப்படுகிறீர்களே; ஆதலால் கைப்பிடியாய் பிடிக்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[21. For the king of Babylon stood at the parting of the way, at the head of the two ways, to use divination: he made his arrows bright, he consulted with images, he looked in the liver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4991,51 +5035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலை ஆளுகிற அவபக்தியுள்ள துன்மார்க்க அதிபதியே, அக்கிரமத்துக்கு முடிவுவருங்காலத்தில் உன் நாள் வந்தது.]]></a:t>
+              <a:t><![CDATA[22. At his right hand was the divination for Jerusalem, to appoint captains, to open the mouth in the slaughter, to lift up the voice with shouting, to appoint battering rams against the gates, to cast a mount, and to build a fort.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5100,51 +5144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இஸ்ரவேலை ஆளுகிற அவபக்தியுள்ள துன்மார்க்க அதிபதியே, அக்கிரமத்துக்கு முடிவுவருங்காலத்தில் உன் நாள் வந்தது.]]></a:t>
+              <a:t><![CDATA[22. At his right hand was the divination for Jerusalem, to appoint captains, to open the mouth in the slaughter, to lift up the voice with shouting, to appoint battering rams against the gates, to cast a mount, and to build a fort.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5209,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால் மனுபுத்திரனே, உன் இடுப்பு நொறுங்கும்படி பெருமூச்சுவிடு; அவர்கள் கண்களுக்கு முன்பாக மனங்கசந்து பெருமூச்சுவிடு.]]></a:t>
+              <a:t><![CDATA[3. And say to the land of Israel, Thus says the LORD; Behold, I am against you, and will draw forth my sword out of his sheath, and will cut off from you the righteous and the wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5318,51 +5362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பாகையைக் கழற்று, கிரீடத்தை எடுத்துப்போடு; அது இனி முன்போலிராது; தாழ்ந்தவனை உயர்த்தி, உயர்ந்தவனைத் தாழ்த்துவேன்.]]></a:t>
+              <a:t><![CDATA[22. At his right hand was the divination for Jerusalem, to appoint captains, to open the mouth in the slaughter, to lift up the voice with shouting, to appoint battering rams against the gates, to cast a mount, and to build a fort.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5427,51 +5471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பாகையைக் கழற்று, கிரீடத்தை எடுத்துப்போடு; அது இனி முன்போலிராது; தாழ்ந்தவனை உயர்த்தி, உயர்ந்தவனைத் தாழ்த்துவேன்.]]></a:t>
+              <a:t><![CDATA[22. At his right hand was the divination for Jerusalem, to appoint captains, to open the mouth in the slaughter, to lift up the voice with shouting, to appoint battering rams against the gates, to cast a mount, and to build a fort.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5536,51 +5580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதைக் கவிழ்ப்பேன், கவிழ்ப்பேன், கவிழ்ப்பேன்; உரிமைக்காரனானவர் வருமட்டும் அது இல்லாதிருக்கும்; அவருக்கே அதைக் கொடுப்பேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[23. And it shall be unto them as a false divination in their sight, to them that have sworn oaths: but he will call to remembrance the iniquity, that they may be taken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5645,51 +5689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதைக் கவிழ்ப்பேன், கவிழ்ப்பேன், கவிழ்ப்பேன்; உரிமைக்காரனானவர் வருமட்டும் அது இல்லாதிருக்கும்; அவருக்கே அதைக் கொடுப்பேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[23. And it shall be unto them as a false divination in their sight, to them that have sworn oaths: but he will call to remembrance the iniquity, that they may be taken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5754,51 +5798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பின்னும் மனுபுத்திரனே, நீ தீர்க்கதரிசனம் சொல்லு: அம்மோன் புத்திரரையும் அவர்கள் சொல்லும் நிந்தனைகளையும் குறித்துக் கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[24. Therefore thus says the Lord GOD; Because all of you have made your iniquity to be remembered, in that your transgressions are discovered, so that in all your doings your sins do appear; because, I say, that all of you are come to remembrance, all of you shall be taken with the hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5863,51 +5907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பின்னும் மனுபுத்திரனே, நீ தீர்க்கதரிசனம் சொல்லு: அம்மோன் புத்திரரையும் அவர்கள் சொல்லும் நிந்தனைகளையும் குறித்துக் கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[24. Therefore thus says the Lord GOD; Because all of you have made your iniquity to be remembered, in that your transgressions are discovered, so that in all your doings your sins do appear; because, I say, that all of you are come to remembrance, all of you shall be taken with the hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5972,51 +6016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அக்கிரமத்துக்கு முடிவுவருங்காலத்தில் வந்த தங்களுடைய நாளுக்கு ஏதுவாகி, கொலையுண்டுபோனவர்களுடைய பிடரிகளோடேகூட என்னைத் துன்மார்க்கரின் கையினால் விழப்பண்ணும்படிக்கு, உனக்கு அபத்தமானது தரிசிக்கப்படுகிறபோதும், உனக்குப் பொய்நிமித்தம் பார்க்கப்படுகிறபோதும் பட்டயம் உருவப்பட்டது, பட்டயமே உருவப்பட்டது; வெட்டவும் சங்கரிக்கவும் அது மின்னத்தக்கதாய்த் துலக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[24. Therefore thus says the Lord GOD; Because all of you have made your iniquity to be remembered, in that your transgressions are discovered, so that in all your doings your sins do appear; because, I say, that all of you are come to remembrance, all of you shall be taken with the hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6081,51 +6125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அக்கிரமத்துக்கு முடிவுவருங்காலத்தில் வந்த தங்களுடைய நாளுக்கு ஏதுவாகி, கொலையுண்டுபோனவர்களுடைய பிடரிகளோடேகூட என்னைத் துன்மார்க்கரின் கையினால் விழப்பண்ணும்படிக்கு, உனக்கு அபத்தமானது தரிசிக்கப்படுகிறபோதும், உனக்குப் பொய்நிமித்தம் பார்க்கப்படுகிறபோதும் பட்டயம் உருவப்பட்டது, பட்டயமே உருவப்பட்டது; வெட்டவும் சங்கரிக்கவும் அது மின்னத்தக்கதாய்த் துலக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[24. Therefore thus says the Lord GOD; Because all of you have made your iniquity to be remembered, in that your transgressions are discovered, so that in all your doings your sins do appear; because, I say, that all of you are come to remembrance, all of you shall be taken with the hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6190,51 +6234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அக்கிரமத்துக்கு முடிவுவருங்காலத்தில் வந்த தங்களுடைய நாளுக்கு ஏதுவாகி, கொலையுண்டுபோனவர்களுடைய பிடரிகளோடேகூட என்னைத் துன்மார்க்கரின் கையினால் விழப்பண்ணும்படிக்கு, உனக்கு அபத்தமானது தரிசிக்கப்படுகிறபோதும், உனக்குப் பொய்நிமித்தம் பார்க்கப்படுகிறபோதும் பட்டயம் உருவப்பட்டது, பட்டயமே உருவப்பட்டது; வெட்டவும் சங்கரிக்கவும் அது மின்னத்தக்கதாய்த் துலக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[25. And you, profane wicked prince of Israel, whose day has come, when iniquity shall have an end,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6299,51 +6343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அக்கிரமத்துக்கு முடிவுவருங்காலத்தில் வந்த தங்களுடைய நாளுக்கு ஏதுவாகி, கொலையுண்டுபோனவர்களுடைய பிடரிகளோடேகூட என்னைத் துன்மார்க்கரின் கையினால் விழப்பண்ணும்படிக்கு, உனக்கு அபத்தமானது தரிசிக்கப்படுகிறபோதும், உனக்குப் பொய்நிமித்தம் பார்க்கப்படுகிறபோதும் பட்டயம் உருவப்பட்டது, பட்டயமே உருவப்பட்டது; வெட்டவும் சங்கரிக்கவும் அது மின்னத்தக்கதாய்த் துலக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[25. And you, profane wicked prince of Israel, whose day has come, when iniquity shall have an end,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6408,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால் மனுபுத்திரனே, உன் இடுப்பு நொறுங்கும்படி பெருமூச்சுவிடு; அவர்கள் கண்களுக்கு முன்பாக மனங்கசந்து பெருமூச்சுவிடு.]]></a:t>
+              <a:t><![CDATA[3. And say to the land of Israel, Thus says the LORD; Behold, I am against you, and will draw forth my sword out of his sheath, and will cut off from you the righteous and the wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6517,51 +6561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உன் பட்டயத்தை நீ திரும்ப அதின் உறையிலே போடு; சிருஷ்டிக்கப்பட்ட ஸ்தானமாகிய என் ஜெந்மதேசத்திலே நான் உன்னை நியாயந்தீர்த்து,]]></a:t>
+              <a:t><![CDATA[26. Thus says the Lord GOD; Remove the diadem, and take off the crown: this shall not be the same: exalt him that is low, and bring low him that is high.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6626,51 +6670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உன் பட்டயத்தை நீ திரும்ப அதின் உறையிலே போடு; சிருஷ்டிக்கப்பட்ட ஸ்தானமாகிய என் ஜெந்மதேசத்திலே நான் உன்னை நியாயந்தீர்த்து,]]></a:t>
+              <a:t><![CDATA[26. Thus says the Lord GOD; Remove the diadem, and take off the crown: this shall not be the same: exalt him that is low, and bring low him that is high.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6735,51 +6779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. என் சினத்தை உன்மேல் ஊற்றுவேன்; நான் என் மூர்க்கத்தின் அக்கினியை உன்மேல் ஊதி, மிருககுணமுள்ளவர்களும், அழிக்கிறதற்குத் திறமையுள்ளவர்களுமாகிய மனுஷரின் கையில் உன்னை ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[27. I will overturn, overturn, overturn, it: and it shall be no more, until he comes whose right it is; and I will give it him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6844,51 +6888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. என் சினத்தை உன்மேல் ஊற்றுவேன்; நான் என் மூர்க்கத்தின் அக்கினியை உன்மேல் ஊதி, மிருககுணமுள்ளவர்களும், அழிக்கிறதற்குத் திறமையுள்ளவர்களுமாகிய மனுஷரின் கையில் உன்னை ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[27. I will overturn, overturn, overturn, it: and it shall be no more, until he comes whose right it is; and I will give it him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6953,51 +6997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நீ அக்கினிக்கு இரையாவாய்; உன் இரத்தம் உன் தேசத்தின் நடுவில் சிந்திக்கிடக்கும்; நீ இனி நினைக்கப்படுவதில்லை; கர்த்தராகிய நான் இதைச் சொன்னேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. And you, son of man, prophesy and say, Thus says the Lord GOD concerning the Ammonites, and concerning their reproach; even say you, The sword, the sword is drawn: for the slaughter it is furbished, to consume because of the glittering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7062,51 +7106,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நீ அக்கினிக்கு இரையாவாய்; உன் இரத்தம் உன் தேசத்தின் நடுவில் சிந்திக்கிடக்கும்; நீ இனி நினைக்கப்படுவதில்லை; கர்த்தராகிய நான் இதைச் சொன்னேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. And you, son of man, prophesy and say, Thus says the Lord GOD concerning the Ammonites, and concerning their reproach; even say you, The sword, the sword is drawn: for the slaughter it is furbished, to consume because of the glittering:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. While they see vanity unto you, while they divine a lie unto you, to bring you upon the necks of them that are slain, of the wicked, whose day has come, when their iniquity shall have an end.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. While they see vanity unto you, while they divine a lie unto you, to bring you upon the necks of them that are slain, of the wicked, whose day has come, when their iniquity shall have an end.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. While they see vanity unto you, while they divine a lie unto you, to bring you upon the necks of them that are slain, of the wicked, whose day has come, when their iniquity shall have an end.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. While they see vanity unto you, while they divine a lie unto you, to bring you upon the necks of them that are slain, of the wicked, whose day has come, when their iniquity shall have an end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7171,51 +7651,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ எதினிமித்தம் பெருமூச்சுவிடுகிறாய் என்று அவர்கள் உன்னிடத்தில் கேட்டால், நீ அவர்களை நோக்கி: துர்ச்செய்தி வருகிறதினிமித்தமே; அதினால் இருதயங்களெல்லாம் உருகி, கைகளெல்லாம் தளர்ந்து, மனமெல்லாம் தியங்கி, முழங்கால்களெல்லாம் தண்ணீரைப்போல அலைவுண்ணும்; இதோ, அது வந்து சம்பவிக்கும் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. And say to the land of Israel, Thus says the LORD; Behold, I am against you, and will draw forth my sword out of his sheath, and will cut off from you the righteous and the wicked.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Shall I cause it to return into his sheath? I will judge you in the place where you were created, in the land of your nativity.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Shall I cause it to return into his sheath? I will judge you in the place where you were created, in the land of your nativity.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And I will pour out mine indignation upon you, I will blow against you in the fire of my wrath, and deliver you into the hand of brutish men, and skilful to destroy.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And I will pour out mine indignation upon you, I will blow against you in the fire of my wrath, and deliver you into the hand of brutish men, and skilful to destroy.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And I will pour out mine indignation upon you, I will blow against you in the fire of my wrath, and deliver you into the hand of brutish men, and skilful to destroy.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. You shall be for fuel to the fire; your blood shall be in the midst of the land; you shall be no more remembered: for I the LORD have spoken it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. You shall be for fuel to the fire; your blood shall be in the midst of the land; you shall be no more remembered: for I the LORD have spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7280,51 +8523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ எதினிமித்தம் பெருமூச்சுவிடுகிறாய் என்று அவர்கள் உன்னிடத்தில் கேட்டால், நீ அவர்களை நோக்கி: துர்ச்செய்தி வருகிறதினிமித்தமே; அதினால் இருதயங்களெல்லாம் உருகி, கைகளெல்லாம் தளர்ந்து, மனமெல்லாம் தியங்கி, முழங்கால்களெல்லாம் தண்ணீரைப்போல அலைவுண்ணும்; இதோ, அது வந்து சம்பவிக்கும் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. Seeing then that I will cut off from you the righteous and the wicked, therefore shall my sword go forth out of his sheath against all flesh from the south to the north:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7389,51 +8632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ எதினிமித்தம் பெருமூச்சுவிடுகிறாய் என்று அவர்கள் உன்னிடத்தில் கேட்டால், நீ அவர்களை நோக்கி: துர்ச்செய்தி வருகிறதினிமித்தமே; அதினால் இருதயங்களெல்லாம் உருகி, கைகளெல்லாம் தளர்ந்து, மனமெல்லாம் தியங்கி, முழங்கால்களெல்லாம் தண்ணீரைப்போல அலைவுண்ணும்; இதோ, அது வந்து சம்பவிக்கும் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. Seeing then that I will cut off from you the righteous and the wicked, therefore shall my sword go forth out of his sheath against all flesh from the south to the north:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7468,51 +8711,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474607275" r:id="rId1"/>
+    <p:sldLayoutId id="2478715728" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8000,54 +9243,142 @@
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8168,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയായ കർത്താവിന്റെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது கர்த்தராகிய நான் என் பட்டயத்தை அதின் உறையிலிருந்து உருவினேன் என்பதை எல்லா மாம்சமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. യഹോവയുടെ അരുളപ്പാടു എനിക്കുണ്ടായതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[அறியும்; அது இனி உறைக்குள் திரும்புவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. മനുഷ്യപുത്രാ, നീ പ്രവചിച്ചു പറയേണ്ടതു: യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഒരു വാൾ; ഒരു വാൾ; അതു]]></a:t>
+              <a:t><![CDATA[6. ஆதலால் மனுபுத்திரனே, உன் இடுப்பு நொறுங்கும்படி பெருமூச்சுவிடு; அவர்கள் கண்களுக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മൂർച്ചകൂട്ടി മിനുക്കിയിരിക്കുന്നു എന്നു പറക.]]></a:t>
+              <a:t><![CDATA[மனங்கசந்து பெருமூச்சுவிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. കുല നടത്തുവാൻ അതിന്നു മൂർച്ചകൂട്ടിയിരിക്കുന്നു; മിന്നുവാൻ തക്കവണ്ണം അതിനെ മിനുക്കിയിരിക്കുന്നു;]]></a:t>
+              <a:t><![CDATA[7. நீ எதினிமித்தம் பெருமூச்சுவிடுகிறாய் என்று அவர்கள் உன்னிடத்தில் கேட்டால், நீ அவர்களை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അല്ലെങ്കിൽ നമുക്കു സന്തോഷിക്കാമോ? അതു എന്റെ മകന്റെ ചെങ്കോലിനെയും സകലവൃക്ഷത്തെയും നിരസിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[துர்ச்செய்தி வருகிறதினிமித்தமே; அதினால் இருதயங்களெல்லாம் உருகி, கைகளெல்லாம் தளர்ந்து, மனமெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യഹോവയുടെ അരുളപ്പാടു എനിക്കുണ്ടായതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[தியங்கி, முழங்கால்களெல்லாம் தண்ணீரைப்போல அலைவுண்ணும்; இதோ, அது வந்து சம்பவிக்கும் என்று கர்த்தராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ഉപയോഗിപ്പാൻ തക്കവണ്ണം അവൻ അതു മിനുക്കുവാൻ കൊടുത്തിരിക്കുന്നു; കൊല്ലുന്നവന്റെ കയ്യിൽ കൊടുപ്പാൻ ഈ]]></a:t>
+              <a:t><![CDATA[ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാൾ മൂർച്ചകൂട്ടി മിനുക്കിയിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. മനുഷ്യപുത്രാ, നിന്റെ മുഖം യെരൂശലേമിന്നു നേരെ തിരിച്ചു വിശുദ്ധമന്ദിരത്തിന്നു വിരോധമായി]]></a:t>
+              <a:t><![CDATA[9. மனுபுத்திரனே, நீ தீர்க்கதரிசனம் உரைத்து, சொல்லவேண்டியது என்னவென்றால்: பட்டயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഞാൻ നീതിമാനെയും ദുഷ്ടനെയും നിന്നിൽനിന്നു ഛേദിച്ചുകളവാൻ പോകുന്നതുകൊണ്ടു, തെക്കുമുതൽ വടക്കുവരെ]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രസംഗിച്ചു യിസ്രായേൽദേശത്തിന്നു വിരോധമായി പ്രവചിച്ചു യിസ്രായേൽദേശത്തോടു പറയേണ്ടതു:]]></a:t>
+              <a:t><![CDATA[கூர்மையாக்கப்பட்டது, பட்டயம் கூர்மையாக்கப்பட்டது; அது துலக்கப்பட்டுமிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. മനുഷ്യപുത്രാ, നിലവിളിച്ചു മുറയിടുക! അതു എന്റെ ജനത്തിന്മേലും യിസ്രായേലിന്റെ സകലപ്രഭുക്കന്മാരുടെ]]></a:t>
+              <a:t><![CDATA[10. மகா சங்காரஞ்செய்வதற்கு அது கூர்மையாக்கப்பட்டிருக்கிறது; மின்னத்தக்கதாய் அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മേലും വരും അവർ എന്റെ ജനത്തോടുകൂടെ വാളിന്നു ഏല്പിക്കപ്പെട്ടവരാകുന്നു; ആകയാൽ നീ തുടയിൽ അടിക്ക.]]></a:t>
+              <a:t><![CDATA[துலக்கப்பட்டிருக்கிறது; சந்தோஷப்படுவோமோ? அது என் குமாரனுடைய கோல், அது சகல விருட்சங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. യഹോവയായ കർത്താവു ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഞാൻ നിന്റെ നേരെ പുറപ്പെട്ടു എന്റെ വാൾ ഉറയിൽനിന്നു]]></a:t>
+              <a:t><![CDATA[அலட்சியம்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഊരി നീതിമാനെയും ദുഷ്ടനെയും നിന്നിൽനിന്നു ഛേദിച്ചുകളയും.]]></a:t>
+              <a:t><![CDATA[11. அதைக் கையாடும்படி அதைத்துலக்கக் கொடுத்தார்; கொல்லுகிறவன் கையிலே கொடுக்கும்படி அந்தப் பட்டயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അതൊരു പരീക്ഷയല്ലോ; എന്നാൽ നിരസിക്കുന്ന ചെങ്കോൽ തന്നേ ഇല്ലാതെപോയാൽ എന്തു എന്നു യഹോവയായ]]></a:t>
+              <a:t><![CDATA[கூர்மையாக்கப்பட்டிருக்கிறது; அது துலக்கப்பட்டதுமாயிருக்கிறது என்று கர்த்தர் உரைக்கிறார் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കർത്താവിന്റെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[12. மனுபுத்திரனே, நீ ஓலமிட்டு அலறு; பட்டயம் என் ஜனத்தின்மேல் வரும்; அது இஸ்ரவேல் பிரபுக்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. നീയോ മനുഷ്യപുത്രാ, പ്രവചിച്ചു കൈകൊട്ടുക; വാൾ, നിഹതന്മാരുടെ വാൾ തന്നേ, മുമ്മടങ്ങായി ഭവിക്കട്ടെ;]]></a:t>
+              <a:t><![CDATA[எல்லார்மேலும் வரும்; அதினிமித்தம் என் ஜனத்துக்குள்ளே திகில் உண்டாயிருக்கும்; ஆகையால் உன் விலாவிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിഹതന്റെ വലിയ വാൾ അവരെ ചുറ്റുന്നു.]]></a:t>
+              <a:t><![CDATA[அடித்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അവരുടെ ഹൃദയം ഉരുകിപ്പോകേണ്ടതിന്നും അവരിൽ പട്ടുപോയവർ പെരുകേണ്ടതിന്നും ഞാൻ വാളിൻ മുനയെ അവരുടെ]]></a:t>
+              <a:t><![CDATA[13. யாவையும் கண்டிக்கிற கோல் வந்தாலொழிய இனிச் சோதனையினால் தீருகிறதென்னவென்று கர்த்தராகிய ஆண்டவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലജഡത്തിന്നും വിരോധമായി എന്റെ വാൾ ഉറയിൽനിന്നു പുറപ്പെടും.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, நீ உன் முகத்தை எருசலேமுக்கு நேராகத் திருப்பி, பரிசுத்த ஸ்தலங்களுக்கு விரோதமாக உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എല്ലാ വാതിലുകൾക്കും നേരെ വെച്ചിരിക്കുന്നു; അയ്യോ, അതു മിന്നൽപോലെയിരിക്കുന്നു; അതു കുലെക്കായി]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൂർപ്പിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் மனுபுத்திரனே, நீ தீர்க்கதரிசனம் சொல்லி, கையோடே கைகொட்டு; பட்டயம் மூன்றுதரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. പുറകോട്ടോ ഇടത്തോട്ടോ വലത്തോട്ടോ നിന്റെ വായ്ത്തല തിരിയുന്നെടത്തേക്കു തന്നേ പുറപ്പെടുക.]]></a:t>
+              <a:t><![CDATA[இரட்டித்துவரும்; அது கொலையுண்டவர்களின் பட்டயம்; அது கொலையுண்ணப்போகிற பெரியவர்களின் உள்ளறைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ഞാനും കൈ കൊട്ടി, എന്റെ ക്രോധത്തെ ശമിപ്പിക്കും; യഹോവയായ ഞാൻ അതു അരുളിച്ചെയ്തിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[பிரவேசிக்கிற பட்டயம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. യഹോവയുടെ അരുളപ്പാടു എനിക്കുണ്ടായതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[15. அவர்களுடைய இருதயம் கரைந்து, அவர்களுடைய இடையூறுகள் திரளாகும்படி, பட்டயத்தின் கூர்மையை அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. മനുഷ്യപുത്രാ, ബാബേൽ രാജാവിന്റെ വാൾ വരേണ്ടതിന്നു നീ രണ്ടു വഴി നിയമിക്ക; രണ്ടും ഒരു ദേശത്തുനിന്നു]]></a:t>
+              <a:t><![CDATA[எல்லா வாசல்களுக்கும் நேரிடக் கட்டளையிடுவேன்; ஆ, அது மின்னும்படியாகப் பதமிடப்பட்டது, வெட்டும்படியாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തന്നേ പുറപ്പെടേണം; ഒരു കൈചൂണ്ടി ഉണ്ടാക്കി നഗരത്തിലേക്കുള്ള വഴിയുടെ തലെക്കൽ നാട്ടുക.]]></a:t>
+              <a:t><![CDATA[தீட்டிவைக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അങ്ങനെ വാൾ അമ്മോന്യരുടെ രബ്ബയിലും യെഹൂദയിൽ ഉറപ്പുള്ള യെരൂശലേമിലും വരേണ്ടതിന്നു നീ വഴി നിയമിക്ക.]]></a:t>
+              <a:t><![CDATA[16. ஏகபலமாய் வலதுபுறமாக வெட்டு, திரும்பி இடதுபுறமாகவும் வெட்டு; உன் முகம் திரும்புகிற திக்கெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ബാബേൽരാജാവു ഇരുവഴിത്തലെക്കൽ, വഴിത്തിരിവിങ്കൽ തന്നേ, പ്രശ്നം നോക്കുവാൻ നില്ക്കുന്നു; അവൻ തന്റെ]]></a:t>
+              <a:t><![CDATA[வெட்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അമ്പുകളെ കുലുക്കി കുലദേവന്മാരോടു ചോദിക്കയും കരൾ നോക്കുകയും ചെയ്യുന്നു.]]></a:t>
+              <a:t><![CDATA[17. நாம் கையோடே கைகொட்டி, என் உக்கிரத்தை ஆறப்பண்ணுவேன் என்று கர்த்தராகிய நான் சொன்னேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. യഹോവയായ ഞാൻ എന്റെ വാൾ ഉറയിൽനിന്നു ഊരിയെന്നു സകലജഡവും അറിയും.]]></a:t>
+              <a:t><![CDATA[வசனத்தைப் பொழிந்து, இஸ்ரவேல் தேசத்துக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. യന്ത്രമുട്ടികളെ വെക്കേണ്ടതിന്നും വൻ കുലെക്കായി വായ്പിളർന്നു ആർപ്പുവിളിക്കേണ്ടതിന്നും വാതിലുകളുടെ]]></a:t>
+              <a:t><![CDATA[18. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നേരെ യന്ത്രമുട്ടികളെ വെക്കേണ്ടതിന്നും വാട കോരി കൊത്തളം പണിയേണ്ടതിന്നും യെരൂശലേമിനെക്കുറിച്ചുള്ള]]></a:t>
+              <a:t><![CDATA[19. மனுபுத்திரனே, பாபிலோன் ராஜாவின் பட்டயம் வரத்தக்கதாக இரண்டுவழிகளைக் குறித்துக்கொள்; இரண்டும் ஒரே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രശ്നം അവന്റെ വലങ്കയ്യിൽ വന്നിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[தேசத்திலிருந்து வரவேண்டும்; நீ ஒரு இடத்தைத் தெரிந்துகொள், நகரத்துக்குப் போகிற வழியின் முனையில் அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. എന്നാൽ അതു അവർക്കു വ്യാജലക്ഷണമായി തോന്നുന്നു; അവർ ആണ ഇടുവിച്ചിരിക്കുന്നുവല്ലോ; എന്നാൽ അവർ]]></a:t>
+              <a:t><![CDATA[இடத்தைத் தெரிந்துகொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിടിക്കപ്പെടേണ്ടതിന്നു അവർ അകൃത്യം ഓർപ്പിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[20. பட்டயம் அம்மோன் புத்திரரின் பட்டயமாகிய ரப்பாவுக்கு விரோதமாக வரத்தக்க ஒரு வழியையும், யூதாவில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. അതുകൊണ്ടു യഹോവയായ കർത്താവു ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: നിങ്ങളുടെ സകലപ്രവൃത്തികളിലും നിങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[இருக்கிற அரணான எருசலேமுக்கு விரோதமாக வரத்தக்க ஒரு வழியையும் குறித்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പാപങ്ങൾ പ്രത്യക്ഷമാകത്തക്കവണ്ണം നിങ്ങളുടെ അതിക്രമങ്ങൾ വെളിപ്പെട്ടുവരുന്നതിനാൽ നിങ്ങൾ നിങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[21. பாபிலோன் ராஜா இரண்டு வழிகளின் முனையாகிய வழிப்பிரிவிலே நிமித்தம் பார்க்கிறதற்காக நிற்பான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അകൃത്യം ഓർപ്പിച്ചിരിക്കുന്നതുകൊണ്ടും നിങ്ങളെയും ഓർത്തിരിക്കുന്നതുകൊണ്ടും നിങ്ങളെ കയ്യാൽ പിടിക്കും.]]></a:t>
+              <a:t><![CDATA[அம்புகளைத் தீட்டி, விக்கிரகங்களை உசாவி, ஈரலால் குறிபார்ப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. നിഹതനും ദുഷ്ടനുമായി യിസ്രായേലിന്റെ പ്രഭുവായുള്ളോവേ, അന്ത്യാകൃത്യത്തിന്റെ കാലത്തു നിന്റെ നാൾ]]></a:t>
+              <a:t><![CDATA[22. தலைவரை நியமிக்கிறதற்கும், சங்காரஞ்செய்யும்படி ஆர்ப்பரிக்கிறதற்கும், கெம்பீரமாய்ச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വന്നിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[சத்தமிடுகிறதற்கும், வாசல்களை முட்டும் யந்திரங்களை வைக்கிறதற்கும, மண்மேடு போடுகிறதற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അതു ഇനി മടങ്ങിപ്പോരികയില്ല. നീയോ, മനുഷ്യപുത്രാ, നിന്റെ നടു ഒടികെ നെടുവീർപ്പിടുക; അവർ കാൺകെ]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேல் தேசத்தை நோக்கி, கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், இதோ, நான் உனக்கு விரோதமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. യഹോവയായ കർത്താവു ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഞാൻ മകുടം നീക്കി കിരീടം എടുത്തുകളയും; അതു അങ്ങനെ]]></a:t>
+              <a:t><![CDATA[கொத்தளங்களைக் கட்டுகிறதற்கும், எருசலேமைக்குறித்து நிமித்தம் பார்க்குதல் அவனுடைய வலதுபுறத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരിക്കയില്ല; ഞാൻ താണതിനെ ഉയർത്തുകയും ഉയർന്നതിനെ താഴ്ത്തുകയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[உண்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ഞാൻ അതിന്നു ഉന്മൂലനാശം, ഉന്മൂലനാശം, ഉന്മൂലനാശം വരുത്തും; അതിന്നു അവകാശമുള്ളവൻ വരുവോളം അതു]]></a:t>
+              <a:t><![CDATA[23. இந்த நிமித்தமானது ஆணையிட்டவர்களுக்கு முன்பாகப் பொய்யாகத் தோன்றும்; ஆயினும் அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇല്ലാതെയിരിക്കും; അവന്നു ഞാൻ അതു കൊടുക്കും.]]></a:t>
+              <a:t><![CDATA[பிடிக்கப்படும்படி அவன் அவர்கள் துரோகத்தை நினைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. മനുഷ്യപുത്രാ, നീ പ്രവചിച്ചു പറയേണ്ടതു: അമ്മോന്യരെക്കുറിച്ചും അവരുടെ നിന്ദയെക്കുറിച്ചും യഹോവയായ]]></a:t>
+              <a:t><![CDATA[24. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: உங்கள் துரோகங்கள் வெளியரங்கமாகிறதினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കർത്താവു ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു:]]></a:t>
+              <a:t><![CDATA[உங்கள் செய்கைகளிலெல்லாம் உங்கள் பாவங்கள் தெரியவருகிறதினாலும், நீங்கள் உங்கள் அக்கிரமத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. അന്ത്യാകൃത്യത്തിന്റെ കാലത്തു, നാൾ വന്നവരായി ദുഷ്ടന്മാരായ നിഹതന്മാരുടെ കഴുത്തിൽ വെക്കേണ്ടതിന്നു]]></a:t>
+              <a:t><![CDATA[நினைக்கப்பண்ணுகிறீர்களே; நீங்கள் இப்படிப்பட்டவர்களென்று நினைக்கப்படுகிறீர்களே; ஆதலால் கைப்பிடியாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവർ നിനക്കു വ്യാജം ദർശിക്കുന്ന നേരത്തും നിനക്കു ഭോഷ്കുലക്ഷണം പറയുന്ന നേരത്തും ഒരു വാൾ, ഒരു വാൾ]]></a:t>
+              <a:t><![CDATA[பிடிக்கப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഊരിയിരിക്കുന്നു; അതു മിന്നൽപോലെ മിന്നേണ്ടതിന്നും തിന്നുകളയേണ്ടതിന്നും കുലെക്കായി]]></a:t>
+              <a:t><![CDATA[25. இஸ்ரவேலை ஆளுகிற அவபக்தியுள்ள துன்மார்க்க அதிபதியே, அக்கிரமத்துக்கு முடிவுவருங்காலத்தில் உன் நாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിനുക്കിയിരിക്കുന്നു എന്നു പറക.]]></a:t>
+              <a:t><![CDATA[வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കഠിനമായി നെടുവീർപ്പിടുക.]]></a:t>
+              <a:t><![CDATA[வந்து, என் பட்டயத்தை அதின் உறையிலிருந்து உருவி, உன்னில் சன்மார்க்கனையும் துன்மார்க்கனையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. അതിനെ ഉറയിൽ ഇടുക; നീ സൃഷ്ടിക്കപ്പെട്ട സ്ഥലത്തു, നിന്റെ ജന്മദേശത്തു തന്നേ ഞാൻ നിന്നെ ന്യായം]]></a:t>
+              <a:t><![CDATA[26. பாகையைக் கழற்று, கிரீடத்தை எடுத்துப்போடு; அது இனி முன்போலிராது; தாழ்ந்தவனை உயர்த்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിധിക്കും,]]></a:t>
+              <a:t><![CDATA[உயர்ந்தவனைத் தாழ்த்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +17023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ഞാൻ എന്റെ ക്രോധം നിന്റെമേൽ പകർന്നു എന്റെ കോപാഗ്നി നിന്റെമേൽ ഊതി, മൃഗപ്രായരും നശിപ്പിപ്പാൻ]]></a:t>
+              <a:t><![CDATA[27. அதைக் கவிழ்ப்பேன், கவிழ்ப்பேன், கவிழ்ப்பேன்; உரிமைக்காரனானவர் வருமட்டும் அது இல்லாதிருக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +17155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിടുക്കന്മാരുമായ മനുഷ്യരുടെ കയ്യിൽ നിന്നെ ഏല്പിക്കും.]]></a:t>
+              <a:t><![CDATA[அவருக்கே அதைக் கொடுப்பேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +17287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. നീ തീക്കിരയായ്തീരും; നിന്റെ രക്തം നിന്റെ ദേശത്തിന്റെ നടുവിൽ ഇരിക്കും; നിന്നെ ഇനി ആരും]]></a:t>
+              <a:t><![CDATA[28. பின்னும் மனுபுத்திரனே, நீ தீர்க்கதரிசனம் சொல்லு: அம்மோன் புத்திரரையும் அவர்கள் சொல்லும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +17419,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഓർക്കയില്ല; യഹോവയായ ഞാൻ അതു അരുളിച്ചെയ്തിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[நிந்தனைகளையும் குறித்துக் கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. அக்கிரமத்துக்கு முடிவுவருங்காலத்தில் வந்த தங்களுடைய நாளுக்கு ஏதுவாகி, கொலையுண்டுபோனவர்களுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிடரிகளோடேகூட என்னைத் துன்மார்க்கரின் கையினால் விழப்பண்ணும்படிக்கு, உனக்கு அபத்தமானது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தரிசிக்கப்படுகிறபோதும், உனக்குப் பொய்நிமித்தம் பார்க்கப்படுகிறபோதும் பட்டயம் உருவப்பட்டது, பட்டயமே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உருவப்பட்டது; வெட்டவும் சங்கரிக்கவும் அது மின்னத்தக்கதாய்த் துலக்கப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +18079,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. എന്തിന്നു നെടുവീർപ്പിടുന്നു എന്നു അവർ നിന്നോടു ചോദിച്ചാൽ നീ ഉത്തരം പറയേണ്ടതു: ഒരു]]></a:t>
+              <a:t><![CDATA[சங்காரம்பண்ணுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. உன் பட்டயத்தை நீ திரும்ப அதின் உறையிலே போடு; சிருஷ்டிக்கப்பட்ட ஸ்தானமாகிய என் ஜெந்மதேசத்திலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நான் உன்னை நியாயந்தீர்த்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. என் சினத்தை உன்மேல் ஊற்றுவேன்; நான் என் மூர்க்கத்தின் அக்கினியை உன்மேல் ஊதி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மிருககுணமுள்ளவர்களும், அழிக்கிறதற்குத் திறமையுள்ளவர்களுமாகிய மனுஷரின் கையில் உன்னை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒப்புக்கொடுப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. நீ அக்கினிக்கு இரையாவாய்; உன் இரத்தம் உன் தேசத்தின் நடுவில் சிந்திக்கிடக்கும்; நீ இனி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நினைக்கப்படுவதில்லை; கர்த்தராகிய நான் இதைச் சொன்னேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വർത്തമാനംനിമിത്തം തന്നേ; അതു സംഭവിക്കുമ്പോൾ സകലഹൃദയവും ഉരുകിപ്പോകും, എല്ലാകൈകളും കുഴഞ്ഞുപോകും,]]></a:t>
+              <a:t><![CDATA[4. நான் உன்னில் சன்மார்க்கனையும் துன்மார்க்கனையும் சங்காரம்பண்ணப்போகிறபடியினால் தெற்குதுவக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഏതു മനസ്സും കലങ്ങിപ്പോകും; എല്ലാ മുഴങ്കാലും വെള്ളംപോലെ ഒഴുകിപ്പോകും; അതു വന്നു കഴിഞ്ഞു എന്നു]]></a:t>
+              <a:t><![CDATA[வடக்குமட்டுமுள்ள எல்லா மாம்சத்துக்கும் விரோதமாய் என் பட்டயம் அதின் உறையிலிருந்து புறப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16545,91 +19328,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme91">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme91">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16655,51 +19438,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme91">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16830,51 +19613,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>65</Slides>
+  <Slides>76</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>