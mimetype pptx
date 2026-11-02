--- v2 (2026-09-18)
+++ v3 (2026-11-02)
@@ -8711,51 +8711,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715728" r:id="rId1"/>
+    <p:sldLayoutId id="2482633023" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -19328,91 +19328,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
   <a:themeElements>
-    <a:clrScheme name="Theme56">
+    <a:clrScheme name="Theme64">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme56">
+    <a:fontScheme name="Theme64">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19438,51 +19438,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme56">
+    <a:fmtScheme name="Theme64">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>