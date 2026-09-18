--- v1 (2026-07-20)
+++ v2 (2026-09-18)
@@ -109,50 +109,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -192,50 +210,59 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -392,53 +419,62 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உனக்குச் சமீபமும் உனக்குத் தூரமுமான தேசங்களின் மனுஷர் நீ அவகீர்த்தியுள்ளதென்றும், அமளி பெருத்ததென்றும் உன்னைப் பரியாசம்பண்ணுவார்கள்.]]></a:t>
+              <a:t><![CDATA[4. You are become guilty in your blood that you have shed; and have defiled yourself in yours idols which you have made; and you have caused your days to draw near, and are come even unto your years: therefore have I made you a reproach unto the heathen, and a mocking to all countries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதோ, இஸ்ரவேலின் அதிபதிகளில் அவரவர் தங்கள் புயபலத்துக்குத் தக்கதாக, உன்னில் இரத்தஞ்சிந்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Those that be near, and those that be far from you, shall mock you, which are ill repute and much vexed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதோ, இஸ்ரவேலின் அதிபதிகளில் அவரவர் தங்கள் புயபலத்துக்குத் தக்கதாக, உன்னில் இரத்தஞ்சிந்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Those that be near, and those that be far from you, shall mock you, which are ill repute and much vexed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னிலுள்ள தாய் தகப்பனை அற்பமாய் எண்ணினார்கள்; உன் நடுவில் பரதேசிக்கு இடுக்கண் செய்தார்கள்; உனக்குள் திக்கற்றவனையும் விதவையையும் ஒடுக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Behold, the princes of Israel, every one were in you to their power to shed blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னிலுள்ள தாய் தகப்பனை அற்பமாய் எண்ணினார்கள்; உன் நடுவில் பரதேசிக்கு இடுக்கண் செய்தார்கள்; உனக்குள் திக்கற்றவனையும் விதவையையும் ஒடுக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. In you have they set light by father and mother: in the midst of you have they dealt by oppression with the stranger: in you have they vexed the fatherless and the widow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ என் பரிசுத்த வஸ்துக்களை அசட்டைபண்ணி, என் ஓய்வுநாட்களை பரிசுத்தக்குலைச்சலாக்கினாய்.]]></a:t>
+              <a:t><![CDATA[7. In you have they set light by father and mother: in the midst of you have they dealt by oppression with the stranger: in you have they vexed the fatherless and the widow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இரத்தஞ்சிந்தும்படிக்கு அபாண்டம் பேசுகிறவர்கள் உன்னிடத்தில் இருக்கிறார்கள்; மலைகளின்மேல் சாப்பிடுகிறவர்களும் உன்னிடத்தில் இருக்கிறார்கள்; முறைகேடு செய்கிறவர்கள் உன் நடுவில் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[8. You have despised mine holy things, and have profaned my sabbaths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இரத்தஞ்சிந்தும்படிக்கு அபாண்டம் பேசுகிறவர்கள் உன்னிடத்தில் இருக்கிறார்கள்; மலைகளின்மேல் சாப்பிடுகிறவர்களும் உன்னிடத்தில் இருக்கிறார்கள்; முறைகேடு செய்கிறவர்கள் உன் நடுவில் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. In you are men that carry tales to shed blood: and in you they eat upon the mountains: in the midst of you they commit lewdness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தகப்பனை நிர்வாணாமாக்கினவர்கள் உன்னில் இருக்கிறார்கள்; தூரஸ்திரீயைப் பலவந்தப்படுத்தினவர்கள் உன்னில் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. In you are men that carry tales to shed blood: and in you they eat upon the mountains: in the midst of you they commit lewdness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தகப்பனை நிர்வாணாமாக்கினவர்கள் உன்னில் இருக்கிறார்கள்; தூரஸ்திரீயைப் பலவந்தப்படுத்தினவர்கள் உன்னில் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. In you have they discovered their fathers' nakedness: in you have they humbled her that was set apart for pollution.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[1. Moreover the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன்னில் ஒருவன் தன் அயலானுடைய மனைவியோடே அருவருப்பானதைச் செய்கிறான்; வேறொருவன் முறைகேடாய்த் தன் மருமகளைத் தீட்டுப்படுத்துகிறான்; வேறொருவன் தன் தகப்பனுக்குப் பிறந்த தன் சகோதரியைப் பலவந்தம்பண்ணுகிறான்.]]></a:t>
+              <a:t><![CDATA[10. In you have they discovered their fathers' nakedness: in you have they humbled her that was set apart for pollution.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன்னில் ஒருவன் தன் அயலானுடைய மனைவியோடே அருவருப்பானதைச் செய்கிறான்; வேறொருவன் முறைகேடாய்த் தன் மருமகளைத் தீட்டுப்படுத்துகிறான்; வேறொருவன் தன் தகப்பனுக்குப் பிறந்த தன் சகோதரியைப் பலவந்தம்பண்ணுகிறான்.]]></a:t>
+              <a:t><![CDATA[11. And one has committed abomination with his neighbour's wife; and another has lewdly defiled his daughter in law; and another in you has humbled his sister, his father's daughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இரத்தந்சிந்தும்படிக்குப் பரிதானம்வாங்கினவர்கள் உன்னில் இருக்கிறார்கள்; நீ வட்டியையும் பொலிசையையும் வாங்கி, பொருளாசையினால் உன் அயலானுக்கு இடுக்கண் செய்து, என்னை மறந்து போனாய் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. And one has committed abomination with his neighbour's wife; and another has lewdly defiled his daughter in law; and another in you has humbled his sister, his father's daughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இரத்தந்சிந்தும்படிக்குப் பரிதானம்வாங்கினவர்கள் உன்னில் இருக்கிறார்கள்; நீ வட்டியையும் பொலிசையையும் வாங்கி, பொருளாசையினால் உன் அயலானுக்கு இடுக்கண் செய்து, என்னை மறந்து போனாய் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. And one has committed abomination with his neighbour's wife; and another has lewdly defiled his daughter in law; and another in you has humbled his sister, his father's daughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதோ, நீ அநியாயமாய்ச் சம்பாதித்த பொருளினிமித்தமும், உன் நடுவில் நீ சிந்தின இரத்தத்தினிமித்தமும் நான் கைகொட்டுகிறேன்.]]></a:t>
+              <a:t><![CDATA[12. In you have they taken gifts to shed blood; you have taken interest and increase, and you have greedily gained of your neighbours by extortion, and have forgotten me, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் உன்னில் நியாயஞ்செய்யும் நாட்களில் உன் இருதயம் தாங்குமோ? அப்பொழுது உன் கைகள் திடமாயிருக்குமோ? கர்த்தராகிய நான் இதைச் சொன்னேன், இதை நிறைவேற்றுவேன்.]]></a:t>
+              <a:t><![CDATA[12. In you have they taken gifts to shed blood; you have taken interest and increase, and you have greedily gained of your neighbours by extortion, and have forgotten me, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் உன்னில் நியாயஞ்செய்யும் நாட்களில் உன் இருதயம் தாங்குமோ? அப்பொழுது உன் கைகள் திடமாயிருக்குமோ? கர்த்தராகிய நான் இதைச் சொன்னேன், இதை நிறைவேற்றுவேன்.]]></a:t>
+              <a:t><![CDATA[12. In you have they taken gifts to shed blood; you have taken interest and increase, and you have greedily gained of your neighbours by extortion, and have forgotten me, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் உன்னைப் புறஜாதிகளுக்குள்ளே சிதறடித்து, உன்னை தேசங்களிலே தூற்றி, உன் அசுத்தத்தை உன்னில் ஒழியப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[13. Behold, therefore I have smitten mine hand at your dishonest gain which you have made, and at your blood which has been in the midst of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் உன்னைப் புறஜாதிகளுக்குள்ளே சிதறடித்து, உன்னை தேசங்களிலே தூற்றி, உன் அசுத்தத்தை உன்னில் ஒழியப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[13. Behold, therefore I have smitten mine hand at your dishonest gain which you have made, and at your blood which has been in the midst of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ புறஜாதிகளின் கண்களுக்கு முன்பாகப் பரிசுத்தக் குலைச்சலாயிருந்து, நான் கர்த்தர் என்று அறிந்துகொள்வாய் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. Can yours heart endure, or can yours hands be strong, in the days that I shall deal with you? I the LORD have spoken it, and will do it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இப்போதும் மனுபுத்திரனே, இரத்தஞ்சிந்தின நகரத்துக்காக நீ வழக்காடுவாயோ? வழக்காட மனதால் நீ அதின் அருவருப்புகளையெல்லாம் அதற்குத் தெரியக்காட்டி,]]></a:t>
+              <a:t><![CDATA[2. Now, you son of man, will you judge, will you judge the bloody city? yea, you shall show her all her abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[14. Can yours heart endure, or can yours hands be strong, in the days that I shall deal with you? I the LORD have spoken it, and will do it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +3041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தார் எனக்குக் களிம்பாய்ப் போனார்கள்; அவர்களெல்லாரும் குகையிலுள்ள பித்தளையும் தகரமும் இரும்பும் ஈயமுமாயிருக்கிறார்கள்; அவர்கள் வெள்ளியின் களிம்பாய்ப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And I will scatter you among the heathen, and disperse you in the countries, and will consume your filthiness out of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தார் எனக்குக் களிம்பாய்ப் போனார்கள்; அவர்களெல்லாரும் குகையிலுள்ள பித்தளையும் தகரமும் இரும்பும் ஈயமுமாயிருக்கிறார்கள்; அவர்கள் வெள்ளியின் களிம்பாய்ப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And I will scatter you among the heathen, and disperse you in the countries, and will consume your filthiness out of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆதலால், கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீங்கள் எல்லாரும் களிம்பாய்ப் போனபடியினால், இதோ, நான் உங்களை எருசலேமுக்குள் சேர்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[16. And you shall take yours inheritance in yourself in the sight of the heathen, and you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆதலால், கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீங்கள் எல்லாரும் களிம்பாய்ப் போனபடியினால், இதோ, நான் உங்களை எருசலேமுக்குள் சேர்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[16. And you shall take yours inheritance in yourself in the sight of the heathen, and you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வெள்ளியையும் பித்தளையையும் இரும்பையும் ஈயத்தையும் தகரத்தையும் அக்கினியில் ஊதி உருக்குவதற்காகக் குகைக்குள் சேர்க்கிறதுபோல, நான் என் கோபத்தினாலும் என் உக்கிரத்தினாலும் உங்களைச் சேர்த்துவைத்து உருக்குவேன்.]]></a:t>
+              <a:t><![CDATA[17. And the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வெள்ளியையும் பித்தளையையும் இரும்பையும் ஈயத்தையும் தகரத்தையும் அக்கினியில் ஊதி உருக்குவதற்காகக் குகைக்குள் சேர்க்கிறதுபோல, நான் என் கோபத்தினாலும் என் உக்கிரத்தினாலும் உங்களைச் சேர்த்துவைத்து உருக்குவேன்.]]></a:t>
+              <a:t><![CDATA[18. Son of man, the house of Israel is to me become dross: all they are brass, and tin, and iron, and lead, in the midst of the furnace; they are even the dross of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் உங்களைக் கூட்டி, என் கோபமாகிய அக்கினியை உங்கள்மேல் தூற்றுவேன்; அதற்குள்ளே நீங்கள் உருகுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[18. Son of man, the house of Israel is to me become dross: all they are brass, and tin, and iron, and lead, in the midst of the furnace; they are even the dross of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் உங்களைக் கூட்டி, என் கோபமாகிய அக்கினியை உங்கள்மேல் தூற்றுவேன்; அதற்குள்ளே நீங்கள் உருகுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. Therefore thus says the Lord GOD; Because all of you are all become dross, behold, therefore I will gather you into the midst of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. குகைக்குள் வெள்ளி உருகுமாப்போல, நீங்கள் அதற்குள் உருகுவீர்கள்; அப்பொழுது கர்த்தராகிய நான் என் உக்கிரத்தை உங்கள்மேல் ஊற்றிவிட்டேன் என்று அறிந்துகொள்வீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. Therefore thus says the Lord GOD; Because all of you are all become dross, behold, therefore I will gather you into the midst of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +4022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இப்போதும் மனுபுத்திரனே, இரத்தஞ்சிந்தின நகரத்துக்காக நீ வழக்காடுவாயோ? வழக்காட மனதால் நீ அதின் அருவருப்புகளையெல்லாம் அதற்குத் தெரியக்காட்டி,]]></a:t>
+              <a:t><![CDATA[2. Now, you son of man, will you judge, will you judge the bloody city? yea, you shall show her all her abominations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. குகைக்குள் வெள்ளி உருகுமாப்போல, நீங்கள் அதற்குள் உருகுவீர்கள்; அப்பொழுது கர்த்தராகிய நான் என் உக்கிரத்தை உங்கள்மேல் ஊற்றிவிட்டேன் என்று அறிந்துகொள்வீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. As they gather silver, and brass, and iron, and lead, and tin, into the midst of the furnace, to blow the fire upon it, to melt it; so will I gather you in mine anger and in my fury, and I will leave you there, and melt you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[20. As they gather silver, and brass, and iron, and lead, and tin, into the midst of the furnace, to blow the fire upon it, to melt it; so will I gather you in mine anger and in my fury, and I will leave you there, and melt you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மனுபுத்திரனே, நீ தேசத்தைப்பார்த்து; நீ சுத்தம்பண்ணப்படாததேசம், கோபத்தின் காலத்தில் மழைபெய்யாத தேசம் என்று அதற்குச் சொல்லு.]]></a:t>
+              <a:t><![CDATA[20. As they gather silver, and brass, and iron, and lead, and tin, into the midst of the furnace, to blow the fire upon it, to melt it; so will I gather you in mine anger and in my fury, and I will leave you there, and melt you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மனுபுத்திரனே, நீ தேசத்தைப்பார்த்து; நீ சுத்தம்பண்ணப்படாததேசம், கோபத்தின் காலத்தில் மழைபெய்யாத தேசம் என்று அதற்குச் சொல்லு.]]></a:t>
+              <a:t><![CDATA[21. Yea, I will gather you, and blow upon you in the fire of my wrath, and all of you shall be melted in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதிலுள்ள தீர்க்கதரிசிகள் அதின் நடுவில் கட்டுப்பாடு பண்ணுகிறார்கள்; கெர்ச்சிக்கிற சிங்கம் இரை கவ்வுகிறதுபோல, ஆத்துமாக்களை அவர்கள் பட்சிக்கிறார்கள்; திரவியத்தை விலையுயர்ந்த பொருள்களையும் வாங்கிக்கொள்ளுகிறார்கள்; அதின் நடுவில் அநேகரை விதவைகளாக்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Yea, I will gather you, and blow upon you in the fire of my wrath, and all of you shall be melted in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதிலுள்ள தீர்க்கதரிசிகள் அதின் நடுவில் கட்டுப்பாடு பண்ணுகிறார்கள்; கெர்ச்சிக்கிற சிங்கம் இரை கவ்வுகிறதுபோல, ஆத்துமாக்களை அவர்கள் பட்சிக்கிறார்கள்; திரவியத்தை விலையுயர்ந்த பொருள்களையும் வாங்கிக்கொள்ளுகிறார்கள்; அதின் நடுவில் அநேகரை விதவைகளாக்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[22. As silver is melted in the midst of the furnace, so shall all of you be melted in the midst thereof; and all of you shall know that I the LORD have poured out my fury upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதிலுள்ள தீர்க்கதரிசிகள் அதின் நடுவில் கட்டுப்பாடு பண்ணுகிறார்கள்; கெர்ச்சிக்கிற சிங்கம் இரை கவ்வுகிறதுபோல, ஆத்துமாக்களை அவர்கள் பட்சிக்கிறார்கள்; திரவியத்தை விலையுயர்ந்த பொருள்களையும் வாங்கிக்கொள்ளுகிறார்கள்; அதின் நடுவில் அநேகரை விதவைகளாக்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[22. As silver is melted in the midst of the furnace, so shall all of you be melted in the midst thereof; and all of you shall know that I the LORD have poured out my fury upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதின் ஆசாரியர்கள் என் வேதத்துக்கு அநியாயஞ்செய்து, என் பரிசுத்தவஸ்துக்களைப் பரிசுத்தக் குலைச்சலாக்குகிறார்கள்; பரிசுத்தமுள்ளதற்கும் பரிசுத்தமில்லாததற்கும் வித்தியாசம்பண்ணாமலும், அசுத்தமுள்ளதற்கும் அசுத்தமில்லாததற்கும் உண்டான வேற்றுமையைக் காண்பியாமலும் இருந்து, என் ஓய்வுநாட்களுக்குத் தங்கள் கண்களை மூடிக்கொள்ளுகிறார்கள்; அவர்கள் நடுவிலே நான் கனஈனம்பண்ணப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[23. And the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +5003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதின் ஆசாரியர்கள் என் வேதத்துக்கு அநியாயஞ்செய்து, என் பரிசுத்தவஸ்துக்களைப் பரிசுத்தக் குலைச்சலாக்குகிறார்கள்; பரிசுத்தமுள்ளதற்கும் பரிசுத்தமில்லாததற்கும் வித்தியாசம்பண்ணாமலும், அசுத்தமுள்ளதற்கும் அசுத்தமில்லாததற்கும் உண்டான வேற்றுமையைக் காண்பியாமலும் இருந்து, என் ஓய்வுநாட்களுக்குத் தங்கள் கண்களை மூடிக்கொள்ளுகிறார்கள்; அவர்கள் நடுவிலே நான் கனஈனம்பண்ணப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[24. Son of man, say unto her, You are the land that is not cleansed, nor rained upon in the day of indignation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதின் ஆசாரியர்கள் என் வேதத்துக்கு அநியாயஞ்செய்து, என் பரிசுத்தவஸ்துக்களைப் பரிசுத்தக் குலைச்சலாக்குகிறார்கள்; பரிசுத்தமுள்ளதற்கும் பரிசுத்தமில்லாததற்கும் வித்தியாசம்பண்ணாமலும், அசுத்தமுள்ளதற்கும் அசுத்தமில்லாததற்கும் உண்டான வேற்றுமையைக் காண்பியாமலும் இருந்து, என் ஓய்வுநாட்களுக்குத் தங்கள் கண்களை மூடிக்கொள்ளுகிறார்கள்; அவர்கள் நடுவிலே நான் கனஈனம்பண்ணப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[24. Son of man, say unto her, You are the land that is not cleansed, nor rained upon in the day of indignation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், உன்காலம் வரத்தக்கதாக உன் நடுவிலே இரந்தஞ்சிந்துகிறதும், உன்னைத் தீட்டுப்படுத்தத்தக்கதாக உனக்கே விரோதமாய் நரகலான விக்கிரகங்களை உண்டுபண்ணுகிறதுமான நகரமே,]]></a:t>
+              <a:t><![CDATA[3. Then say you, Thus says the Lord GOD, The city sheds blood in the midst of it, that her time may come, and makes idols against herself to defile herself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதின் நடுவில் இருக்கிற அதின் பிரபுக்கள் இரை கவ்வுகிற ஓநாய்களைப்போல் இருக்கிறார்கள்; அநியாயமாய்ப் பொருள் சம்பாதிக்கிறதற்கு இரத்தஞ்சிந்துகிறார்கள், ஆத்துமாக்களைக் கொள்ளையிடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[25. There is a conspiracy of her prophets in the midst thereof, like a roaring lion ravening the prey; they have devoured souls; they have taken the treasure and precious things; they have made her many widows in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதின் நடுவில் இருக்கிற அதின் பிரபுக்கள் இரை கவ்வுகிற ஓநாய்களைப்போல் இருக்கிறார்கள்; அநியாயமாய்ப் பொருள் சம்பாதிக்கிறதற்கு இரத்தஞ்சிந்துகிறார்கள், ஆத்துமாக்களைக் கொள்ளையிடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[25. There is a conspiracy of her prophets in the midst thereof, like a roaring lion ravening the prey; they have devoured souls; they have taken the treasure and precious things; they have made her many widows in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதின் தீர்க்கதரிசிகள் அபத்தமானதைத் தரிசித்து, பொய்ச்சாஸ்திரத்தை அவர்களுக்குச் சொல்லி, கர்த்தர் உரைக்காதிருந்தும், கர்த்தராகிய ஆண்டவர் உரைத்தாரென்று சொல்லி, அவர்களுக்குச் சாரமற்ற சாந்தைப் பூசுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[25. There is a conspiracy of her prophets in the midst thereof, like a roaring lion ravening the prey; they have devoured souls; they have taken the treasure and precious things; they have made her many widows in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதின் தீர்க்கதரிசிகள் அபத்தமானதைத் தரிசித்து, பொய்ச்சாஸ்திரத்தை அவர்களுக்குச் சொல்லி, கர்த்தர் உரைக்காதிருந்தும், கர்த்தராகிய ஆண்டவர் உரைத்தாரென்று சொல்லி, அவர்களுக்குச் சாரமற்ற சாந்தைப் பூசுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Her priests have violated my law, and have profaned mine holy things: they have put no difference between the holy and profane, neither have they showed difference between the unclean and the clean, and have hid their eyes from my sabbaths, and I am profaned among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,51 +5766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேசத்தின் ஜனங்கள் இடுக்கண்செய்து, கொள்ளையடித்து, சிறுமையும் எளிமையுமானவனை ஒடுக்கி அந்நியனை அநியாயமாய்த் துன்பப்படுத்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Her priests have violated my law, and have profaned mine holy things: they have put no difference between the holy and profane, neither have they showed difference between the unclean and the clean, and have hid their eyes from my sabbaths, and I am profaned among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5839,51 +5875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேசத்தின் ஜனங்கள் இடுக்கண்செய்து, கொள்ளையடித்து, சிறுமையும் எளிமையுமானவனை ஒடுக்கி அந்நியனை அநியாயமாய்த் துன்பப்படுத்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Her priests have violated my law, and have profaned mine holy things: they have put no difference between the holy and profane, neither have they showed difference between the unclean and the clean, and have hid their eyes from my sabbaths, and I am profaned among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5948,51 +5984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நான் தேசத்தை அழிக்காதபடிக்குத் திறப்பிலே நிற்கவும் சுவரை அடைக்கவுந்தக்கதாக ஒரு மனுஷனைத் தேடினேன், ஒருவனையும் காணேன்.]]></a:t>
+              <a:t><![CDATA[26. Her priests have violated my law, and have profaned mine holy things: they have put no difference between the holy and profane, neither have they showed difference between the unclean and the clean, and have hid their eyes from my sabbaths, and I am profaned among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6057,51 +6093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நான் தேசத்தை அழிக்காதபடிக்குத் திறப்பிலே நிற்கவும் சுவரை அடைக்கவுந்தக்கதாக ஒரு மனுஷனைத் தேடினேன், ஒருவனையும் காணேன்.]]></a:t>
+              <a:t><![CDATA[27. Her princes in the midst thereof are like wolves ravening the prey, to shed blood, and to destroy souls, to get dishonest gain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6166,51 +6202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆகையால், நான் அவர்கள்மேல் என் கோபத்தை ஊற்றி, என் மூர்க்கத்தின் அக்கினியால் அவர்களை நிர்மூலமாக்கி, அவர்களுடைய வழியின் பலனை அவர்கள் தலையின்மேல் சுமரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[27. Her princes in the midst thereof are like wolves ravening the prey, to shed blood, and to destroy souls, to get dishonest gain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6275,51 +6311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆகையால், நான் அவர்கள்மேல் என் கோபத்தை ஊற்றி, என் மூர்க்கத்தின் அக்கினியால் அவர்களை நிர்மூலமாக்கி, அவர்களுடைய வழியின் பலனை அவர்கள் தலையின்மேல் சுமரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. And her prophets have daubed them with plaster, seeing vanity, and divining lies unto them, saying, Thus says the Lord GOD, when the LORD has not spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +6420,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், உன்காலம் வரத்தக்கதாக உன் நடுவிலே இரந்தஞ்சிந்துகிறதும், உன்னைத் தீட்டுப்படுத்தத்தக்கதாக உனக்கே விரோதமாய் நரகலான விக்கிரகங்களை உண்டுபண்ணுகிறதுமான நகரமே,]]></a:t>
+              <a:t><![CDATA[3. Then say you, Thus says the Lord GOD, The city sheds blood in the midst of it, that her time may come, and makes idols against herself to defile herself.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And her prophets have daubed them with plaster, seeing vanity, and divining lies unto them, saying, Thus says the Lord GOD, when the LORD has not spoken.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And her prophets have daubed them with plaster, seeing vanity, and divining lies unto them, saying, Thus says the Lord GOD, when the LORD has not spoken.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. The people of the land have used oppression, and exercised robbery, and have vexed the poor and needy: yea, they have oppressed the stranger wrongfully.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. The people of the land have used oppression, and exercised robbery, and have vexed the poor and needy: yea, they have oppressed the stranger wrongfully.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And I sought for a man among them, that should make up the hedge, and stand in the gap before me for the land, that I should not destroy it: but I found none.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And I sought for a man among them, that should make up the hedge, and stand in the gap before me for the land, that I should not destroy it: but I found none.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Therefore have I poured out mine indignation upon them; I have consumed them with the fire of my wrath: their own way have I recompensed upon their heads, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Therefore have I poured out mine indignation upon them; I have consumed them with the fire of my wrath: their own way have I recompensed upon their heads, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Therefore have I poured out mine indignation upon them; I have consumed them with the fire of my wrath: their own way have I recompensed upon their heads, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +7510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ சிந்தின உன் இரத்தத்தினால் நீ குற்றஞ்சுமந்ததாகி, நீ உண்டுபண்ணின உன் நரகலான விக்கிரகங்களால் நீ தீட்டுப்பட்டு, உன் நாட்களைச் சமீபிக்கப்பண்ணி, உன் வருஷங்களை நிறைவேற்றினாய்; ஆகையால் நான் உன்னைப் புறஜாதிகளுக்கு நிந்தையாகவும், தேசங்களுக்கெல்லாம் பரியாசமாகவும் வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[3. Then say you, Thus says the Lord GOD, The city sheds blood in the midst of it, that her time may come, and makes idols against herself to defile herself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +7619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ சிந்தின உன் இரத்தத்தினால் நீ குற்றஞ்சுமந்ததாகி, நீ உண்டுபண்ணின உன் நரகலான விக்கிரகங்களால் நீ தீட்டுப்பட்டு, உன் நாட்களைச் சமீபிக்கப்பண்ணி, உன் வருஷங்களை நிறைவேற்றினாய்; ஆகையால் நான் உன்னைப் புறஜாதிகளுக்கு நிந்தையாகவும், தேசங்களுக்கெல்லாம் பரியாசமாகவும் வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[4. You are become guilty in your blood that you have shed; and have defiled yourself in yours idols which you have made; and you have caused your days to draw near, and are come even unto your years: therefore have I made you a reproach unto the heathen, and a mocking to all countries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ சிந்தின உன் இரத்தத்தினால் நீ குற்றஞ்சுமந்ததாகி, நீ உண்டுபண்ணின உன் நரகலான விக்கிரகங்களால் நீ தீட்டுப்பட்டு, உன் நாட்களைச் சமீபிக்கப்பண்ணி, உன் வருஷங்களை நிறைவேற்றினாய்; ஆகையால் நான் உன்னைப் புறஜாதிகளுக்கு நிந்தையாகவும், தேசங்களுக்கெல்லாம் பரியாசமாகவும் வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[4. You are become guilty in your blood that you have shed; and have defiled yourself in yours idols which you have made; and you have caused your days to draw near, and are come even unto your years: therefore have I made you a reproach unto the heathen, and a mocking to all countries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473509321" r:id="rId1"/>
+    <p:sldLayoutId id="2478715835" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7274,50 +8291,122 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7442,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. દૂરના અને નજીકના દેશો તારી હાંસી ઉડાવશે, તું ઘણી બદનામ થયેલી છે. તું હિંસાથી ભરેલી છે.]]></a:t>
+              <a:t><![CDATA[புறஜாதிகளுக்கு நிந்தையாகவும், தேசங்களுக்கெல்லாம் பரியாசமாகவும் வைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. “‘તારા કિલ્લાની અંદર રહેનાર ઇસ્રાએલના પ્રત્યેક આગેવાને પોતાના હાથનો ઉપયોગ લોહી વહેવડાવવામાં કર્યો]]></a:t>
+              <a:t><![CDATA[5. உனக்குச் சமீபமும் உனக்குத் தூரமுமான தேசங்களின் மனுஷர் நீ அவகீர்த்தியுள்ளதென்றும், அமளி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[பெருத்ததென்றும் உன்னைப் பரியாசம்பண்ணுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તારામાં કોઇ માતાપિતાને માન આપતું નથી. વિદેશીઓને સુરક્ષા માટે નાણાં ચૂકવવા ફરજ પાડે છે. અને અનાથો]]></a:t>
+              <a:t><![CDATA[6. இதோ, இஸ்ரவேலின் அதிபதிகளில் அவரவர் தங்கள் புயபலத்துக்குத் தக்கதாக, உன்னில் இரத்தஞ்சிந்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તથા વિધવાઓ ઉપર ત્રાસ ગુજારે છે.]]></a:t>
+              <a:t><![CDATA[7. உன்னிலுள்ள தாய் தகப்பனை அற்பமாய் எண்ணினார்கள்; உன் நடுவில் பரதேசிக்கு இடுக்கண் செய்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. હું જે કઇં પવિત્ર માનું છું તેને તું ધિક્કારે છે. અને મારા ખાસ વિશ્રામવારોનું ઉલ્લંઘન કરે છે.]]></a:t>
+              <a:t><![CDATA[உனக்குள் திக்கற்றவனையும் விதவையையும் ஒடுக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તારે ત્યાં લોકો ખોટી અફવાઓ ફેલાવે છે અને ખૂનો કરાવે છે, પર્વત પરના થાનકોએ જઇને બલિદાનો અર્પણ કરે]]></a:t>
+              <a:t><![CDATA[8. நீ என் பரிசுத்த வஸ்துக்களை அசட்டைபண்ணி, என் ஓய்வுநாட்களை பரிசுத்தக்குலைச்சலாக்கினாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.“‘તારે ત્યાં લોકો જાતિય પાપો આચરે છે.]]></a:t>
+              <a:t><![CDATA[9. இரத்தஞ்சிந்தும்படிக்கு அபாண்டம் பேசுகிறவர்கள் உன்னிடத்தில் இருக்கிறார்கள்; மலைகளின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ધણા પુરુષો પોતાના પિતાની પત્નીઓ સાથે વ્યભિચારમાં ડૂબેલા હોય છે. અને તેમાંના ધણા તો સ્ત્રીઓ પર]]></a:t>
+              <a:t><![CDATA[சாப்பிடுகிறவர்களும் உன்னிடத்தில் இருக்கிறார்கள்; முறைகேடு செய்கிறவர்கள் உன் நடுவில் இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઋતુકાળ દરમ્યાન બળાત્કાર કરે છે.]]></a:t>
+              <a:t><![CDATA[10. தகப்பனை நிர்வாணாமாக்கினவர்கள் உன்னில் இருக்கிறார்கள்; தூரஸ்திரீயைப் பலவந்தப்படுத்தினவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. યહોવાની વાણી મને આ પ્રમાણે સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[1. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. કેટલાંક પુરુષો બીજા પુરુષોની પત્નીઓ સાથે ભયાનક કુકમોર્ કરે છે, તો કોઇ પોતાની પુત્રવધૂને ષ્ટ કરે]]></a:t>
+              <a:t><![CDATA[உன்னில் இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે; કોઇ તેની પોતાની બહેન પર એટલે કે પોતાના બાપની પુત્રી પર બળાત્કાર કરે છે.]]></a:t>
+              <a:t><![CDATA[11. உன்னில் ஒருவன் தன் அயலானுடைய மனைவியோடே அருவருப்பானதைச் செய்கிறான்; வேறொருவன் முறைகேடாய்த் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. “‘તારે ત્યાં લોકો પૈસા લઇને ખૂન કરે છે, પોતાના ઇસ્રાએલી ભાઇઓને ધીરેલા નાણા ઉપર વ્યાજ લે છે અને]]></a:t>
+              <a:t><![CDATA[மருமகளைத் தீட்டுப்படுத்துகிறான்; வேறொருவன் தன் தகப்பனுக்குப் பிறந்த தன் சகோதரியைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નફા માટે તેમની પાસે વધારે ભાવ પડાવે છે, મને તો તું ભૂલી જ ગઇ છે.’ આ યહોવા મારા માલિકના વચન છે.]]></a:t>
+              <a:t><![CDATA[பலவந்தம்பண்ணுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. “‘તમે અપ્રામાણિક નફો મેળવ્યો છે અને તમારી મધ્યે લોહી વહેવડાવ્યું છે. તેથી હું રોષમાં હાથ પછાડીશ.]]></a:t>
+              <a:t><![CDATA[12. இரத்தந்சிந்தும்படிக்குப் பரிதானம்வாங்கினவர்கள் உன்னில் இருக்கிறார்கள்; நீ வட்டியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. હું તારી ખબર લઇશ ત્યારે તારી હિંમત ટકી રહેશે ખરી? તારું બળ કાયમ રહેશે ખરું? કારણ કે હું યહોવા]]></a:t>
+              <a:t><![CDATA[பொலிசையையும் வாங்கி, பொருளாசையினால் உன் அயலானுக்கு இடுக்கண் செய்து, என்னை மறந்து போனாய் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બોલ્યો છું અને મેં જે કંઇ કહ્યું છે તે સર્વ હું કરી બતાવીશ.]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. હું તમને બીજી પ્રજાઓમાં અને વિદેશોમાં વેરવિખેર કરી નાખીશ અને તમે જે મલિનતામાં ખૂપેલા છો તેને હું]]></a:t>
+              <a:t><![CDATA[13. இதோ, நீ அநியாயமாய்ச் சம்பாதித்த பொருளினிமித்தமும், உன் நடுவில் நீ சிந்தின இரத்தத்தினிமித்தமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંપૂર્ણપણે દૂર કરીશ.]]></a:t>
+              <a:t><![CDATA[நான் கைகொட்டுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. બીજી સર્વ પ્રજાઓ આગળ તમે અપમાનિત થશો અને ત્યારે તમે જાણશો કે હું યહોવા છું.”‘]]></a:t>
+              <a:t><![CDATA[14. நான் உன்னில் நியாயஞ்செய்யும் நாட்களில் உன் இருதயம் தாங்குமோ? அப்பொழுது உன் கைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “હે મનુષ્યના પુત્ર, તું તેણીનો ન્યાય તોળવા તૈયાર છે? તો તું યરૂશાલેમ પર તે ‘ખૂનીઓની નગરી’ છે તેવો]]></a:t>
+              <a:t><![CDATA[2. இப்போதும் மனுபுத்திரனே, இரத்தஞ்சிந்தின நகரத்துக்காக நீ வழக்காடுவாயோ? வழக்காட மனதால் நீ அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. મને યહોવાની વાણી આ પ્રમાણે સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[திடமாயிருக்குமோ? கர்த்தராகிய நான் இதைச் சொன்னேன், இதை நிறைவேற்றுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. “હે મનુષ્યના પુત્ર, ઇસ્રાએલીઓ મારે માટે કચરા જેવા નકામા છે. તેઓ ચાંદીને શોધ્યા પછી ભઠ્ઠીમાં]]></a:t>
+              <a:t><![CDATA[15. நான் உன்னைப் புறஜாதிகளுக்குள்ளே சிதறடித்து, உன்னை தேசங்களிலே தூற்றி, உன் அசுத்தத்தை உன்னில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહેલા તાંબા, કલાઇ, લોઢા અને સીસા જેવા છે.]]></a:t>
+              <a:t><![CDATA[ஒழியப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. આથી હું યહોવા માલિક કહું છું કે, ‘તમે બધા એ કચરા જેવા નકામા છો એટલે હું તમને યરૂશાલેમમાં ભેગા]]></a:t>
+              <a:t><![CDATA[16. நீ புறஜாதிகளின் கண்களுக்கு முன்பாகப் பரிசுத்தக் குலைச்சலாயிருந்து, நான் கர்த்தர் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરીશ.]]></a:t>
+              <a:t><![CDATA[அறிந்துகொள்வாய் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. જેમ ચાંદી, પિત્તળ, લોખંડ, સીસા અને જસતને શુદ્ધ કરવા માટે ભઠ્ઠીમાં અગ્નિ વડે ગળાય છે, તેવી જ રીતે]]></a:t>
+              <a:t><![CDATA[17. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હું તમને મારા રોષમાં ભેગા કરીને તમને ભઠ્ઠીમાં ઓગળવા માટે મૂકી દઇશ.]]></a:t>
+              <a:t><![CDATA[18. மனுபுத்திரனே, இஸ்ரவேல் வம்சத்தார் எனக்குக் களிம்பாய்ப் போனார்கள்; அவர்களெல்லாரும் குகையிலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. તેવી જ રીતે હું મારા ક્રોધ અને રોષમાં તમને ભેગા કરીને ઓગાળીશ. તમે મારા રોષની ભડભડતી ભઠ્ઠીમાં]]></a:t>
+              <a:t><![CDATA[பித்தளையும் தகரமும் இரும்பும் ஈயமுமாயிருக்கிறார்கள்; அவர்கள் வெள்ளியின் களிம்பாய்ப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઓગળી જશો.]]></a:t>
+              <a:t><![CDATA[19. ஆதலால், கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீங்கள் எல்லாரும் களிம்பாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. જેમ ચાંદી ભઠ્ઠીના અગ્નિથી ઓગળી જાય તેમ તમે મારા રોષના અગ્નિથી ઓગળી જશો. ત્યારે તમે જાણશો કે મેં]]></a:t>
+              <a:t><![CDATA[போனபடியினால், இதோ, நான் உங்களை எருசலேமுக்குள் சேர்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આરોપ મૂક, પછી તેણે આચરેલા બધા ભયંકર કૃત્યો વિષે તેને જણાવ.]]></a:t>
+              <a:t><![CDATA[அருவருப்புகளையெல்லாம் அதற்குத் தெரியக்காட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહોવાએ મારો કોપ તમારા પર રેડ્યો છે.”‘]]></a:t>
+              <a:t><![CDATA[20. வெள்ளியையும் பித்தளையையும் இரும்பையும் ஈயத்தையும் தகரத்தையும் அக்கினியில் ஊதி உருக்குவதற்காகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ફરીથી યહોવાની વાણી મને આ પ્રમાણે સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[குகைக்குள் சேர்க்கிறதுபோல, நான் என் கோபத்தினாலும் என் உக்கிரத்தினாலும் உங்களைச் சேர்த்துவைத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. “હે મનુષ્યના પુત્ર, તું એ ભૂમિને કહે: તુ એક અશુદ્ધ ભૂમિ છે જે ભૂમિ પર કોપના દિવસે વરસાદ વરસતો]]></a:t>
+              <a:t><![CDATA[உருக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નથી.]]></a:t>
+              <a:t><![CDATA[21. நான் உங்களைக் கூட்டி, என் கோபமாகிய அக்கினியை உங்கள்மேல் தூற்றுவேன்; அதற்குள்ளே நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. શિકાર ફાડી ખાનાર ગર્જના કરતા સિંહની જેમ તારા ‘પ્રબોધકો’ એ તારી વિરુદ્ધ જાળ પાથરી છે. તેઓ ઘણાં]]></a:t>
+              <a:t><![CDATA[உருகுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જીવોને હડપ કરી ગયા છે. તેઓ બળજબરીથી ખજાનો અને સંપત્તિ પડાવી લે છે. તેઓ આ દેશમાં વિધવાઓનો વધારો કરે]]></a:t>
+              <a:t><![CDATA[22. குகைக்குள் வெள்ளி உருகுமாப்போல, நீங்கள் அதற்குள் உருகுவீர்கள்; அப்பொழுது கர்த்தராகிய நான் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[உக்கிரத்தை உங்கள்மேல் ஊற்றிவிட்டேன் என்று அறிந்துகொள்வீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. “તારા યાજકોએ ખરેખર મારા નિયમશાસ્ત્ર ભંગ કર્યો છે અને જે અપિર્ત વસ્તુઓ છે તેને ષ્ટ કર્યું છે.]]></a:t>
+              <a:t><![CDATA[23. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓએ પવિત્રતાને અપવિત્રતાથી દુર કરી છે. તેઓ શુદ્ધ અને અશુદ્ધ વચ્ચેનો ભેદ શીખવતા નથી. તેઓ મારા ખાસ]]></a:t>
+              <a:t><![CDATA[24. மனுபுத்திரனே, நீ தேசத்தைப்பார்த்து; நீ சுத்தம்பண்ணப்படாததேசம், கோபத்தின் காலத்தில் மழைபெய்யாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિશ્રામવારનું અપમાન કરે છે તેથી હું તેઓની વચ્ચે અપવિત્ર બન્યો છું.]]></a:t>
+              <a:t><![CDATA[தேசம் என்று அதற்குச் சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તે નગરને જણાવ કે, ‘યહોવા મારા માલિક તમને કહે છે: પોતાની મધ્યે ઘણાં લોકોનાં ખૂન કર્યા છે અને]]></a:t>
+              <a:t><![CDATA[3. அதை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், உன்காலம் வரத்தக்கதாக உன் நடுவிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. “નગરીના અમલદારો શિકારની ચીરફાડ કરતાં વરુઓ જેવા છે; તેઓ ખૂનરેજી કરે છે, લોકોને મારી નાખીને તેમની]]></a:t>
+              <a:t><![CDATA[25. அதிலுள்ள தீர்க்கதரிசிகள் அதின் நடுவில் கட்டுப்பாடு பண்ணுகிறார்கள்; கெர்ச்சிக்கிற சிங்கம் இரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મિલકત લૂંટીને અપ્રામાણિક લાભ મેળવે છે.]]></a:t>
+              <a:t><![CDATA[கவ்வுகிறதுபோல, ஆத்துமாக்களை அவர்கள் பட்சிக்கிறார்கள்; திரவியத்தை விலையுயர்ந்த பொருள்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. “તેમના પ્રબોધકો દરેક વસ્તુઓ ઉપર વ્યર્થ ચૂનો ઘોળે છે. તેઓ પોકળ દર્શનો જુએ છે અને અસત્ય બોલે છે -]]></a:t>
+              <a:t><![CDATA[வாங்கிக்கொள்ளுகிறார்கள்; அதின் நடுவில் அநேகரை விதவைகளாக்குகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓ કહે છે, ‘આ યહોવા મારા માલિકના વચન છે, પછી ભલે, મેં તેમને કંઇ કહ્યું ન હોય.]]></a:t>
+              <a:t><![CDATA[26. அதின் ஆசாரியர்கள் என் வேதத்துக்கு அநியாயஞ்செய்து, என் பரிசுத்தவஸ்துக்களைப் பரிசுத்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. “સામાન્ય લોકો પણ જુલમમાં ડુબેલા હોય છે, તેઓ ગરીબો અને જરૂરતમંદોને લૂંટે છે અને વિદેશીઓને ન્યાયથી]]></a:t>
+              <a:t><![CDATA[குலைச்சலாக்குகிறார்கள்; பரிசுத்தமுள்ளதற்கும் பரிசுத்தமில்லாததற்கும் வித்தியாசம்பண்ணாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વંચિત રાખીને તેમની સાથે દુર્વ્યવહાર કરે છે.]]></a:t>
+              <a:t><![CDATA[அசுத்தமுள்ளதற்கும் அசுத்தமில்லாததற்கும் உண்டான வேற்றுமையைக் காண்பியாமலும் இருந்து, என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. “મેં તેમનામાં એવો માણસ શોધવાનો પ્રયત્ન કર્યો જે દિવાલ બાંધી શકે, જે દિવાલમાં પડેલાં ગાબડા પાસે]]></a:t>
+              <a:t><![CDATA[ஓய்வுநாட்களுக்குத் தங்கள் கண்களை மூடிக்கொள்ளுகிறார்கள்; அவர்கள் நடுவிலே நான் கனஈனம்பண்ணப்படுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઊભો રહી મારાથી દેશનું રક્ષણ કરે - જે તેનો નાશ કરવા માટે તૈયાર હોય, પણ હું એવા કોઇને પણ શોધી ન શક્યો.]]></a:t>
+              <a:t><![CDATA[27. அதின் நடுவில் இருக்கிற அதின் பிரபுக்கள் இரை கவ்வுகிற ஓநாய்களைப்போல் இருக்கிறார்கள்; அநியாயமாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. આથી હું તમારા પર મારો ક્રોધ રેડી દઇશ. હું મારા ક્રોધરૂપી અગ્નિથી તમને બાળીને ભસ્મ કરીશ. તમે]]></a:t>
+              <a:t><![CDATA[பொருள் சம்பாதிக்கிறதற்கு இரத்தஞ்சிந்துகிறார்கள், ஆத்துமாக்களைக் கொள்ளையிடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરેલા સર્વ કુકમોર્ને માટે હું તમને જવાબદાર ઠરાવીશ.” આ યહોવા મારા માલિકના વચન છે.]]></a:t>
+              <a:t><![CDATA[28. அதின் தீர்க்கதரிசிகள் அபத்தமானதைத் தரிசித்து, பொய்ச்சாஸ்திரத்தை அவர்களுக்குச் சொல்லி, கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +15659,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૂર્તિઓની પૂજા કરીને પોતાને ષ્ટ કર્યા છે.]]></a:t>
+              <a:t><![CDATA[இரந்தஞ்சிந்துகிறதும், உன்னைத் தீட்டுப்படுத்தத்தக்கதாக உனக்கே விரோதமாய் நரகலான விக்கிரகங்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உரைக்காதிருந்தும், கர்த்தராகிய ஆண்டவர் உரைத்தாரென்று சொல்லி, அவர்களுக்குச் சாரமற்ற சாந்தைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பூசுகிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. தேசத்தின் ஜனங்கள் இடுக்கண்செய்து, கொள்ளையடித்து, சிறுமையும் எளிமையுமானவனை ஒடுக்கி அந்நியனை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அநியாயமாய்த் துன்பப்படுத்துகிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. நான் தேசத்தை அழிக்காதபடிக்குத் திறப்பிலே நிற்கவும் சுவரை அடைக்கவுந்தக்கதாக ஒரு மனுஷனைத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேடினேன், ஒருவனையும் காணேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. ஆகையால், நான் அவர்கள்மேல் என் கோபத்தை ஊற்றி, என் மூர்க்கத்தின் அக்கினியால் அவர்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நிர்மூலமாக்கி, அவர்களுடைய வழியின் பலனை அவர்கள் தலையின்மேல் சுமரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உரைக்கிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. “‘એ કારણને લીધે તારા નાશનો સમય પાકી ચૂક્યો છે. એ ખૂનની જવાબદારી તારી છે અને તેં જ બનાવેલી]]></a:t>
+              <a:t><![CDATA[உண்டுபண்ணுகிறதுமான நகரமே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૂર્તિઓથી તું ષ્ટ થયેલી છે, તેથી તારી ઘડી ભરાઇ ચૂકી છે. તારું આવી બન્યું છે! આથી જ મેં તેને બધી]]></a:t>
+              <a:t><![CDATA[4. நீ சிந்தின உன் இரத்தத்தினால் நீ குற்றஞ்சுமந்ததாகி, நீ உண்டுபண்ணின உன் நரகலான விக்கிரகங்களால் நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રજાઓની હાંસીનો અને બધા દેશોના ઉપહાસનો વિષય બનાવી છે.]]></a:t>
+              <a:t><![CDATA[தீட்டுப்பட்டு, உன் நாட்களைச் சமீபிக்கப்பண்ணி, உன் வருஷங்களை நிறைவேற்றினாய்; ஆகையால் நான் உன்னைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
   <a:themeElements>
-    <a:clrScheme name="Theme81">
+    <a:clrScheme name="Theme12">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme81">
+    <a:fontScheme name="Theme12">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme81">
+    <a:fmtScheme name="Theme12">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +17589,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>68</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>