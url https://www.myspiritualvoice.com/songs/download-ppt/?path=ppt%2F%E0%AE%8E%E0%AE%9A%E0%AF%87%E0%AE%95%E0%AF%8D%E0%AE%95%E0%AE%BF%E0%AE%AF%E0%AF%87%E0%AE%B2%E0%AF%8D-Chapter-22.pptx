--- v2 (2026-09-18)
+++ v3 (2026-11-02)
@@ -7807,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715835" r:id="rId1"/>
+    <p:sldLayoutId id="2482637279" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -17304,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
   <a:themeElements>
-    <a:clrScheme name="Theme12">
+    <a:clrScheme name="Theme77">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme12">
+    <a:fontScheme name="Theme77">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme12">
+    <a:fmtScheme name="Theme77">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>