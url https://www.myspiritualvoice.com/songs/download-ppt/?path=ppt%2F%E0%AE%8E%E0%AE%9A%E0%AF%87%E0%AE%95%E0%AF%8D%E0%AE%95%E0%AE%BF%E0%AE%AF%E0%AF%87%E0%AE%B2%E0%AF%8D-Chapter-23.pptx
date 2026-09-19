--- v1 (2026-07-18)
+++ v2 (2026-09-19)
@@ -193,50 +193,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -318,50 +330,56 @@
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
+    <p:sldId id="357" r:id="rId104"/>
+    <p:sldId id="358" r:id="rId105"/>
+    <p:sldId id="359" r:id="rId106"/>
+    <p:sldId id="360" r:id="rId107"/>
+    <p:sldId id="361" r:id="rId108"/>
+    <p:sldId id="362" r:id="rId109"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -560,53 +578,59 @@
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
-  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
+  <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -666,51 +690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீலாம்பரந்தரித்த தலைவரும், அதிபதிகளும், செளந்தரிய வாலிபரும், குதிரைகளின்மேல் ஏறுகிற வீரருமாயிருந்த சமீபதேசத்தாராகிய அசீரியர் என்கிற தன் சிநேகிதர்மேல் அவள் மோகித்து,]]></a:t>
+              <a:t><![CDATA[6. Which were clothed with blue, captains and rulers, all of them desirable young men, horsemen riding upon horses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -775,51 +799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. உங்கள் முறைகேட்டை உங்கள்மேல் சுமத்துவார்கள்; அப்பொழுது நீங்கள் உங்கள் நரகலான விக்கிரகங்களைச் சேவித்த பாவங்களைச் சுமந்து, நான் கர்த்தராகிய ஆண்டவர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[46. For thus says the Lord GOD; I will bring up a company upon them, and will give them to be removed and spoiled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -884,51 +908,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. உங்கள் முறைகேட்டை உங்கள்மேல் சுமத்துவார்கள்; அப்பொழுது நீங்கள் உங்கள் நரகலான விக்கிரகங்களைச் சேவித்த பாவங்களைச் சுமந்து, நான் கர்த்தராகிய ஆண்டவர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[46. For thus says the Lord GOD; I will bring up a company upon them, and will give them to be removed and spoiled.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. And the company shall stone them with stones, and dispatch them with their swords; they shall slay their sons and their daughters, and burn up their houses with fire.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. And the company shall stone them with stones, and dispatch them with their swords; they shall slay their sons and their daughters, and burn up their houses with fire.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. Thus will I cause lewdness to cease out of the land, that all women may be taught not to do after your lewdness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. Thus will I cause lewdness to cease out of the land, that all women may be taught not to do after your lewdness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. And they shall recompense your lewdness upon you, and all of you shall bear the sins of your idols: and all of you shall know that I am the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. And they shall recompense your lewdness upon you, and all of you shall bear the sins of your idols: and all of you shall know that I am the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -993,51 +1671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீலாம்பரந்தரித்த தலைவரும், அதிபதிகளும், செளந்தரிய வாலிபரும், குதிரைகளின்மேல் ஏறுகிற வீரருமாயிருந்த சமீபதேசத்தாராகிய அசீரியர் என்கிற தன் சிநேகிதர்மேல் அவள் மோகித்து,]]></a:t>
+              <a:t><![CDATA[6. Which were clothed with blue, captains and rulers, all of them desirable young men, horsemen riding upon horses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1102,51 +1780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அசீரியரின் புத்திரரில் சிரேஷ்டமான அனைவரோடும், தான் மோகித்த அனைவரோடும் தன் வேசித்தனங்களை நடப்பித்து, அவர்களுடைய நரகலான சகல விக்கிரகங்களாலும் தீட்டுப்பட்டுப்போனாள்.]]></a:t>
+              <a:t><![CDATA[7. Thus she committed her whoredoms with them, with all them that were the chosen men of Assyria, and with all on whom she doted: with all their idols she defiled herself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1211,51 +1889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அசீரியரின் புத்திரரில் சிரேஷ்டமான அனைவரோடும், தான் மோகித்த அனைவரோடும் தன் வேசித்தனங்களை நடப்பித்து, அவர்களுடைய நரகலான சகல விக்கிரகங்களாலும் தீட்டுப்பட்டுப்போனாள்.]]></a:t>
+              <a:t><![CDATA[7. Thus she committed her whoredoms with them, with all them that were the chosen men of Assyria, and with all on whom she doted: with all their idols she defiled herself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1320,51 +1998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தான் எகிப்திலே பண்ணின வேசித்தனங்களை அவள் விடவில்லை; அவர்கள் அவளுடைய வாலிபத்திலே அவளோடே சயனித்து, அவளுடைய கன்னிமையின் கொங்கைகளைத் தொட்டு, அவளிடத்தில் தங்கள் வேசித்தனத்தை நடப்பித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Neither left she her whoredoms brought from Egypt: for in her youth they lay with her, and they bruised the breasts of her virginity, and poured their whoredom upon her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1429,51 +2107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தான் எகிப்திலே பண்ணின வேசித்தனங்களை அவள் விடவில்லை; அவர்கள் அவளுடைய வாலிபத்திலே அவளோடே சயனித்து, அவளுடைய கன்னிமையின் கொங்கைகளைத் தொட்டு, அவளிடத்தில் தங்கள் வேசித்தனத்தை நடப்பித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Neither left she her whoredoms brought from Egypt: for in her youth they lay with her, and they bruised the breasts of her virginity, and poured their whoredom upon her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1538,51 +2216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் அவளுடைய சிநேகிதரின் கையிலே, அவள் மோகித்திருந்த அசீரியபுத்திரரின் கையிலே, நான் அவளை ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[9. Wherefore I have delivered her into the hand of her lovers, into the hand of the Assyrians, upon whom she doted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1647,51 +2325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் அவளுடைய சிநேகிதரின் கையிலே, அவள் மோகித்திருந்த அசீரியபுத்திரரின் கையிலே, நான் அவளை ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[9. Wherefore I have delivered her into the hand of her lovers, into the hand of the Assyrians, upon whom she doted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1756,51 +2434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் அவளை நிர்வாணமாக்கினார்கள்; அவளுடைய குமாரரையும் அவளுடைய குமாரத்திகளையும் சிறைபிடித்து, அவளையோ பட்டயத்தில் கொன்றுபோட்டார்கள்; அப்படியே அவளிடத்தில் ஆக்கினைகள் செய்யப்பட்டபடியினால் ஸ்திரீகளுக்குள் அவகீர்த்தியுள்ளவளானாள்.]]></a:t>
+              <a:t><![CDATA[10. These discovered her nakedness: they took her sons and her daughters, and slew her with the sword: and she became famous among women; for they had executed judgment upon her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1865,51 +2543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் அவளை நிர்வாணமாக்கினார்கள்; அவளுடைய குமாரரையும் அவளுடைய குமாரத்திகளையும் சிறைபிடித்து, அவளையோ பட்டயத்தில் கொன்றுபோட்டார்கள்; அப்படியே அவளிடத்தில் ஆக்கினைகள் செய்யப்பட்டபடியினால் ஸ்திரீகளுக்குள் அவகீர்த்தியுள்ளவளானாள்.]]></a:t>
+              <a:t><![CDATA[10. These discovered her nakedness: they took her sons and her daughters, and slew her with the sword: and she became famous among women; for they had executed judgment upon her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1974,51 +2652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD came again unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2083,51 +2761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவளுடைய தங்கையாகிய அகோலிபாள் இதைக் கண்டும், தன் மோகவிகாரத்தில் அவளைப் பார்க்கிலும் கெட்டவளானாள்; தன் சகோதரியின் வேசித்தனங்களிலும் தன் வேசித்தனங்கள் அதிகமாயிற்று.]]></a:t>
+              <a:t><![CDATA[10. These discovered her nakedness: they took her sons and her daughters, and slew her with the sword: and she became famous among women; for they had executed judgment upon her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2192,51 +2870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவளுடைய தங்கையாகிய அகோலிபாள் இதைக் கண்டும், தன் மோகவிகாரத்தில் அவளைப் பார்க்கிலும் கெட்டவளானாள்; தன் சகோதரியின் வேசித்தனங்களிலும் தன் வேசித்தனங்கள் அதிகமாயிற்று.]]></a:t>
+              <a:t><![CDATA[11. And when her sister Aholibah saw this, she was more corrupt in her inordinate love than she, and in her whoredoms more than her sister in her whoredoms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2301,51 +2979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மகா அலங்கார உடுப்புள்ள தரும் அதிபதிகளும், குதிரைகள் ஏறுகிற வீரரும், செளந்தரியமுள்ள வாலிபருமான சமீபதேசத்தாராகிய அசீரிய புத்திரர்மேல் மோகங்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[11. And when her sister Aholibah saw this, she was more corrupt in her inordinate love than she, and in her whoredoms more than her sister in her whoredoms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2410,51 +3088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மகா அலங்கார உடுப்புள்ள தரும் அதிபதிகளும், குதிரைகள் ஏறுகிற வீரரும், செளந்தரியமுள்ள வாலிபருமான சமீபதேசத்தாராகிய அசீரிய புத்திரர்மேல் மோகங்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[12. She doted upon the Assyrians her neighbours, captains and rulers clothed most gorgeously, horsemen riding upon horses, all of them desirable young men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2519,51 +3197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவளும் அசுத்தமானாளென்றும், அவர்கள் இருவரும் ஒரே வழியில்போனார்களென்றும் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[12. She doted upon the Assyrians her neighbours, captains and rulers clothed most gorgeously, horsemen riding upon horses, all of them desirable young men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2628,51 +3306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவள் தன் வேசித்தனங்களில் அதிகரித்தாள்; சுவரில் ஜாதிலிங்கத்தால் சித்திரந்தீர்ந்த கல்தேயரின் புருஷ சுரூபங்களைக் கண்டாள்.]]></a:t>
+              <a:t><![CDATA[13. Then I saw that she was defiled, that they took both one way,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2737,51 +3415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவள் தன் வேசித்தனங்களில் அதிகரித்தாள்; சுவரில் ஜாதிலிங்கத்தால் சித்திரந்தீர்ந்த கல்தேயரின் புருஷ சுரூபங்களைக் கண்டாள்.]]></a:t>
+              <a:t><![CDATA[14. And that she increased her whoredoms: for when she saw men portrayed upon the wall, the images of the Chaldeans portrayed with vermilion,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2846,51 +3524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் எல்லாரும் தங்கள் ஜெந்மதேசமாகிய கல்தேயாவிலுள்ள பாபிலோன் புத்திரரின் சாயலாகத் தங்கள் அரைகளில் கச்சை கட்டினவர்களும் தங்கள் தலைகளில் சாயந்தீர்ந்த பெரிய பாகைகளைத் தரித்தவர்களும், பார்வைக்கு ராஜகுமாரர்களுமாக இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And that she increased her whoredoms: for when she saw men portrayed upon the wall, the images of the Chaldeans portrayed with vermilion,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2955,51 +3633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் எல்லாரும் தங்கள் ஜெந்மதேசமாகிய கல்தேயாவிலுள்ள பாபிலோன் புத்திரரின் சாயலாகத் தங்கள் அரைகளில் கச்சை கட்டினவர்களும் தங்கள் தலைகளில் சாயந்தீர்ந்த பெரிய பாகைகளைத் தரித்தவர்களும், பார்வைக்கு ராஜகுமாரர்களுமாக இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Girded with girdles upon their loins, exceeding in dyed attire upon their heads, all of them princes to look to, after the manner of the Babylonians of Chaldea, the land of their nativity:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3064,51 +3742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவளுடைய கண்கள் அவர்களைப் பார்த்தவுடனே, அவள் அவர்கள்மேல் மோகித்து, கல்தேயாவுக்கு அவர்களண்டையிலே ஸ்தானாபதிகளை அனுப்பினாள்.]]></a:t>
+              <a:t><![CDATA[15. Girded with girdles upon their loins, exceeding in dyed attire upon their heads, all of them princes to look to, after the manner of the Babylonians of Chaldea, the land of their nativity:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3173,51 +3851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, ஒரே தாயின் குமாரத்திகளாகிய இரண்டு ஸ்திரீகள் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Son of man, there were two women, the daughters of one mother:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3282,51 +3960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவளுடைய கண்கள் அவர்களைப் பார்த்தவுடனே, அவள் அவர்கள்மேல் மோகித்து, கல்தேயாவுக்கு அவர்களண்டையிலே ஸ்தானாபதிகளை அனுப்பினாள்.]]></a:t>
+              <a:t><![CDATA[15. Girded with girdles upon their loins, exceeding in dyed attire upon their heads, all of them princes to look to, after the manner of the Babylonians of Chaldea, the land of their nativity:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3391,51 +4069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது பாபிலோன் புத்திரர் அவளண்டையிலே சிநேக சம்போகத்துக்கு வந்து, தங்கள் வேசித்தனங்களால் அவளைத் தீட்டுப்படுத்தினார்கள்; அவள் இவர்களால் தீட்டுப்பட்டுப்போன பின்பு, அவள் மனது அவர்களை விட்டுப் பிரிந்தது.]]></a:t>
+              <a:t><![CDATA[16. And as soon as she saw them with her eyes, she doted upon them, and sent messengers unto them into Chaldea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3500,51 +4178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது பாபிலோன் புத்திரர் அவளண்டையிலே சிநேக சம்போகத்துக்கு வந்து, தங்கள் வேசித்தனங்களால் அவளைத் தீட்டுப்படுத்தினார்கள்; அவள் இவர்களால் தீட்டுப்பட்டுப்போன பின்பு, அவள் மனது அவர்களை விட்டுப் பிரிந்தது.]]></a:t>
+              <a:t><![CDATA[16. And as soon as she saw them with her eyes, she doted upon them, and sent messengers unto them into Chaldea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3609,51 +4287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவ்விதமாய் அவள் தன் வேசித்தனங்களை வெளிப்படுத்தி, தன்னை நிர்வாணமாக்கினபோது, என் மனம் அவளுடைய சகோதரியை விட்டுப் பிரித்ததுபோல அவளையும் விட்டுப் பிரிந்தது.]]></a:t>
+              <a:t><![CDATA[17. And the Babylonians came to her into the bed of love, and they defiled her with their whoredom, and she was polluted with them, and her mind was alienated from them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3718,51 +4396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவ்விதமாய் அவள் தன் வேசித்தனங்களை வெளிப்படுத்தி, தன்னை நிர்வாணமாக்கினபோது, என் மனம் அவளுடைய சகோதரியை விட்டுப் பிரித்ததுபோல அவளையும் விட்டுப் பிரிந்தது.]]></a:t>
+              <a:t><![CDATA[17. And the Babylonians came to her into the bed of love, and they defiled her with their whoredom, and she was polluted with them, and her mind was alienated from them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3827,51 +4505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர் எகிப்துதேசத்திலே வேசித்தனம் பண்ணின தன் வாலிபத்தின் நாட்களை நினைத்து, தன் வேசித்தனங்களில் அதிகரித்துப்போனாள்.]]></a:t>
+              <a:t><![CDATA[17. And the Babylonians came to her into the bed of love, and they defiled her with their whoredom, and she was polluted with them, and her mind was alienated from them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3936,51 +4614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர் எகிப்துதேசத்திலே வேசித்தனம் பண்ணின தன் வாலிபத்தின் நாட்களை நினைத்து, தன் வேசித்தனங்களில் அதிகரித்துப்போனாள்.]]></a:t>
+              <a:t><![CDATA[18. So she discovered her whoredoms, and discovered her nakedness: then my mind was alienated from her, like my mind was alienated from her sister.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4045,51 +4723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கழுதைமாம்சமான மாம்சமும், குதிரை இந்திரியமான இந்திரியமுமுள்ள அவர்களுக்கு அவள் வைப்பாட்டியாயிருக்கும்படி அவர்கள்மேல் மோகித்தாள்.]]></a:t>
+              <a:t><![CDATA[18. So she discovered her whoredoms, and discovered her nakedness: then my mind was alienated from her, like my mind was alienated from her sister.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4154,51 +4832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கழுதைமாம்சமான மாம்சமும், குதிரை இந்திரியமான இந்திரியமுமுள்ள அவர்களுக்கு அவள் வைப்பாட்டியாயிருக்கும்படி அவர்கள்மேல் மோகித்தாள்.]]></a:t>
+              <a:t><![CDATA[19. Yet she multiplied her whoredoms, in calling to remembrance the days of her youth, wherein she had played the harlot in the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4263,51 +4941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எகிப்தியரால் உன் கன்னிமையின் ஸ்தனங்களாகிய கொங்கைகள் தொடப்பட்ட காலத்தில், நீ உன் இளம்பிராயத்தில் செய்த முறைகேடுகளை நினைத்துவருகிறாய்.]]></a:t>
+              <a:t><![CDATA[19. Yet she multiplied her whoredoms, in calling to remembrance the days of her youth, wherein she had played the harlot in the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4372,51 +5050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் எகிப்திலே வேசித்தனம்பண்ணினார்கள்; தங்கள் இளம்பிராயத்திலே வேசித்தனம்பண்ணினார்கள்; அங்கே அவர்களுடைய ஸ்தனங்கள் அமுக்கப்பட்டு, அவர்களுடைய கன்னிமையின் கொங்கைகள் தொடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[3. And they committed whoredoms in Egypt; they committed whoredoms in their youth: there were their breasts pressed, and there they bruised the teats of their virginity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4481,51 +5159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எகிப்தியரால் உன் கன்னிமையின் ஸ்தனங்களாகிய கொங்கைகள் தொடப்பட்ட காலத்தில், நீ உன் இளம்பிராயத்தில் செய்த முறைகேடுகளை நினைத்துவருகிறாய்.]]></a:t>
+              <a:t><![CDATA[20. For she doted upon their paramours, whose flesh is as the flesh of asses, and whose issue is like the issue of horses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4590,51 +5268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால், அகோலிபாளே, கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, உன் மனதுவிட்டுப் பிரிந்த உன் சிநேகிதரை நான் உனக்கு விரோதமாக எழுப்பி, உனக்கு விரோதமாக அவர்களைச் சுற்றிலும்வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[20. For she doted upon their paramours, whose flesh is as the flesh of asses, and whose issue is like the issue of horses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4699,51 +5377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால், அகோலிபாளே, கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, உன் மனதுவிட்டுப் பிரிந்த உன் சிநேகிதரை நான் உனக்கு விரோதமாக எழுப்பி, உனக்கு விரோதமாக அவர்களைச் சுற்றிலும்வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[21. Thus you called to remembrance the lewdness of your youth, in bruising your teats by the Egyptians for the breast of your youth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4808,51 +5486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. செளந்தரியமுள்ள வாலிபரும், தலைவரும் அதிபதிகளும், குதிரைகள்மேல் ஏறுகிற வீரருமாகிய பேர் பெற்ற பிரபுக்களான பாபிலோன் புத்திரரையும், கல்தேயர் எல்லாரையும், பேகோடு, சோவா, கோவா என்கிற தேசங்களின் மனுஷரையும் அவர்களோடேகூட அசீரிய புத்திரர் எல்லாரையும் வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[21. Thus you called to remembrance the lewdness of your youth, in bruising your teats by the Egyptians for the breast of your youth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4917,51 +5595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. செளந்தரியமுள்ள வாலிபரும், தலைவரும் அதிபதிகளும், குதிரைகள்மேல் ஏறுகிற வீரருமாகிய பேர் பெற்ற பிரபுக்களான பாபிலோன் புத்திரரையும், கல்தேயர் எல்லாரையும், பேகோடு, சோவா, கோவா என்கிற தேசங்களின் மனுஷரையும் அவர்களோடேகூட அசீரிய புத்திரர் எல்லாரையும் வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[22. Therefore, O Aholibah, thus says the Lord GOD; Behold, I will raise up your lovers against you, from whom your mind is alienated, and I will bring them against you on every side;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5026,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. செளந்தரியமுள்ள வாலிபரும், தலைவரும் அதிபதிகளும், குதிரைகள்மேல் ஏறுகிற வீரருமாகிய பேர் பெற்ற பிரபுக்களான பாபிலோன் புத்திரரையும், கல்தேயர் எல்லாரையும், பேகோடு, சோவா, கோவா என்கிற தேசங்களின் மனுஷரையும் அவர்களோடேகூட அசீரிய புத்திரர் எல்லாரையும் வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[22. Therefore, O Aholibah, thus says the Lord GOD; Behold, I will raise up your lovers against you, from whom your mind is alienated, and I will bring them against you on every side;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5135,51 +5813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் வண்டில்களோடும், இரதங்களோடும் இயந்திரங்களோடும், ஜனக்கூட்டத்தோடும், கேடகங்களும் பரிசைகளும் தலைச்சீராக்களும் தரித்தவர்களாய் உனக்கு விரோதமாக வந்து, உன்னைச் சுற்றிலும் பாளயமிறங்குவார்கள்; அவர்களுக்கு முன்னே நான் நியாயத்தை விளங்கப்பண்ணுவேன்; அவர்கள் தங்கள் நியாயங்களின்படி உன்னை நியாயந்தீர்ப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[23. The Babylonians, and all the Chaldeans, Pekod, and Shoa, and Koa, and all the Assyrians with them: all of them desirable young men, captains and rulers, great lords and renowned, all of them riding upon horses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5244,51 +5922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் வண்டில்களோடும், இரதங்களோடும் இயந்திரங்களோடும், ஜனக்கூட்டத்தோடும், கேடகங்களும் பரிசைகளும் தலைச்சீராக்களும் தரித்தவர்களாய் உனக்கு விரோதமாக வந்து, உன்னைச் சுற்றிலும் பாளயமிறங்குவார்கள்; அவர்களுக்கு முன்னே நான் நியாயத்தை விளங்கப்பண்ணுவேன்; அவர்கள் தங்கள் நியாயங்களின்படி உன்னை நியாயந்தீர்ப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[23. The Babylonians, and all the Chaldeans, Pekod, and Shoa, and Koa, and all the Assyrians with them: all of them desirable young men, captains and rulers, great lords and renowned, all of them riding upon horses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5353,51 +6031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் வண்டில்களோடும், இரதங்களோடும் இயந்திரங்களோடும், ஜனக்கூட்டத்தோடும், கேடகங்களும் பரிசைகளும் தலைச்சீராக்களும் தரித்தவர்களாய் உனக்கு விரோதமாக வந்து, உன்னைச் சுற்றிலும் பாளயமிறங்குவார்கள்; அவர்களுக்கு முன்னே நான் நியாயத்தை விளங்கப்பண்ணுவேன்; அவர்கள் தங்கள் நியாயங்களின்படி உன்னை நியாயந்தீர்ப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[23. The Babylonians, and all the Chaldeans, Pekod, and Shoa, and Koa, and all the Assyrians with them: all of them desirable young men, captains and rulers, great lords and renowned, all of them riding upon horses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5462,51 +6140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உனக்கு விரோதமாக என் எரிச்சலை விளங்கப்பண்ணுவேன்; அவர்கள் உன்னை உக்கிரமாய் நடப்பித்து, உன் மூக்கையும் உன் காதுகளையும் அறுத்துப்போடுவார்கள்; உன்னில் மீதியாயிருப்பவர்கள் பட்டயத்தால் வெட்டுண்டுபோவார்கள்; அவர்கள் உன் குமாரரையும் உன் குமாரத்திகளையும் பிடித்துக்கொள்ளுவார்கள்; உன்னில் மீதியாயிருப்பவர்கள் அக்கினிக்கு இரையாவார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And they shall come against you with chariots, wagons, and wheels, and with an assembly of people, which shall set against you buckler and shield and helmet round about: and I will set judgment before them, and they shall judge you according to their judgments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5571,51 +6249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் எகிப்திலே வேசித்தனம்பண்ணினார்கள்; தங்கள் இளம்பிராயத்திலே வேசித்தனம்பண்ணினார்கள்; அங்கே அவர்களுடைய ஸ்தனங்கள் அமுக்கப்பட்டு, அவர்களுடைய கன்னிமையின் கொங்கைகள் தொடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[3. And they committed whoredoms in Egypt; they committed whoredoms in their youth: there were their breasts pressed, and there they bruised the teats of their virginity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5680,51 +6358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உனக்கு விரோதமாக என் எரிச்சலை விளங்கப்பண்ணுவேன்; அவர்கள் உன்னை உக்கிரமாய் நடப்பித்து, உன் மூக்கையும் உன் காதுகளையும் அறுத்துப்போடுவார்கள்; உன்னில் மீதியாயிருப்பவர்கள் பட்டயத்தால் வெட்டுண்டுபோவார்கள்; அவர்கள் உன் குமாரரையும் உன் குமாரத்திகளையும் பிடித்துக்கொள்ளுவார்கள்; உன்னில் மீதியாயிருப்பவர்கள் அக்கினிக்கு இரையாவார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And they shall come against you with chariots, wagons, and wheels, and with an assembly of people, which shall set against you buckler and shield and helmet round about: and I will set judgment before them, and they shall judge you according to their judgments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5789,51 +6467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உனக்கு விரோதமாக என் எரிச்சலை விளங்கப்பண்ணுவேன்; அவர்கள் உன்னை உக்கிரமாய் நடப்பித்து, உன் மூக்கையும் உன் காதுகளையும் அறுத்துப்போடுவார்கள்; உன்னில் மீதியாயிருப்பவர்கள் பட்டயத்தால் வெட்டுண்டுபோவார்கள்; அவர்கள் உன் குமாரரையும் உன் குமாரத்திகளையும் பிடித்துக்கொள்ளுவார்கள்; உன்னில் மீதியாயிருப்பவர்கள் அக்கினிக்கு இரையாவார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And they shall come against you with chariots, wagons, and wheels, and with an assembly of people, which shall set against you buckler and shield and helmet round about: and I will set judgment before them, and they shall judge you according to their judgments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5898,51 +6576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் உன் வஸ்திரங்களை உரிந்து, உன் சிங்காரமான ஆபரணங்களைப் பறித்துக்கொள்ளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And they shall come against you with chariots, wagons, and wheels, and with an assembly of people, which shall set against you buckler and shield and helmet round about: and I will set judgment before them, and they shall judge you according to their judgments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6007,51 +6685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இவ்விதமாய் உன் முறைகேட்டையும், நீ எகிப்துதேசத்தில் துவக்கின் உன் வேசித்தனத்தையும் ஒழியப்பண்ணுவேன்; நீ இனி அவர்களை நோக்க உன் கண்களை ஏறெடுக்காமலும், எகிப்துவை நினையாமலும் இருப்பாய்.]]></a:t>
+              <a:t><![CDATA[25. And I will set my jealousy against you, and they shall deal furiously with you: they shall take away your nose and yours ears; and your remnant shall fall by the sword: they shall take your sons and your daughters; and your residue shall be devoured by the fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6116,51 +6794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இவ்விதமாய் உன் முறைகேட்டையும், நீ எகிப்துதேசத்தில் துவக்கின் உன் வேசித்தனத்தையும் ஒழியப்பண்ணுவேன்; நீ இனி அவர்களை நோக்க உன் கண்களை ஏறெடுக்காமலும், எகிப்துவை நினையாமலும் இருப்பாய்.]]></a:t>
+              <a:t><![CDATA[25. And I will set my jealousy against you, and they shall deal furiously with you: they shall take away your nose and yours ears; and your remnant shall fall by the sword: they shall take your sons and your daughters; and your residue shall be devoured by the fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6225,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நீ பகைக்கிறவர்கள் கையிலும், உன் மனம் விட்டுப் பிரிந்தவர்களின் கையிலும் நான் உன்னை ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[25. And I will set my jealousy against you, and they shall deal furiously with you: they shall take away your nose and yours ears; and your remnant shall fall by the sword: they shall take your sons and your daughters; and your residue shall be devoured by the fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6334,51 +7012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நீ பகைக்கிறவர்கள் கையிலும், உன் மனம் விட்டுப் பிரிந்தவர்களின் கையிலும் நான் உன்னை ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[25. And I will set my jealousy against you, and they shall deal furiously with you: they shall take away your nose and yours ears; and your remnant shall fall by the sword: they shall take your sons and your daughters; and your residue shall be devoured by the fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6443,51 +7121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் உன்னை வெறுப்பாய் நடத்தி உன் பிரயாசத்தின் பலனையெல்லாம் எடுத்துக்கொண்டு, உன்னை அம்மணமும் நிர்வாணமுமாக்கிவிடுவார்கள்; அப்படியே உன் வெட்கக்கேடும் உன் முறைகேடுமான உன் வேசித்தனத்தின் நிர்வாணம் வெளிப்படுத்தப்படும்.]]></a:t>
+              <a:t><![CDATA[26. They shall also strip you out of your clothes, and take away your fair jewels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6552,51 +7230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் உன்னை வெறுப்பாய் நடத்தி உன் பிரயாசத்தின் பலனையெல்லாம் எடுத்துக்கொண்டு, உன்னை அம்மணமும் நிர்வாணமுமாக்கிவிடுவார்கள்; அப்படியே உன் வெட்கக்கேடும் உன் முறைகேடுமான உன் வேசித்தனத்தின் நிர்வாணம் வெளிப்படுத்தப்படும்.]]></a:t>
+              <a:t><![CDATA[27. Thus will I make your lewdness to cease from you, and your whoredom brought from the land of Egypt: so that you shall not lift up yours eyes unto them, nor remember Egypt any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6661,51 +7339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் உன்னை வெறுப்பாய் நடத்தி உன் பிரயாசத்தின் பலனையெல்லாம் எடுத்துக்கொண்டு, உன்னை அம்மணமும் நிர்வாணமுமாக்கிவிடுவார்கள்; அப்படியே உன் வெட்கக்கேடும் உன் முறைகேடுமான உன் வேசித்தனத்தின் நிர்வாணம் வெளிப்படுத்தப்படும்.]]></a:t>
+              <a:t><![CDATA[27. Thus will I make your lewdness to cease from you, and your whoredom brought from the land of Egypt: so that you shall not lift up yours eyes unto them, nor remember Egypt any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6770,51 +7448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களில் மூத்தவளின் பெயர் அகோலாள், அவளுடைய தங்கையின் பெயர் அகோலிபாள்; அவர்கள் என்னுடையவர்களாகி, குமாரரையும் குமாரத்திகளையும் பெற்றார்கள்; இவைகளே அவர்களுடைய பெயர்கள்; அகோலாள் என்பதற்குச் சமாரியா என்றும் அகோலிபாள் என்பதற்கு எருசலேம் என்றும் பொருளாம்.]]></a:t>
+              <a:t><![CDATA[4. And the names of them were Aholah the elder, and Aholibah her sister: and they were mine, and they bare sons and daughters. Thus were their names; Samaria is Aholah, and Jerusalem Aholibah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6879,51 +7557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நீ புறஜாதிகளைப் பின்தொடர்ந்து, அவர்களுடைய நரகலான விக்கிரகங்களால் உன்னைத் தீட்டுப்படுத்திக்கொண்ட உன் வேசித்தனத்தினிமித்தம் இவைகள் உனக்குச் செய்யப்படும்.]]></a:t>
+              <a:t><![CDATA[28. For thus says the Lord GOD; Behold, I will deliver you into the hand of them whom you hate, into the hand of them from whom your mind is alienated:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6988,51 +7666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நீ புறஜாதிகளைப் பின்தொடர்ந்து, அவர்களுடைய நரகலான விக்கிரகங்களால் உன்னைத் தீட்டுப்படுத்திக்கொண்ட உன் வேசித்தனத்தினிமித்தம் இவைகள் உனக்குச் செய்யப்படும்.]]></a:t>
+              <a:t><![CDATA[28. For thus says the Lord GOD; Behold, I will deliver you into the hand of them whom you hate, into the hand of them from whom your mind is alienated:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7097,51 +7775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உன் சகோதரியின் வழியிலே நீ நடந்தாய்; ஆகையால் அவளுடைய பாத்திரத்தை உன் கையிலே கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[29. And they shall deal with you hatefully, and shall take away all your labour, and shall leave you naked and bare: and the nakedness of your whoredoms shall be discovered, both your lewdness and your whoredoms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7206,51 +7884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ உன் சகோதரியினுடைய ஆழமும் அகலமுமானதும் நிறைய வார்க்கப்பட்டதுமான பாத்திரத்தைக் குடித்து, நகைப்பும் பரியாசமுமாவாய்.]]></a:t>
+              <a:t><![CDATA[29. And they shall deal with you hatefully, and shall take away all your labour, and shall leave you naked and bare: and the nakedness of your whoredoms shall be discovered, both your lewdness and your whoredoms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7315,51 +7993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ உன் சகோதரியினுடைய ஆழமும் அகலமுமானதும் நிறைய வார்க்கப்பட்டதுமான பாத்திரத்தைக் குடித்து, நகைப்பும் பரியாசமுமாவாய்.]]></a:t>
+              <a:t><![CDATA[29. And they shall deal with you hatefully, and shall take away all your labour, and shall leave you naked and bare: and the nakedness of your whoredoms shall be discovered, both your lewdness and your whoredoms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7424,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. சமாரியா என்னும் உன் சகோதரியினுடைய பாத்திரமாயிருக்கிற பிரமிப்பும் பாழ்க்கடிப்பும் என்கிற பாத்திரத்தால் வெறியினாலும் சஞ்சலத்தினாலும் நிறையப்படுவாய்.]]></a:t>
+              <a:t><![CDATA[30. I will do these things unto you, because you have gone a whoring after the heathen, and because you are polluted with their idols.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7533,51 +8211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. சமாரியா என்னும் உன் சகோதரியினுடைய பாத்திரமாயிருக்கிற பிரமிப்பும் பாழ்க்கடிப்பும் என்கிற பாத்திரத்தால் வெறியினாலும் சஞ்சலத்தினாலும் நிறையப்படுவாய்.]]></a:t>
+              <a:t><![CDATA[30. I will do these things unto you, because you have gone a whoring after the heathen, and because you are polluted with their idols.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7642,51 +8320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீ அதில் இருக்கிறதைக் குடித்து, உறிஞ்சி, அதின் ஓடுகளை உடைத்துப்போட்டு, உன் ஸ்தனங்களைக் கீறிக்கொள்வாய்; நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[31. You have walked in the way of your sister; therefore will I give her cup into yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7751,51 +8429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீ அதில் இருக்கிறதைக் குடித்து, உறிஞ்சி, அதின் ஓடுகளை உடைத்துப்போட்டு, உன் ஸ்தனங்களைக் கீறிக்கொள்வாய்; நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[32. Thus says the Lord GOD; You shall drink of your sister's cup deep and large: you shall be laughed to scorn and had in derision; it contains much.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7860,51 +8538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆகையால், நீ என்னை மறந்து, என்னை உனக்குப் புறம்பே தள்ளிவிட்டதினிமித்தம், நீ உன் முறைகேட்டையும் உன் வேசித்தனங்களையும் சுமப்பாய் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[32. Thus says the Lord GOD; You shall drink of your sister's cup deep and large: you shall be laughed to scorn and had in derision; it contains much.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7969,51 +8647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களில் மூத்தவளின் பெயர் அகோலாள், அவளுடைய தங்கையின் பெயர் அகோலிபாள்; அவர்கள் என்னுடையவர்களாகி, குமாரரையும் குமாரத்திகளையும் பெற்றார்கள்; இவைகளே அவர்களுடைய பெயர்கள்; அகோலாள் என்பதற்குச் சமாரியா என்றும் அகோலிபாள் என்பதற்கு எருசலேம் என்றும் பொருளாம்.]]></a:t>
+              <a:t><![CDATA[4. And the names of them were Aholah the elder, and Aholibah her sister: and they were mine, and they bare sons and daughters. Thus were their names; Samaria is Aholah, and Jerusalem Aholibah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8078,51 +8756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆகையால், நீ என்னை மறந்து, என்னை உனக்குப் புறம்பே தள்ளிவிட்டதினிமித்தம், நீ உன் முறைகேட்டையும் உன் வேசித்தனங்களையும் சுமப்பாய் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[33. You shall be filled with drunkenness and sorrow, with the cup of astonishment and desolation, with the cup of your sister Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8187,51 +8865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பின்னும் கர்த்தர் என்னை நோக்கி: மனுபுத்திரனே, நீ அகோலாளையும் அகோலிபாளையும் குறித்து வழக்காட மனதானால், அவர்களுடைய அருவருப்புகளை அவர்களுக்குத் தெரியக்காட்டு.]]></a:t>
+              <a:t><![CDATA[33. You shall be filled with drunkenness and sorrow, with the cup of astonishment and desolation, with the cup of your sister Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8296,51 +8974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பின்னும் கர்த்தர் என்னை நோக்கி: மனுபுத்திரனே, நீ அகோலாளையும் அகோலிபாளையும் குறித்து வழக்காட மனதானால், அவர்களுடைய அருவருப்புகளை அவர்களுக்குத் தெரியக்காட்டு.]]></a:t>
+              <a:t><![CDATA[34. You shall even drink it and suck it out, and you shall break the earthen ware thereof, and pluck off yours own breasts: for I have spoken it, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8405,51 +9083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவர்கள் விபசாரம்பண்ணினார்கள், அவர்கள் கைகளில் இரத்தமும் இருக்கிறது; அவர்கள் தங்கள் நரகலான விக்கிரகங்களோடே விபசாரம்பண்ணி தாங்கள் எனக்குப் பெற்ற தங்கள் பிள்ளைகளையும் அவைகளுக்கு இரையாகத் தீக்கடக்கப்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[34. You shall even drink it and suck it out, and you shall break the earthen ware thereof, and pluck off yours own breasts: for I have spoken it, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8514,51 +9192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவர்கள் விபசாரம்பண்ணினார்கள், அவர்கள் கைகளில் இரத்தமும் இருக்கிறது; அவர்கள் தங்கள் நரகலான விக்கிரகங்களோடே விபசாரம்பண்ணி தாங்கள் எனக்குப் பெற்ற தங்கள் பிள்ளைகளையும் அவைகளுக்கு இரையாகத் தீக்கடக்கப்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[35. Therefore thus says the Lord GOD; Because you have forgotten me, and cast me behind your back, therefore bear you also your lewdness and your whoredoms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8623,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவர்கள் விபசாரம்பண்ணினார்கள், அவர்கள் கைகளில் இரத்தமும் இருக்கிறது; அவர்கள் தங்கள் நரகலான விக்கிரகங்களோடே விபசாரம்பண்ணி தாங்கள் எனக்குப் பெற்ற தங்கள் பிள்ளைகளையும் அவைகளுக்கு இரையாகத் தீக்கடக்கப்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[35. Therefore thus says the Lord GOD; Because you have forgotten me, and cast me behind your back, therefore bear you also your lewdness and your whoredoms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8732,51 +9410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அன்றியும் அவர்கள் என் பரிசுத்தஸ்தலத்தை அந்நாளிலேதானே தீட்டுப்படுத்தி, என் ஓய்வுநாட்களைப் பரிசுத்தக்குலைச்சலாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[36. The LORD said moreover unto me; Son of man, will you judge Aholah and Aholibah? yea, declare unto them their abominations;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8841,51 +9519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அன்றியும் அவர்கள் என் பரிசுத்தஸ்தலத்தை அந்நாளிலேதானே தீட்டுப்படுத்தி, என் ஓய்வுநாட்களைப் பரிசுத்தக்குலைச்சலாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[36. The LORD said moreover unto me; Son of man, will you judge Aholah and Aholibah? yea, declare unto them their abominations;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8950,51 +9628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்கள் தங்கள் பிள்ளைகளைத் தங்கள் நரகலான விக்கிரகங்களுக்கென்று பலியிட்டபின்பு, அவர்கள் என் பரிசுத்தஸ்தலத்தைப் பரிசுத்தக்குலைச்சலாக்க அந்நாளில்தானே அதற்குள் பிரவேசித்தார்கள்; இதோ, என் ஆலயத்தின் நடுவிலே இப்படிச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. That they have committed adultery, and blood is in their hands, and with their idols have they committed adultery, and have also caused their sons, whom they bare unto me, to pass for them through the fire, to devour them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9059,51 +9737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்கள் தங்கள் பிள்ளைகளைத் தங்கள் நரகலான விக்கிரகங்களுக்கென்று பலியிட்டபின்பு, அவர்கள் என் பரிசுத்தஸ்தலத்தைப் பரிசுத்தக்குலைச்சலாக்க அந்நாளில்தானே அதற்குள் பிரவேசித்தார்கள்; இதோ, என் ஆலயத்தின் நடுவிலே இப்படிச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. That they have committed adultery, and blood is in their hands, and with their idols have they committed adultery, and have also caused their sons, whom they bare unto me, to pass for them through the fire, to devour them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9168,51 +9846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அகோலாள் என்னுடையவளாயிருக்கும்போது சோரம்போனாள்.]]></a:t>
+              <a:t><![CDATA[4. And the names of them were Aholah the elder, and Aholibah her sister: and they were mine, and they bare sons and daughters. Thus were their names; Samaria is Aholah, and Jerusalem Aholibah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9277,51 +9955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இதுவுமல்லாமல், தூரத்திலுள்ள புருஷரிடத்திற்குத் தூது அனுப்பி, அவர்களை வரவழைத்தார்கள், அவர்கள் வந்தார்கள்; அவர்களுக்கென்று நீ குளித்து, உன் கண்களில் மையிட்டுக்கொண்டு, ஆபரணங்களால் உன்னை அலங்கரித்து,]]></a:t>
+              <a:t><![CDATA[37. That they have committed adultery, and blood is in their hands, and with their idols have they committed adultery, and have also caused their sons, whom they bare unto me, to pass for them through the fire, to devour them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9386,51 +10064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இதுவுமல்லாமல், தூரத்திலுள்ள புருஷரிடத்திற்குத் தூது அனுப்பி, அவர்களை வரவழைத்தார்கள், அவர்கள் வந்தார்கள்; அவர்களுக்கென்று நீ குளித்து, உன் கண்களில் மையிட்டுக்கொண்டு, ஆபரணங்களால் உன்னை அலங்கரித்து,]]></a:t>
+              <a:t><![CDATA[38. Moreover this they have done unto me: they have defiled my sanctuary in the same day, and have profaned my sabbaths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9495,51 +10173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இதுவுமல்லாமல், தூரத்திலுள்ள புருஷரிடத்திற்குத் தூது அனுப்பி, அவர்களை வரவழைத்தார்கள், அவர்கள் வந்தார்கள்; அவர்களுக்கென்று நீ குளித்து, உன் கண்களில் மையிட்டுக்கொண்டு, ஆபரணங்களால் உன்னை அலங்கரித்து,]]></a:t>
+              <a:t><![CDATA[38. Moreover this they have done unto me: they have defiled my sanctuary in the same day, and have profaned my sabbaths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9604,51 +10282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. சிறந்த மஞ்சத்தின்மேல் உட்கார்ந்துகொண்டாய்; அதின் முன்னே ஒரு பீடம் ஆயத்தம்பண்ணப்பட்டிருந்தது; உன் தூபவர்க்கத்தையும் என் எண்ணெயையும் அதின்மேல் வைத்தாய்.]]></a:t>
+              <a:t><![CDATA[39. For when they had slain their children to their idols, then they came the same day into my sanctuary to profane it; and, lo, thus have they done in the midst of mine house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9713,51 +10391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. சிறந்த மஞ்சத்தின்மேல் உட்கார்ந்துகொண்டாய்; அதின் முன்னே ஒரு பீடம் ஆயத்தம்பண்ணப்பட்டிருந்தது; உன் தூபவர்க்கத்தையும் என் எண்ணெயையும் அதின்மேல் வைத்தாய்.]]></a:t>
+              <a:t><![CDATA[39. For when they had slain their children to their idols, then they came the same day into my sanctuary to profane it; and, lo, thus have they done in the midst of mine house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9822,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவளிடத்திலே அந்தச் சந்தடியின் இரைச்சல் அடங்கின பின்பு, ஜனத்திரளான புருஷரையும் அழைத்தனுப்பினார்கள்; சபேயர் வனாந்தரத்திலிருந்து கொண்டுவரப்பட்டார்கள்; இவர்கள் அவர்களுடைய கைகளில் கடகங்களையும் அவர்களுடைய தலைகளில் அலங்காரமான கிரீடங்களையும் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[39. For when they had slain their children to their idols, then they came the same day into my sanctuary to profane it; and, lo, thus have they done in the midst of mine house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9931,51 +10609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவளிடத்திலே அந்தச் சந்தடியின் இரைச்சல் அடங்கின பின்பு, ஜனத்திரளான புருஷரையும் அழைத்தனுப்பினார்கள்; சபேயர் வனாந்தரத்திலிருந்து கொண்டுவரப்பட்டார்கள்; இவர்கள் அவர்களுடைய கைகளில் கடகங்களையும் அவர்களுடைய தலைகளில் அலங்காரமான கிரீடங்களையும் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[40. And furthermore, that all of you have sent for men to come from far, unto whom a messenger was sent; and, lo, they came: for whom you did wash yourself, painted your eyes, and decked yourself with ornaments,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10040,51 +10718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவளிடத்திலே அந்தச் சந்தடியின் இரைச்சல் அடங்கின பின்பு, ஜனத்திரளான புருஷரையும் அழைத்தனுப்பினார்கள்; சபேயர் வனாந்தரத்திலிருந்து கொண்டுவரப்பட்டார்கள்; இவர்கள் அவர்களுடைய கைகளில் கடகங்களையும் அவர்களுடைய தலைகளில் அலங்காரமான கிரீடங்களையும் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[40. And furthermore, that all of you have sent for men to come from far, unto whom a messenger was sent; and, lo, they came: for whom you did wash yourself, painted your eyes, and decked yourself with ornaments,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10149,51 +10827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. விபசராங்களில் கிழவியானவளைக்குறித்து அவள் இன்னும் தன் வேசித்தனங்களைச் செய்வாளோ என்றேன்.]]></a:t>
+              <a:t><![CDATA[40. And furthermore, that all of you have sent for men to come from far, unto whom a messenger was sent; and, lo, they came: for whom you did wash yourself, painted your eyes, and decked yourself with ornaments,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10258,51 +10936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. விபசராங்களில் கிழவியானவளைக்குறித்து அவள் இன்னும் தன் வேசித்தனங்களைச் செய்வாளோ என்றேன்.]]></a:t>
+              <a:t><![CDATA[41. And sat upon a stately bed, and a table prepared before it, whereupon you have set mine incense and mine oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10367,51 +11045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அகோலாள் என்னுடையவளாயிருக்கும்போது சோரம்போனாள்.]]></a:t>
+              <a:t><![CDATA[5. And Aholah played the harlot when she was mine; and she doted on her lovers, on the Assyrians her neighbours,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10476,51 +11154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பரஸ்திரீயினிடத்திலே பிரவேசிக்குமாப்போல அவளிடத்தில் பிரவேசித்தார்கள்; இந்தப்பிரகாரமாக முறைகேடானவர்களாகிய அகோலாளிடத்திலும் அகோலிபாளிடத்திலும் பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[41. And sat upon a stately bed, and a table prepared before it, whereupon you have set mine incense and mine oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10585,51 +11263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பரஸ்திரீயினிடத்திலே பிரவேசிக்குமாப்போல அவளிடத்தில் பிரவேசித்தார்கள்; இந்தப்பிரகாரமாக முறைகேடானவர்களாகிய அகோலாளிடத்திலும் அகோலிபாளிடத்திலும் பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[42. And a voice of a multitude being at ease was with her: and with the men of the common sort were brought Sabeans from the wilderness, which put bracelets upon their hands, and beautiful crowns upon their heads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10694,51 +11372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஆகையால், விபசாரிகளை நியாயந்தீர்க்கிற பிரகாரமாகவும், இரத்தஞ்சிந்தும் ஸ்திரீகளை நியாயந்தீர்க்கிற பிரகாரமாகவும் நீதிமான்கள் அவர்களை நியாயந்தீர்ப்பார்கள்; அவர்கள் விபசாரிகள், அவர்களுடைய கைகளில் இரத்தம் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[42. And a voice of a multitude being at ease was with her: and with the men of the common sort were brought Sabeans from the wilderness, which put bracelets upon their hands, and beautiful crowns upon their heads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10803,51 +11481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஆகையால், விபசாரிகளை நியாயந்தீர்க்கிற பிரகாரமாகவும், இரத்தஞ்சிந்தும் ஸ்திரீகளை நியாயந்தீர்க்கிற பிரகாரமாகவும் நீதிமான்கள் அவர்களை நியாயந்தீர்ப்பார்கள்; அவர்கள் விபசாரிகள், அவர்களுடைய கைகளில் இரத்தம் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[42. And a voice of a multitude being at ease was with her: and with the men of the common sort were brought Sabeans from the wilderness, which put bracelets upon their hands, and beautiful crowns upon their heads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10912,51 +11590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் அவர்களுக்கு விரோதமாய் ஒரு கூட்டத்தைவரப்பண்ணி, அவர்களை அலைச்சலுக்கும் கொள்ளைக்கும் ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[43. Then said I unto her that was old in adulteries, Will they now commit whoredoms with her, and she with them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11021,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் அவர்களுக்கு விரோதமாய் ஒரு கூட்டத்தைவரப்பண்ணி, அவர்களை அலைச்சலுக்கும் கொள்ளைக்கும் ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[44. Yet they went in unto her, as they go in unto a woman that plays the harlot: so went they in unto Aholah and unto Aholibah, the lewd women.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11130,51 +11808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அந்தக் கூட்டத்தார் அவர்களைக் கல்லெறிந்து, தங்கள் பட்டயங்களால் வெட்டிப் போடுவார்கள்; அவர்களுடைய குமாரரையும் அவர்களுடைய குமாரத்திகளையும் கொன்று, அவர்களுடைய வீடுகளை அக்கினியால் சுட்டெரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[44. Yet they went in unto her, as they go in unto a woman that plays the harlot: so went they in unto Aholah and unto Aholibah, the lewd women.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11239,51 +11917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அந்தக் கூட்டத்தார் அவர்களைக் கல்லெறிந்து, தங்கள் பட்டயங்களால் வெட்டிப் போடுவார்கள்; அவர்களுடைய குமாரரையும் அவர்களுடைய குமாரத்திகளையும் கொன்று, அவர்களுடைய வீடுகளை அக்கினியால் சுட்டெரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[45. And the righteous men, they shall judge them after the manner of adulteresses, and after the manner of women that shed blood; because they are adulteresses, and blood is in their hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11348,51 +12026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. இவ்விதமாய் எல்லா ஸ்திரீகளும் புத்தியடைந்து, உங்கள் முறைகேடுகளைச் செய்யாதிருக்கும்படி, முறைகேட்டைத் தேசத்தைவிட்டு ஒழியப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[45. And the righteous men, they shall judge them after the manner of adulteresses, and after the manner of women that shed blood; because they are adulteresses, and blood is in their hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11457,51 +12135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. இவ்விதமாய் எல்லா ஸ்திரீகளும் புத்தியடைந்து, உங்கள் முறைகேடுகளைச் செய்யாதிருக்கும்படி, முறைகேட்டைத் தேசத்தைவிட்டு ஒழியப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[45. And the righteous men, they shall judge them after the manner of adulteresses, and after the manner of women that shed blood; because they are adulteresses, and blood is in their hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11536,51 +12214,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414424" r:id="rId1"/>
+    <p:sldLayoutId id="2478715856" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11604,50 +12282,98 @@
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide102.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide106.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide106.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide107.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide107.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -12524,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Which were clothed with blue, captains and rulers, all of them desirable young men, horsemen]]></a:t>
+              <a:t><![CDATA[6. நீலாம்பரந்தரித்த தலைவரும், அதிபதிகளும், செளந்தரிய வாலிபரும், குதிரைகளின்மேல் ஏறுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. And they shall recompense your lewdness upon you, and all of you shall bear the sins of your]]></a:t>
+              <a:t><![CDATA[46. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் அவர்களுக்கு விரோதமாய் ஒரு கூட்டத்தைவரப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13514,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[idols: and all of you shall know that I am the Lord GOD.]]></a:t>
+              <a:t><![CDATA[அவர்களை அலைச்சலுக்கும் கொள்ளைக்கும் ஒப்புக்கொடுப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. அந்தக் கூட்டத்தார் அவர்களைக் கல்லெறிந்து, தங்கள் பட்டயங்களால் வெட்டிப் போடுவார்கள்; அவர்களுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குமாரரையும் அவர்களுடைய குமாரத்திகளையும் கொன்று, அவர்களுடைய வீடுகளை அக்கினியால் சுட்டெரிப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. இவ்விதமாய் எல்லா ஸ்திரீகளும் புத்தியடைந்து, உங்கள் முறைகேடுகளைச் செய்யாதிருக்கும்படி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முறைகேட்டைத் தேசத்தைவிட்டு ஒழியப்பண்ணுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. உங்கள் முறைகேட்டை உங்கள்மேல் சுமத்துவார்கள்; அப்பொழுது நீங்கள் உங்கள் நரகலான விக்கிரகங்களைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சேவித்த பாவங்களைச் சுமந்து, நான் கர்த்தராகிய ஆண்டவர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[riding upon horses.]]></a:t>
+              <a:t><![CDATA[வீரருமாயிருந்த சமீபதேசத்தாராகிய அசீரியர் என்கிற தன் சிநேகிதர்மேல் அவள் மோகித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Thus she committed her whoredoms with them, with all them that were the chosen men of Assyria,]]></a:t>
+              <a:t><![CDATA[7. அசீரியரின் புத்திரரில் சிரேஷ்டமான அனைவரோடும், தான் மோகித்த அனைவரோடும் தன் வேசித்தனங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and with all on whom she doted: with all their idols she defiled herself.]]></a:t>
+              <a:t><![CDATA[நடப்பித்து, அவர்களுடைய நரகலான சகல விக்கிரகங்களாலும் தீட்டுப்பட்டுப்போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Neither left she her whoredoms brought from Egypt: for in her youth they lay with her, and they]]></a:t>
+              <a:t><![CDATA[8. தான் எகிப்திலே பண்ணின வேசித்தனங்களை அவள் விடவில்லை; அவர்கள் அவளுடைய வாலிபத்திலே அவளோடே சயனித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bruised the breasts of her virginity, and poured their whoredom upon her.]]></a:t>
+              <a:t><![CDATA[அவளுடைய கன்னிமையின் கொங்கைகளைத் தொட்டு, அவளிடத்தில் தங்கள் வேசித்தனத்தை நடப்பித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +15098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Wherefore I have delivered her into the hand of her lovers, into the hand of the Assyrians, upon]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் அவளுடைய சிநேகிதரின் கையிலே, அவள் மோகித்திருந்த அசீரியபுத்திரரின் கையிலே, நான் அவளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +15230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[whom she doted.]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +15362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. These discovered her nakedness: they took her sons and her daughters, and slew her with the]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் அவளை நிர்வாணமாக்கினார்கள்; அவளுடைய குமாரரையும் அவளுடைய குமாரத்திகளையும் சிறைபிடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +15494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sword: and she became famous among women; for they had executed judgment upon her.]]></a:t>
+              <a:t><![CDATA[அவளையோ பட்டயத்தில் கொன்றுபோட்டார்கள்; அப்படியே அவளிடத்தில் ஆக்கினைகள் செய்யப்பட்டபடியினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +15626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The word of the LORD came again unto me, saying,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +15758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And when her sister Aholibah saw this, she was more corrupt in her inordinate love than she, and]]></a:t>
+              <a:t><![CDATA[ஸ்திரீகளுக்குள் அவகீர்த்தியுள்ளவளானாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +15890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in her whoredoms more than her sister in her whoredoms.]]></a:t>
+              <a:t><![CDATA[11. அவளுடைய தங்கையாகிய அகோலிபாள் இதைக் கண்டும், தன் மோகவிகாரத்தில் அவளைப் பார்க்கிலும் கெட்டவளானாள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +16022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. She doted upon the Assyrians her neighbours, captains and rulers clothed most gorgeously,]]></a:t>
+              <a:t><![CDATA[தன் சகோதரியின் வேசித்தனங்களிலும் தன் வேசித்தனங்கள் அதிகமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +16154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[horsemen riding upon horses, all of them desirable young men.]]></a:t>
+              <a:t><![CDATA[12. மகா அலங்கார உடுப்புள்ள தரும் அதிபதிகளும், குதிரைகள் ஏறுகிற வீரரும், செளந்தரியமுள்ள வாலிபருமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +16286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Then I saw that she was defiled, that they took both one way,]]></a:t>
+              <a:t><![CDATA[சமீபதேசத்தாராகிய அசீரிய புத்திரர்மேல் மோகங்கொண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +16418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And that she increased her whoredoms: for when she saw men portrayed upon the wall, the images]]></a:t>
+              <a:t><![CDATA[13. அவளும் அசுத்தமானாளென்றும், அவர்கள் இருவரும் ஒரே வழியில்போனார்களென்றும் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +16550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the Chaldeans portrayed with vermilion,]]></a:t>
+              <a:t><![CDATA[14. அவள் தன் வேசித்தனங்களில் அதிகரித்தாள்; சுவரில் ஜாதிலிங்கத்தால் சித்திரந்தீர்ந்த கல்தேயரின் புருஷ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +16682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Girded with girdles upon their loins, exceeding in dyed attire upon their heads, all of them]]></a:t>
+              <a:t><![CDATA[சுரூபங்களைக் கண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +16814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[princes to look to, after the manner of the Babylonians of Chaldea, the land of their nativity:]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் எல்லாரும் தங்கள் ஜெந்மதேசமாகிய கல்தேயாவிலுள்ள பாபிலோன் புத்திரரின் சாயலாகத் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +16946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And as soon as she saw them with her eyes, she doted upon them, and sent messengers unto them]]></a:t>
+              <a:t><![CDATA[அரைகளில் கச்சை கட்டினவர்களும் தங்கள் தலைகளில் சாயந்தீர்ந்த பெரிய பாகைகளைத் தரித்தவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +17078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Son of man, there were two women, the daughters of one mother:]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, ஒரே தாயின் குமாரத்திகளாகிய இரண்டு ஸ்திரீகள் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +17210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[into Chaldea.]]></a:t>
+              <a:t><![CDATA[பார்வைக்கு ராஜகுமாரர்களுமாக இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +17342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the Babylonians came to her into the bed of love, and they defiled her with their whoredom,]]></a:t>
+              <a:t><![CDATA[16. அவளுடைய கண்கள் அவர்களைப் பார்த்தவுடனே, அவள் அவர்கள்மேல் மோகித்து, கல்தேயாவுக்கு அவர்களண்டையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +17474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and she was polluted with them, and her mind was alienated from them.]]></a:t>
+              <a:t><![CDATA[ஸ்தானாபதிகளை அனுப்பினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +17606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. So she discovered her whoredoms, and discovered her nakedness: then my mind was alienated from]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது பாபிலோன் புத்திரர் அவளண்டையிலே சிநேக சம்போகத்துக்கு வந்து, தங்கள் வேசித்தனங்களால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +17738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[her, like my mind was alienated from her sister.]]></a:t>
+              <a:t><![CDATA[அவளைத் தீட்டுப்படுத்தினார்கள்; அவள் இவர்களால் தீட்டுப்பட்டுப்போன பின்பு, அவள் மனது அவர்களை விட்டுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +17870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Yet she multiplied her whoredoms, in calling to remembrance the days of her youth, wherein she]]></a:t>
+              <a:t><![CDATA[பிரிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +18002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[had played the harlot in the land of Egypt.]]></a:t>
+              <a:t><![CDATA[18. இவ்விதமாய் அவள் தன் வேசித்தனங்களை வெளிப்படுத்தி, தன்னை நிர்வாணமாக்கினபோது, என் மனம் அவளுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16616,51 +18134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. For she doted upon their paramours, whose flesh is as the flesh of asses, and whose issue is]]></a:t>
+              <a:t><![CDATA[சகோதரியை விட்டுப் பிரித்ததுபோல அவளையும் விட்டுப் பிரிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16748,51 +18266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[like the issue of horses.]]></a:t>
+              <a:t><![CDATA[19. அவர் எகிப்துதேசத்திலே வேசித்தனம் பண்ணின தன் வாலிபத்தின் நாட்களை நினைத்து, தன் வேசித்தனங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16880,51 +18398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Thus you called to remembrance the lewdness of your youth, in bruising your teats by the]]></a:t>
+              <a:t><![CDATA[அதிகரித்துப்போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17012,51 +18530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And they committed whoredoms in Egypt; they committed whoredoms in their youth: there were their]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் எகிப்திலே வேசித்தனம்பண்ணினார்கள்; தங்கள் இளம்பிராயத்திலே வேசித்தனம்பண்ணினார்கள்; அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17144,51 +18662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Egyptians for the breast of your youth.]]></a:t>
+              <a:t><![CDATA[20. கழுதைமாம்சமான மாம்சமும், குதிரை இந்திரியமான இந்திரியமுமுள்ள அவர்களுக்கு அவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17276,51 +18794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Therefore, O Aholibah, thus says the Lord GOD; Behold, I will raise up your lovers against you,]]></a:t>
+              <a:t><![CDATA[வைப்பாட்டியாயிருக்கும்படி அவர்கள்மேல் மோகித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17408,51 +18926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from whom your mind is alienated, and I will bring them against you on every side;]]></a:t>
+              <a:t><![CDATA[21. எகிப்தியரால் உன் கன்னிமையின் ஸ்தனங்களாகிய கொங்கைகள் தொடப்பட்ட காலத்தில், நீ உன் இளம்பிராயத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17540,51 +19058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. The Babylonians, and all the Chaldeans, Pekod, and Shoa, and Koa, and all the Assyrians with]]></a:t>
+              <a:t><![CDATA[செய்த முறைகேடுகளை நினைத்துவருகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17672,51 +19190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them: all of them desirable young men, captains and rulers, great lords and renowned, all of them]]></a:t>
+              <a:t><![CDATA[22. ஆகையால், அகோலிபாளே, கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, உன் மனதுவிட்டுப் பிரிந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17804,51 +19322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[riding upon horses.]]></a:t>
+              <a:t><![CDATA[உன் சிநேகிதரை நான் உனக்கு விரோதமாக எழுப்பி, உனக்கு விரோதமாக அவர்களைச் சுற்றிலும்வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17936,51 +19454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And they shall come against you with chariots, wagons, and wheels, and with an assembly of]]></a:t>
+              <a:t><![CDATA[23. செளந்தரியமுள்ள வாலிபரும், தலைவரும் அதிபதிகளும், குதிரைகள்மேல் ஏறுகிற வீரருமாகிய பேர் பெற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18068,51 +19586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people, which shall set against you buckler and shield and helmet round about: and I will set]]></a:t>
+              <a:t><![CDATA[பிரபுக்களான பாபிலோன் புத்திரரையும், கல்தேயர் எல்லாரையும், பேகோடு, சோவா, கோவா என்கிற தேசங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18200,51 +19718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[judgment before them, and they shall judge you according to their judgments.]]></a:t>
+              <a:t><![CDATA[மனுஷரையும் அவர்களோடேகூட அசீரிய புத்திரர் எல்லாரையும் வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18332,51 +19850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And I will set my jealousy against you, and they shall deal furiously with you: they shall take]]></a:t>
+              <a:t><![CDATA[24. அவர்கள் வண்டில்களோடும், இரதங்களோடும் இயந்திரங்களோடும், ஜனக்கூட்டத்தோடும், கேடகங்களும் பரிசைகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18464,51 +19982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[breasts pressed, and there they bruised the teats of their virginity.]]></a:t>
+              <a:t><![CDATA[அவர்களுடைய ஸ்தனங்கள் அமுக்கப்பட்டு, அவர்களுடைய கன்னிமையின் கொங்கைகள் தொடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18596,51 +20114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[away your nose and yours ears; and your remnant shall fall by the sword: they shall take your sons]]></a:t>
+              <a:t><![CDATA[தலைச்சீராக்களும் தரித்தவர்களாய் உனக்கு விரோதமாக வந்து, உன்னைச் சுற்றிலும் பாளயமிறங்குவார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18728,51 +20246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and your daughters; and your residue shall be devoured by the fire.]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு முன்னே நான் நியாயத்தை விளங்கப்பண்ணுவேன்; அவர்கள் தங்கள் நியாயங்களின்படி உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18860,51 +20378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. They shall also strip you out of your clothes, and take away your fair jewels.]]></a:t>
+              <a:t><![CDATA[நியாயந்தீர்ப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18992,51 +20510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Thus will I make your lewdness to cease from you, and your whoredom brought from the land of]]></a:t>
+              <a:t><![CDATA[25. உனக்கு விரோதமாக என் எரிச்சலை விளங்கப்பண்ணுவேன்; அவர்கள் உன்னை உக்கிரமாய் நடப்பித்து, உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19124,51 +20642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Egypt: so that you shall not lift up yours eyes unto them, nor remember Egypt any more.]]></a:t>
+              <a:t><![CDATA[மூக்கையும் உன் காதுகளையும் அறுத்துப்போடுவார்கள்; உன்னில் மீதியாயிருப்பவர்கள் பட்டயத்தால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19256,51 +20774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. For thus says the Lord GOD; Behold, I will deliver you into the hand of them whom you hate, into]]></a:t>
+              <a:t><![CDATA[வெட்டுண்டுபோவார்கள்; அவர்கள் உன் குமாரரையும் உன் குமாரத்திகளையும் பிடித்துக்கொள்ளுவார்கள்; உன்னில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19388,51 +20906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the hand of them from whom your mind is alienated:]]></a:t>
+              <a:t><![CDATA[மீதியாயிருப்பவர்கள் அக்கினிக்கு இரையாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19520,51 +21038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And they shall deal with you hatefully, and shall take away all your labour, and shall leave you]]></a:t>
+              <a:t><![CDATA[26. அவர்கள் உன் வஸ்திரங்களை உரிந்து, உன் சிங்காரமான ஆபரணங்களைப் பறித்துக்கொள்ளுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19652,51 +21170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[naked and bare: and the nakedness of your whoredoms shall be discovered, both your lewdness and your]]></a:t>
+              <a:t><![CDATA[27. இவ்விதமாய் உன் முறைகேட்டையும், நீ எகிப்துதேசத்தில் துவக்கின் உன் வேசித்தனத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19784,51 +21302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[whoredoms.]]></a:t>
+              <a:t><![CDATA[ஒழியப்பண்ணுவேன்; நீ இனி அவர்களை நோக்க உன் கண்களை ஏறெடுக்காமலும், எகிப்துவை நினையாமலும் இருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19916,51 +21434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the names of them were Aholah the elder, and Aholibah her sister: and they were mine, and]]></a:t>
+              <a:t><![CDATA[4. அவர்களில் மூத்தவளின் பெயர் அகோலாள், அவளுடைய தங்கையின் பெயர் அகோலிபாள்; அவர்கள் என்னுடையவர்களாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20048,51 +21566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. I will do these things unto you, because you have gone a whoring after the heathen, and because]]></a:t>
+              <a:t><![CDATA[28. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நீ பகைக்கிறவர்கள் கையிலும், உன் மனம் விட்டுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20180,51 +21698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you are polluted with their idols.]]></a:t>
+              <a:t><![CDATA[பிரிந்தவர்களின் கையிலும் நான் உன்னை ஒப்புக்கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20312,51 +21830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. You have walked in the way of your sister; therefore will I give her cup into yours hand.]]></a:t>
+              <a:t><![CDATA[29. அவர்கள் உன்னை வெறுப்பாய் நடத்தி உன் பிரயாசத்தின் பலனையெல்லாம் எடுத்துக்கொண்டு, உன்னை அம்மணமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20444,51 +21962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Thus says the Lord GOD; You shall drink of your sister's cup deep and large: you shall be]]></a:t>
+              <a:t><![CDATA[நிர்வாணமுமாக்கிவிடுவார்கள்; அப்படியே உன் வெட்கக்கேடும் உன் முறைகேடுமான உன் வேசித்தனத்தின் நிர்வாணம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20576,51 +22094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[laughed to scorn and had in derision; it contains much.]]></a:t>
+              <a:t><![CDATA[வெளிப்படுத்தப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20708,51 +22226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. You shall be filled with drunkenness and sorrow, with the cup of astonishment and desolation,]]></a:t>
+              <a:t><![CDATA[30. நீ புறஜாதிகளைப் பின்தொடர்ந்து, அவர்களுடைய நரகலான விக்கிரகங்களால் உன்னைத் தீட்டுப்படுத்திக்கொண்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20840,51 +22358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with the cup of your sister Samaria.]]></a:t>
+              <a:t><![CDATA[உன் வேசித்தனத்தினிமித்தம் இவைகள் உனக்குச் செய்யப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20972,51 +22490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. You shall even drink it and suck it out, and you shall break the earthen ware thereof, and pluck]]></a:t>
+              <a:t><![CDATA[31. உன் சகோதரியின் வழியிலே நீ நடந்தாய்; ஆகையால் அவளுடைய பாத்திரத்தை உன் கையிலே கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21104,51 +22622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[off yours own breasts: for I have spoken it, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[32. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ உன் சகோதரியினுடைய ஆழமும் அகலமுமானதும் நிறைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21236,51 +22754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Therefore thus says the Lord GOD; Because you have forgotten me, and cast me behind your back,]]></a:t>
+              <a:t><![CDATA[வார்க்கப்பட்டதுமான பாத்திரத்தைக் குடித்து, நகைப்பும் பரியாசமுமாவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21368,51 +22886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they bare sons and daughters. Thus were their names; Samaria is Aholah, and Jerusalem Aholibah.]]></a:t>
+              <a:t><![CDATA[குமாரரையும் குமாரத்திகளையும் பெற்றார்கள்; இவைகளே அவர்களுடைய பெயர்கள்; அகோலாள் என்பதற்குச் சமாரியா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21500,51 +23018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therefore bear you also your lewdness and your whoredoms.]]></a:t>
+              <a:t><![CDATA[33. சமாரியா என்னும் உன் சகோதரியினுடைய பாத்திரமாயிருக்கிற பிரமிப்பும் பாழ்க்கடிப்பும் என்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21632,51 +23150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. The LORD said moreover unto me; Son of man, will you judge Aholah and Aholibah? yea, declare]]></a:t>
+              <a:t><![CDATA[பாத்திரத்தால் வெறியினாலும் சஞ்சலத்தினாலும் நிறையப்படுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21764,51 +23282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto them their abominations;]]></a:t>
+              <a:t><![CDATA[34. நீ அதில் இருக்கிறதைக் குடித்து, உறிஞ்சி, அதின் ஓடுகளை உடைத்துப்போட்டு, உன் ஸ்தனங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21896,51 +23414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. That they have committed adultery, and blood is in their hands, and with their idols have they]]></a:t>
+              <a:t><![CDATA[கீறிக்கொள்வாய்; நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22028,51 +23546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[committed adultery, and have also caused their sons, whom they bare unto me, to pass for them]]></a:t>
+              <a:t><![CDATA[35. ஆகையால், நீ என்னை மறந்து, என்னை உனக்குப் புறம்பே தள்ளிவிட்டதினிமித்தம், நீ உன் முறைகேட்டையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22160,51 +23678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[through the fire, to devour them.]]></a:t>
+              <a:t><![CDATA[உன் வேசித்தனங்களையும் சுமப்பாய் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22292,51 +23810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. Moreover this they have done unto me: they have defiled my sanctuary in the same day, and have]]></a:t>
+              <a:t><![CDATA[36. பின்னும் கர்த்தர் என்னை நோக்கி: மனுபுத்திரனே, நீ அகோலாளையும் அகோலிபாளையும் குறித்து வழக்காட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22424,51 +23942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[profaned my sabbaths.]]></a:t>
+              <a:t><![CDATA[மனதானால், அவர்களுடைய அருவருப்புகளை அவர்களுக்குத் தெரியக்காட்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22556,51 +24074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. For when they had slain their children to their idols, then they came the same day into my]]></a:t>
+              <a:t><![CDATA[37. அவர்கள் விபசாரம்பண்ணினார்கள், அவர்கள் கைகளில் இரத்தமும் இருக்கிறது; அவர்கள் தங்கள் நரகலான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22688,51 +24206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sanctuary to profane it; and, lo, thus have they done in the midst of mine house.]]></a:t>
+              <a:t><![CDATA[விக்கிரகங்களோடே விபசாரம்பண்ணி தாங்கள் எனக்குப் பெற்ற தங்கள் பிள்ளைகளையும் அவைகளுக்கு இரையாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22820,51 +24338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Aholah played the harlot when she was mine; and she doted on her lovers, on the Assyrians her]]></a:t>
+              <a:t><![CDATA[என்றும் அகோலிபாள் என்பதற்கு எருசலேம் என்றும் பொருளாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22952,51 +24470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And furthermore, that all of you have sent for men to come from far, unto whom a messenger was]]></a:t>
+              <a:t><![CDATA[தீக்கடக்கப்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23084,51 +24602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sent; and, lo, they came: for whom you did wash yourself, painted your eyes, and decked yourself]]></a:t>
+              <a:t><![CDATA[38. அன்றியும் அவர்கள் என் பரிசுத்தஸ்தலத்தை அந்நாளிலேதானே தீட்டுப்படுத்தி, என் ஓய்வுநாட்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23216,51 +24734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with ornaments,]]></a:t>
+              <a:t><![CDATA[பரிசுத்தக்குலைச்சலாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23348,51 +24866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And sat upon a stately bed, and a table prepared before it, whereupon you have set mine incense]]></a:t>
+              <a:t><![CDATA[39. அவர்கள் தங்கள் பிள்ளைகளைத் தங்கள் நரகலான விக்கிரகங்களுக்கென்று பலியிட்டபின்பு, அவர்கள் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23480,51 +24998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and mine oil.]]></a:t>
+              <a:t><![CDATA[பரிசுத்தஸ்தலத்தைப் பரிசுத்தக்குலைச்சலாக்க அந்நாளில்தானே அதற்குள் பிரவேசித்தார்கள்; இதோ, என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23612,51 +25130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. And a voice of a multitude being at ease was with her: and with the men of the common sort were]]></a:t>
+              <a:t><![CDATA[ஆலயத்தின் நடுவிலே இப்படிச் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23744,51 +25262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brought Sabeans from the wilderness, which put bracelets upon their hands, and beautiful crowns upon]]></a:t>
+              <a:t><![CDATA[40. இதுவுமல்லாமல், தூரத்திலுள்ள புருஷரிடத்திற்குத் தூது அனுப்பி, அவர்களை வரவழைத்தார்கள், அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23876,51 +25394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their heads.]]></a:t>
+              <a:t><![CDATA[வந்தார்கள்; அவர்களுக்கென்று நீ குளித்து, உன் கண்களில் மையிட்டுக்கொண்டு, ஆபரணங்களால் உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24008,51 +25526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. Then said I unto her that was old in adulteries, Will they now commit whoredoms with her, and]]></a:t>
+              <a:t><![CDATA[அலங்கரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24140,51 +25658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[she with them?]]></a:t>
+              <a:t><![CDATA[41. சிறந்த மஞ்சத்தின்மேல் உட்கார்ந்துகொண்டாய்; அதின் முன்னே ஒரு பீடம் ஆயத்தம்பண்ணப்பட்டிருந்தது; உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24272,51 +25790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neighbours,]]></a:t>
+              <a:t><![CDATA[5. அகோலாள் என்னுடையவளாயிருக்கும்போது சோரம்போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24404,51 +25922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. Yet they went in unto her, as they go in unto a woman that plays the harlot: so went they in]]></a:t>
+              <a:t><![CDATA[தூபவர்க்கத்தையும் என் எண்ணெயையும் அதின்மேல் வைத்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24536,51 +26054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto Aholah and unto Aholibah, the lewd women.]]></a:t>
+              <a:t><![CDATA[42. அவளிடத்திலே அந்தச் சந்தடியின் இரைச்சல் அடங்கின பின்பு, ஜனத்திரளான புருஷரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24668,51 +26186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. And the righteous men, they shall judge them after the manner of adulteresses, and after the]]></a:t>
+              <a:t><![CDATA[அழைத்தனுப்பினார்கள்; சபேயர் வனாந்தரத்திலிருந்து கொண்டுவரப்பட்டார்கள்; இவர்கள் அவர்களுடைய கைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24800,51 +26318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[manner of women that shed blood; because they are adulteresses, and blood is in their hands.]]></a:t>
+              <a:t><![CDATA[கடகங்களையும் அவர்களுடைய தலைகளில் அலங்காரமான கிரீடங்களையும் போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24932,51 +26450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. For thus says the Lord GOD; I will bring up a company upon them, and will give them to be]]></a:t>
+              <a:t><![CDATA[43. விபசராங்களில் கிழவியானவளைக்குறித்து அவள் இன்னும் தன் வேசித்தனங்களைச் செய்வாளோ என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25064,51 +26582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[removed and spoiled.]]></a:t>
+              <a:t><![CDATA[44. பரஸ்திரீயினிடத்திலே பிரவேசிக்குமாப்போல அவளிடத்தில் பிரவேசித்தார்கள்; இந்தப்பிரகாரமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25196,51 +26714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. And the company shall stone them with stones, and dispatch them with their swords; they shall]]></a:t>
+              <a:t><![CDATA[முறைகேடானவர்களாகிய அகோலாளிடத்திலும் அகோலிபாளிடத்திலும் பிரவேசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25328,51 +26846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[slay their sons and their daughters, and burn up their houses with fire.]]></a:t>
+              <a:t><![CDATA[45. ஆகையால், விபசாரிகளை நியாயந்தீர்க்கிற பிரகாரமாகவும், இரத்தஞ்சிந்தும் ஸ்திரீகளை நியாயந்தீர்க்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25460,51 +26978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. Thus will I cause lewdness to cease out of the land, that all women may be taught not to do]]></a:t>
+              <a:t><![CDATA[பிரகாரமாகவும் நீதிமான்கள் அவர்களை நியாயந்தீர்ப்பார்கள்; அவர்கள் விபசாரிகள், அவர்களுடைய கைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25592,51 +27110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[after your lewdness.]]></a:t>
+              <a:t><![CDATA[இரத்தம் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25653,91 +27171,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -25763,51 +27281,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -25938,51 +27456,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>101</Slides>
+  <Slides>107</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>