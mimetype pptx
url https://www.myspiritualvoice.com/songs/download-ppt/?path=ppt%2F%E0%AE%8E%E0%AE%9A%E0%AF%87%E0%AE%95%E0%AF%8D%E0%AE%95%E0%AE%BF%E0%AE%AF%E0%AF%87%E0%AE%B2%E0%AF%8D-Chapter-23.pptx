--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -179,50 +179,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -297,50 +311,57 @@
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
+    <p:sldId id="351" r:id="rId98"/>
+    <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -532,53 +553,60 @@
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
-  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -638,51 +666,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவளுடைய கண்கள் அவர்களைப் பார்த்தவுடனே, அவள் அவர்கள்மேல் மோகித்து, கல்தேயாவுக்கு அவர்களண்டையிலே ஸ்தானாபதிகளை அனுப்பினாள்.]]></a:t>
+              <a:t><![CDATA[6. நீலாம்பரந்தரித்த தலைவரும், அதிபதிகளும், செளந்தரிய வாலிபரும், குதிரைகளின்மேல் ஏறுகிற வீரருமாயிருந்த சமீபதேசத்தாராகிய அசீரியர் என்கிற தன் சிநேகிதர்மேல் அவள் மோகித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. உங்கள் முறைகேட்டை உங்கள்மேல் சுமத்துவார்கள்; அப்பொழுது நீங்கள் உங்கள் நரகலான விக்கிரகங்களைச் சேவித்த பாவங்களைச் சுமந்து, நான் கர்த்தராகிய ஆண்டவர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. உங்கள் முறைகேட்டை உங்கள்மேல் சுமத்துவார்கள்; அப்பொழுது நீங்கள் உங்கள் நரகலான விக்கிரகங்களைச் சேவித்த பாவங்களைச் சுமந்து, நான் கர்த்தராகிய ஆண்டவர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -747,51 +993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது பாபிலோன் புத்திரர் அவளண்டையிலே சிநேக சம்போகத்துக்கு வந்து, தங்கள் வேசித்தனங்களால் அவளைத் தீட்டுப்படுத்தினார்கள்; அவள் இவர்களால் தீட்டுப்பட்டுப்போன பின்பு, அவள் மனது அவர்களை விட்டுப் பிரிந்தது.]]></a:t>
+              <a:t><![CDATA[6. நீலாம்பரந்தரித்த தலைவரும், அதிபதிகளும், செளந்தரிய வாலிபரும், குதிரைகளின்மேல் ஏறுகிற வீரருமாயிருந்த சமீபதேசத்தாராகிய அசீரியர் என்கிற தன் சிநேகிதர்மேல் அவள் மோகித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -856,51 +1102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது பாபிலோன் புத்திரர் அவளண்டையிலே சிநேக சம்போகத்துக்கு வந்து, தங்கள் வேசித்தனங்களால் அவளைத் தீட்டுப்படுத்தினார்கள்; அவள் இவர்களால் தீட்டுப்பட்டுப்போன பின்பு, அவள் மனது அவர்களை விட்டுப் பிரிந்தது.]]></a:t>
+              <a:t><![CDATA[7. அசீரியரின் புத்திரரில் சிரேஷ்டமான அனைவரோடும், தான் மோகித்த அனைவரோடும் தன் வேசித்தனங்களை நடப்பித்து, அவர்களுடைய நரகலான சகல விக்கிரகங்களாலும் தீட்டுப்பட்டுப்போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -965,51 +1211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவ்விதமாய் அவள் தன் வேசித்தனங்களை வெளிப்படுத்தி, தன்னை நிர்வாணமாக்கினபோது, என் மனம் அவளுடைய சகோதரியை விட்டுப் பிரித்ததுபோல அவளையும் விட்டுப் பிரிந்தது.]]></a:t>
+              <a:t><![CDATA[7. அசீரியரின் புத்திரரில் சிரேஷ்டமான அனைவரோடும், தான் மோகித்த அனைவரோடும் தன் வேசித்தனங்களை நடப்பித்து, அவர்களுடைய நரகலான சகல விக்கிரகங்களாலும் தீட்டுப்பட்டுப்போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1074,51 +1320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவ்விதமாய் அவள் தன் வேசித்தனங்களை வெளிப்படுத்தி, தன்னை நிர்வாணமாக்கினபோது, என் மனம் அவளுடைய சகோதரியை விட்டுப் பிரித்ததுபோல அவளையும் விட்டுப் பிரிந்தது.]]></a:t>
+              <a:t><![CDATA[8. தான் எகிப்திலே பண்ணின வேசித்தனங்களை அவள் விடவில்லை; அவர்கள் அவளுடைய வாலிபத்திலே அவளோடே சயனித்து, அவளுடைய கன்னிமையின் கொங்கைகளைத் தொட்டு, அவளிடத்தில் தங்கள் வேசித்தனத்தை நடப்பித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1183,51 +1429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர் எகிப்துதேசத்திலே வேசித்தனம் பண்ணின தன் வாலிபத்தின் நாட்களை நினைத்து, தன் வேசித்தனங்களில் அதிகரித்துப்போனாள்.]]></a:t>
+              <a:t><![CDATA[8. தான் எகிப்திலே பண்ணின வேசித்தனங்களை அவள் விடவில்லை; அவர்கள் அவளுடைய வாலிபத்திலே அவளோடே சயனித்து, அவளுடைய கன்னிமையின் கொங்கைகளைத் தொட்டு, அவளிடத்தில் தங்கள் வேசித்தனத்தை நடப்பித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1292,51 +1538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர் எகிப்துதேசத்திலே வேசித்தனம் பண்ணின தன் வாலிபத்தின் நாட்களை நினைத்து, தன் வேசித்தனங்களில் அதிகரித்துப்போனாள்.]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் அவளுடைய சிநேகிதரின் கையிலே, அவள் மோகித்திருந்த அசீரியபுத்திரரின் கையிலே, நான் அவளை ஒப்புக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1401,51 +1647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கழுதைமாம்சமான மாம்சமும், குதிரை இந்திரியமான இந்திரியமுமுள்ள அவர்களுக்கு அவள் வைப்பாட்டியாயிருக்கும்படி அவர்கள்மேல் மோகித்தாள்.]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் அவளுடைய சிநேகிதரின் கையிலே, அவள் மோகித்திருந்த அசீரியபுத்திரரின் கையிலே, நான் அவளை ஒப்புக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1510,51 +1756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கழுதைமாம்சமான மாம்சமும், குதிரை இந்திரியமான இந்திரியமுமுள்ள அவர்களுக்கு அவள் வைப்பாட்டியாயிருக்கும்படி அவர்கள்மேல் மோகித்தாள்.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் அவளை நிர்வாணமாக்கினார்கள்; அவளுடைய குமாரரையும் அவளுடைய குமாரத்திகளையும் சிறைபிடித்து, அவளையோ பட்டயத்தில் கொன்றுபோட்டார்கள்; அப்படியே அவளிடத்தில் ஆக்கினைகள் செய்யப்பட்டபடியினால் ஸ்திரீகளுக்குள் அவகீர்த்தியுள்ளவளானாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1619,51 +1865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எகிப்தியரால் உன் கன்னிமையின் ஸ்தனங்களாகிய கொங்கைகள் தொடப்பட்ட காலத்தில், நீ உன் இளம்பிராயத்தில் செய்த முறைகேடுகளை நினைத்துவருகிறாய்.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் அவளை நிர்வாணமாக்கினார்கள்; அவளுடைய குமாரரையும் அவளுடைய குமாரத்திகளையும் சிறைபிடித்து, அவளையோ பட்டயத்தில் கொன்றுபோட்டார்கள்; அப்படியே அவளிடத்தில் ஆக்கினைகள் செய்யப்பட்டபடியினால் ஸ்திரீகளுக்குள் அவகீர்த்தியுள்ளவளானாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1728,51 +1974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மகா அலங்கார உடுப்புள்ள தரும் அதிபதிகளும், குதிரைகள் ஏறுகிற வீரரும், செளந்தரியமுள்ள வாலிபருமான சமீபதேசத்தாராகிய அசீரிய புத்திரர்மேல் மோகங்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1837,51 +2083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எகிப்தியரால் உன் கன்னிமையின் ஸ்தனங்களாகிய கொங்கைகள் தொடப்பட்ட காலத்தில், நீ உன் இளம்பிராயத்தில் செய்த முறைகேடுகளை நினைத்துவருகிறாய்.]]></a:t>
+              <a:t><![CDATA[11. அவளுடைய தங்கையாகிய அகோலிபாள் இதைக் கண்டும், தன் மோகவிகாரத்தில் அவளைப் பார்க்கிலும் கெட்டவளானாள்; தன் சகோதரியின் வேசித்தனங்களிலும் தன் வேசித்தனங்கள் அதிகமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1946,51 +2192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால், அகோலிபாளே, கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, உன் மனதுவிட்டுப் பிரிந்த உன் சிநேகிதரை நான் உனக்கு விரோதமாக எழுப்பி, உனக்கு விரோதமாக அவர்களைச் சுற்றிலும்வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[11. அவளுடைய தங்கையாகிய அகோலிபாள் இதைக் கண்டும், தன் மோகவிகாரத்தில் அவளைப் பார்க்கிலும் கெட்டவளானாள்; தன் சகோதரியின் வேசித்தனங்களிலும் தன் வேசித்தனங்கள் அதிகமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2055,51 +2301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால், அகோலிபாளே, கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, உன் மனதுவிட்டுப் பிரிந்த உன் சிநேகிதரை நான் உனக்கு விரோதமாக எழுப்பி, உனக்கு விரோதமாக அவர்களைச் சுற்றிலும்வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[12. மகா அலங்கார உடுப்புள்ள தரும் அதிபதிகளும், குதிரைகள் ஏறுகிற வீரரும், செளந்தரியமுள்ள வாலிபருமான சமீபதேசத்தாராகிய அசீரிய புத்திரர்மேல் மோகங்கொண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2164,51 +2410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. செளந்தரியமுள்ள வாலிபரும், தலைவரும் அதிபதிகளும், குதிரைகள்மேல் ஏறுகிற வீரருமாகிய பேர் பெற்ற பிரபுக்களான பாபிலோன் புத்திரரையும், கல்தேயர் எல்லாரையும், பேகோடு, சோவா, கோவா என்கிற தேசங்களின் மனுஷரையும் அவர்களோடேகூட அசீரிய புத்திரர் எல்லாரையும் வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[12. மகா அலங்கார உடுப்புள்ள தரும் அதிபதிகளும், குதிரைகள் ஏறுகிற வீரரும், செளந்தரியமுள்ள வாலிபருமான சமீபதேசத்தாராகிய அசீரிய புத்திரர்மேல் மோகங்கொண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2273,51 +2519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. செளந்தரியமுள்ள வாலிபரும், தலைவரும் அதிபதிகளும், குதிரைகள்மேல் ஏறுகிற வீரருமாகிய பேர் பெற்ற பிரபுக்களான பாபிலோன் புத்திரரையும், கல்தேயர் எல்லாரையும், பேகோடு, சோவா, கோவா என்கிற தேசங்களின் மனுஷரையும் அவர்களோடேகூட அசீரிய புத்திரர் எல்லாரையும் வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[13. அவளும் அசுத்தமானாளென்றும், அவர்கள் இருவரும் ஒரே வழியில்போனார்களென்றும் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2382,51 +2628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. செளந்தரியமுள்ள வாலிபரும், தலைவரும் அதிபதிகளும், குதிரைகள்மேல் ஏறுகிற வீரருமாகிய பேர் பெற்ற பிரபுக்களான பாபிலோன் புத்திரரையும், கல்தேயர் எல்லாரையும், பேகோடு, சோவா, கோவா என்கிற தேசங்களின் மனுஷரையும் அவர்களோடேகூட அசீரிய புத்திரர் எல்லாரையும் வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[14. அவள் தன் வேசித்தனங்களில் அதிகரித்தாள்; சுவரில் ஜாதிலிங்கத்தால் சித்திரந்தீர்ந்த கல்தேயரின் புருஷ சுரூபங்களைக் கண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2491,51 +2737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் வண்டில்களோடும், இரதங்களோடும் இயந்திரங்களோடும், ஜனக்கூட்டத்தோடும், கேடகங்களும் பரிசைகளும் தலைச்சீராக்களும் தரித்தவர்களாய் உனக்கு விரோதமாக வந்து, உன்னைச் சுற்றிலும் பாளயமிறங்குவார்கள்; அவர்களுக்கு முன்னே நான் நியாயத்தை விளங்கப்பண்ணுவேன்; அவர்கள் தங்கள் நியாயங்களின்படி உன்னை நியாயந்தீர்ப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[14. அவள் தன் வேசித்தனங்களில் அதிகரித்தாள்; சுவரில் ஜாதிலிங்கத்தால் சித்திரந்தீர்ந்த கல்தேயரின் புருஷ சுரூபங்களைக் கண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2600,51 +2846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் வண்டில்களோடும், இரதங்களோடும் இயந்திரங்களோடும், ஜனக்கூட்டத்தோடும், கேடகங்களும் பரிசைகளும் தலைச்சீராக்களும் தரித்தவர்களாய் உனக்கு விரோதமாக வந்து, உன்னைச் சுற்றிலும் பாளயமிறங்குவார்கள்; அவர்களுக்கு முன்னே நான் நியாயத்தை விளங்கப்பண்ணுவேன்; அவர்கள் தங்கள் நியாயங்களின்படி உன்னை நியாயந்தீர்ப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் எல்லாரும் தங்கள் ஜெந்மதேசமாகிய கல்தேயாவிலுள்ள பாபிலோன் புத்திரரின் சாயலாகத் தங்கள் அரைகளில் கச்சை கட்டினவர்களும் தங்கள் தலைகளில் சாயந்தீர்ந்த பெரிய பாகைகளைத் தரித்தவர்களும், பார்வைக்கு ராஜகுமாரர்களுமாக இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2709,51 +2955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் வண்டில்களோடும், இரதங்களோடும் இயந்திரங்களோடும், ஜனக்கூட்டத்தோடும், கேடகங்களும் பரிசைகளும் தலைச்சீராக்களும் தரித்தவர்களாய் உனக்கு விரோதமாக வந்து, உன்னைச் சுற்றிலும் பாளயமிறங்குவார்கள்; அவர்களுக்கு முன்னே நான் நியாயத்தை விளங்கப்பண்ணுவேன்; அவர்கள் தங்கள் நியாயங்களின்படி உன்னை நியாயந்தீர்ப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் எல்லாரும் தங்கள் ஜெந்மதேசமாகிய கல்தேயாவிலுள்ள பாபிலோன் புத்திரரின் சாயலாகத் தங்கள் அரைகளில் கச்சை கட்டினவர்களும் தங்கள் தலைகளில் சாயந்தீர்ந்த பெரிய பாகைகளைத் தரித்தவர்களும், பார்வைக்கு ராஜகுமாரர்களுமாக இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2818,51 +3064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உனக்கு விரோதமாக என் எரிச்சலை விளங்கப்பண்ணுவேன்; அவர்கள் உன்னை உக்கிரமாய் நடப்பித்து, உன் மூக்கையும் உன் காதுகளையும் அறுத்துப்போடுவார்கள்; உன்னில் மீதியாயிருப்பவர்கள் பட்டயத்தால் வெட்டுண்டுபோவார்கள்; அவர்கள் உன் குமாரரையும் உன் குமாரத்திகளையும் பிடித்துக்கொள்ளுவார்கள்; உன்னில் மீதியாயிருப்பவர்கள் அக்கினிக்கு இரையாவார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அவளுடைய கண்கள் அவர்களைப் பார்த்தவுடனே, அவள் அவர்கள்மேல் மோகித்து, கல்தேயாவுக்கு அவர்களண்டையிலே ஸ்தானாபதிகளை அனுப்பினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2927,51 +3173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மகா அலங்கார உடுப்புள்ள தரும் அதிபதிகளும், குதிரைகள் ஏறுகிற வீரரும், செளந்தரியமுள்ள வாலிபருமான சமீபதேசத்தாராகிய அசீரிய புத்திரர்மேல் மோகங்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, ஒரே தாயின் குமாரத்திகளாகிய இரண்டு ஸ்திரீகள் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3036,51 +3282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உனக்கு விரோதமாக என் எரிச்சலை விளங்கப்பண்ணுவேன்; அவர்கள் உன்னை உக்கிரமாய் நடப்பித்து, உன் மூக்கையும் உன் காதுகளையும் அறுத்துப்போடுவார்கள்; உன்னில் மீதியாயிருப்பவர்கள் பட்டயத்தால் வெட்டுண்டுபோவார்கள்; அவர்கள் உன் குமாரரையும் உன் குமாரத்திகளையும் பிடித்துக்கொள்ளுவார்கள்; உன்னில் மீதியாயிருப்பவர்கள் அக்கினிக்கு இரையாவார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அவளுடைய கண்கள் அவர்களைப் பார்த்தவுடனே, அவள் அவர்கள்மேல் மோகித்து, கல்தேயாவுக்கு அவர்களண்டையிலே ஸ்தானாபதிகளை அனுப்பினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3145,51 +3391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் உன் வஸ்திரங்களை உரிந்து, உன் சிங்காரமான ஆபரணங்களைப் பறித்துக்கொள்ளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது பாபிலோன் புத்திரர் அவளண்டையிலே சிநேக சம்போகத்துக்கு வந்து, தங்கள் வேசித்தனங்களால் அவளைத் தீட்டுப்படுத்தினார்கள்; அவள் இவர்களால் தீட்டுப்பட்டுப்போன பின்பு, அவள் மனது அவர்களை விட்டுப் பிரிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3254,51 +3500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இவ்விதமாய் உன் முறைகேட்டையும், நீ எகிப்துதேசத்தில் துவக்கின் உன் வேசித்தனத்தையும் ஒழியப்பண்ணுவேன்; நீ இனி அவர்களை நோக்க உன் கண்களை ஏறெடுக்காமலும், எகிப்துவை நினையாமலும் இருப்பாய்.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது பாபிலோன் புத்திரர் அவளண்டையிலே சிநேக சம்போகத்துக்கு வந்து, தங்கள் வேசித்தனங்களால் அவளைத் தீட்டுப்படுத்தினார்கள்; அவள் இவர்களால் தீட்டுப்பட்டுப்போன பின்பு, அவள் மனது அவர்களை விட்டுப் பிரிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3363,51 +3609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இவ்விதமாய் உன் முறைகேட்டையும், நீ எகிப்துதேசத்தில் துவக்கின் உன் வேசித்தனத்தையும் ஒழியப்பண்ணுவேன்; நீ இனி அவர்களை நோக்க உன் கண்களை ஏறெடுக்காமலும், எகிப்துவை நினையாமலும் இருப்பாய்.]]></a:t>
+              <a:t><![CDATA[18. இவ்விதமாய் அவள் தன் வேசித்தனங்களை வெளிப்படுத்தி, தன்னை நிர்வாணமாக்கினபோது, என் மனம் அவளுடைய சகோதரியை விட்டுப் பிரித்ததுபோல அவளையும் விட்டுப் பிரிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3472,51 +3718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நீ பகைக்கிறவர்கள் கையிலும், உன் மனம் விட்டுப் பிரிந்தவர்களின் கையிலும் நான் உன்னை ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[18. இவ்விதமாய் அவள் தன் வேசித்தனங்களை வெளிப்படுத்தி, தன்னை நிர்வாணமாக்கினபோது, என் மனம் அவளுடைய சகோதரியை விட்டுப் பிரித்ததுபோல அவளையும் விட்டுப் பிரிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3581,51 +3827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நீ பகைக்கிறவர்கள் கையிலும், உன் மனம் விட்டுப் பிரிந்தவர்களின் கையிலும் நான் உன்னை ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[19. அவர் எகிப்துதேசத்திலே வேசித்தனம் பண்ணின தன் வாலிபத்தின் நாட்களை நினைத்து, தன் வேசித்தனங்களில் அதிகரித்துப்போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3690,51 +3936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் உன்னை வெறுப்பாய் நடத்தி உன் பிரயாசத்தின் பலனையெல்லாம் எடுத்துக்கொண்டு, உன்னை அம்மணமும் நிர்வாணமுமாக்கிவிடுவார்கள்; அப்படியே உன் வெட்கக்கேடும் உன் முறைகேடுமான உன் வேசித்தனத்தின் நிர்வாணம் வெளிப்படுத்தப்படும்.]]></a:t>
+              <a:t><![CDATA[19. அவர் எகிப்துதேசத்திலே வேசித்தனம் பண்ணின தன் வாலிபத்தின் நாட்களை நினைத்து, தன் வேசித்தனங்களில் அதிகரித்துப்போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3799,51 +4045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் உன்னை வெறுப்பாய் நடத்தி உன் பிரயாசத்தின் பலனையெல்லாம் எடுத்துக்கொண்டு, உன்னை அம்மணமும் நிர்வாணமுமாக்கிவிடுவார்கள்; அப்படியே உன் வெட்கக்கேடும் உன் முறைகேடுமான உன் வேசித்தனத்தின் நிர்வாணம் வெளிப்படுத்தப்படும்.]]></a:t>
+              <a:t><![CDATA[20. கழுதைமாம்சமான மாம்சமும், குதிரை இந்திரியமான இந்திரியமுமுள்ள அவர்களுக்கு அவள் வைப்பாட்டியாயிருக்கும்படி அவர்கள்மேல் மோகித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3908,51 +4154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நீ புறஜாதிகளைப் பின்தொடர்ந்து, அவர்களுடைய நரகலான விக்கிரகங்களால் உன்னைத் தீட்டுப்படுத்திக்கொண்ட உன் வேசித்தனத்தினிமித்தம் இவைகள் உனக்குச் செய்யப்படும்.]]></a:t>
+              <a:t><![CDATA[20. கழுதைமாம்சமான மாம்சமும், குதிரை இந்திரியமான இந்திரியமுமுள்ள அவர்களுக்கு அவள் வைப்பாட்டியாயிருக்கும்படி அவர்கள்மேல் மோகித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4017,51 +4263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நீ புறஜாதிகளைப் பின்தொடர்ந்து, அவர்களுடைய நரகலான விக்கிரகங்களால் உன்னைத் தீட்டுப்படுத்திக்கொண்ட உன் வேசித்தனத்தினிமித்தம் இவைகள் உனக்குச் செய்யப்படும்.]]></a:t>
+              <a:t><![CDATA[21. எகிப்தியரால் உன் கன்னிமையின் ஸ்தனங்களாகிய கொங்கைகள் தொடப்பட்ட காலத்தில், நீ உன் இளம்பிராயத்தில் செய்த முறைகேடுகளை நினைத்துவருகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4126,51 +4372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவளும் அசுத்தமானாளென்றும், அவர்கள் இருவரும் ஒரே வழியில்போனார்களென்றும் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் எகிப்திலே வேசித்தனம்பண்ணினார்கள்; தங்கள் இளம்பிராயத்திலே வேசித்தனம்பண்ணினார்கள்; அங்கே அவர்களுடைய ஸ்தனங்கள் அமுக்கப்பட்டு, அவர்களுடைய கன்னிமையின் கொங்கைகள் தொடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4235,51 +4481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உன் சகோதரியின் வழியிலே நீ நடந்தாய்; ஆகையால் அவளுடைய பாத்திரத்தை உன் கையிலே கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[21. எகிப்தியரால் உன் கன்னிமையின் ஸ்தனங்களாகிய கொங்கைகள் தொடப்பட்ட காலத்தில், நீ உன் இளம்பிராயத்தில் செய்த முறைகேடுகளை நினைத்துவருகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4344,51 +4590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ உன் சகோதரியினுடைய ஆழமும் அகலமுமானதும் நிறைய வார்க்கப்பட்டதுமான பாத்திரத்தைக் குடித்து, நகைப்பும் பரியாசமுமாவாய்.]]></a:t>
+              <a:t><![CDATA[22. ஆகையால், அகோலிபாளே, கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, உன் மனதுவிட்டுப் பிரிந்த உன் சிநேகிதரை நான் உனக்கு விரோதமாக எழுப்பி, உனக்கு விரோதமாக அவர்களைச் சுற்றிலும்வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4453,51 +4699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ உன் சகோதரியினுடைய ஆழமும் அகலமுமானதும் நிறைய வார்க்கப்பட்டதுமான பாத்திரத்தைக் குடித்து, நகைப்பும் பரியாசமுமாவாய்.]]></a:t>
+              <a:t><![CDATA[22. ஆகையால், அகோலிபாளே, கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, உன் மனதுவிட்டுப் பிரிந்த உன் சிநேகிதரை நான் உனக்கு விரோதமாக எழுப்பி, உனக்கு விரோதமாக அவர்களைச் சுற்றிலும்வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4562,51 +4808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. சமாரியா என்னும் உன் சகோதரியினுடைய பாத்திரமாயிருக்கிற பிரமிப்பும் பாழ்க்கடிப்பும் என்கிற பாத்திரத்தால் வெறியினாலும் சஞ்சலத்தினாலும் நிறையப்படுவாய்.]]></a:t>
+              <a:t><![CDATA[23. செளந்தரியமுள்ள வாலிபரும், தலைவரும் அதிபதிகளும், குதிரைகள்மேல் ஏறுகிற வீரருமாகிய பேர் பெற்ற பிரபுக்களான பாபிலோன் புத்திரரையும், கல்தேயர் எல்லாரையும், பேகோடு, சோவா, கோவா என்கிற தேசங்களின் மனுஷரையும் அவர்களோடேகூட அசீரிய புத்திரர் எல்லாரையும் வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4671,51 +4917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீ அதில் இருக்கிறதைக் குடித்து, உறிஞ்சி, அதின் ஓடுகளை உடைத்துப்போட்டு, உன் ஸ்தனங்களைக் கீறிக்கொள்வாய்; நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[23. செளந்தரியமுள்ள வாலிபரும், தலைவரும் அதிபதிகளும், குதிரைகள்மேல் ஏறுகிற வீரருமாகிய பேர் பெற்ற பிரபுக்களான பாபிலோன் புத்திரரையும், கல்தேயர் எல்லாரையும், பேகோடு, சோவா, கோவா என்கிற தேசங்களின் மனுஷரையும் அவர்களோடேகூட அசீரிய புத்திரர் எல்லாரையும் வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4780,51 +5026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீ அதில் இருக்கிறதைக் குடித்து, உறிஞ்சி, அதின் ஓடுகளை உடைத்துப்போட்டு, உன் ஸ்தனங்களைக் கீறிக்கொள்வாய்; நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[23. செளந்தரியமுள்ள வாலிபரும், தலைவரும் அதிபதிகளும், குதிரைகள்மேல் ஏறுகிற வீரருமாகிய பேர் பெற்ற பிரபுக்களான பாபிலோன் புத்திரரையும், கல்தேயர் எல்லாரையும், பேகோடு, சோவா, கோவா என்கிற தேசங்களின் மனுஷரையும் அவர்களோடேகூட அசீரிய புத்திரர் எல்லாரையும் வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4889,51 +5135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆகையால், நீ என்னை மறந்து, என்னை உனக்குப் புறம்பே தள்ளிவிட்டதினிமித்தம், நீ உன் முறைகேட்டையும் உன் வேசித்தனங்களையும் சுமப்பாய் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[24. அவர்கள் வண்டில்களோடும், இரதங்களோடும் இயந்திரங்களோடும், ஜனக்கூட்டத்தோடும், கேடகங்களும் பரிசைகளும் தலைச்சீராக்களும் தரித்தவர்களாய் உனக்கு விரோதமாக வந்து, உன்னைச் சுற்றிலும் பாளயமிறங்குவார்கள்; அவர்களுக்கு முன்னே நான் நியாயத்தை விளங்கப்பண்ணுவேன்; அவர்கள் தங்கள் நியாயங்களின்படி உன்னை நியாயந்தீர்ப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4998,51 +5244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆகையால், நீ என்னை மறந்து, என்னை உனக்குப் புறம்பே தள்ளிவிட்டதினிமித்தம், நீ உன் முறைகேட்டையும் உன் வேசித்தனங்களையும் சுமப்பாய் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[24. அவர்கள் வண்டில்களோடும், இரதங்களோடும் இயந்திரங்களோடும், ஜனக்கூட்டத்தோடும், கேடகங்களும் பரிசைகளும் தலைச்சீராக்களும் தரித்தவர்களாய் உனக்கு விரோதமாக வந்து, உன்னைச் சுற்றிலும் பாளயமிறங்குவார்கள்; அவர்களுக்கு முன்னே நான் நியாயத்தை விளங்கப்பண்ணுவேன்; அவர்கள் தங்கள் நியாயங்களின்படி உன்னை நியாயந்தீர்ப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5107,51 +5353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பின்னும் கர்த்தர் என்னை நோக்கி: மனுபுத்திரனே, நீ அகோலாளையும் அகோலிபாளையும் குறித்து வழக்காட மனதானால், அவர்களுடைய அருவருப்புகளை அவர்களுக்குத் தெரியக்காட்டு.]]></a:t>
+              <a:t><![CDATA[24. அவர்கள் வண்டில்களோடும், இரதங்களோடும் இயந்திரங்களோடும், ஜனக்கூட்டத்தோடும், கேடகங்களும் பரிசைகளும் தலைச்சீராக்களும் தரித்தவர்களாய் உனக்கு விரோதமாக வந்து, உன்னைச் சுற்றிலும் பாளயமிறங்குவார்கள்; அவர்களுக்கு முன்னே நான் நியாயத்தை விளங்கப்பண்ணுவேன்; அவர்கள் தங்கள் நியாயங்களின்படி உன்னை நியாயந்தீர்ப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5216,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பின்னும் கர்த்தர் என்னை நோக்கி: மனுபுத்திரனே, நீ அகோலாளையும் அகோலிபாளையும் குறித்து வழக்காட மனதானால், அவர்களுடைய அருவருப்புகளை அவர்களுக்குத் தெரியக்காட்டு.]]></a:t>
+              <a:t><![CDATA[25. உனக்கு விரோதமாக என் எரிச்சலை விளங்கப்பண்ணுவேன்; அவர்கள் உன்னை உக்கிரமாய் நடப்பித்து, உன் மூக்கையும் உன் காதுகளையும் அறுத்துப்போடுவார்கள்; உன்னில் மீதியாயிருப்பவர்கள் பட்டயத்தால் வெட்டுண்டுபோவார்கள்; அவர்கள் உன் குமாரரையும் உன் குமாரத்திகளையும் பிடித்துக்கொள்ளுவார்கள்; உன்னில் மீதியாயிருப்பவர்கள் அக்கினிக்கு இரையாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5325,51 +5571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவள் தன் வேசித்தனங்களில் அதிகரித்தாள்; சுவரில் ஜாதிலிங்கத்தால் சித்திரந்தீர்ந்த கல்தேயரின் புருஷ சுரூபங்களைக் கண்டாள்.]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் எகிப்திலே வேசித்தனம்பண்ணினார்கள்; தங்கள் இளம்பிராயத்திலே வேசித்தனம்பண்ணினார்கள்; அங்கே அவர்களுடைய ஸ்தனங்கள் அமுக்கப்பட்டு, அவர்களுடைய கன்னிமையின் கொங்கைகள் தொடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5434,51 +5680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[25. உனக்கு விரோதமாக என் எரிச்சலை விளங்கப்பண்ணுவேன்; அவர்கள் உன்னை உக்கிரமாய் நடப்பித்து, உன் மூக்கையும் உன் காதுகளையும் அறுத்துப்போடுவார்கள்; உன்னில் மீதியாயிருப்பவர்கள் பட்டயத்தால் வெட்டுண்டுபோவார்கள்; அவர்கள் உன் குமாரரையும் உன் குமாரத்திகளையும் பிடித்துக்கொள்ளுவார்கள்; உன்னில் மீதியாயிருப்பவர்கள் அக்கினிக்கு இரையாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5543,51 +5789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, ஒரே தாயின் குமாரத்திகளாகிய இரண்டு ஸ்திரீகள் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. உனக்கு விரோதமாக என் எரிச்சலை விளங்கப்பண்ணுவேன்; அவர்கள் உன்னை உக்கிரமாய் நடப்பித்து, உன் மூக்கையும் உன் காதுகளையும் அறுத்துப்போடுவார்கள்; உன்னில் மீதியாயிருப்பவர்கள் பட்டயத்தால் வெட்டுண்டுபோவார்கள்; அவர்கள் உன் குமாரரையும் உன் குமாரத்திகளையும் பிடித்துக்கொள்ளுவார்கள்; உன்னில் மீதியாயிருப்பவர்கள் அக்கினிக்கு இரையாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5652,51 +5898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் எகிப்திலே வேசித்தனம்பண்ணினார்கள்; தங்கள் இளம்பிராயத்திலே வேசித்தனம்பண்ணினார்கள்; அங்கே அவர்களுடைய ஸ்தனங்கள் அமுக்கப்பட்டு, அவர்களுடைய கன்னிமையின் கொங்கைகள் தொடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[26. அவர்கள் உன் வஸ்திரங்களை உரிந்து, உன் சிங்காரமான ஆபரணங்களைப் பறித்துக்கொள்ளுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5761,51 +6007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் எகிப்திலே வேசித்தனம்பண்ணினார்கள்; தங்கள் இளம்பிராயத்திலே வேசித்தனம்பண்ணினார்கள்; அங்கே அவர்களுடைய ஸ்தனங்கள் அமுக்கப்பட்டு, அவர்களுடைய கன்னிமையின் கொங்கைகள் தொடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[27. இவ்விதமாய் உன் முறைகேட்டையும், நீ எகிப்துதேசத்தில் துவக்கின் உன் வேசித்தனத்தையும் ஒழியப்பண்ணுவேன்; நீ இனி அவர்களை நோக்க உன் கண்களை ஏறெடுக்காமலும், எகிப்துவை நினையாமலும் இருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5870,51 +6116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களில் மூத்தவளின் பெயர் அகோலாள், அவளுடைய தங்கையின் பெயர் அகோலிபாள்; அவர்கள் என்னுடையவர்களாகி, குமாரரையும் குமாரத்திகளையும் பெற்றார்கள்; இவைகளே அவர்களுடைய பெயர்கள்; அகோலாள் என்பதற்குச் சமாரியா என்றும் அகோலிபாள் என்பதற்கு எருசலேம் என்றும் பொருளாம்.]]></a:t>
+              <a:t><![CDATA[27. இவ்விதமாய் உன் முறைகேட்டையும், நீ எகிப்துதேசத்தில் துவக்கின் உன் வேசித்தனத்தையும் ஒழியப்பண்ணுவேன்; நீ இனி அவர்களை நோக்க உன் கண்களை ஏறெடுக்காமலும், எகிப்துவை நினையாமலும் இருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5979,51 +6225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களில் மூத்தவளின் பெயர் அகோலாள், அவளுடைய தங்கையின் பெயர் அகோலிபாள்; அவர்கள் என்னுடையவர்களாகி, குமாரரையும் குமாரத்திகளையும் பெற்றார்கள்; இவைகளே அவர்களுடைய பெயர்கள்; அகோலாள் என்பதற்குச் சமாரியா என்றும் அகோலிபாள் என்பதற்கு எருசலேம் என்றும் பொருளாம்.]]></a:t>
+              <a:t><![CDATA[28. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நீ பகைக்கிறவர்கள் கையிலும், உன் மனம் விட்டுப் பிரிந்தவர்களின் கையிலும் நான் உன்னை ஒப்புக்கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6088,51 +6334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அகோலாள் என்னுடையவளாயிருக்கும்போது சோரம்போனாள்.]]></a:t>
+              <a:t><![CDATA[28. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நீ பகைக்கிறவர்கள் கையிலும், உன் மனம் விட்டுப் பிரிந்தவர்களின் கையிலும் நான் உன்னை ஒப்புக்கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6197,51 +6443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீலாம்பரந்தரித்த தலைவரும், அதிபதிகளும், செளந்தரிய வாலிபரும், குதிரைகளின்மேல் ஏறுகிற வீரருமாயிருந்த சமீபதேசத்தாராகிய அசீரியர் என்கிற தன் சிநேகிதர்மேல் அவள் மோகித்து,]]></a:t>
+              <a:t><![CDATA[29. அவர்கள் உன்னை வெறுப்பாய் நடத்தி உன் பிரயாசத்தின் பலனையெல்லாம் எடுத்துக்கொண்டு, உன்னை அம்மணமும் நிர்வாணமுமாக்கிவிடுவார்கள்; அப்படியே உன் வெட்கக்கேடும் உன் முறைகேடுமான உன் வேசித்தனத்தின் நிர்வாணம் வெளிப்படுத்தப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6306,51 +6552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீலாம்பரந்தரித்த தலைவரும், அதிபதிகளும், செளந்தரிய வாலிபரும், குதிரைகளின்மேல் ஏறுகிற வீரருமாயிருந்த சமீபதேசத்தாராகிய அசீரியர் என்கிற தன் சிநேகிதர்மேல் அவள் மோகித்து,]]></a:t>
+              <a:t><![CDATA[29. அவர்கள் உன்னை வெறுப்பாய் நடத்தி உன் பிரயாசத்தின் பலனையெல்லாம் எடுத்துக்கொண்டு, உன்னை அம்மணமும் நிர்வாணமுமாக்கிவிடுவார்கள்; அப்படியே உன் வெட்கக்கேடும் உன் முறைகேடுமான உன் வேசித்தனத்தின் நிர்வாணம் வெளிப்படுத்தப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6415,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அசீரியரின் புத்திரரில் சிரேஷ்டமான அனைவரோடும், தான் மோகித்த அனைவரோடும் தன் வேசித்தனங்களை நடப்பித்து, அவர்களுடைய நரகலான சகல விக்கிரகங்களாலும் தீட்டுப்பட்டுப்போனாள்.]]></a:t>
+              <a:t><![CDATA[29. அவர்கள் உன்னை வெறுப்பாய் நடத்தி உன் பிரயாசத்தின் பலனையெல்லாம் எடுத்துக்கொண்டு, உன்னை அம்மணமும் நிர்வாணமுமாக்கிவிடுவார்கள்; அப்படியே உன் வெட்கக்கேடும் உன் முறைகேடுமான உன் வேசித்தனத்தின் நிர்வாணம் வெளிப்படுத்தப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6524,51 +6770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவள் தன் வேசித்தனங்களில் அதிகரித்தாள்; சுவரில் ஜாதிலிங்கத்தால் சித்திரந்தீர்ந்த கல்தேயரின் புருஷ சுரூபங்களைக் கண்டாள்.]]></a:t>
+              <a:t><![CDATA[4. அவர்களில் மூத்தவளின் பெயர் அகோலாள், அவளுடைய தங்கையின் பெயர் அகோலிபாள்; அவர்கள் என்னுடையவர்களாகி, குமாரரையும் குமாரத்திகளையும் பெற்றார்கள்; இவைகளே அவர்களுடைய பெயர்கள்; அகோலாள் என்பதற்குச் சமாரியா என்றும் அகோலிபாள் என்பதற்கு எருசலேம் என்றும் பொருளாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6633,51 +6879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அசீரியரின் புத்திரரில் சிரேஷ்டமான அனைவரோடும், தான் மோகித்த அனைவரோடும் தன் வேசித்தனங்களை நடப்பித்து, அவர்களுடைய நரகலான சகல விக்கிரகங்களாலும் தீட்டுப்பட்டுப்போனாள்.]]></a:t>
+              <a:t><![CDATA[30. நீ புறஜாதிகளைப் பின்தொடர்ந்து, அவர்களுடைய நரகலான விக்கிரகங்களால் உன்னைத் தீட்டுப்படுத்திக்கொண்ட உன் வேசித்தனத்தினிமித்தம் இவைகள் உனக்குச் செய்யப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6742,51 +6988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தான் எகிப்திலே பண்ணின வேசித்தனங்களை அவள் விடவில்லை; அவர்கள் அவளுடைய வாலிபத்திலே அவளோடே சயனித்து, அவளுடைய கன்னிமையின் கொங்கைகளைத் தொட்டு, அவளிடத்தில் தங்கள் வேசித்தனத்தை நடப்பித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. நீ புறஜாதிகளைப் பின்தொடர்ந்து, அவர்களுடைய நரகலான விக்கிரகங்களால் உன்னைத் தீட்டுப்படுத்திக்கொண்ட உன் வேசித்தனத்தினிமித்தம் இவைகள் உனக்குச் செய்யப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6851,51 +7097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தான் எகிப்திலே பண்ணின வேசித்தனங்களை அவள் விடவில்லை; அவர்கள் அவளுடைய வாலிபத்திலே அவளோடே சயனித்து, அவளுடைய கன்னிமையின் கொங்கைகளைத் தொட்டு, அவளிடத்தில் தங்கள் வேசித்தனத்தை நடப்பித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[31. உன் சகோதரியின் வழியிலே நீ நடந்தாய்; ஆகையால் அவளுடைய பாத்திரத்தை உன் கையிலே கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6960,51 +7206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் அவளுடைய சிநேகிதரின் கையிலே, அவள் மோகித்திருந்த அசீரியபுத்திரரின் கையிலே, நான் அவளை ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[32. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ உன் சகோதரியினுடைய ஆழமும் அகலமுமானதும் நிறைய வார்க்கப்பட்டதுமான பாத்திரத்தைக் குடித்து, நகைப்பும் பரியாசமுமாவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7069,51 +7315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் அவளை நிர்வாணமாக்கினார்கள்; அவளுடைய குமாரரையும் அவளுடைய குமாரத்திகளையும் சிறைபிடித்து, அவளையோ பட்டயத்தில் கொன்றுபோட்டார்கள்; அப்படியே அவளிடத்தில் ஆக்கினைகள் செய்யப்பட்டபடியினால் ஸ்திரீகளுக்குள் அவகீர்த்தியுள்ளவளானாள்.]]></a:t>
+              <a:t><![CDATA[32. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ உன் சகோதரியினுடைய ஆழமும் அகலமுமானதும் நிறைய வார்க்கப்பட்டதுமான பாத்திரத்தைக் குடித்து, நகைப்பும் பரியாசமுமாவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7178,51 +7424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் அவளை நிர்வாணமாக்கினார்கள்; அவளுடைய குமாரரையும் அவளுடைய குமாரத்திகளையும் சிறைபிடித்து, அவளையோ பட்டயத்தில் கொன்றுபோட்டார்கள்; அப்படியே அவளிடத்தில் ஆக்கினைகள் செய்யப்பட்டபடியினால் ஸ்திரீகளுக்குள் அவகீர்த்தியுள்ளவளானாள்.]]></a:t>
+              <a:t><![CDATA[33. சமாரியா என்னும் உன் சகோதரியினுடைய பாத்திரமாயிருக்கிற பிரமிப்பும் பாழ்க்கடிப்பும் என்கிற பாத்திரத்தால் வெறியினாலும் சஞ்சலத்தினாலும் நிறையப்படுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7287,51 +7533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் அவளை நிர்வாணமாக்கினார்கள்; அவளுடைய குமாரரையும் அவளுடைய குமாரத்திகளையும் சிறைபிடித்து, அவளையோ பட்டயத்தில் கொன்றுபோட்டார்கள்; அப்படியே அவளிடத்தில் ஆக்கினைகள் செய்யப்பட்டபடியினால் ஸ்திரீகளுக்குள் அவகீர்த்தியுள்ளவளானாள்.]]></a:t>
+              <a:t><![CDATA[33. சமாரியா என்னும் உன் சகோதரியினுடைய பாத்திரமாயிருக்கிற பிரமிப்பும் பாழ்க்கடிப்பும் என்கிற பாத்திரத்தால் வெறியினாலும் சஞ்சலத்தினாலும் நிறையப்படுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7396,51 +7642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவளுடைய தங்கையாகிய அகோலிபாள் இதைக் கண்டும், தன் மோகவிகாரத்தில் அவளைப் பார்க்கிலும் கெட்டவளானாள்; தன் சகோதரியின் வேசித்தனங்களிலும் தன் வேசித்தனங்கள் அதிகமாயிற்று.]]></a:t>
+              <a:t><![CDATA[34. நீ அதில் இருக்கிறதைக் குடித்து, உறிஞ்சி, அதின் ஓடுகளை உடைத்துப்போட்டு, உன் ஸ்தனங்களைக் கீறிக்கொள்வாய்; நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7505,51 +7751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவளுடைய தங்கையாகிய அகோலிபாள் இதைக் கண்டும், தன் மோகவிகாரத்தில் அவளைப் பார்க்கிலும் கெட்டவளானாள்; தன் சகோதரியின் வேசித்தனங்களிலும் தன் வேசித்தனங்கள் அதிகமாயிற்று.]]></a:t>
+              <a:t><![CDATA[34. நீ அதில் இருக்கிறதைக் குடித்து, உறிஞ்சி, அதின் ஓடுகளை உடைத்துப்போட்டு, உன் ஸ்தனங்களைக் கீறிக்கொள்வாய்; நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7614,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவர்கள் விபசாரம்பண்ணினார்கள், அவர்கள் கைகளில் இரத்தமும் இருக்கிறது; அவர்கள் தங்கள் நரகலான விக்கிரகங்களோடே விபசாரம்பண்ணி தாங்கள் எனக்குப் பெற்ற தங்கள் பிள்ளைகளையும் அவைகளுக்கு இரையாகத் தீக்கடக்கப்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[35. ஆகையால், நீ என்னை மறந்து, என்னை உனக்குப் புறம்பே தள்ளிவிட்டதினிமித்தம், நீ உன் முறைகேட்டையும் உன் வேசித்தனங்களையும் சுமப்பாய் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7723,51 +7969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் எல்லாரும் தங்கள் ஜெந்மதேசமாகிய கல்தேயாவிலுள்ள பாபிலோன் புத்திரரின் சாயலாகத் தங்கள் அரைகளில் கச்சை கட்டினவர்களும் தங்கள் தலைகளில் சாயந்தீர்ந்த பெரிய பாகைகளைத் தரித்தவர்களும், பார்வைக்கு ராஜகுமாரர்களுமாக இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அவர்களில் மூத்தவளின் பெயர் அகோலாள், அவளுடைய தங்கையின் பெயர் அகோலிபாள்; அவர்கள் என்னுடையவர்களாகி, குமாரரையும் குமாரத்திகளையும் பெற்றார்கள்; இவைகளே அவர்களுடைய பெயர்கள்; அகோலாள் என்பதற்குச் சமாரியா என்றும் அகோலிபாள் என்பதற்கு எருசலேம் என்றும் பொருளாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7832,51 +8078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவர்கள் விபசாரம்பண்ணினார்கள், அவர்கள் கைகளில் இரத்தமும் இருக்கிறது; அவர்கள் தங்கள் நரகலான விக்கிரகங்களோடே விபசாரம்பண்ணி தாங்கள் எனக்குப் பெற்ற தங்கள் பிள்ளைகளையும் அவைகளுக்கு இரையாகத் தீக்கடக்கப்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[35. ஆகையால், நீ என்னை மறந்து, என்னை உனக்குப் புறம்பே தள்ளிவிட்டதினிமித்தம், நீ உன் முறைகேட்டையும் உன் வேசித்தனங்களையும் சுமப்பாய் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7941,51 +8187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அன்றியும் அவர்கள் என் பரிசுத்தஸ்தலத்தை அந்நாளிலேதானே தீட்டுப்படுத்தி, என் ஓய்வுநாட்களைப் பரிசுத்தக்குலைச்சலாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[36. பின்னும் கர்த்தர் என்னை நோக்கி: மனுபுத்திரனே, நீ அகோலாளையும் அகோலிபாளையும் குறித்து வழக்காட மனதானால், அவர்களுடைய அருவருப்புகளை அவர்களுக்குத் தெரியக்காட்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8050,51 +8296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அன்றியும் அவர்கள் என் பரிசுத்தஸ்தலத்தை அந்நாளிலேதானே தீட்டுப்படுத்தி, என் ஓய்வுநாட்களைப் பரிசுத்தக்குலைச்சலாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[36. பின்னும் கர்த்தர் என்னை நோக்கி: மனுபுத்திரனே, நீ அகோலாளையும் அகோலிபாளையும் குறித்து வழக்காட மனதானால், அவர்களுடைய அருவருப்புகளை அவர்களுக்குத் தெரியக்காட்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8159,51 +8405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்கள் தங்கள் பிள்ளைகளைத் தங்கள் நரகலான விக்கிரகங்களுக்கென்று பலியிட்டபின்பு, அவர்கள் என் பரிசுத்தஸ்தலத்தைப் பரிசுத்தக்குலைச்சலாக்க அந்நாளில்தானே அதற்குள் பிரவேசித்தார்கள்; இதோ, என் ஆலயத்தின் நடுவிலே இப்படிச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. அவர்கள் விபசாரம்பண்ணினார்கள், அவர்கள் கைகளில் இரத்தமும் இருக்கிறது; அவர்கள் தங்கள் நரகலான விக்கிரகங்களோடே விபசாரம்பண்ணி தாங்கள் எனக்குப் பெற்ற தங்கள் பிள்ளைகளையும் அவைகளுக்கு இரையாகத் தீக்கடக்கப்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8268,51 +8514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்கள் தங்கள் பிள்ளைகளைத் தங்கள் நரகலான விக்கிரகங்களுக்கென்று பலியிட்டபின்பு, அவர்கள் என் பரிசுத்தஸ்தலத்தைப் பரிசுத்தக்குலைச்சலாக்க அந்நாளில்தானே அதற்குள் பிரவேசித்தார்கள்; இதோ, என் ஆலயத்தின் நடுவிலே இப்படிச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. அவர்கள் விபசாரம்பண்ணினார்கள், அவர்கள் கைகளில் இரத்தமும் இருக்கிறது; அவர்கள் தங்கள் நரகலான விக்கிரகங்களோடே விபசாரம்பண்ணி தாங்கள் எனக்குப் பெற்ற தங்கள் பிள்ளைகளையும் அவைகளுக்கு இரையாகத் தீக்கடக்கப்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8377,51 +8623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இதுவுமல்லாமல், தூரத்திலுள்ள புருஷரிடத்திற்குத் தூது அனுப்பி, அவர்களை வரவழைத்தார்கள், அவர்கள் வந்தார்கள்; அவர்களுக்கென்று நீ குளித்து, உன் கண்களில் மையிட்டுக்கொண்டு, ஆபரணங்களால் உன்னை அலங்கரித்து,]]></a:t>
+              <a:t><![CDATA[37. அவர்கள் விபசாரம்பண்ணினார்கள், அவர்கள் கைகளில் இரத்தமும் இருக்கிறது; அவர்கள் தங்கள் நரகலான விக்கிரகங்களோடே விபசாரம்பண்ணி தாங்கள் எனக்குப் பெற்ற தங்கள் பிள்ளைகளையும் அவைகளுக்கு இரையாகத் தீக்கடக்கப்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8486,51 +8732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இதுவுமல்லாமல், தூரத்திலுள்ள புருஷரிடத்திற்குத் தூது அனுப்பி, அவர்களை வரவழைத்தார்கள், அவர்கள் வந்தார்கள்; அவர்களுக்கென்று நீ குளித்து, உன் கண்களில் மையிட்டுக்கொண்டு, ஆபரணங்களால் உன்னை அலங்கரித்து,]]></a:t>
+              <a:t><![CDATA[38. அன்றியும் அவர்கள் என் பரிசுத்தஸ்தலத்தை அந்நாளிலேதானே தீட்டுப்படுத்தி, என் ஓய்வுநாட்களைப் பரிசுத்தக்குலைச்சலாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8595,51 +8841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. சிறந்த மஞ்சத்தின்மேல் உட்கார்ந்துகொண்டாய்; அதின் முன்னே ஒரு பீடம் ஆயத்தம்பண்ணப்பட்டிருந்தது; உன் தூபவர்க்கத்தையும் என் எண்ணெயையும் அதின்மேல் வைத்தாய்.]]></a:t>
+              <a:t><![CDATA[38. அன்றியும் அவர்கள் என் பரிசுத்தஸ்தலத்தை அந்நாளிலேதானே தீட்டுப்படுத்தி, என் ஓய்வுநாட்களைப் பரிசுத்தக்குலைச்சலாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8704,51 +8950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. சிறந்த மஞ்சத்தின்மேல் உட்கார்ந்துகொண்டாய்; அதின் முன்னே ஒரு பீடம் ஆயத்தம்பண்ணப்பட்டிருந்தது; உன் தூபவர்க்கத்தையும் என் எண்ணெயையும் அதின்மேல் வைத்தாய்.]]></a:t>
+              <a:t><![CDATA[39. அவர்கள் தங்கள் பிள்ளைகளைத் தங்கள் நரகலான விக்கிரகங்களுக்கென்று பலியிட்டபின்பு, அவர்கள் என் பரிசுத்தஸ்தலத்தைப் பரிசுத்தக்குலைச்சலாக்க அந்நாளில்தானே அதற்குள் பிரவேசித்தார்கள்; இதோ, என் ஆலயத்தின் நடுவிலே இப்படிச் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8813,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவளிடத்திலே அந்தச் சந்தடியின் இரைச்சல் அடங்கின பின்பு, ஜனத்திரளான புருஷரையும் அழைத்தனுப்பினார்கள்; சபேயர் வனாந்தரத்திலிருந்து கொண்டுவரப்பட்டார்கள்; இவர்கள் அவர்களுடைய கைகளில் கடகங்களையும் அவர்களுடைய தலைகளில் அலங்காரமான கிரீடங்களையும் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[39. அவர்கள் தங்கள் பிள்ளைகளைத் தங்கள் நரகலான விக்கிரகங்களுக்கென்று பலியிட்டபின்பு, அவர்கள் என் பரிசுத்தஸ்தலத்தைப் பரிசுத்தக்குலைச்சலாக்க அந்நாளில்தானே அதற்குள் பிரவேசித்தார்கள்; இதோ, என் ஆலயத்தின் நடுவிலே இப்படிச் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8922,51 +9168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் எல்லாரும் தங்கள் ஜெந்மதேசமாகிய கல்தேயாவிலுள்ள பாபிலோன் புத்திரரின் சாயலாகத் தங்கள் அரைகளில் கச்சை கட்டினவர்களும் தங்கள் தலைகளில் சாயந்தீர்ந்த பெரிய பாகைகளைத் தரித்தவர்களும், பார்வைக்கு ராஜகுமாரர்களுமாக இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அகோலாள் என்னுடையவளாயிருக்கும்போது சோரம்போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9031,51 +9277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவளிடத்திலே அந்தச் சந்தடியின் இரைச்சல் அடங்கின பின்பு, ஜனத்திரளான புருஷரையும் அழைத்தனுப்பினார்கள்; சபேயர் வனாந்தரத்திலிருந்து கொண்டுவரப்பட்டார்கள்; இவர்கள் அவர்களுடைய கைகளில் கடகங்களையும் அவர்களுடைய தலைகளில் அலங்காரமான கிரீடங்களையும் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[40. இதுவுமல்லாமல், தூரத்திலுள்ள புருஷரிடத்திற்குத் தூது அனுப்பி, அவர்களை வரவழைத்தார்கள், அவர்கள் வந்தார்கள்; அவர்களுக்கென்று நீ குளித்து, உன் கண்களில் மையிட்டுக்கொண்டு, ஆபரணங்களால் உன்னை அலங்கரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9140,51 +9386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. விபசராங்களில் கிழவியானவளைக்குறித்து அவள் இன்னும் தன் வேசித்தனங்களைச் செய்வாளோ என்றேன்.]]></a:t>
+              <a:t><![CDATA[40. இதுவுமல்லாமல், தூரத்திலுள்ள புருஷரிடத்திற்குத் தூது அனுப்பி, அவர்களை வரவழைத்தார்கள், அவர்கள் வந்தார்கள்; அவர்களுக்கென்று நீ குளித்து, உன் கண்களில் மையிட்டுக்கொண்டு, ஆபரணங்களால் உன்னை அலங்கரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9249,51 +9495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. விபசராங்களில் கிழவியானவளைக்குறித்து அவள் இன்னும் தன் வேசித்தனங்களைச் செய்வாளோ என்றேன்.]]></a:t>
+              <a:t><![CDATA[40. இதுவுமல்லாமல், தூரத்திலுள்ள புருஷரிடத்திற்குத் தூது அனுப்பி, அவர்களை வரவழைத்தார்கள், அவர்கள் வந்தார்கள்; அவர்களுக்கென்று நீ குளித்து, உன் கண்களில் மையிட்டுக்கொண்டு, ஆபரணங்களால் உன்னை அலங்கரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9358,51 +9604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பரஸ்திரீயினிடத்திலே பிரவேசிக்குமாப்போல அவளிடத்தில் பிரவேசித்தார்கள்; இந்தப்பிரகாரமாக முறைகேடானவர்களாகிய அகோலாளிடத்திலும் அகோலிபாளிடத்திலும் பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[41. சிறந்த மஞ்சத்தின்மேல் உட்கார்ந்துகொண்டாய்; அதின் முன்னே ஒரு பீடம் ஆயத்தம்பண்ணப்பட்டிருந்தது; உன் தூபவர்க்கத்தையும் என் எண்ணெயையும் அதின்மேல் வைத்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9467,51 +9713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பரஸ்திரீயினிடத்திலே பிரவேசிக்குமாப்போல அவளிடத்தில் பிரவேசித்தார்கள்; இந்தப்பிரகாரமாக முறைகேடானவர்களாகிய அகோலாளிடத்திலும் அகோலிபாளிடத்திலும் பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[41. சிறந்த மஞ்சத்தின்மேல் உட்கார்ந்துகொண்டாய்; அதின் முன்னே ஒரு பீடம் ஆயத்தம்பண்ணப்பட்டிருந்தது; உன் தூபவர்க்கத்தையும் என் எண்ணெயையும் அதின்மேல் வைத்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9576,51 +9822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஆகையால், விபசாரிகளை நியாயந்தீர்க்கிற பிரகாரமாகவும், இரத்தஞ்சிந்தும் ஸ்திரீகளை நியாயந்தீர்க்கிற பிரகாரமாகவும் நீதிமான்கள் அவர்களை நியாயந்தீர்ப்பார்கள்; அவர்கள் விபசாரிகள், அவர்களுடைய கைகளில் இரத்தம் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[42. அவளிடத்திலே அந்தச் சந்தடியின் இரைச்சல் அடங்கின பின்பு, ஜனத்திரளான புருஷரையும் அழைத்தனுப்பினார்கள்; சபேயர் வனாந்தரத்திலிருந்து கொண்டுவரப்பட்டார்கள்; இவர்கள் அவர்களுடைய கைகளில் கடகங்களையும் அவர்களுடைய தலைகளில் அலங்காரமான கிரீடங்களையும் போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9685,51 +9931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஆகையால், விபசாரிகளை நியாயந்தீர்க்கிற பிரகாரமாகவும், இரத்தஞ்சிந்தும் ஸ்திரீகளை நியாயந்தீர்க்கிற பிரகாரமாகவும் நீதிமான்கள் அவர்களை நியாயந்தீர்ப்பார்கள்; அவர்கள் விபசாரிகள், அவர்களுடைய கைகளில் இரத்தம் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[42. அவளிடத்திலே அந்தச் சந்தடியின் இரைச்சல் அடங்கின பின்பு, ஜனத்திரளான புருஷரையும் அழைத்தனுப்பினார்கள்; சபேயர் வனாந்தரத்திலிருந்து கொண்டுவரப்பட்டார்கள்; இவர்கள் அவர்களுடைய கைகளில் கடகங்களையும் அவர்களுடைய தலைகளில் அலங்காரமான கிரீடங்களையும் போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9794,51 +10040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் அவர்களுக்கு விரோதமாய் ஒரு கூட்டத்தைவரப்பண்ணி, அவர்களை அலைச்சலுக்கும் கொள்ளைக்கும் ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[42. அவளிடத்திலே அந்தச் சந்தடியின் இரைச்சல் அடங்கின பின்பு, ஜனத்திரளான புருஷரையும் அழைத்தனுப்பினார்கள்; சபேயர் வனாந்தரத்திலிருந்து கொண்டுவரப்பட்டார்கள்; இவர்கள் அவர்களுடைய கைகளில் கடகங்களையும் அவர்களுடைய தலைகளில் அலங்காரமான கிரீடங்களையும் போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9903,51 +10149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் அவர்களுக்கு விரோதமாய் ஒரு கூட்டத்தைவரப்பண்ணி, அவர்களை அலைச்சலுக்கும் கொள்ளைக்கும் ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[43. விபசராங்களில் கிழவியானவளைக்குறித்து அவள் இன்னும் தன் வேசித்தனங்களைச் செய்வாளோ என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10012,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அந்தக் கூட்டத்தார் அவர்களைக் கல்லெறிந்து, தங்கள் பட்டயங்களால் வெட்டிப் போடுவார்கள்; அவர்களுடைய குமாரரையும் அவர்களுடைய குமாரத்திகளையும் கொன்று, அவர்களுடைய வீடுகளை அக்கினியால் சுட்டெரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[43. விபசராங்களில் கிழவியானவளைக்குறித்து அவள் இன்னும் தன் வேசித்தனங்களைச் செய்வாளோ என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10121,51 +10367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவளுடைய கண்கள் அவர்களைப் பார்த்தவுடனே, அவள் அவர்கள்மேல் மோகித்து, கல்தேயாவுக்கு அவர்களண்டையிலே ஸ்தானாபதிகளை அனுப்பினாள்.]]></a:t>
+              <a:t><![CDATA[5. அகோலாள் என்னுடையவளாயிருக்கும்போது சோரம்போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10230,51 +10476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அந்தக் கூட்டத்தார் அவர்களைக் கல்லெறிந்து, தங்கள் பட்டயங்களால் வெட்டிப் போடுவார்கள்; அவர்களுடைய குமாரரையும் அவர்களுடைய குமாரத்திகளையும் கொன்று, அவர்களுடைய வீடுகளை அக்கினியால் சுட்டெரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[44. பரஸ்திரீயினிடத்திலே பிரவேசிக்குமாப்போல அவளிடத்தில் பிரவேசித்தார்கள்; இந்தப்பிரகாரமாக முறைகேடானவர்களாகிய அகோலாளிடத்திலும் அகோலிபாளிடத்திலும் பிரவேசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10339,51 +10585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. இவ்விதமாய் எல்லா ஸ்திரீகளும் புத்தியடைந்து, உங்கள் முறைகேடுகளைச் செய்யாதிருக்கும்படி, முறைகேட்டைத் தேசத்தைவிட்டு ஒழியப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[44. பரஸ்திரீயினிடத்திலே பிரவேசிக்குமாப்போல அவளிடத்தில் பிரவேசித்தார்கள்; இந்தப்பிரகாரமாக முறைகேடானவர்களாகிய அகோலாளிடத்திலும் அகோலிபாளிடத்திலும் பிரவேசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10448,51 +10694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. இவ்விதமாய் எல்லா ஸ்திரீகளும் புத்தியடைந்து, உங்கள் முறைகேடுகளைச் செய்யாதிருக்கும்படி, முறைகேட்டைத் தேசத்தைவிட்டு ஒழியப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[45. ஆகையால், விபசாரிகளை நியாயந்தீர்க்கிற பிரகாரமாகவும், இரத்தஞ்சிந்தும் ஸ்திரீகளை நியாயந்தீர்க்கிற பிரகாரமாகவும் நீதிமான்கள் அவர்களை நியாயந்தீர்ப்பார்கள்; அவர்கள் விபசாரிகள், அவர்களுடைய கைகளில் இரத்தம் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10557,51 +10803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. உங்கள் முறைகேட்டை உங்கள்மேல் சுமத்துவார்கள்; அப்பொழுது நீங்கள் உங்கள் நரகலான விக்கிரகங்களைச் சேவித்த பாவங்களைச் சுமந்து, நான் கர்த்தராகிய ஆண்டவர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[45. ஆகையால், விபசாரிகளை நியாயந்தீர்க்கிற பிரகாரமாகவும், இரத்தஞ்சிந்தும் ஸ்திரீகளை நியாயந்தீர்க்கிற பிரகாரமாகவும் நீதிமான்கள் அவர்களை நியாயந்தீர்ப்பார்கள்; அவர்கள் விபசாரிகள், அவர்களுடைய கைகளில் இரத்தம் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10666,51 +10912,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. உங்கள் முறைகேட்டை உங்கள்மேல் சுமத்துவார்கள்; அப்பொழுது நீங்கள் உங்கள் நரகலான விக்கிரகங்களைச் சேவித்த பாவங்களைச் சுமந்து, நான் கர்த்தராகிய ஆண்டவர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[46. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் அவர்களுக்கு விரோதமாய் ஒரு கூட்டத்தைவரப்பண்ணி, அவர்களை அலைச்சலுக்கும் கொள்ளைக்கும் ஒப்புக்கொடுப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் அவர்களுக்கு விரோதமாய் ஒரு கூட்டத்தைவரப்பண்ணி, அவர்களை அலைச்சலுக்கும் கொள்ளைக்கும் ஒப்புக்கொடுப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. அந்தக் கூட்டத்தார் அவர்களைக் கல்லெறிந்து, தங்கள் பட்டயங்களால் வெட்டிப் போடுவார்கள்; அவர்களுடைய குமாரரையும் அவர்களுடைய குமாரத்திகளையும் கொன்று, அவர்களுடைய வீடுகளை அக்கினியால் சுட்டெரிப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. அந்தக் கூட்டத்தார் அவர்களைக் கல்லெறிந்து, தங்கள் பட்டயங்களால் வெட்டிப் போடுவார்கள்; அவர்களுடைய குமாரரையும் அவர்களுடைய குமாரத்திகளையும் கொன்று, அவர்களுடைய வீடுகளை அக்கினியால் சுட்டெரிப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. இவ்விதமாய் எல்லா ஸ்திரீகளும் புத்தியடைந்து, உங்கள் முறைகேடுகளைச் செய்யாதிருக்கும்படி, முறைகேட்டைத் தேசத்தைவிட்டு ஒழியப்பண்ணுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. இவ்விதமாய் எல்லா ஸ்திரீகளும் புத்தியடைந்து, உங்கள் முறைகேடுகளைச் செய்யாதிருக்கும்படி, முறைகேட்டைத் தேசத்தைவிட்டு ஒழியப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10745,51 +11536,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506590" r:id="rId1"/>
+    <p:sldLayoutId id="2473414424" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10797,50 +11588,66 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -11529,50 +12336,90 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -11677,51 +12524,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવે માટે તેમને બોલાવવા માટે બાબિલ સંદેશાવાહકો મોકલ્યા.]]></a:t>
+              <a:t><![CDATA[6. Which were clothed with blue, captains and rulers, all of them desirable young men, horsemen]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. And they shall recompense your lewdness upon you, and all of you shall bear the sins of your]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[idols: and all of you shall know that I am the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. બાબિલવાસીઓ આવ્યા અને તે સ્ત્રીને લઇને પથારીમાં સુઇ ગયા જેમકે તે વારાંગના હોય અને તેમ તેને ષ્ટ]]></a:t>
+              <a:t><![CDATA[riding upon horses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરી અને તેણી ખીજવાઇને તેમનાથી દૂર નાસી ગઇ .]]></a:t>
+              <a:t><![CDATA[7. Thus she committed her whoredoms with them, with all them that were the chosen men of Assyria,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. “આમ તે ઉઘાડેછોગ વ્યભિચાર કરતી હતી તેથી છેલ્લે હું તેની બહેનથી કંટાળી ગયો હતો તેટલો જ તેનાથી]]></a:t>
+              <a:t><![CDATA[and with all on whom she doted: with all their idols she defiled herself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કંટાળી ગયો.]]></a:t>
+              <a:t><![CDATA[8. Neither left she her whoredoms brought from Egypt: for in her youth they lay with her, and they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. તે વારાંગનાવૃત્તિમાં આગળને આગળ વધતી ગઇ, અને પોતે જુવાન હતી ત્યારે મિસરમાં જેમ વારાંગનાવૃત્તિ]]></a:t>
+              <a:t><![CDATA[bruised the breasts of her virginity, and poured their whoredom upon her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરતી હતી તેમ કરવા લાગી.]]></a:t>
+              <a:t><![CDATA[9. Wherefore I have delivered her into the hand of her lovers, into the hand of the Assyrians, upon]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. તેણી પોતાના મિસરના પ્રેમીઓને ઝંખતી હતી જેમની પુરુષ ઇદ્રિયો ગધેડાની ઇદ્રિયો જેવી હતી અને જેઓ]]></a:t>
+              <a:t><![CDATA[whom she doted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઘોડાઓની જેમ વીર્યસ્ત્રાવ કરતાં હતાં.]]></a:t>
+              <a:t><![CDATA[10. These discovered her nakedness: they took her sons and her daughters, and slew her with the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. “તારી જુવાનીમાં મિસરમાં તું વ્યભિચારમાં ડૂબેલી રહેતી હતી અને દેહસુખ માણ્યા કરતી હતી, એ બધું તારે]]></a:t>
+              <a:t><![CDATA[sword: and she became famous among women; for they had executed judgment upon her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. તે આશ્શૂરના ઉમરાવો અને સેનાપતિઓ ભભકાદાર પોશાક પહેરેલા સૈનિકો અને ઘોડેસવારો ઉપર મોહી પડી. એ બધા]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD came again unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાછું માણવું હતું.]]></a:t>
+              <a:t><![CDATA[11. And when her sister Aholibah saw this, she was more corrupt in her inordinate love than she, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. આથી, ઓહલીબાહ, હું યહોવા માલિક, કહું છું કે, ‘તારા જે પ્રેમીઓથી તું કંટાળી ગઇ છે તેમને જ હું તારી]]></a:t>
+              <a:t><![CDATA[in her whoredoms more than her sister in her whoredoms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સામે ઉશ્કેરીશ અને ચારેબાજુથી તને ઘેરી વળવા તેમને ભેગા કરીશ.]]></a:t>
+              <a:t><![CDATA[12. She doted upon the Assyrians her neighbours, captains and rulers clothed most gorgeously,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. હું બધા બાબિલવાસીઓને અને ખાલદીવાસીઓને તથા પકોદ, શોઆને અને કોઆના માણસોને, તેમ જ બધા]]></a:t>
+              <a:t><![CDATA[horsemen riding upon horses, all of them desirable young men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આશ્શૂરવાસીઓને, બધા રૂપાળા જુવાનોને, રાજ્યપાલોને અને ઉમરાવોને, રથના સારથીઓને અને ઘોડેસવારોને ભેગા]]></a:t>
+              <a:t><![CDATA[13. Then I saw that she was defiled, that they took both one way,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરીશ.]]></a:t>
+              <a:t><![CDATA[14. And that she increased her whoredoms: for when she saw men portrayed upon the wall, the images]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. તેઓ તારી વિરુદ્ધ રથો, ગાડાં અને વિશાળ સૈન્ય સાથે શિરસ્ત્રાણ ઢાલ અને ભાલા સાથે તારી ઉપર આક્રમણ]]></a:t>
+              <a:t><![CDATA[of the Chaldeans portrayed with vermilion,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરવા ચઢી આવશે, તેઓ શસ્ત્રસજ્જ માણસો વડે તને ચારેબાજુથી ઘેરી લેશે. હું તેઓ સમક્ષ મારી બાબત રજૂ કરીશ]]></a:t>
+              <a:t><![CDATA[15. Girded with girdles upon their loins, exceeding in dyed attire upon their heads, all of them]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને તેઓને યોગ્ય લાગે તેવો વર્તાવ તેઓ તારી સાથે કરશે.]]></a:t>
+              <a:t><![CDATA[princes to look to, after the manner of the Babylonians of Chaldea, the land of their nativity:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. હું તારા પર રોષે ભરાયો છું. તેથી તેઓ તારા પર રોષ ઉતારશે. તેઓ તારા નાક કાન કાપી નાખશે, તેઓ તારા]]></a:t>
+              <a:t><![CDATA[16. And as soon as she saw them with her eyes, she doted upon them, and sent messengers unto them]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રૂપાળા જુવાનો હતા.]]></a:t>
+              <a:t><![CDATA[2. Son of man, there were two women, the daughters of one mother:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પુત્ર-પુત્રીને તારી પાસેથી લઇ લેશે. અને બાકીનું બધું અગ્નિમાં ભક્ષ્મ થઇ જશે.]]></a:t>
+              <a:t><![CDATA[into Chaldea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. તેઓ તારા સુંદર પોશાક અને આભૂષણો તારી પાસેથી છીનવી લેશે.]]></a:t>
+              <a:t><![CDATA[17. And the Babylonians came to her into the bed of love, and they defiled her with their whoredom,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14845,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. હું તારા સપનાઓનો અને મિસરમાં શરૂ કરેલાં વ્યભિચારનો અંત લાવીશ. એટલે તું હવેથી તેઓને ક્યારેય તારી]]></a:t>
+              <a:t><![CDATA[and she was polluted with them, and her mind was alienated from them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14977,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આંખોથી લલચાવી નહિ શકે.”‘]]></a:t>
+              <a:t><![CDATA[18. So she discovered her whoredoms, and discovered her nakedness: then my mind was alienated from]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15109,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. યહોવા મારા માલિક કહે છે: “જે લોકોને તું ધિક્કારે છે અને જેમનાથી તું કંટાળી ગઇ છે તેમના હાથમાં]]></a:t>
+              <a:t><![CDATA[her, like my mind was alienated from her sister.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15241,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હું તને સુપ્રત કરીશ.]]></a:t>
+              <a:t><![CDATA[19. Yet she multiplied her whoredoms, in calling to remembrance the days of her youth, wherein she]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15373,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. અને તેઓ તને ધિક્કારે છે એટલે તેઓ તારા પરિશ્રમની કમાણી ઝૂંટવી લેશે અને તને બિલકુલ ઉઘાડી અને નગ્ન]]></a:t>
+              <a:t><![CDATA[had played the harlot in the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15505,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરી મૂકશે. આમ, તું વારાંગના તરીકે ઉઘાડી પડી જઇશ.]]></a:t>
+              <a:t><![CDATA[20. For she doted upon their paramours, whose flesh is as the flesh of asses, and whose issue is]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15637,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. તેં બીજી પ્રજાઓના દેવોની પૂજા કરી અને તેઓની મૂર્તિઓથી તે પોતાને અપવિત્ર કરી છે માટે આ સર્વ]]></a:t>
+              <a:t><![CDATA[like the issue of horses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15769,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિપત્તિઓ તારા પર લાવવામાં આવશે.]]></a:t>
+              <a:t><![CDATA[21. Thus you called to remembrance the lewdness of your youth, in bruising your teats by the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15901,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. મેં જોયું કે તે તેની મોટી બહેનના પગલે જ ચાલતી હતી અને તેના જેવા જ અધમ કૃત્યો તે આચરતી હતી.]]></a:t>
+              <a:t><![CDATA[3. And they committed whoredoms in Egypt; they committed whoredoms in their youth: there were their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16033,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. તું તારી બહેનને પગલે ચાલી છે એટલે હું તને તેનો જ પ્યાલો આપીશ.”]]></a:t>
+              <a:t><![CDATA[Egyptians for the breast of your youth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16165,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. યહોવા મારા માલિકના આ વચન છે:“તારે તારી બહેનનો પ્યાલો પીવો પડશે, એ પ્યાલો ઉંચો છે અને ઊંડો છે. એ]]></a:t>
+              <a:t><![CDATA[22. Therefore, O Aholibah, thus says the Lord GOD; Behold, I will raise up your lovers against you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16297,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉપહાર અને મશ્કરીથી છલોછલ ભરેલો છે.]]></a:t>
+              <a:t><![CDATA[from whom your mind is alienated, and I will bring them against you on every side;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16429,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. એ તારાજી અને વિનાશનો પ્યાલો તને છાકટી અને દુ:ખી બનાવી દેશે.]]></a:t>
+              <a:t><![CDATA[23. The Babylonians, and all the Chaldeans, Pekod, and Shoa, and Koa, and all the Assyrians with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16561,51 +17672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. તું તારી બહેન સમરૂનનો પ્યાલો આખો ગટગટાવી જશે અને પછી તેને ભાંગી નાખી તેના કટકા વડે તારા સ્તન]]></a:t>
+              <a:t><![CDATA[them: all of them desirable young men, captains and rulers, great lords and renowned, all of them]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16693,51 +17804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કાપી નાખશે.]]></a:t>
+              <a:t><![CDATA[riding upon horses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16825,51 +17936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. “‘આ યહોવા મારા માલિકના વચન છે, તું મને ભૂલી ગઇ હતી અને મારી તરફ તેં તારી પીઠ ફેરવી. તેથી તારાં]]></a:t>
+              <a:t><![CDATA[24. And they shall come against you with chariots, wagons, and wheels, and with an assembly of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16957,51 +18068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સર્વ પાપ, લંપટતા અને વ્યભિચારની શિક્ષા તારે સહન કરવી પડશે.”‘]]></a:t>
+              <a:t><![CDATA[people, which shall set against you buckler and shield and helmet round about: and I will set]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17089,51 +18200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. યહોવાએ મને કહ્યું, “હે મનુષ્યના પુત્ર, તું ઓહલાહ અને ઓહલીબાહનો ન્યાય તોળવાને તૈયાર છે? તો તેમણે]]></a:t>
+              <a:t><![CDATA[judgment before them, and they shall judge you according to their judgments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17221,51 +18332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જે શરમજનક કૃત્યો કર્યા છે તેનો તેમના ઉપર આરોપ મૂક.]]></a:t>
+              <a:t><![CDATA[25. And I will set my jealousy against you, and they shall deal furiously with you: they shall take]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17353,51 +18464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. “તેણે વધુને વધુ વ્યભિચાર કર્યો કારણ કે તેણે ભીત ઉપર સિંદૂરથી ચિતરેલા બાબિલના અમલદારોના ચિત્રો]]></a:t>
+              <a:t><![CDATA[breasts pressed, and there they bruised the teats of their virginity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17485,51 +18596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. મને યહોવાની વાણી આ પ્રમાણે સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[away your nose and yours ears; and your remnant shall fall by the sword: they shall take your sons]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17617,51 +18728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. તેમણે કહ્યું, “હે મનુષ્યના પુત્ર, બે બહેનો હતી.]]></a:t>
+              <a:t><![CDATA[and your daughters; and your residue shall be devoured by the fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17749,51 +18860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તેઓ યુવાન હતી ત્યારે મિસરમાં રહેતી હતી જે વારાંગના બની ગઇ હતી, ત્યાં જ તેમને ચુંબન, આલિંગન અને]]></a:t>
+              <a:t><![CDATA[26. They shall also strip you out of your clothes, and take away your fair jewels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17881,51 +18992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સ્તનોના મર્દનનો અનુભવ થઇ ચૂક્યો હતો અને તેમનું કૌમાર્ય હરાઇ ચૂક્યું હતું.]]></a:t>
+              <a:t><![CDATA[27. Thus will I make your lewdness to cease from you, and your whoredom brought from the land of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18013,51 +19124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. મોટીનું નામ ઓહલાહ હતું અને નાનીનું નામ ઓહલીબાહ હતું. તેઓ બંને મારી થઇ અને મારાથી તેમને સંતતિ થઇ.]]></a:t>
+              <a:t><![CDATA[Egypt: so that you shall not lift up yours eyes unto them, nor remember Egypt any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18145,51 +19256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઓહલાહ એટલે સમરૂન અને ઓહલીબાહ એટલે યરૂશાલેમ.]]></a:t>
+              <a:t><![CDATA[28. For thus says the Lord GOD; Behold, I will deliver you into the hand of them whom you hate, into]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18277,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. “ઓહલાહ મારી થઇ હતી, છતાં તેણે વારાંગનાવૃત્તિ ચાલુ રાખી. તે આશ્શૂરના યોદ્ધાઓ ઉપર મોહી પડી હતી.]]></a:t>
+              <a:t><![CDATA[the hand of them from whom your mind is alienated:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18409,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. એ બધા જુવાન હતા, રૂપાળા હતા અને જાંબલી રંગના પોશાકમાં શોભતા હતા. કોઇ લશ્કરી અમલદાર હતા. કોઇ]]></a:t>
+              <a:t><![CDATA[29. And they shall deal with you hatefully, and shall take away all your labour, and shall leave you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18541,51 +19652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અધિકારીઓ હતા, કોઇ ઘોડેસવાર હતા.]]></a:t>
+              <a:t><![CDATA[naked and bare: and the nakedness of your whoredoms shall be discovered, both your lewdness and your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18673,51 +19784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તેથી તેણે પસંદ કરેલા આશ્શૂરી પુરુષો સાથે વ્યભિચારનું પાપ કર્યું. તેણીએ તેઓની મલિન મૂર્તિઓની પૂજા]]></a:t>
+              <a:t><![CDATA[whoredoms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18805,51 +19916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જોયાં.]]></a:t>
+              <a:t><![CDATA[4. And the names of them were Aholah the elder, and Aholibah her sister: and they were mine, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18937,51 +20048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરીને પોતાની જાતને અશુદ્ધ કરી.]]></a:t>
+              <a:t><![CDATA[30. I will do these things unto you, because you have gone a whoring after the heathen, and because]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19069,51 +20180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. મિસરમાં તેણે વારાંગનાવૃત્તિ શરૂ કરી હતી, ત્યાં તે નાની હતી ત્યારથી જ માણસો તેની સાથે સૂતા અને]]></a:t>
+              <a:t><![CDATA[you are polluted with their idols.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19201,51 +20312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેને ચુંબન, આલિંગન કરી તેની સાથે વ્યભિચાર કરતાં અને એ જ તેણે ચાલુ રાખ્યું.]]></a:t>
+              <a:t><![CDATA[31. You have walked in the way of your sister; therefore will I give her cup into yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19333,51 +20444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તેથી મેં તેણીને આશ્શૂરીના માણસના હાથમાં સોંપી દીધી જેઓ માટે તેણી તલસતી હતી.]]></a:t>
+              <a:t><![CDATA[32. Thus says the Lord GOD; You shall drink of your sister's cup deep and large: you shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19465,51 +20576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તેઓએ તેના કપડાં ઉતારી લીધા. તેને મારી નાખી અને તેના સંતાનોને પોતાના ગુલામો તરીકે લઇ ગયા. તે એક]]></a:t>
+              <a:t><![CDATA[laughed to scorn and had in derision; it contains much.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19597,51 +20708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાપી સ્ત્રી તરીકે સમગ્ર દેશની સ્ત્રીઓમાં કુખ્યાત બની. કારણ કે તેના આચરણ પ્રમાણે તેને યોગ્ય શિક્ષા થઇ]]></a:t>
+              <a:t><![CDATA[33. You shall be filled with drunkenness and sorrow, with the cup of astonishment and desolation,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19729,51 +20840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતી.]]></a:t>
+              <a:t><![CDATA[with the cup of your sister Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19861,51 +20972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. “તેની બહેન ઓહલીબાહે આ બધું જોયું હતું તેમ છતાં તે વધુ કામાસકત નીકળી અને વારાંગનાવૃત્તિમાં તેની]]></a:t>
+              <a:t><![CDATA[34. You shall even drink it and suck it out, and you shall break the earthen ware thereof, and pluck]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19993,51 +21104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બહેન કરતાં પણ ષ્ટ થઇ.]]></a:t>
+              <a:t><![CDATA[off yours own breasts: for I have spoken it, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20125,51 +21236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. તેમણે વ્યભિચાર કર્યો છે, ખૂન કર્યા છે; તેમણે મૂર્તિઓ સાથે વ્યભિચાર કર્યો છે અને મારાથી તેમને]]></a:t>
+              <a:t><![CDATA[35. Therefore thus says the Lord GOD; Because you have forgotten me, and cast me behind your back,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20257,51 +21368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. તેમણે કમરે કમરબંધ અને માથે સુંદર સાફા બાંધેલા હતા. એ બધા જ અધિકારીઓ તરીકે ઉત્તમ લાગતાં હતાં. તેઓ]]></a:t>
+              <a:t><![CDATA[they bare sons and daughters. Thus were their names; Samaria is Aholah, and Jerusalem Aholibah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20389,51 +21500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થયેલા બાળકોનો તેમની આગળ ભોગ આપ્યો છે.]]></a:t>
+              <a:t><![CDATA[therefore bear you also your lewdness and your whoredoms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20521,51 +21632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. વળી તેઓએ મારી વિરુદ્ધ આ કર્યું છે; એ જ દિવસે તેઓએ મારા મંદિરને મારા ખાસ વિશ્રામવારની સાથે અશુદ્ધ]]></a:t>
+              <a:t><![CDATA[36. The LORD said moreover unto me; Son of man, will you judge Aholah and Aholibah? yea, declare]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20653,51 +21764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કર્યુ.]]></a:t>
+              <a:t><![CDATA[unto them their abominations;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20785,51 +21896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. કારણ કે પોતાનાં બાળકોનો મૂર્તિઓને ભોગ ચઢાવ્યા પછી તે જ દિવસે તેઓ મારા મંદિરમાં પ્રવેશ્યા અને]]></a:t>
+              <a:t><![CDATA[37. That they have committed adultery, and blood is in their hands, and with their idols have they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20917,51 +22028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેને અશુદ્ધ કર્યું છે. આ તેમણે મારા પોતાના જ મંદિરમાં કર્યું છે!]]></a:t>
+              <a:t><![CDATA[committed adultery, and have also caused their sons, whom they bare unto me, to pass for them]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21049,51 +22160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. “વળી એમણે સંદેશાવાહકો મોકલીને દૂર દૂરથી માણસોને બોલાવ્યા. જ્યારે તેઓ આવ્યા ત્યારે તમે તેઓનું]]></a:t>
+              <a:t><![CDATA[through the fire, to devour them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21181,51 +22292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સ્વાગત કર્યું. તમે સ્નાન કર્યું, આંખોમાં કાજળ આંજયું અને વસ્ત્રાભૂષણ ધારણ કર્યા.]]></a:t>
+              <a:t><![CDATA[38. Moreover this they have done unto me: they have defiled my sanctuary in the same day, and have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21313,51 +22424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. પછી તે દબદબાભર્યા પલંગ ઉપર બેઠી અને સામે બાજઠ મૂક્યો. બાજઠ ઉપર તેમણે મેં આપેલો ધૂપ અને મેં]]></a:t>
+              <a:t><![CDATA[profaned my sabbaths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21445,51 +22556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપેલું તેલ મૂક્યું.]]></a:t>
+              <a:t><![CDATA[39. For when they had slain their children to their idols, then they came the same day into my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21577,51 +22688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. “તમારા ઓરડામાંથી મોટી ઉજાણીના અવાજો સંભળાતા હતા. અને તમે રણમાંથી વંઠેલ સ્ત્રીઓ લાવ્યાં હતાં અને]]></a:t>
+              <a:t><![CDATA[sanctuary to profane it; and, lo, thus have they done in the midst of mine house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21709,51 +22820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાબિલના ગૌરવ અને ખાલદીયોના વતની જેવા સુંદર લાગતા હતા.]]></a:t>
+              <a:t><![CDATA[5. And Aholah played the harlot when she was mine; and she doted on her lovers, on the Assyrians her]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21841,51 +22952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમે તેમના હાથોમાં બંગડીઓ પહેરાવી હતી અને તેઓના માથે સુંદર મુગટો મૂક્યા હતા.]]></a:t>
+              <a:t><![CDATA[40. And furthermore, that all of you have sent for men to come from far, unto whom a messenger was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21973,51 +23084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. પછી મને વિચાર આવ્યો, ‘આ લોકો વારાંગનાવૃત્તિ કરી કરીને વૃધ્ધ થઇ ગયેલી સ્ત્રીઓ સાથે વ્યભિચાર કરી]]></a:t>
+              <a:t><![CDATA[sent; and, lo, they came: for whom you did wash yourself, painted your eyes, and decked yourself]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22105,51 +23216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહ્યા છે.’]]></a:t>
+              <a:t><![CDATA[with ornaments,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22237,51 +23348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. માણસો વારાંગના પાસે જાય તેમ તેઓ તેમની પાસે જવા લાગ્યા, અને તેમણે એ વંઠેલ સ્ત્રીઓ ઓહલાહ અને]]></a:t>
+              <a:t><![CDATA[41. And sat upon a stately bed, and a table prepared before it, whereupon you have set mine incense]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22369,51 +23480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઓહલીબાહ પાસે જવાનું ચાલું રાખ્યું છે.]]></a:t>
+              <a:t><![CDATA[and mine oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22501,51 +23612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. “પણ સદાચારી માણસો તો તેમને વ્યભિચાર અને ખૂનના પાપોને કારણે સજા કરશે, કારણ, એ લોકોએ વ્યભિચારનું]]></a:t>
+              <a:t><![CDATA[42. And a voice of a multitude being at ease was with her: and with the men of the common sort were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22633,51 +23744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાપ આચર્યુ છે અને એમના હાથ લોહીથી ખરડાયેલા છે.”]]></a:t>
+              <a:t><![CDATA[brought Sabeans from the wilderness, which put bracelets upon their hands, and beautiful crowns upon]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22765,51 +23876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. આ યહોવા મારા માલિકના વચન છે: “એમના ઉપર ત્રાસ ગુજારવા માટે અને એમને લૂંટી લેવા માટે લશ્કરની ટુકડી]]></a:t>
+              <a:t><![CDATA[their heads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22897,51 +24008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લઇ આવો.]]></a:t>
+              <a:t><![CDATA[43. Then said I unto her that was old in adulteries, Will they now commit whoredoms with her, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23029,51 +24140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. તે લશ્કરની ટુકડી તેમને ઇંટાળી કરશે અને તરવારોથી તેમનો અને તેમનાં પુત્રો તથા પુત્રીઓનો સંહાર]]></a:t>
+              <a:t><![CDATA[she with them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23161,51 +24272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. જ્યારે તેણે આ ચિત્રો જોયાં ત્યારે તે આ ચિત્રોમાંના પુરુષો માટે ઝંખવા લાગી અને તેઓ પોતાની પાસે]]></a:t>
+              <a:t><![CDATA[neighbours,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23293,51 +24404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરશે. અને તેમના ઘરોને બાળી મૂકશે.]]></a:t>
+              <a:t><![CDATA[44. Yet they went in unto her, as they go in unto a woman that plays the harlot: so went they in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23425,51 +24536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. આમ, સમગ્ર દેશમાંથી હું કામાચારનો અંત લાવીશ અને તમને બે બહેનોને જોઇને બધી સ્ત્રીઓ ચેતશે અને તમારી]]></a:t>
+              <a:t><![CDATA[unto Aholah and unto Aholibah, the lewd women.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23557,51 +24668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જેમ વ્યભિચાર નહિ કરે. કારણ કે વ્યભિચારનું અનુકરણ ન કરવાની શિખામણ તેમને મળશે.]]></a:t>
+              <a:t><![CDATA[45. And the righteous men, they shall judge them after the manner of adulteresses, and after the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23689,51 +24800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. તમારા વ્યભિચારના અને મૂર્તિપૂજાના પાપ માટે તમને સજા થશે, અને ત્યારે તમને ખબર પડશે કે હું યહોવા]]></a:t>
+              <a:t><![CDATA[manner of women that shed blood; because they are adulteresses, and blood is in their hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23821,51 +24932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને માલિક છું.”]]></a:t>
+              <a:t><![CDATA[46. For thus says the Lord GOD; I will bring up a company upon them, and will give them to be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23881,92 +24992,752 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[removed and spoiled.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. And the company shall stone them with stones, and dispatch them with their swords; they shall]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[slay their sons and their daughters, and burn up their houses with fire.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. Thus will I cause lewdness to cease out of the land, that all women may be taught not to do]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[after your lewdness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
   <a:themeElements>
-    <a:clrScheme name="Theme86">
+    <a:clrScheme name="Theme26">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme86">
+    <a:fontScheme name="Theme26">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -23992,51 +25763,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme86">
+    <a:fmtScheme name="Theme26">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -24167,51 +25938,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>94</Slides>
+  <Slides>101</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>