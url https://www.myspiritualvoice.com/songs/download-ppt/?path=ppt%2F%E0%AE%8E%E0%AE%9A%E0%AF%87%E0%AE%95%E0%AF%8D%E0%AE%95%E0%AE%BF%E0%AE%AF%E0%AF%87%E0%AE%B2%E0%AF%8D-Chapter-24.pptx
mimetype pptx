--- v0 (2026-06-03)
+++ v1 (2026-07-20)
@@ -99,60 +99,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -187,55 +177,50 @@
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
-    <p:sldId id="310" r:id="rId57"/>
-[...3 lines deleted...]
-    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -387,58 +372,53 @@
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Take the choice of the flock, and burn also the bones under it, and make it boil well, and let them seethe the bones of it therein.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, இந்த நாளின் பேரையும் இந்தத் தேதியையும் நீ எழுதிவை, இந்தத் தேதியில்தானே பாபிலோன் ராஜா எருசலேமில் பாளயமிறங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Wherefore thus says the Lord GOD; Woe to the bloody city, to the pot whose scum is therein, and whose scum is not gone out of it! bring it out piece by piece; let no lot fall upon it.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, இந்த நாளின் பேரையும் இந்தத் தேதியையும் நீ எழுதிவை, இந்தத் தேதியில்தானே பாபிலோன் ராஜா எருசலேமில் பாளயமிறங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Wherefore thus says the Lord GOD; Woe to the bloody city, to the pot whose scum is therein, and whose scum is not gone out of it! bring it out piece by piece; let no lot fall upon it.]]></a:t>
+              <a:t><![CDATA[3. இப்போதும் நீ கலகவீட்டாருக்கு ஒரு உபமானத்தைக் காண்பித்து, அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், ஒரு கொப்பரையை அடுப்பிலே வை; அதை அடுப்பிலே வைத்து, அதிலே தண்ணீரை விடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Wherefore thus says the Lord GOD; Woe to the bloody city, to the pot whose scum is therein, and whose scum is not gone out of it! bring it out piece by piece; let no lot fall upon it.]]></a:t>
+              <a:t><![CDATA[3. இப்போதும் நீ கலகவீட்டாருக்கு ஒரு உபமானத்தைக் காண்பித்து, அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், ஒரு கொப்பரையை அடுப்பிலே வை; அதை அடுப்பிலே வைத்து, அதிலே தண்ணீரை விடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For her blood is in the midst of her; she set it upon the top of a rock; she poured it not upon the ground, to cover it with dust;]]></a:t>
+              <a:t><![CDATA[4. சகல நல்ல கண்டங்களான பின்னந்தொடைகளும் முன்னந்தொடைகளுமாகிய கண்டங்களைச் சேர்த்து அதிலே போடு; நல்ல எலும்புகளால் அதை நிரப்பு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For her blood is in the midst of her; she set it upon the top of a rock; she poured it not upon the ground, to cover it with dust;]]></a:t>
+              <a:t><![CDATA[4. சகல நல்ல கண்டங்களான பின்னந்தொடைகளும் முன்னந்தொடைகளுமாகிய கண்டங்களைச் சேர்த்து அதிலே போடு; நல்ல எலும்புகளால் அதை நிரப்பு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. That it might cause fury to come up to take vengeance; I have set her blood upon the top of a rock, that it should not be covered.]]></a:t>
+              <a:t><![CDATA[5. ஆட்டுமந்தையில் தெரிந்துகொள்ளப்பட்டதை அதற்காகக் கொண்டுவந்து, எலும்புகளை அதின் கீழே குவித்து எரிக்கவேண்டும்; அதிலுள்ள எலும்புகளும் வேகத்தக்கதாக அதைப் பொங்கப்பொங்கக் காய்ச்சவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. That it might cause fury to come up to take vengeance; I have set her blood upon the top of a rock, that it should not be covered.]]></a:t>
+              <a:t><![CDATA[5. ஆட்டுமந்தையில் தெரிந்துகொள்ளப்பட்டதை அதற்காகக் கொண்டுவந்து, எலும்புகளை அதின் கீழே குவித்து எரிக்கவேண்டும்; அதிலுள்ள எலும்புகளும் வேகத்தக்கதாக அதைப் பொங்கப்பொங்கக் காய்ச்சவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Therefore thus says the Lord GOD; Woe to the bloody city! I will even make the pile for fire great.]]></a:t>
+              <a:t><![CDATA[6. இதற்காகக் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அது நுரை ஒட்டிக்கொண்டிருக்கிறதும் நுரை நீங்காததுமாகிய கொப்பரை என்னப்பட்ட இரத்தஞ்சிந்திய நகரத்துக்கு ஐயோ! அதில் இருக்கிறதைக் கண்டங்கண்டமாக எடுத்துக்கொண்டுபோ; அதின்பேரில் சீட்டுப்போடலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Therefore thus says the Lord GOD; Woe to the bloody city! I will even make the pile for fire great.]]></a:t>
+              <a:t><![CDATA[6. இதற்காகக் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அது நுரை ஒட்டிக்கொண்டிருக்கிறதும் நுரை நீங்காததுமாகிய கொப்பரை என்னப்பட்ட இரத்தஞ்சிந்திய நகரத்துக்கு ஐயோ! அதில் இருக்கிறதைக் கண்டங்கண்டமாக எடுத்துக்கொண்டுபோ; அதின்பேரில் சீட்டுப்போடலாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Again in the ninth year, in the tenth month, in the tenth day of the month, the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[25. பின்னும் மனுபுத்திரனே, நான் எந்த நாளிலே அவர்களுடைய பலத்தையும், அவர்களுடைய அலங்காரத்தின் மகிழ்ச்சியையும், அவர்களுடைய கண்களின் விருப்பத்தையும், அவர்களுடைய ஆத்துமாவின் விசேஷித்த வாஞ்சையையும், அவர்களுடைய குமாரரையும், அவர்களுடைய குமாரத்திகளையும் அவர்களைவிட்டு எடுத்துக்கொள்ளுகிறேனோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Heap on wood, kindle the fire, consume the flesh, and spice it well, and let the bones be burned.]]></a:t>
+              <a:t><![CDATA[7. அவள் இரத்தம் அவள் நடுவிலிருக்கிறது; மண்ணிலே மறைந்து போகும்படி அதைத் தரையிலே ஊற்றாமல் கற்பாறையிலே ஊற்றிப்போட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Heap on wood, kindle the fire, consume the flesh, and spice it well, and let the bones be burned.]]></a:t>
+              <a:t><![CDATA[7. அவள் இரத்தம் அவள் நடுவிலிருக்கிறது; மண்ணிலே மறைந்து போகும்படி அதைத் தரையிலே ஊற்றாமல் கற்பாறையிலே ஊற்றிப்போட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Then set it empty upon the coals thereof, that the brass of it may be hot, and may burn, and that the filthiness of it may be molten in it, that the scum of it may be consumed.]]></a:t>
+              <a:t><![CDATA[8. நீதியைச் சரிக்கட்டுவதற்காகக் கோபம் மூளும்படி நான் அவள் இரத்தத்தை மறைக்காமல் கன்மலையின்மேல் வைத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Then set it empty upon the coals thereof, that the brass of it may be hot, and may burn, and that the filthiness of it may be molten in it, that the scum of it may be consumed.]]></a:t>
+              <a:t><![CDATA[8. நீதியைச் சரிக்கட்டுவதற்காகக் கோபம் மூளும்படி நான் அவள் இரத்தத்தை மறைக்காமல் கன்மலையின்மேல் வைத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. She has wearied herself with lies, and her great scum went not forth out of her: her scum shall be in the fire.]]></a:t>
+              <a:t><![CDATA[9. ஆதலால், கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இரத்தஞ்சிந்திய நகரத்துக்கு ஐயோ! நான் பெரிதான கட்டைகளைக் குவித்து எரியப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. She has wearied herself with lies, and her great scum went not forth out of her: her scum shall be in the fire.]]></a:t>
+              <a:t><![CDATA[9. ஆதலால், கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இரத்தஞ்சிந்திய நகரத்துக்கு ஐயோ! நான் பெரிதான கட்டைகளைக் குவித்து எரியப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. In your filthiness is lewdness: because I have purged you, and you were not purged, you shall not be purged from your filthiness any more, till I have caused my fury to rest upon you.]]></a:t>
+              <a:t><![CDATA[10. திரளான விறகுகளைக் கூட்டு, தீயை மூட்டு, இறைச்சியை முறுகவேவித்துச் சம்பாரங்களை இடு; எலும்புகளை எரித்துப்போடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. In your filthiness is lewdness: because I have purged you, and you were not purged, you shall not be purged from your filthiness any more, till I have caused my fury to rest upon you.]]></a:t>
+              <a:t><![CDATA[10. திரளான விறகுகளைக் கூட்டு, தீயை மூட்டு, இறைச்சியை முறுகவேவித்துச் சம்பாரங்களை இடு; எலும்புகளை எரித்துப்போடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. I the LORD have spoken it: it shall come to pass, and I will do it; I will not go back, neither will I spare, neither will I repent; according to your ways, and according to your doings, shall they judge you, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[11. பின்பு கொப்பரை காய்ந்து, அதின் களிம்பு வெந்து, அதற்குள் இருக்கிற அதன் அழுக்கு உருகி, அதின் நுரை நீங்கும்படி அதை வெறுமையாகத் தழலின்மேல் வை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. I the LORD have spoken it: it shall come to pass, and I will do it; I will not go back, neither will I spare, neither will I repent; according to your ways, and according to your doings, shall they judge you, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[11. பின்பு கொப்பரை காய்ந்து, அதின் களிம்பு வெந்து, அதற்குள் இருக்கிற அதன் அழுக்கு உருகி, அதின் நுரை நீங்கும்படி அதை வெறுமையாகத் தழலின்மேல் வை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Son of man, write you the name of the day, even of this same day: the king of Babylon set himself against Jerusalem this same day.]]></a:t>
+              <a:t><![CDATA[25. பின்னும் மனுபுத்திரனே, நான் எந்த நாளிலே அவர்களுடைய பலத்தையும், அவர்களுடைய அலங்காரத்தின் மகிழ்ச்சியையும், அவர்களுடைய கண்களின் விருப்பத்தையும், அவர்களுடைய ஆத்துமாவின் விசேஷித்த வாஞ்சையையும், அவர்களுடைய குமாரரையும், அவர்களுடைய குமாரத்திகளையும் அவர்களைவிட்டு எடுத்துக்கொள்ளுகிறேனோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. I the LORD have spoken it: it shall come to pass, and I will do it; I will not go back, neither will I spare, neither will I repent; according to your ways, and according to your doings, shall they judge you, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[12. அது மகா வருத்தத்தை உண்டாக்கியும், அதின் திரளான நுரை அதை விட்டு நீங்கவில்லை; அதின் நுரை அக்கினிக்கு உள்ளாக வேண்டியது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +2985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Also the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[12. அது மகா வருத்தத்தை உண்டாக்கியும், அதின் திரளான நுரை அதை விட்டு நீங்கவில்லை; அதின் நுரை அக்கினிக்கு உள்ளாக வேண்டியது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Son of man, behold, I take away from you the desire of yours eyes with a stroke: yet neither shall you mourn nor weep, neither shall your tears run down.]]></a:t>
+              <a:t><![CDATA[13. உன் அசுத்தத்தோடே முறைகேடும் இருக்கிறது; நான் உன்னைச் சுத்திகரித்தும், நீ சுத்தமாகாதபடியினால், இனி என் உக்கிரம் உன்னில் ஆறித்தீருமட்டும் உன் அசுத்தம் நீங்கிச் சுத்திகரிக்கப்படமாட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Son of man, behold, I take away from you the desire of yours eyes with a stroke: yet neither shall you mourn nor weep, neither shall your tears run down.]]></a:t>
+              <a:t><![CDATA[13. உன் அசுத்தத்தோடே முறைகேடும் இருக்கிறது; நான் உன்னைச் சுத்திகரித்தும், நீ சுத்தமாகாதபடியினால், இனி என் உக்கிரம் உன்னில் ஆறித்தீருமட்டும் உன் அசுத்தம் நீங்கிச் சுத்திகரிக்கப்படமாட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Forbear to cry, make no mourning for the dead, bind the head decoration of yours head upon you, and put on your shoes upon your feet, and cover not your lips, and eat not the bread of men.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தராகிய நான் இதைச் சொன்னேன், இது நிறைவேறும், நான் இதைச் செய்வேன்; நான் பின்வாங்குவதும் தப்பவிடுவதும் மனஸ்தாபப்படுவதும் இல்லை; உன் வழிகளுக்கும் உன் செய்கைகளுக்குந்தக்கதாக உன்னை நியாயந்தீர்ப்பார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Forbear to cry, make no mourning for the dead, bind the head decoration of yours head upon you, and put on your shoes upon your feet, and cover not your lips, and eat not the bread of men.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தராகிய நான் இதைச் சொன்னேன், இது நிறைவேறும், நான் இதைச் செய்வேன்; நான் பின்வாங்குவதும் தப்பவிடுவதும் மனஸ்தாபப்படுவதும் இல்லை; உன் வழிகளுக்கும் உன் செய்கைகளுக்குந்தக்கதாக உன்னை நியாயந்தீர்ப்பார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Forbear to cry, make no mourning for the dead, bind the head decoration of yours head upon you, and put on your shoes upon your feet, and cover not your lips, and eat not the bread of men.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தராகிய நான் இதைச் சொன்னேன், இது நிறைவேறும், நான் இதைச் செய்வேன்; நான் பின்வாங்குவதும் தப்பவிடுவதும் மனஸ்தாபப்படுவதும் இல்லை; உன் வழிகளுக்கும் உன் செய்கைகளுக்குந்தக்கதாக உன்னை நியாயந்தீர்ப்பார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. So I spoke unto the people in the morning: and at even my wife died; and I did in the morning as I was commanded.]]></a:t>
+              <a:t><![CDATA[15. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. So I spoke unto the people in the morning: and at even my wife died; and I did in the morning as I was commanded.]]></a:t>
+              <a:t><![CDATA[16. மனுபுத்திரனே, இதோ, நான் உன் கண்களுக்கு விருப்பமானவளை ஒரே அடியினாலே உன்னைவிட்டு எடுத்துக்கொள்ளுவேன்; ஆனாலும் நீ புலம்பாமலும் அழாமலும் கண்ணீர்விடாமலும் இருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the people said unto me, Will you not tell us what these things are to us, that you do so?]]></a:t>
+              <a:t><![CDATA[16. மனுபுத்திரனே, இதோ, நான் உன் கண்களுக்கு விருப்பமானவளை ஒரே அடியினாலே உன்னைவிட்டு எடுத்துக்கொள்ளுவேன்; ஆனாலும் நீ புலம்பாமலும் அழாமலும் கண்ணீர்விடாமலும் இருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Son of man, write you the name of the day, even of this same day: the king of Babylon set himself against Jerusalem this same day.]]></a:t>
+              <a:t><![CDATA[25. பின்னும் மனுபுத்திரனே, நான் எந்த நாளிலே அவர்களுடைய பலத்தையும், அவர்களுடைய அலங்காரத்தின் மகிழ்ச்சியையும், அவர்களுடைய கண்களின் விருப்பத்தையும், அவர்களுடைய ஆத்துமாவின் விசேஷித்த வாஞ்சையையும், அவர்களுடைய குமாரரையும், அவர்களுடைய குமாரத்திகளையும் அவர்களைவிட்டு எடுத்துக்கொள்ளுகிறேனோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the people said unto me, Will you not tell us what these things are to us, that you do so?]]></a:t>
+              <a:t><![CDATA[17. அலறாமல் பெருமூச்சுவிடு, இழவுகொண்டாடவேண்டாம்; உன் பாகையை உன் தலையிலே கட்டி, உன் பாதரட்சைகளை உன் பாதங்களில் தொடுத்துக்கொள்; உன் தாடியை மூடாமலும் துக்கங்கொண்டாடுகிறவர்களின் அப்பத்தைப் புசியாமலும் இருக்கக்கடவாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Then I answered them, The word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[17. அலறாமல் பெருமூச்சுவிடு, இழவுகொண்டாடவேண்டாம்; உன் பாகையை உன் தலையிலே கட்டி, உன் பாதரட்சைகளை உன் பாதங்களில் தொடுத்துக்கொள்; உன் தாடியை மூடாமலும் துக்கங்கொண்டாடுகிறவர்களின் அப்பத்தைப் புசியாமலும் இருக்கக்கடவாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Speak unto the house of Israel, Thus says the Lord GOD; Behold, I will profane my sanctuary, the excellency of your strength, the desire of your eyes, and that which your soul pities; and your sons and your daughters whom all of you have left shall fall by the sword.]]></a:t>
+              <a:t><![CDATA[18. விடியற்காலத்தில் நான் ஜனங்களோடே பேசினேன்; அன்று சாயங்காலத்தில் என் மனைவி செத்துப்போனாள்; எனக்குக் கட்டளையிட்டபடியே விடியற்காலத்தில் செய்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Speak unto the house of Israel, Thus says the Lord GOD; Behold, I will profane my sanctuary, the excellency of your strength, the desire of your eyes, and that which your soul pities; and your sons and your daughters whom all of you have left shall fall by the sword.]]></a:t>
+              <a:t><![CDATA[18. விடியற்காலத்தில் நான் ஜனங்களோடே பேசினேன்; அன்று சாயங்காலத்தில் என் மனைவி செத்துப்போனாள்; எனக்குக் கட்டளையிட்டபடியே விடியற்காலத்தில் செய்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Speak unto the house of Israel, Thus says the Lord GOD; Behold, I will profane my sanctuary, the excellency of your strength, the desire of your eyes, and that which your soul pities; and your sons and your daughters whom all of you have left shall fall by the sword.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது ஜனங்கள் என்னை நோக்கி: நீர் செய்கிறவைகள் எங்களுக்கு என்னத்திற்கு அடையாளம் என்பதை எங்களுக்குத் தெரிவிக்கமாட்டீரா என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Speak unto the house of Israel, Thus says the Lord GOD; Behold, I will profane my sanctuary, the excellency of your strength, the desire of your eyes, and that which your soul pities; and your sons and your daughters whom all of you have left shall fall by the sword.]]></a:t>
+              <a:t><![CDATA[20. நான் அவர்களுக்குப் பிரதியுத்தரமாக: கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And all of you shall do as I have done: all of you shall not cover your lips, nor eat the bread of men.]]></a:t>
+              <a:t><![CDATA[21. நீ இஸ்ரவேல் வீட்டாரை நோக்கி, கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால் இதோ, உங்கள் பலத்தின் முக்கியமும் உங்கள் கண்களின் விருப்பமும் உங்கள் ஆத்துமாவின் வாஞ்சையுமாகிய என் பரிசுத்தஸ்தலத்தை நான் பரிசுத்தக்குலைச்சலாக்குகிறேன்; நீங்கள் விட்டுவந்த உங்கள் குமாரரும் உங்கள் குமாரத்திகளும் பட்டயத்தால் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And all of you shall do as I have done: all of you shall not cover your lips, nor eat the bread of men.]]></a:t>
+              <a:t><![CDATA[21. நீ இஸ்ரவேல் வீட்டாரை நோக்கி, கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால் இதோ, உங்கள் பலத்தின் முக்கியமும் உங்கள் கண்களின் விருப்பமும் உங்கள் ஆத்துமாவின் வாஞ்சையுமாகிய என் பரிசுத்தஸ்தலத்தை நான் பரிசுத்தக்குலைச்சலாக்குகிறேன்; நீங்கள் விட்டுவந்த உங்கள் குமாரரும் உங்கள் குமாரத்திகளும் பட்டயத்தால் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +4947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And your tires shall be upon your heads, and your shoes upon your feet: all of you shall not mourn nor weep; but all of you shall pine away for your iniquities, and mourn one toward another.]]></a:t>
+              <a:t><![CDATA[21. நீ இஸ்ரவேல் வீட்டாரை நோக்கி, கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால் இதோ, உங்கள் பலத்தின் முக்கியமும் உங்கள் கண்களின் விருப்பமும் உங்கள் ஆத்துமாவின் வாஞ்சையுமாகிய என் பரிசுத்தஸ்தலத்தை நான் பரிசுத்தக்குலைச்சலாக்குகிறேன்; நீங்கள் விட்டுவந்த உங்கள் குமாரரும் உங்கள் குமாரத்திகளும் பட்டயத்தால் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And your tires shall be upon your heads, and your shoes upon your feet: all of you shall not mourn nor weep; but all of you shall pine away for your iniquities, and mourn one toward another.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது நான் செய்ததுபோல நீங்களும் செய்வீர்கள்; தாடியை மூடாமலும் துக்கங்கொண்டாடுகிறவர்களின் அப்பத்தைப் புசியாமலும் இருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And utter a parable unto the rebellious house, and say unto them, Thus says the Lord GOD; Set on a pot, set it on, and also pour water into it:]]></a:t>
+              <a:t><![CDATA[26. அந்த நாளிலேதானே தப்பிவந்த ஒருவன் உன்னிடத்தில் வந்து உன் காதுகள் கேட்கச் சொல்லுவான் அல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And your tires shall be upon your heads, and your shoes upon your feet: all of you shall not mourn nor weep; but all of you shall pine away for your iniquities, and mourn one toward another.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது நான் செய்ததுபோல நீங்களும் செய்வீர்கள்; தாடியை மூடாமலும் துக்கங்கொண்டாடுகிறவர்களின் அப்பத்தைப் புசியாமலும் இருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Thus Ezekiel is unto you a sign: according to all that he has done shall all of you do: and when this comes, all of you shall know that I am the Lord GOD.]]></a:t>
+              <a:t><![CDATA[23. உங்கள் பாகைகள் உங்கள் தலைகளிலும், உங்கள் பாதரட்சைகள் உங்கள் கால்களிலும் இருக்கும்; நீங்கள் புலம்பாமலும் அழாமலும் இருந்து, உங்கள் அக்கிரமங்களில் வாடிப்போய், ஒருவரையொருவர் பார்த்துத் தவிப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Thus Ezekiel is unto you a sign: according to all that he has done shall all of you do: and when this comes, all of you shall know that I am the Lord GOD.]]></a:t>
+              <a:t><![CDATA[23. உங்கள் பாகைகள் உங்கள் தலைகளிலும், உங்கள் பாதரட்சைகள் உங்கள் கால்களிலும் இருக்கும்; நீங்கள் புலம்பாமலும் அழாமலும் இருந்து, உங்கள் அக்கிரமங்களில் வாடிப்போய், ஒருவரையொருவர் பார்த்துத் தவிப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Thus Ezekiel is unto you a sign: according to all that he has done shall all of you do: and when this comes, all of you shall know that I am the Lord GOD.]]></a:t>
+              <a:t><![CDATA[24. அப்படியே எசேக்கியேல் உங்களுக்கு அடையாளமாக இருப்பான்; அவன் செய்தபடி எல்லாம் நீங்களும்செய்வீர்கள்; இப்படி வரும்போது நான் கர்த்தராகிய ஆண்டவர் என்று அறிந்துகொள்வீர்கள் என்று சொல் என்று உரைத்தார் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,596 +5710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Also, you son of man, shall it not be in the day when I take from them their strength, the joy of their glory, the desire of their eyes, and that whereupon they set their minds, their sons and their daughters,]]></a:t>
-[...544 lines deleted...]
-              <a:t><![CDATA[27. In that day shall your mouth be opened to him which is escaped, and you shall speak, and be no more dumb: and you shall be a sign unto them; and they shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[24. அப்படியே எசேக்கியேல் உங்களுக்கு அடையாளமாக இருப்பான்; அவன் செய்தபடி எல்லாம் நீங்களும்செய்வீர்கள்; இப்படி வரும்போது நான் கர்த்தராகிய ஆண்டவர் என்று அறிந்துகொள்வீர்கள் என்று சொல் என்று உரைத்தார் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +5819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And utter a parable unto the rebellious house, and say unto them, Thus says the Lord GOD; Set on a pot, set it on, and also pour water into it:]]></a:t>
+              <a:t><![CDATA[27. அந்த நாளிலேதானே உன் வாய்திறக்கப்பட்டு, நீ தப்பிவந்தவனோடே பேசுவாய்; இனி மவுனமாயிருக்கமாட்டாய்; இப்படி நீ அவர்களுக்கு அடையாளமாக இருப்பாய்; நான் கர்த்தர் என்று அப்பொழுது அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +5928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Gather the pieces thereof into it, even every good piece, the thigh, and the shoulder; fill it with the choice bones.]]></a:t>
+              <a:t><![CDATA[27. அந்த நாளிலேதானே உன் வாய்திறக்கப்பட்டு, நீ தப்பிவந்தவனோடே பேசுவாய்; இனி மவுனமாயிருக்கமாட்டாய்; இப்படி நீ அவர்களுக்கு அடையாளமாக இருப்பாய்; நான் கர்த்தர் என்று அப்பொழுது அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +6037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Gather the pieces thereof into it, even every good piece, the thigh, and the shoulder; fill it with the choice bones.]]></a:t>
+              <a:t><![CDATA[1. ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +6146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Take the choice of the flock, and burn also the bones under it, and make it boil well, and let them seethe the bones of it therein.]]></a:t>
+              <a:t><![CDATA[1. ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +6225,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492809" r:id="rId1"/>
+    <p:sldLayoutId id="2473507813" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7226,90 +6661,50 @@
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7442,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எரிக்கவேண்டும்; அதிலுள்ள எலும்புகளும் வேகத்தக்கதாக அதைப் பொங்கப்பொங்கக் காய்ச்சவேண்டும்.]]></a:t>
+              <a:t><![CDATA[2. Son of man, write you the name of the day, even of this same day: the king of Babylon set himself]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதற்காகக் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அது நுரை ஒட்டிக்கொண்டிருக்கிறதும் நுரை]]></a:t>
+              <a:t><![CDATA[against Jerusalem this same day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நீங்காததுமாகிய கொப்பரை என்னப்பட்ட இரத்தஞ்சிந்திய நகரத்துக்கு ஐயோ! அதில் இருக்கிறதைக் கண்டங்கண்டமாக]]></a:t>
+              <a:t><![CDATA[3. And utter a parable unto the rebellious house, and say unto them, Thus says the Lord GOD; Set on]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எடுத்துக்கொண்டுபோ; அதின்பேரில் சீட்டுப்போடலாகாது.]]></a:t>
+              <a:t><![CDATA[a pot, set it on, and also pour water into it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவள் இரத்தம் அவள் நடுவிலிருக்கிறது; மண்ணிலே மறைந்து போகும்படி அதைத் தரையிலே ஊற்றாமல் கற்பாறையிலே]]></a:t>
+              <a:t><![CDATA[4. Gather the pieces thereof into it, even every good piece, the thigh, and the shoulder; fill it]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஊற்றிப்போட்டாள்.]]></a:t>
+              <a:t><![CDATA[with the choice bones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீதியைச் சரிக்கட்டுவதற்காகக் கோபம் மூளும்படி நான் அவள் இரத்தத்தை மறைக்காமல் கன்மலையின்மேல்]]></a:t>
+              <a:t><![CDATA[5. Take the choice of the flock, and burn also the bones under it, and make it boil well, and let]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வைத்தேன்.]]></a:t>
+              <a:t><![CDATA[them seethe the bones of it therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆதலால், கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இரத்தஞ்சிந்திய நகரத்துக்கு ஐயோ! நான்]]></a:t>
+              <a:t><![CDATA[6. Wherefore thus says the Lord GOD; Woe to the bloody city, to the pot whose scum is therein, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பெரிதான கட்டைகளைக் குவித்து எரியப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[whose scum is not gone out of it! bring it out piece by piece; let no lot fall upon it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒன்பதாம் வருஷம் பத்தாம் மாதம் பத்தாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[25. Also, you son of man, shall it not be in the day when I take from them their strength, the joy]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. திரளான விறகுகளைக் கூட்டு, தீயை மூட்டு, இறைச்சியை முறுகவேவித்துச் சம்பாரங்களை இடு; எலும்புகளை]]></a:t>
+              <a:t><![CDATA[7. For her blood is in the midst of her; she set it upon the top of a rock; she poured it not upon]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எரித்துப்போடு.]]></a:t>
+              <a:t><![CDATA[the ground, to cover it with dust;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு கொப்பரை காய்ந்து, அதின் களிம்பு வெந்து, அதற்குள் இருக்கிற அதன் அழுக்கு உருகி, அதின் நுரை]]></a:t>
+              <a:t><![CDATA[8. That it might cause fury to come up to take vengeance; I have set her blood upon the top of a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நீங்கும்படி அதை வெறுமையாகத் தழலின்மேல் வை.]]></a:t>
+              <a:t><![CDATA[rock, that it should not be covered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அது மகா வருத்தத்தை உண்டாக்கியும், அதின் திரளான நுரை அதை விட்டு நீங்கவில்லை; அதின் நுரை]]></a:t>
+              <a:t><![CDATA[9. Therefore thus says the Lord GOD; Woe to the bloody city! I will even make the pile for fire]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அக்கினிக்கு உள்ளாக வேண்டியது.]]></a:t>
+              <a:t><![CDATA[great.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் அசுத்தத்தோடே முறைகேடும் இருக்கிறது; நான் உன்னைச் சுத்திகரித்தும், நீ சுத்தமாகாதபடியினால்,]]></a:t>
+              <a:t><![CDATA[10. Heap on wood, kindle the fire, consume the flesh, and spice it well, and let the bones be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இனி என் உக்கிரம் உன்னில் ஆறித்தீருமட்டும் உன் அசுத்தம் நீங்கிச் சுத்திகரிக்கப்படமாட்டாய்.]]></a:t>
+              <a:t><![CDATA[burned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தராகிய நான் இதைச் சொன்னேன், இது நிறைவேறும், நான் இதைச் செய்வேன்; நான் பின்வாங்குவதும்]]></a:t>
+              <a:t><![CDATA[11. Then set it empty upon the coals thereof, that the brass of it may be hot, and may burn, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தப்பவிடுவதும் மனஸ்தாபப்படுவதும் இல்லை; உன் வழிகளுக்கும் உன் செய்கைகளுக்குந்தக்கதாக உன்னை]]></a:t>
+              <a:t><![CDATA[that the filthiness of it may be molten in it, that the scum of it may be consumed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, இந்த நாளின் பேரையும் இந்தத் தேதியையும் நீ எழுதிவை, இந்தத் தேதியில்தானே பாபிலோன்]]></a:t>
+              <a:t><![CDATA[of their glory, the desire of their eyes, and that whereupon they set their minds, their sons and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நியாயந்தீர்ப்பார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. She has wearied herself with lies, and her great scum went not forth out of her: her scum shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[be in the fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மனுபுத்திரனே, இதோ, நான் உன் கண்களுக்கு விருப்பமானவளை ஒரே அடியினாலே உன்னைவிட்டு]]></a:t>
+              <a:t><![CDATA[13. In your filthiness is lewdness: because I have purged you, and you were not purged, you shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எடுத்துக்கொள்ளுவேன்; ஆனாலும் நீ புலம்பாமலும் அழாமலும் கண்ணீர்விடாமலும் இருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[not be purged from your filthiness any more, till I have caused my fury to rest upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அலறாமல் பெருமூச்சுவிடு, இழவுகொண்டாடவேண்டாம்; உன் பாகையை உன் தலையிலே கட்டி, உன் பாதரட்சைகளை உன்]]></a:t>
+              <a:t><![CDATA[14. I the LORD have spoken it: it shall come to pass, and I will do it; I will not go back, neither]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பாதங்களில் தொடுத்துக்கொள்; உன் தாடியை மூடாமலும் துக்கங்கொண்டாடுகிறவர்களின் அப்பத்தைப் புசியாமலும்]]></a:t>
+              <a:t><![CDATA[will I spare, neither will I repent; according to your ways, and according to your doings, shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருக்கக்கடவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[they judge you, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. விடியற்காலத்தில் நான் ஜனங்களோடே பேசினேன்; அன்று சாயங்காலத்தில் என் மனைவி செத்துப்போனாள்;]]></a:t>
+              <a:t><![CDATA[15. Also the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எனக்குக் கட்டளையிட்டபடியே விடியற்காலத்தில் செய்தேன்.]]></a:t>
+              <a:t><![CDATA[16. Son of man, behold, I take away from you the desire of yours eyes with a stroke: yet neither]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது ஜனங்கள் என்னை நோக்கி: நீர் செய்கிறவைகள் எங்களுக்கு என்னத்திற்கு அடையாளம் என்பதை]]></a:t>
+              <a:t><![CDATA[shall you mourn nor weep, neither shall your tears run down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ராஜா எருசலேமில் பாளயமிறங்கினான்.]]></a:t>
+              <a:t><![CDATA[their daughters,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எங்களுக்குத் தெரிவிக்கமாட்டீரா என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Forbear to cry, make no mourning for the dead, bind the head decoration of yours head upon you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் அவர்களுக்குப் பிரதியுத்தரமாக: கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[and put on your shoes upon your feet, and cover not your lips, and eat not the bread of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ இஸ்ரவேல் வீட்டாரை நோக்கி, கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால் இதோ, உங்கள் பலத்தின்]]></a:t>
+              <a:t><![CDATA[18. So I spoke unto the people in the morning: and at even my wife died; and I did in the morning as]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முக்கியமும் உங்கள் கண்களின் விருப்பமும் உங்கள் ஆத்துமாவின் வாஞ்சையுமாகிய என் பரிசுத்தஸ்தலத்தை நான்]]></a:t>
+              <a:t><![CDATA[I was commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பரிசுத்தக்குலைச்சலாக்குகிறேன்; நீங்கள் விட்டுவந்த உங்கள் குமாரரும் உங்கள் குமாரத்திகளும் பட்டயத்தால்]]></a:t>
+              <a:t><![CDATA[19. And the people said unto me, Will you not tell us what these things are to us, that you do so?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Then I answered them, The word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது நான் செய்ததுபோல நீங்களும் செய்வீர்கள்; தாடியை மூடாமலும் துக்கங்கொண்டாடுகிறவர்களின்]]></a:t>
+              <a:t><![CDATA[21. Speak unto the house of Israel, Thus says the Lord GOD; Behold, I will profane my sanctuary, the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அப்பத்தைப் புசியாமலும் இருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[excellency of your strength, the desire of your eyes, and that which your soul pities; and your sons]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உங்கள் பாகைகள் உங்கள் தலைகளிலும், உங்கள் பாதரட்சைகள் உங்கள் கால்களிலும் இருக்கும்; நீங்கள்]]></a:t>
+              <a:t><![CDATA[and your daughters whom all of you have left shall fall by the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புலம்பாமலும் அழாமலும் இருந்து, உங்கள் அக்கிரமங்களில் வாடிப்போய், ஒருவரையொருவர் பார்த்துத்]]></a:t>
+              <a:t><![CDATA[22. And all of you shall do as I have done: all of you shall not cover your lips, nor eat the bread]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்போதும் நீ கலகவீட்டாருக்கு ஒரு உபமானத்தைக் காண்பித்து, அவர்களை நோக்கி: கர்த்தராகிய ஆண்டவர்]]></a:t>
+              <a:t><![CDATA[26. That he that escapes in that day shall come unto you, to cause you to hear it with yours ears?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தவிப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்படியே எசேக்கியேல் உங்களுக்கு அடையாளமாக இருப்பான்; அவன் செய்தபடி எல்லாம் நீங்களும்செய்வீர்கள்;]]></a:t>
+              <a:t><![CDATA[23. And your tires shall be upon your heads, and your shoes upon your feet: all of you shall not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இப்படி வரும்போது நான் கர்த்தராகிய ஆண்டவர் என்று அறிந்துகொள்வீர்கள் என்று சொல் என்று உரைத்தார்]]></a:t>
+              <a:t><![CDATA[mourn nor weep; but all of you shall pine away for your iniquities, and mourn one toward another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றேன்.]]></a:t>
+              <a:t><![CDATA[24. Thus Ezekiel is unto you a sign: according to all that he has done shall all of you do: and when]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,711 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்னும் மனுபுத்திரனே, நான் எந்த நாளிலே அவர்களுடைய பலத்தையும், அவர்களுடைய அலங்காரத்தின்]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[இப்படி நீ அவர்களுக்கு அடையாளமாக இருப்பாய்; நான் கர்த்தர் என்று அப்பொழுது அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[this comes, all of you shall know that I am the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உரைக்கிறது என்னவென்றால், ஒரு கொப்பரையை அடுப்பிலே வை; அதை அடுப்பிலே வைத்து, அதிலே தண்ணீரை விடு.]]></a:t>
+              <a:t><![CDATA[27. In that day shall your mouth be opened to him which is escaped, and you shall speak, and be no]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சகல நல்ல கண்டங்களான பின்னந்தொடைகளும் முன்னந்தொடைகளுமாகிய கண்டங்களைச் சேர்த்து அதிலே போடு; நல்ல]]></a:t>
+              <a:t><![CDATA[more dumb: and you shall be a sign unto them; and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எலும்புகளால் அதை நிரப்பு.]]></a:t>
+              <a:t><![CDATA[1. Again in the ninth year, in the tenth month, in the tenth day of the month, the word of the LORD]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆட்டுமந்தையில் தெரிந்துகொள்ளப்பட்டதை அதற்காகக் கொண்டுவந்து, எலும்புகளை அதின் கீழே குவித்து]]></a:t>
+              <a:t><![CDATA[came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +13762,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 24]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
   <a:themeElements>
-    <a:clrScheme name="Theme82">
+    <a:clrScheme name="Theme68">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme82">
+    <a:fontScheme name="Theme68">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +13872,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme82">
+    <a:fmtScheme name="Theme68">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +14047,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>54</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>