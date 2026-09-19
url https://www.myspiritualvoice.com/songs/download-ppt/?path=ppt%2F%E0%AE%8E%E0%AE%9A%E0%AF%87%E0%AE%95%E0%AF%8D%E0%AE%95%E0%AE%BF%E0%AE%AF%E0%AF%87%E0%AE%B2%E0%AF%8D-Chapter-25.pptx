--- v1 (2026-07-20)
+++ v2 (2026-09-19)
@@ -65,50 +65,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -126,50 +130,52 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -304,53 +310,55 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் ரப்பாவை ஒட்டகங்களின் கொட்டகையையும், அம்மோன் புத்திரரின் தேசத்தை ஆட்டுக்கிடையுமாக்குவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. Behold, therefore I will deliver you to the men of the east for a possession, and they shall set their palaces in you, and make their dwellings in you: they shall eat your fruit, and they shall drink your milk.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் ரப்பாவை ஒட்டகங்களின் கொட்டகையையும், அம்மோன் புத்திரரின் தேசத்தை ஆட்டுக்கிடையுமாக்குவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. And I will make Rabbah a stable for camels, and the Ammonites a couching place for flocks: and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேல் தேசத்துக்கு விரோதமாக நீ கைகொட்டி, உன் காலால் தட்டி வர்மம்வைத்து, ஆகடியம் பண்ணினபடியினால்,]]></a:t>
+              <a:t><![CDATA[5. And I will make Rabbah a stable for camels, and the Ammonites a couching place for flocks: and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேல் தேசத்துக்கு விரோதமாக நீ கைகொட்டி, உன் காலால் தட்டி வர்மம்வைத்து, ஆகடியம் பண்ணினபடியினால்,]]></a:t>
+              <a:t><![CDATA[6. For thus says the Lord GOD; Because you have clapped yours hands, and stamped with the feet, and rejoiced in heart with all your despite against the land of Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, உனக்கு விரோதமாக, நான் என் கையை நீட்டி, உன்னை ஜாதிகளுக்குக் கொள்ளையாக ஒப்புக்கொடுத்து, உன்னை ஜனங்களுக்குள்ளே வேரற்றுப்போகப்பண்ணி, உன்னை தேசங்களுக்குள்ளே அழித்து, உன்னை நிர்மூலமாக்குவேன், அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வாய்.]]></a:t>
+              <a:t><![CDATA[6. For thus says the Lord GOD; Because you have clapped yours hands, and stamped with the feet, and rejoiced in heart with all your despite against the land of Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, உனக்கு விரோதமாக, நான் என் கையை நீட்டி, உன்னை ஜாதிகளுக்குக் கொள்ளையாக ஒப்புக்கொடுத்து, உன்னை ஜனங்களுக்குள்ளே வேரற்றுப்போகப்பண்ணி, உன்னை தேசங்களுக்குள்ளே அழித்து, உன்னை நிர்மூலமாக்குவேன், அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வாய்.]]></a:t>
+              <a:t><![CDATA[7. Behold, therefore I will stretch out mine hand upon you, and will deliver you for a spoil to the heathen; and I will cut you off from the people, and I will cause you to perish out of the countries: I will destroy you; and you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, உனக்கு விரோதமாக, நான் என் கையை நீட்டி, உன்னை ஜாதிகளுக்குக் கொள்ளையாக ஒப்புக்கொடுத்து, உன்னை ஜனங்களுக்குள்ளே வேரற்றுப்போகப்பண்ணி, உன்னை தேசங்களுக்குள்ளே அழித்து, உன்னை நிர்மூலமாக்குவேன், அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வாய்.]]></a:t>
+              <a:t><![CDATA[7. Behold, therefore I will stretch out mine hand upon you, and will deliver you for a spoil to the heathen; and I will cut you off from the people, and I will cause you to perish out of the countries: I will destroy you; and you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்: இதோ யூதா வம்சத்தார் எல்லா ஜாதிகளுக்கும் ஒத்தவர்களென்று மோவாபும் சேயீரும் சொல்லுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[7. Behold, therefore I will stretch out mine hand upon you, and will deliver you for a spoil to the heathen; and I will cut you off from the people, and I will cause you to perish out of the countries: I will destroy you; and you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்: இதோ யூதா வம்சத்தார் எல்லா ஜாதிகளுக்கும் ஒத்தவர்களென்று மோவாபும் சேயீரும் சொல்லுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[8. Thus says the Lord GOD; Because that Moab and Seir do say, Behold, the house of Judah is like unto all the heathen;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, அம்மோன் புத்திரரின்பேர் ஜாதிகளுக்குள் இராதபடிக்கு நான் அம்மோன் புத்திரரின் தேசத்தைக் கிழக்குத் தேசத்தாருக்குத் திறந்துவைத்து, சுதந்தரமாய் ஒப்புக்கொடுக்கிறவண்ணமாக,]]></a:t>
+              <a:t><![CDATA[8. Thus says the Lord GOD; Because that Moab and Seir do say, Behold, the house of Judah is like unto all the heathen;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்குண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD came again unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, அம்மோன் புத்திரரின்பேர் ஜாதிகளுக்குள் இராதபடிக்கு நான் அம்மோன் புத்திரரின் தேசத்தைக் கிழக்குத் தேசத்தாருக்குத் திறந்துவைத்து, சுதந்தரமாய் ஒப்புக்கொடுக்கிறவண்ணமாக,]]></a:t>
+              <a:t><![CDATA[9. Therefore, behold, I will open the side of Moab from the cities, from his cities which are on his frontiers, the glory of the country, Bethjeshimoth, Baalmeon, and Kiriathaim,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் மோவாப் தேசத்தின் பக்கத்திலுள்ள அதின் கடையாந்தர ஊர்களாகிய பட்டணங்கள் முதற்கொண்டுள்ள தேசத்தின் அலங்காரமாகிய பெத்யெசிமோத்தையும் பாகால்மெயோனையும், கீரீயாத்தாயீமையும் அவர்களுக்குத் திறந்துவைத்து,]]></a:t>
+              <a:t><![CDATA[9. Therefore, behold, I will open the side of Moab from the cities, from his cities which are on his frontiers, the glory of the country, Bethjeshimoth, Baalmeon, and Kiriathaim,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் மோவாப் தேசத்தின் பக்கத்திலுள்ள அதின் கடையாந்தர ஊர்களாகிய பட்டணங்கள் முதற்கொண்டுள்ள தேசத்தின் அலங்காரமாகிய பெத்யெசிமோத்தையும் பாகால்மெயோனையும், கீரீயாத்தாயீமையும் அவர்களுக்குத் திறந்துவைத்து,]]></a:t>
+              <a:t><![CDATA[10. Unto the men of the east with the Ammonites, and will give them in possession, that the Ammonites may not be remembered among the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோவாபிலே நியாயங்களைச் செய்வேன், அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Unto the men of the east with the Ammonites, and will give them in possession, that the Ammonites may not be remembered among the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தாராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்: ஏதோம் யூதா வம்சத்தாரிடத்தில் குரோதந்தீர்த்துபழிவாங்கி, பெரிய குற்றஞ்செய்தபடியினால்,]]></a:t>
+              <a:t><![CDATA[10. Unto the men of the east with the Ammonites, and will give them in possession, that the Ammonites may not be remembered among the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தாராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்: ஏதோம் யூதா வம்சத்தாரிடத்தில் குரோதந்தீர்த்துபழிவாங்கி, பெரிய குற்றஞ்செய்தபடியினால்,]]></a:t>
+              <a:t><![CDATA[11. And I will execute judgments upon Moab; and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: நான் ஏதோம் தேசத்துக்கு விரோதமாக என் கையை நீட்டி அதில் மனுஷரையும் மிருகங்களையும் இராதபடிக்குச் சங்காரம்பண்ணி, அதைத் தேமான் துவக்கித் தேதான்மட்டும் வனாந்தரமாக்குவேன்; பட்டயத்தால் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Thus says the Lord GOD; Because that Edom has dealt against the house of Judah by taking vengeance, and has greatly offended, and revenged himself upon them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: நான் ஏதோம் தேசத்துக்கு விரோதமாக என் கையை நீட்டி அதில் மனுஷரையும் மிருகங்களையும் இராதபடிக்குச் சங்காரம்பண்ணி, அதைத் தேமான் துவக்கித் தேதான்மட்டும் வனாந்தரமாக்குவேன்; பட்டயத்தால் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Thus says the Lord GOD; Because that Edom has dealt against the house of Judah by taking vengeance, and has greatly offended, and revenged himself upon them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: நான் ஏதோம் தேசத்துக்கு விரோதமாக என் கையை நீட்டி அதில் மனுஷரையும் மிருகங்களையும் இராதபடிக்குச் சங்காரம்பண்ணி, அதைத் தேமான் துவக்கித் தேதான்மட்டும் வனாந்தரமாக்குவேன்; பட்டயத்தால் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Therefore thus says the Lord GOD; I will also stretch out mine hand upon Edom, and will cut off man and beast from it; and I will make it desolate from Teman; and they of Dedan shall fall by the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் இஸ்ரவேலாகிய என் ஜனத்தின் கையினால் ஏதோமினிடத்தில் பழிவாங்குவேன்; அவர்கள் என் கோபத்தின்படியும் என் உக்கிரத்தின்படியும் ஏதோமுக்குச் செய்வார்கள்; அப்பொழுது நான் பழிவாங்குவது இன்னதென்று அறிந்துகொள்வாய் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. Therefore thus says the Lord GOD; I will also stretch out mine hand upon Edom, and will cut off man and beast from it; and I will make it desolate from Teman; and they of Dedan shall fall by the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ அம்மோன் புத்திரருக்கு எதிராக முகத்தைத்திருப்பி, அவர்களுக்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து,]]></a:t>
+              <a:t><![CDATA[2. Son of man, set your face against the Ammonites, and prophesy against them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் இஸ்ரவேலாகிய என் ஜனத்தின் கையினால் ஏதோமினிடத்தில் பழிவாங்குவேன்; அவர்கள் என் கோபத்தின்படியும் என் உக்கிரத்தின்படியும் ஏதோமுக்குச் செய்வார்கள்; அப்பொழுது நான் பழிவாங்குவது இன்னதென்று அறிந்துகொள்வாய் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. Therefore thus says the Lord GOD; I will also stretch out mine hand upon Edom, and will cut off man and beast from it; and I will make it desolate from Teman; and they of Dedan shall fall by the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் இஸ்ரவேலாகிய என் ஜனத்தின் கையினால் ஏதோமினிடத்தில் பழிவாங்குவேன்; அவர்கள் என் கோபத்தின்படியும் என் உக்கிரத்தின்படியும் ஏதோமுக்குச் செய்வார்கள்; அப்பொழுது நான் பழிவாங்குவது இன்னதென்று அறிந்துகொள்வாய் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. And I will lay my vengeance upon Edom by the hand of my people Israel: and they shall do in Edom according to mine anger and according to my fury; and they shall know my vengeance, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்; பெலிஸ்தியர் குரோதக்காரராயிருந்து, பழம்பகையால் கேடுசெய்யவேண்டுமென்று, வர்மம் வைத்துப் பழிவாங்கினபடியினால்,]]></a:t>
+              <a:t><![CDATA[14. And I will lay my vengeance upon Edom by the hand of my people Israel: and they shall do in Edom according to mine anger and according to my fury; and they shall know my vengeance, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்; பெலிஸ்தியர் குரோதக்காரராயிருந்து, பழம்பகையால் கேடுசெய்யவேண்டுமென்று, வர்மம் வைத்துப் பழிவாங்கினபடியினால்,]]></a:t>
+              <a:t><![CDATA[14. And I will lay my vengeance upon Edom by the hand of my people Israel: and they shall do in Edom according to mine anger and according to my fury; and they shall know my vengeance, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இதோ, நான் பெலிஸ்தியருக்கு விரோதமாக என் கையை நீட்டி, கிரேத்தியரைச் சங்கரித்து, சமுத்திரக்கரையில் மீதியானவர்களை அழித்து,]]></a:t>
+              <a:t><![CDATA[15. Thus says the Lord GOD; Because the Philistines have dealt by revenge, and have taken vengeance with a despiteful heart, to destroy it for the old hatred;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இதோ, நான் பெலிஸ்தியருக்கு விரோதமாக என் கையை நீட்டி, கிரேத்தியரைச் சங்கரித்து, சமுத்திரக்கரையில் மீதியானவர்களை அழித்து,]]></a:t>
+              <a:t><![CDATA[15. Thus says the Lord GOD; Because the Philistines have dealt by revenge, and have taken vengeance with a despiteful heart, to destroy it for the old hatred;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3462,51 +3470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உக்கிரமான தண்டனைகளினால் அவர்களில் கொடிதாய்ப் பழிவாங்குவேன்; நான் அவர்களில் பழிவாங்கும்போது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. Therefore thus says the Lord GOD; Behold, I will stretch out mine hand upon the Philistines, and I will cut off the Cherethims, and destroy the remnant of the sea coast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3571,51 +3579,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உக்கிரமான தண்டனைகளினால் அவர்களில் கொடிதாய்ப் பழிவாங்குவேன்; நான் அவர்களில் பழிவாங்கும்போது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. Therefore thus says the Lord GOD; Behold, I will stretch out mine hand upon the Philistines, and I will cut off the Cherethims, and destroy the remnant of the sea coast.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And I will execute great vengeance upon them with furious rebukes; and they shall know that I am the LORD, when I shall lay my vengeance upon them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And I will execute great vengeance upon them with furious rebukes; and they shall know that I am the LORD, when I shall lay my vengeance upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அம்மோன் புத்திரருக்கு சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவருடைய வார்த்தையைக் கேளுங்கள்; கர்த்தராகிய ஆண்டவர் உரைக்கிறார்: என் பரிசுத்த ஸ்தலம் பரிசுத்தக்குலைச்சலாக்கப்படுகிறபோதும், யூதா வம்சத்தார் சிறையிருப்பிலே போகிறபோதும், நீ அவர்களுக்கு விரோதமாக ஆ ஆ, என்று நிந்தித்தபடியினால்,]]></a:t>
+              <a:t><![CDATA[2. Son of man, set your face against the Ammonites, and prophesy against them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +4015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அம்மோன் புத்திரருக்கு சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவருடைய வார்த்தையைக் கேளுங்கள்; கர்த்தராகிய ஆண்டவர் உரைக்கிறார்: என் பரிசுத்த ஸ்தலம் பரிசுத்தக்குலைச்சலாக்கப்படுகிறபோதும், யூதா வம்சத்தார் சிறையிருப்பிலே போகிறபோதும், நீ அவர்களுக்கு விரோதமாக ஆ ஆ, என்று நிந்தித்தபடியினால்,]]></a:t>
+              <a:t><![CDATA[3. And say unto the Ammonites, Hear the word of the Lord GOD; Thus says the Lord GOD; Because you said, Aha, against my sanctuary, when it was profaned; and against the land of Israel, when it was desolate; and against the house of Judah, when they went into captivity;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அம்மோன் புத்திரருக்கு சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவருடைய வார்த்தையைக் கேளுங்கள்; கர்த்தராகிய ஆண்டவர் உரைக்கிறார்: என் பரிசுத்த ஸ்தலம் பரிசுத்தக்குலைச்சலாக்கப்படுகிறபோதும், யூதா வம்சத்தார் சிறையிருப்பிலே போகிறபோதும், நீ அவர்களுக்கு விரோதமாக ஆ ஆ, என்று நிந்தித்தபடியினால்,]]></a:t>
+              <a:t><![CDATA[3. And say unto the Ammonites, Hear the word of the Lord GOD; Thus says the Lord GOD; Because you said, Aha, against my sanctuary, when it was profaned; and against the land of Israel, when it was desolate; and against the house of Judah, when they went into captivity;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +4233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ, நான் உன்னைக் கிழக்குத் தேசத்தாருக்குச் சுதந்தரமாக ஒப்புக்கொடுப்பேன், அவர்கள் உன்னில் தங்கள் அரண்களைக் கட்டி உன்னில் தங்கள் வாசஸ்தலங்களை உண்டுபண்ணுவார்கள்; அவர்கள் உன் கனிகளைப் புசித்து, உன் பாலைக் குடிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And say unto the Ammonites, Hear the word of the Lord GOD; Thus says the Lord GOD; Because you said, Aha, against my sanctuary, when it was profaned; and against the land of Israel, when it was desolate; and against the house of Judah, when they went into captivity;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ, நான் உன்னைக் கிழக்குத் தேசத்தாருக்குச் சுதந்தரமாக ஒப்புக்கொடுப்பேன், அவர்கள் உன்னில் தங்கள் அரண்களைக் கட்டி உன்னில் தங்கள் வாசஸ்தலங்களை உண்டுபண்ணுவார்கள்; அவர்கள் உன் கனிகளைப் புசித்து, உன் பாலைக் குடிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Behold, therefore I will deliver you to the men of the east for a possession, and they shall set their palaces in you, and make their dwellings in you: they shall eat your fruit, and they shall drink your milk.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +4451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ, நான் உன்னைக் கிழக்குத் தேசத்தாருக்குச் சுதந்தரமாக ஒப்புக்கொடுப்பேன், அவர்கள் உன்னில் தங்கள் அரண்களைக் கட்டி உன்னில் தங்கள் வாசஸ்தலங்களை உண்டுபண்ணுவார்கள்; அவர்கள் உன் கனிகளைப் புசித்து, உன் பாலைக் குடிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Behold, therefore I will deliver you to the men of the east for a possession, and they shall set their palaces in you, and make their dwellings in you: they shall eat your fruit, and they shall drink your milk.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473507781" r:id="rId1"/>
+    <p:sldLayoutId id="2478715883" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4588,50 +4814,66 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4780,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And I will make Rabbah a stable for camels, and the Ammonites a couching place for flocks: and]]></a:t>
+              <a:t><![CDATA[பாலைக் குடிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[5. நான் ரப்பாவை ஒட்டகங்களின் கொட்டகையையும், அம்மோன் புத்திரரின் தேசத்தை ஆட்டுக்கிடையுமாக்குவேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For thus says the Lord GOD; Because you have clapped yours hands, and stamped with the feet, and]]></a:t>
+              <a:t><![CDATA[அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rejoiced in heart with all your despite against the land of Israel;]]></a:t>
+              <a:t><![CDATA[6. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேல் தேசத்துக்கு விரோதமாக நீ கைகொட்டி, உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Behold, therefore I will stretch out mine hand upon you, and will deliver you for a spoil to the]]></a:t>
+              <a:t><![CDATA[காலால் தட்டி வர்மம்வைத்து, ஆகடியம் பண்ணினபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heathen; and I will cut you off from the people, and I will cause you to perish out of the]]></a:t>
+              <a:t><![CDATA[7. இதோ, உனக்கு விரோதமாக, நான் என் கையை நீட்டி, உன்னை ஜாதிகளுக்குக் கொள்ளையாக ஒப்புக்கொடுத்து, உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[countries: I will destroy you; and you shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[ஜனங்களுக்குள்ளே வேரற்றுப்போகப்பண்ணி, உன்னை தேசங்களுக்குள்ளே அழித்து, உன்னை நிர்மூலமாக்குவேன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Thus says the Lord GOD; Because that Moab and Seir do say, Behold, the house of Judah is like]]></a:t>
+              <a:t><![CDATA[அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto all the heathen;]]></a:t>
+              <a:t><![CDATA[8. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்: இதோ யூதா வம்சத்தார் எல்லா ஜாதிகளுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Therefore, behold, I will open the side of Moab from the cities, from his cities which are on his]]></a:t>
+              <a:t><![CDATA[ஒத்தவர்களென்று மோவாபும் சேயீரும் சொல்லுகிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The word of the LORD came again unto me, saying,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்குண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[frontiers, the glory of the country, Bethjeshimoth, Baalmeon, and Kiriathaim,]]></a:t>
+              <a:t><![CDATA[9. இதோ, அம்மோன் புத்திரரின்பேர் ஜாதிகளுக்குள் இராதபடிக்கு நான் அம்மோன் புத்திரரின் தேசத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Unto the men of the east with the Ammonites, and will give them in possession, that the]]></a:t>
+              <a:t><![CDATA[கிழக்குத் தேசத்தாருக்குத் திறந்துவைத்து, சுதந்தரமாய் ஒப்புக்கொடுக்கிறவண்ணமாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Ammonites may not be remembered among the nations.]]></a:t>
+              <a:t><![CDATA[10. நான் மோவாப் தேசத்தின் பக்கத்திலுள்ள அதின் கடையாந்தர ஊர்களாகிய பட்டணங்கள் முதற்கொண்டுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I will execute judgments upon Moab; and they shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[தேசத்தின் அலங்காரமாகிய பெத்யெசிமோத்தையும் பாகால்மெயோனையும், கீரீயாத்தாயீமையும் அவர்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Thus says the Lord GOD; Because that Edom has dealt against the house of Judah by taking]]></a:t>
+              <a:t><![CDATA[திறந்துவைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vengeance, and has greatly offended, and revenged himself upon them;]]></a:t>
+              <a:t><![CDATA[11. மோவாபிலே நியாயங்களைச் செய்வேன், அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Therefore thus says the Lord GOD; I will also stretch out mine hand upon Edom, and will cut off]]></a:t>
+              <a:t><![CDATA[12. கர்த்தாராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்: ஏதோம் யூதா வம்சத்தாரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man and beast from it; and I will make it desolate from Teman; and they of Dedan shall fall by the]]></a:t>
+              <a:t><![CDATA[குரோதந்தீர்த்துபழிவாங்கி, பெரிய குற்றஞ்செய்தபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sword.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: நான் ஏதோம் தேசத்துக்கு விரோதமாக என் கையை நீட்டி அதில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And I will lay my vengeance upon Edom by the hand of my people Israel: and they shall do in Edom]]></a:t>
+              <a:t><![CDATA[மனுஷரையும் மிருகங்களையும் இராதபடிக்குச் சங்காரம்பண்ணி, அதைத் தேமான் துவக்கித் தேதான்மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Son of man, set your face against the Ammonites, and prophesy against them;]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, நீ அம்மோன் புத்திரருக்கு எதிராக முகத்தைத்திருப்பி, அவர்களுக்கு விரோதமாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[according to mine anger and according to my fury; and they shall know my vengeance, says the Lord]]></a:t>
+              <a:t><![CDATA[வனாந்தரமாக்குவேன்; பட்டயத்தால் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[GOD.]]></a:t>
+              <a:t><![CDATA[14. நான் இஸ்ரவேலாகிய என் ஜனத்தின் கையினால் ஏதோமினிடத்தில் பழிவாங்குவேன்; அவர்கள் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Thus says the Lord GOD; Because the Philistines have dealt by revenge, and have taken vengeance]]></a:t>
+              <a:t><![CDATA[கோபத்தின்படியும் என் உக்கிரத்தின்படியும் ஏதோமுக்குச் செய்வார்கள்; அப்பொழுது நான் பழிவாங்குவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with a despiteful heart, to destroy it for the old hatred;]]></a:t>
+              <a:t><![CDATA[இன்னதென்று அறிந்துகொள்வாய் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Therefore thus says the Lord GOD; Behold, I will stretch out mine hand upon the Philistines, and]]></a:t>
+              <a:t><![CDATA[15. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்; பெலிஸ்தியர் குரோதக்காரராயிருந்து, பழம்பகையால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I will cut off the Cherethims, and destroy the remnant of the sea coast.]]></a:t>
+              <a:t><![CDATA[கேடுசெய்யவேண்டுமென்று, வர்மம் வைத்துப் பழிவாங்கினபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And I will execute great vengeance upon them with furious rebukes; and they shall know that I am]]></a:t>
+              <a:t><![CDATA[16. இதோ, நான் பெலிஸ்தியருக்கு விரோதமாக என் கையை நீட்டி, கிரேத்தியரைச் சங்கரித்து, சமுத்திரக்கரையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8850,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD, when I shall lay my vengeance upon them.]]></a:t>
+              <a:t><![CDATA[மீதியானவர்களை அழித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. உக்கிரமான தண்டனைகளினால் அவர்களில் கொடிதாய்ப் பழிவாங்குவேன்; நான் அவர்களில் பழிவாங்கும்போது நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தர் என்று அறிந்துகொள்வார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And say unto the Ammonites, Hear the word of the Lord GOD; Thus says the Lord GOD; Because you]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசனம் உரைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said, Aha, against my sanctuary, when it was profaned; and against the land of Israel, when it was]]></a:t>
+              <a:t><![CDATA[3. அம்மோன் புத்திரருக்கு சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவருடைய வார்த்தையைக் கேளுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[desolate; and against the house of Judah, when they went into captivity;]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய ஆண்டவர் உரைக்கிறார்: என் பரிசுத்த ஸ்தலம் பரிசுத்தக்குலைச்சலாக்கப்படுகிறபோதும், யூதா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Behold, therefore I will deliver you to the men of the east for a possession, and they shall set]]></a:t>
+              <a:t><![CDATA[வம்சத்தார் சிறையிருப்பிலே போகிறபோதும், நீ அவர்களுக்கு விரோதமாக ஆ ஆ, என்று நிந்தித்தபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their palaces in you, and make their dwellings in you: they shall eat your fruit, and they shall]]></a:t>
+              <a:t><![CDATA[4. இதோ, நான் உன்னைக் கிழக்குத் தேசத்தாருக்குச் சுதந்தரமாக ஒப்புக்கொடுப்பேன், அவர்கள் உன்னில் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[drink your milk.]]></a:t>
+              <a:t><![CDATA[அரண்களைக் கட்டி உன்னில் தங்கள் வாசஸ்தலங்களை உண்டுபண்ணுவார்கள்; அவர்கள் உன் கனிகளைப் புசித்து, உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
   <a:themeElements>
-    <a:clrScheme name="Theme13">
+    <a:clrScheme name="Theme15">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme13">
+    <a:fontScheme name="Theme15">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme13">
+    <a:fmtScheme name="Theme15">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>