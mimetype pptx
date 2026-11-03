--- v2 (2026-09-19)
+++ v3 (2026-11-03)
@@ -4530,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715883" r:id="rId1"/>
+    <p:sldLayoutId id="2482723510" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9967,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
   <a:themeElements>
-    <a:clrScheme name="Theme15">
+    <a:clrScheme name="Theme74">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme15">
+    <a:fontScheme name="Theme74">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme15">
+    <a:fmtScheme name="Theme74">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>