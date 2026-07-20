--- v0 (2026-06-03)
+++ v1 (2026-07-20)
@@ -57,50 +57,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -114,50 +122,54 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -288,53 +300,57 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -503,51 +519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேல் தேசத்துக்கு விரோதமாக நீ கைகொட்டி, உன் காலால் தட்டி வர்மம்வைத்து, ஆகடியம் பண்ணினபடியினால்,]]></a:t>
+              <a:t><![CDATA[5. நான் ரப்பாவை ஒட்டகங்களின் கொட்டகையையும், அம்மோன் புத்திரரின் தேசத்தை ஆட்டுக்கிடையுமாக்குவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, உனக்கு விரோதமாக, நான் என் கையை நீட்டி, உன்னை ஜாதிகளுக்குக் கொள்ளையாக ஒப்புக்கொடுத்து, உன்னை ஜனங்களுக்குள்ளே வேரற்றுப்போகப்பண்ணி, உன்னை தேசங்களுக்குள்ளே அழித்து, உன்னை நிர்மூலமாக்குவேன், அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வாய்.]]></a:t>
+              <a:t><![CDATA[6. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இஸ்ரவேல் தேசத்துக்கு விரோதமாக நீ கைகொட்டி, உன் காலால் தட்டி வர்மம்வைத்து, ஆகடியம் பண்ணினபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்: இதோ யூதா வம்சத்தார் எல்லா ஜாதிகளுக்கும் ஒத்தவர்களென்று மோவாபும் சேயீரும் சொல்லுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[7. இதோ, உனக்கு விரோதமாக, நான் என் கையை நீட்டி, உன்னை ஜாதிகளுக்குக் கொள்ளையாக ஒப்புக்கொடுத்து, உன்னை ஜனங்களுக்குள்ளே வேரற்றுப்போகப்பண்ணி, உன்னை தேசங்களுக்குள்ளே அழித்து, உன்னை நிர்மூலமாக்குவேன், அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, அம்மோன் புத்திரரின்பேர் ஜாதிகளுக்குள் இராதபடிக்கு நான் அம்மோன் புத்திரரின் தேசத்தைக் கிழக்குத் தேசத்தாருக்குத் திறந்துவைத்து, சுதந்தரமாய் ஒப்புக்கொடுக்கிறவண்ணமாக,]]></a:t>
+              <a:t><![CDATA[8. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்: இதோ யூதா வம்சத்தார் எல்லா ஜாதிகளுக்கும் ஒத்தவர்களென்று மோவாபும் சேயீரும் சொல்லுகிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, அம்மோன் புத்திரரின்பேர் ஜாதிகளுக்குள் இராதபடிக்கு நான் அம்மோன் புத்திரரின் தேசத்தைக் கிழக்குத் தேசத்தாருக்குத் திறந்துவைத்து, சுதந்தரமாய் ஒப்புக்கொடுக்கிறவண்ணமாக,]]></a:t>
+              <a:t><![CDATA[8. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்: இதோ யூதா வம்சத்தார் எல்லா ஜாதிகளுக்கும் ஒத்தவர்களென்று மோவாபும் சேயீரும் சொல்லுகிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் மோவாப் தேசத்தின் பக்கத்திலுள்ள அதின் கடையாந்தர ஊர்களாகிய பட்டணங்கள் முதற்கொண்டுள்ள தேசத்தின் அலங்காரமாகிய பெத்யெசிமோத்தையும் பாகால்மெயோனையும், கீரீயாத்தாயீமையும் அவர்களுக்குத் திறந்துவைத்து,]]></a:t>
+              <a:t><![CDATA[9. இதோ, அம்மோன் புத்திரரின்பேர் ஜாதிகளுக்குள் இராதபடிக்கு நான் அம்மோன் புத்திரரின் தேசத்தைக் கிழக்குத் தேசத்தாருக்குத் திறந்துவைத்து, சுதந்தரமாய் ஒப்புக்கொடுக்கிறவண்ணமாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் மோவாப் தேசத்தின் பக்கத்திலுள்ள அதின் கடையாந்தர ஊர்களாகிய பட்டணங்கள் முதற்கொண்டுள்ள தேசத்தின் அலங்காரமாகிய பெத்யெசிமோத்தையும் பாகால்மெயோனையும், கீரீயாத்தாயீமையும் அவர்களுக்குத் திறந்துவைத்து,]]></a:t>
+              <a:t><![CDATA[9. இதோ, அம்மோன் புத்திரரின்பேர் ஜாதிகளுக்குள் இராதபடிக்கு நான் அம்மோன் புத்திரரின் தேசத்தைக் கிழக்குத் தேசத்தாருக்குத் திறந்துவைத்து, சுதந்தரமாய் ஒப்புக்கொடுக்கிறவண்ணமாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோவாபிலே நியாயங்களைச் செய்வேன், அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[10. நான் மோவாப் தேசத்தின் பக்கத்திலுள்ள அதின் கடையாந்தர ஊர்களாகிய பட்டணங்கள் முதற்கொண்டுள்ள தேசத்தின் அலங்காரமாகிய பெத்யெசிமோத்தையும் பாகால்மெயோனையும், கீரீயாத்தாயீமையும் அவர்களுக்குத் திறந்துவைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தாராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்: ஏதோம் யூதா வம்சத்தாரிடத்தில் குரோதந்தீர்த்துபழிவாங்கி, பெரிய குற்றஞ்செய்தபடியினால்,]]></a:t>
+              <a:t><![CDATA[10. நான் மோவாப் தேசத்தின் பக்கத்திலுள்ள அதின் கடையாந்தர ஊர்களாகிய பட்டணங்கள் முதற்கொண்டுள்ள தேசத்தின் அலங்காரமாகிய பெத்யெசிமோத்தையும் பாகால்மெயோனையும், கீரீயாத்தாயீமையும் அவர்களுக்குத் திறந்துவைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1920,51 +1936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: நான் ஏதோம் தேசத்துக்கு விரோதமாக என் கையை நீட்டி அதில் மனுஷரையும் மிருகங்களையும் இராதபடிக்குச் சங்காரம்பண்ணி, அதைத் தேமான் துவக்கித் தேதான்மட்டும் வனாந்தரமாக்குவேன்; பட்டயத்தால் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[11. மோவாபிலே நியாயங்களைச் செய்வேன், அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: நான் ஏதோம் தேசத்துக்கு விரோதமாக என் கையை நீட்டி அதில் மனுஷரையும் மிருகங்களையும் இராதபடிக்குச் சங்காரம்பண்ணி, அதைத் தேமான் துவக்கித் தேதான்மட்டும் வனாந்தரமாக்குவேன்; பட்டயத்தால் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தாராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்: ஏதோம் யூதா வம்சத்தாரிடத்தில் குரோதந்தீர்த்துபழிவாங்கி, பெரிய குற்றஞ்செய்தபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: நான் ஏதோம் தேசத்துக்கு விரோதமாக என் கையை நீட்டி அதில் மனுஷரையும் மிருகங்களையும் இராதபடிக்குச் சங்காரம்பண்ணி, அதைத் தேமான் துவக்கித் தேதான்மட்டும் வனாந்தரமாக்குவேன்; பட்டயத்தால் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தாராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்: ஏதோம் யூதா வம்சத்தாரிடத்தில் குரோதந்தீர்த்துபழிவாங்கி, பெரிய குற்றஞ்செய்தபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இதோ, நான் பெலிஸ்தியருக்கு விரோதமாக என் கையை நீட்டி, கிரேத்தியரைச் சங்கரித்து, சமுத்திரக்கரையில் மீதியானவர்களை அழித்து,]]></a:t>
+              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: நான் ஏதோம் தேசத்துக்கு விரோதமாக என் கையை நீட்டி அதில் மனுஷரையும் மிருகங்களையும் இராதபடிக்குச் சங்காரம்பண்ணி, அதைத் தேமான் துவக்கித் தேதான்மட்டும் வனாந்தரமாக்குவேன்; பட்டயத்தால் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இதோ, நான் பெலிஸ்தியருக்கு விரோதமாக என் கையை நீட்டி, கிரேத்தியரைச் சங்கரித்து, சமுத்திரக்கரையில் மீதியானவர்களை அழித்து,]]></a:t>
+              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: நான் ஏதோம் தேசத்துக்கு விரோதமாக என் கையை நீட்டி அதில் மனுஷரையும் மிருகங்களையும் இராதபடிக்குச் சங்காரம்பண்ணி, அதைத் தேமான் துவக்கித் தேதான்மட்டும் வனாந்தரமாக்குவேன்; பட்டயத்தால் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2465,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் இஸ்ரவேலாகிய என் ஜனத்தின் கையினால் ஏதோமினிடத்தில் பழிவாங்குவேன்; அவர்கள் என் கோபத்தின்படியும் என் உக்கிரத்தின்படியும் ஏதோமுக்குச் செய்வார்கள்; அப்பொழுது நான் பழிவாங்குவது இன்னதென்று அறிந்துகொள்வாய் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: நான் ஏதோம் தேசத்துக்கு விரோதமாக என் கையை நீட்டி அதில் மனுஷரையும் மிருகங்களையும் இராதபடிக்குச் சங்காரம்பண்ணி, அதைத் தேமான் துவக்கித் தேதான்மட்டும் வனாந்தரமாக்குவேன்; பட்டயத்தால் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்; பெலிஸ்தியர் குரோதக்காரராயிருந்து, பழம்பகையால் கேடுசெய்யவேண்டுமென்று, வர்மம் வைத்துப் பழிவாங்கினபடியினால்,]]></a:t>
+              <a:t><![CDATA[14. நான் இஸ்ரவேலாகிய என் ஜனத்தின் கையினால் ஏதோமினிடத்தில் பழிவாங்குவேன்; அவர்கள் என் கோபத்தின்படியும் என் உக்கிரத்தின்படியும் ஏதோமுக்குச் செய்வார்கள்; அப்பொழுது நான் பழிவாங்குவது இன்னதென்று அறிந்துகொள்வாய் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2901,51 +2917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்; பெலிஸ்தியர் குரோதக்காரராயிருந்து, பழம்பகையால் கேடுசெய்யவேண்டுமென்று, வர்மம் வைத்துப் பழிவாங்கினபடியினால்,]]></a:t>
+              <a:t><![CDATA[14. நான் இஸ்ரவேலாகிய என் ஜனத்தின் கையினால் ஏதோமினிடத்தில் பழிவாங்குவேன்; அவர்கள் என் கோபத்தின்படியும் என் உக்கிரத்தின்படியும் ஏதோமுக்குச் செய்வார்கள்; அப்பொழுது நான் பழிவாங்குவது இன்னதென்று அறிந்துகொள்வாய் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3010,51 +3026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உக்கிரமான தண்டனைகளினால் அவர்களில் கொடிதாய்ப் பழிவாங்குவேன்; நான் அவர்களில் பழிவாங்கும்போது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்; பெலிஸ்தியர் குரோதக்காரராயிருந்து, பழம்பகையால் கேடுசெய்யவேண்டுமென்று, வர்மம் வைத்துப் பழிவாங்கினபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3119,50 +3135,486 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[15. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்; பெலிஸ்தியர் குரோதக்காரராயிருந்து, பழம்பகையால் கேடுசெய்யவேண்டுமென்று, வர்மம் வைத்துப் பழிவாங்கினபடியினால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. இதோ, நான் பெலிஸ்தியருக்கு விரோதமாக என் கையை நீட்டி, கிரேத்தியரைச் சங்கரித்து, சமுத்திரக்கரையில் மீதியானவர்களை அழித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. இதோ, நான் பெலிஸ்தியருக்கு விரோதமாக என் கையை நீட்டி, கிரேத்தியரைச் சங்கரித்து, சமுத்திரக்கரையில் மீதியானவர்களை அழித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. உக்கிரமான தண்டனைகளினால் அவர்களில் கொடிதாய்ப் பழிவாங்குவேன்; நான் அவர்களில் பழிவாங்கும்போது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[17. உக்கிரமான தண்டனைகளினால் அவர்களில் கொடிதாய்ப் பழிவாங்குவேன்; நான் அவர்களில் பழிவாங்கும்போது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -3773,51 +4225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் ரப்பாவை ஒட்டகங்களின் கொட்டகையையும், அம்மோன் புத்திரரின் தேசத்தை ஆட்டுக்கிடையுமாக்குவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. இதோ, நான் உன்னைக் கிழக்குத் தேசத்தாருக்குச் சுதந்தரமாக ஒப்புக்கொடுப்பேன், அவர்கள் உன்னில் தங்கள் அரண்களைக் கட்டி உன்னில் தங்கள் வாசஸ்தலங்களை உண்டுபண்ணுவார்கள்; அவர்கள் உன் கனிகளைப் புசித்து, உன் பாலைக் குடிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506612" r:id="rId1"/>
+    <p:sldLayoutId id="2473507781" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4104,50 +4556,82 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4296,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ત્યારે તમે જાણશો કે હું યહોવા છું.]]></a:t>
+              <a:t><![CDATA[5. And I will make Rabbah a stable for camels, and the Ammonites a couching place for flocks: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. યહોવા મારા માલિક કહે છે કે: તમારા હૃદયમાં મારા ઇસ્રાએલી લોકો માટે તિરસ્કાર છે, તેથી ઇસ્રાએલની]]></a:t>
+              <a:t><![CDATA[all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અવદશા જોઇને તમે તાળીઓ પાડીને નાચ્યા અને ખુશ થયા હતા.]]></a:t>
+              <a:t><![CDATA[6. For thus says the Lord GOD; Because you have clapped yours hands, and stamped with the feet, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તેથી હું તમારી સામે મારો હાથ ઉગામીશ અને ઘણી પ્રજાઓના હાથમાં તમને સોંપી દઇશ અને તમારો નાશ કરીશ.]]></a:t>
+              <a:t><![CDATA[rejoiced in heart with all your despite against the land of Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હું તમને તમારા દેશમાંથી બહાર કાઢી મૂકીશ. હું દૂરના રાષ્ટોમાં તમારો નાશ કરીશ ત્યારે તમે જાણશો કે હું]]></a:t>
+              <a:t><![CDATA[7. Behold, therefore I will stretch out mine hand upon you, and will deliver you for a spoil to the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહોવા છું.”‘]]></a:t>
+              <a:t><![CDATA[heathen; and I will cut you off from the people, and I will cause you to perish out of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. આ યહોવા મારા માલિકના વચન છે: “મોઆબે એમ કહ્યું હતું કે, ‘યહૂદા તો બીજી પ્રજાઓ જેવું જ છે;’]]></a:t>
+              <a:t><![CDATA[countries: I will destroy you; and you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તેથી હું એની સરહદોનું રક્ષણ કરતાં શહેરોને બેથ-યશીમોથ બઆલ-મેઓન અને કિર્યાથાઇમ સહિત એનાં સુંદરમાં]]></a:t>
+              <a:t><![CDATA[8. Thus says the Lord GOD; Because that Moab and Seir do say, Behold, the house of Judah is like]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુંદર શહેરોને હુમલાનો ભોગ બનાવીશ.]]></a:t>
+              <a:t><![CDATA[unto all the heathen;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. હું આમ્મોનની સાથે મોઆબને પણ પૂર્વની પ્રજાઓને સોંપી દઇશ, જેથી આમ્મોનના લોકોનું પ્રજા તરીકેનું]]></a:t>
+              <a:t><![CDATA[9. Therefore, behold, I will open the side of Moab from the cities, from his cities which are on his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. મને ફરીથી યહોવાની વાણી આ પ્રમાણે સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD came again unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અસ્તિત્વ જ ભૂંસાઇ જશે.]]></a:t>
+              <a:t><![CDATA[frontiers, the glory of the country, Bethjeshimoth, Baalmeon, and Kiriathaim,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. એ રીતે હું મોઆબને સજા કરીશ ત્યારે તેમને ખબર પડશે કે હું યહોવા છું.”]]></a:t>
+              <a:t><![CDATA[10. Unto the men of the east with the Ammonites, and will give them in possession, that the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. સૈન્યોના દેવ યહોવા કહે છે: “યહૂદાના લોકો પર વૈર વાળીને અદોમીઓએ મોટું પાપ કર્યું છે.”]]></a:t>
+              <a:t><![CDATA[Ammonites may not be remembered among the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. તેથી યહોવા મારા માલિક કહે છે; “હું અદોમ વિરુદ્ધ મારો હાથ લંબાવીશ અને તેના લોકોનો, જાનવરોનો અને]]></a:t>
+              <a:t><![CDATA[11. And I will execute judgments upon Moab; and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઢોરઢાંખરાનો હું સંપૂર્ણ નાશ કરીશ. તેમાનથી માંડીને દેદાન સુધીનું સર્વ તરવારથી નાશ પામશે. અને દેશ]]></a:t>
+              <a:t><![CDATA[12. Thus says the Lord GOD; Because that Edom has dealt against the house of Judah by taking]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વેરાન થશે.]]></a:t>
+              <a:t><![CDATA[vengeance, and has greatly offended, and revenged himself upon them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તેથી યહોવા મારા માલિક કહે છે: “હું પલિસ્તીઓ વિરુદ્ધ મારો હાથ લંબાવીશ અને પલિસ્તીઓનો નાશ કરીશ અને]]></a:t>
+              <a:t><![CDATA[13. Therefore thus says the Lord GOD; I will also stretch out mine hand upon Edom, and will cut off]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દરિયાકિનારાના બાકીના લોકોને સાફ કરી નાખીશ.]]></a:t>
+              <a:t><![CDATA[man and beast from it; and I will make it desolate from Teman; and they of Dedan shall fall by the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. મારા લોકો ઇસ્રાએલીઓ દ્વારા હું અદોમ પર વૈર વાળીશ અને તેઓ અદોમ સાથે મારા રોષ અને ક્રોધને છાજે એવો]]></a:t>
+              <a:t><![CDATA[sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વર્તાવ કરશે. એ લોકોને ખબર પડી જશે કે મેં વૈર વાળ્યું છે.” આ યહોવા મારા માલિકના વચન છે.]]></a:t>
+              <a:t><![CDATA[14. And I will lay my vengeance upon Edom by the hand of my people Israel: and they shall do in Edom]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “હે મનુષ્યના પુત્ર, આમ્મોનીઓ તરફ મોં કરી તેમની વિરુદ્ધ મારી ચેતવણી ઉચ્ચાર.]]></a:t>
+              <a:t><![CDATA[2. Son of man, set your face against the Ammonites, and prophesy against them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. વળી યહોવા મારા માલિક કહે છે: “પલિસ્તીઓએ ધૃણાપૂર્વક પોતાના દુશ્મનો પર વૈર વાળ્યું છે, અને લાંબા]]></a:t>
+              <a:t><![CDATA[according to mine anger and according to my fury; and they shall know my vengeance, says the Lord]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સમયથી તેઓનો તિરસ્કાર કર્યા પછી તેમનો સંહાર કર્યો છે.”]]></a:t>
+              <a:t><![CDATA[GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. હું મારા ઉગ્ર રોષમાંને રોષમાં તેમના પર ભયંકર વૈર વાળીશ અને તેમને ભારે સજા કરીશ. ત્યારે તેમને ખબર]]></a:t>
+              <a:t><![CDATA[15. Thus says the Lord GOD; Because the Philistines have dealt by revenge, and have taken vengeance]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8080,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પડશે કે હું યહોવા છું.”]]></a:t>
+              <a:t><![CDATA[with a despiteful heart, to destroy it for the old hatred;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. Therefore thus says the Lord GOD; Behold, I will stretch out mine hand upon the Philistines, and]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[I will cut off the Cherethims, and destroy the remnant of the sea coast.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And I will execute great vengeance upon them with furious rebukes; and they shall know that I am]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[the LORD, when I shall lay my vengeance upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તેઓને કહે: ‘યહોવા મારા માલિકના વચનો સાંભળો: જ્યારે મારું મંદિર અશુદ્ધ બનાવાયું હતું ત્યારે તમે]]></a:t>
+              <a:t><![CDATA[3. And say unto the Ammonites, Hear the word of the Lord GOD; Thus says the Lord GOD; Because you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મશ્કરી કરી; જ્યારે ઇસ્રાએલ દેશની તારાજી થતી હતી ત્યારે તમે તેની હાંસી ઉડાવી અને જ્યારે યહૂદાના]]></a:t>
+              <a:t><![CDATA[said, Aha, against my sanctuary, when it was profaned; and against the land of Israel, when it was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લોકોને બંદીવાસમાં લઇ જવાતા હતા ત્યારે તમે આનંદ મનાવ્યો.]]></a:t>
+              <a:t><![CDATA[desolate; and against the house of Judah, when they went into captivity;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. તેથી હું તમને પૂર્વની પ્રજાઓના હાથમાં સુપ્રત કરુ છું. તેઓ તમારી વચ્ચે છાવણી નાખશે અને વસવાટ કરશે.]]></a:t>
+              <a:t><![CDATA[4. Behold, therefore I will deliver you to the men of the east for a possession, and they shall set]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓ તમારા ફળ ખાઇ જશે અને તમારું દુધ પી જશે.]]></a:t>
+              <a:t><![CDATA[their palaces in you, and make their dwellings in you: they shall eat your fruit, and they shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. “‘હું રાબ્બાહ નગરને ઊંટોને ચરવાની જગ્યા બનાવીશ અને આમ્મોનીઓનો દેશ ઘેટાંબકરાંને ચરવાની જગ્યા થશે,]]></a:t>
+              <a:t><![CDATA[drink your milk.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme42">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme42">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme42">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +9746,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>37</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>