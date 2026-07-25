--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -81,62 +81,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -162,56 +150,50 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
-    <p:sldId id="301" r:id="rId48"/>
-[...4 lines deleted...]
-    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -354,59 +336,53 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
-[...7 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And they shall destroy the walls of Tyrus, and break down her towers: I will also scrape her dust from her, and make her like the top of a rock.]]></a:t>
+              <a:t><![CDATA[15. தீருவுக்குக் கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்: காயம்பட்டவர்கள் அலறும்போதும், உன் நடுவில் சங்காரம் நடக்கும்போதும், நீ விழுகிற சத்தத்தினால் தீவுகள் அதிராதோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. It shall be a place for the spreading of nets in the midst of the sea: for I have spoken it, says the Lord GOD: and it shall become a spoil to the nations.]]></a:t>
+              <a:t><![CDATA[16. கடலரசர் எல்லாரும் தங்கள் சிங்காசனங்களைவிட்டு இறங்கி; தங்கள் சால்வைகளைக் கழற்றி, தங்கள் சித்திரத்தையாலடைகளை உரிந்துபோடுவார்கள்; நடுக்கமே அவர்கள் உடையாகும்; தரையிலே உட்கார்ந்து, நிமிஷந்தோறும் தத்தளித்து, உன்னிமித்தம் பிரமிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. It shall be a place for the spreading of nets in the midst of the sea: for I have spoken it, says the Lord GOD: and it shall become a spoil to the nations.]]></a:t>
+              <a:t><![CDATA[16. கடலரசர் எல்லாரும் தங்கள் சிங்காசனங்களைவிட்டு இறங்கி; தங்கள் சால்வைகளைக் கழற்றி, தங்கள் சித்திரத்தையாலடைகளை உரிந்துபோடுவார்கள்; நடுக்கமே அவர்கள் உடையாகும்; தரையிலே உட்கார்ந்து, நிமிஷந்தோறும் தத்தளித்து, உன்னிமித்தம் பிரமிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And her daughters which are in the field shall be slain by the sword; and they shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[16. கடலரசர் எல்லாரும் தங்கள் சிங்காசனங்களைவிட்டு இறங்கி; தங்கள் சால்வைகளைக் கழற்றி, தங்கள் சித்திரத்தையாலடைகளை உரிந்துபோடுவார்கள்; நடுக்கமே அவர்கள் உடையாகும்; தரையிலே உட்கார்ந்து, நிமிஷந்தோறும் தத்தளித்து, உன்னிமித்தம் பிரமிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And her daughters which are in the field shall be slain by the sword; and they shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் உன்னிமித்தம் புலம்பி, உன்னைக் குறித்து; கடல் சஞ்சாரிகள் குடியிருந்த புகழ்ப்பெற்ற நகரியே, ஐயோ! உன்னில் தங்கினவர்களுக்கெல்லாம் பயமுண்டாக்கின உன் குடிகளோடுங்கூடச் சமுத்திரத்திலே பலத்திருந்த நீ அழிந்துபோனாயோ!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For thus says the Lord GOD; Behold, I will bring upon Tyrus Nebuchadrezzar king of Babylon, a king of kings, from the north, with horses, and with chariots, and with horsemen, and companies, and much people.]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் உன்னிமித்தம் புலம்பி, உன்னைக் குறித்து; கடல் சஞ்சாரிகள் குடியிருந்த புகழ்ப்பெற்ற நகரியே, ஐயோ! உன்னில் தங்கினவர்களுக்கெல்லாம் பயமுண்டாக்கின உன் குடிகளோடுங்கூடச் சமுத்திரத்திலே பலத்திருந்த நீ அழிந்துபோனாயோ!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For thus says the Lord GOD; Behold, I will bring upon Tyrus Nebuchadrezzar king of Babylon, a king of kings, from the north, with horses, and with chariots, and with horsemen, and companies, and much people.]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் உன்னிமித்தம் புலம்பி, உன்னைக் குறித்து; கடல் சஞ்சாரிகள் குடியிருந்த புகழ்ப்பெற்ற நகரியே, ஐயோ! உன்னில் தங்கினவர்களுக்கெல்லாம் பயமுண்டாக்கின உன் குடிகளோடுங்கூடச் சமுத்திரத்திலே பலத்திருந்த நீ அழிந்துபோனாயோ!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For thus says the Lord GOD; Behold, I will bring upon Tyrus Nebuchadrezzar king of Babylon, a king of kings, from the north, with horses, and with chariots, and with horsemen, and companies, and much people.]]></a:t>
+              <a:t><![CDATA[18. நீ விழும் நாளில் தீவுகள் தத்தளிக்கும்; நீ அகன்றுபோகும்போது சமுத்திரத்திலுள்ள தீவுகள் கலங்கும் என்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. He shall slay with the sword your daughters in the field: and he shall make a fort against you, and cast a mount against you, and lift up the buckler against you.]]></a:t>
+              <a:t><![CDATA[18. நீ விழும் நாளில் தீவுகள் தத்தளிக்கும்; நீ அகன்றுபோகும்போது சமுத்திரத்திலுள்ள தீவுகள் கலங்கும் என்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. He shall slay with the sword your daughters in the field: and he shall make a fort against you, and cast a mount against you, and lift up the buckler against you.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் உன்னைக் குடியில்லாத, நகரங்களைப்போலப் பாழான நகரமாக்கும்போதும், மிகுந்த தண்ணீர்கள் உன்னை மூடத்தக்கதாய் நான் உன்மேல் சமுத்திரத்தை வரப்பண்ணும்போதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass in the eleventh year, in the first day of the month, that the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[11. தன் குதிரைகளின் குளம்புகளினால் உன் வீதிகளையெல்லாம் மிதிப்பான்; உன் ஜனத்தைப் பட்டயத்தினால் கொன்றுபோடுவான்; உன் பலமான தூண்கள் தரையில் விழுந்துபோகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he shall set engines of war against your walls, and with his axes he shall break down your towers.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் உன்னைக் குடியில்லாத, நகரங்களைப்போலப் பாழான நகரமாக்கும்போதும், மிகுந்த தண்ணீர்கள் உன்னை மூடத்தக்கதாய் நான் உன்மேல் சமுத்திரத்தை வரப்பண்ணும்போதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he shall set engines of war against your walls, and with his axes he shall break down your towers.]]></a:t>
+              <a:t><![CDATA[1. பதினோராம் வருஷம் முதலாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. By reason of the abundance of his horses their dust shall cover you: your walls shall shake at the noise of the horsemen, and of the wheels, and of the chariots, when he shall enter into your gates, as men enter into a city wherein is made a breach.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, தீருவானது எருசலேமுக்கு விரோதமாக, ஆ ஆ, ஜனசதளங்களின் ஒலிமுவாசலாயிருந்த நகரி இடிக்கப்பட்டதென்றும் என்னிடமாக, எல்லாம் புரண்டுவரும், அது பாழாக்கப்பட்டிருக்க நான் நிரப்பப்படுவேன் என்றும் சொல்லுகிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +1968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. By reason of the abundance of his horses their dust shall cover you: your walls shall shake at the noise of the horsemen, and of the wheels, and of the chariots, when he shall enter into your gates, as men enter into a city wherein is made a breach.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, தீருவானது எருசலேமுக்கு விரோதமாக, ஆ ஆ, ஜனசதளங்களின் ஒலிமுவாசலாயிருந்த நகரி இடிக்கப்பட்டதென்றும் என்னிடமாக, எல்லாம் புரண்டுவரும், அது பாழாக்கப்பட்டிருக்க நான் நிரப்பப்படுவேன் என்றும் சொல்லுகிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. By reason of the abundance of his horses their dust shall cover you: your walls shall shake at the noise of the horsemen, and of the wheels, and of the chariots, when he shall enter into your gates, as men enter into a city wherein is made a breach.]]></a:t>
+              <a:t><![CDATA[20. பூர்வகாலத்து ஜனத்தண்டக்குக் குழியில் இறங்குகிறவர்களோடே நான் உன்னை இறங்கப்பண்ணுவேன்; நீ குடியேறாதிருக்கும்படி பூர்வகாலமுதற்கொண்டு பாழாயிருக்கிற பூமியின் தாழ்விடங்களிலே குழியில் இறங்குகிறவர்களோடேகூட நான் உன்னைத் தங்கியிருக்கப்பண்ணுவேன்; ஜீவனுள்ளோருடைய தேசத்திலோ மகிமை விளங்கச் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. With the hoofs of his horses shall he tread down all your streets: he shall slay your people by the sword, and your strong garrisons shall go down to the ground.]]></a:t>
+              <a:t><![CDATA[20. பூர்வகாலத்து ஜனத்தண்டக்குக் குழியில் இறங்குகிறவர்களோடே நான் உன்னை இறங்கப்பண்ணுவேன்; நீ குடியேறாதிருக்கும்படி பூர்வகாலமுதற்கொண்டு பாழாயிருக்கிற பூமியின் தாழ்விடங்களிலே குழியில் இறங்குகிறவர்களோடேகூட நான் உன்னைத் தங்கியிருக்கப்பண்ணுவேன்; ஜீவனுள்ளோருடைய தேசத்திலோ மகிமை விளங்கச் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. With the hoofs of his horses shall he tread down all your streets: he shall slay your people by the sword, and your strong garrisons shall go down to the ground.]]></a:t>
+              <a:t><![CDATA[20. பூர்வகாலத்து ஜனத்தண்டக்குக் குழியில் இறங்குகிறவர்களோடே நான் உன்னை இறங்கப்பண்ணுவேன்; நீ குடியேறாதிருக்கும்படி பூர்வகாலமுதற்கொண்டு பாழாயிருக்கிற பூமியின் தாழ்விடங்களிலே குழியில் இறங்குகிறவர்களோடேகூட நான் உன்னைத் தங்கியிருக்கப்பண்ணுவேன்; ஜீவனுள்ளோருடைய தேசத்திலோ மகிமை விளங்கச் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And they shall make a spoil of your riches, and make a prey of your merchandise: and they shall break down your walls, and destroy your pleasant houses: and they shall lay your stones and your timber and your dust in the midst of the water.]]></a:t>
+              <a:t><![CDATA[21. உன்னை மகா பயங்கரமாக வைப்பேன்; இனி நீ இருக்கமாட்டாய்; நீ தேடப்பட்டாலும் இனி என்றைக்கும் காணப்படமாட்டாய் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And they shall make a spoil of your riches, and make a prey of your merchandise: and they shall break down your walls, and destroy your pleasant houses: and they shall lay your stones and your timber and your dust in the midst of the water.]]></a:t>
+              <a:t><![CDATA[21. உன்னை மகா பயங்கரமாக வைப்பேன்; இனி நீ இருக்கமாட்டாய்; நீ தேடப்பட்டாலும் இனி என்றைக்கும் காணப்படமாட்டாய் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And they shall make a spoil of your riches, and make a prey of your merchandise: and they shall break down your walls, and destroy your pleasant houses: and they shall lay your stones and your timber and your dust in the midst of the water.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: தீருவே இதோ, நான் உனக்கு விரோதமாக வருகிறேன்; சமுத்திரம் தன் அலைகளை எழும்பிவரப்பண்ணுகிற வண்ணமாய் நான் அநேகம் ஜாதிகளை உனக்கு விரோதமாக, எழும்பி வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Son of man, because that Tyrus has said against Jerusalem, Aha, she is broken that was the gates of the people: she is turned unto me: I shall be replenished, now she is laid waste:]]></a:t>
+              <a:t><![CDATA[11. தன் குதிரைகளின் குளம்புகளினால் உன் வீதிகளையெல்லாம் மிதிப்பான்; உன் ஜனத்தைப் பட்டயத்தினால் கொன்றுபோடுவான்; உன் பலமான தூண்கள் தரையில் விழுந்துபோகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And I will cause the noise of your songs to cease; and the sound of your harps shall be no more heard.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: தீருவே இதோ, நான் உனக்கு விரோதமாக வருகிறேன்; சமுத்திரம் தன் அலைகளை எழும்பிவரப்பண்ணுகிற வண்ணமாய் நான் அநேகம் ஜாதிகளை உனக்கு விரோதமாக, எழும்பி வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And I will make you like the top of a rock: you shall be a place to spread nets upon; you shall be built no more: for I the LORD have spoken it, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் தீருவின் மதில்களை அழித்து, அதின் கொத்தளங்களை இடித்துப்போடுவார்கள்; நான் அதின் மண்ணும் அதில் இராதபடிக்கு விளக்கிப்போட்டு, அதை வெறும் பாறையாக்கிவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And I will make you like the top of a rock: you shall be a place to spread nets upon; you shall be built no more: for I the LORD have spoken it, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் தீருவின் மதில்களை அழித்து, அதின் கொத்தளங்களை இடித்துப்போடுவார்கள்; நான் அதின் மண்ணும் அதில் இராதபடிக்கு விளக்கிப்போட்டு, அதை வெறும் பாறையாக்கிவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Thus says the Lord GOD to Tyrus; Shall not the isles shake at the sound of your fall, when the wounded cry, when the slaughter is made in the midst of you?]]></a:t>
+              <a:t><![CDATA[5. அது வலைகளை விரிக்கிற இடமாகச் சமுத்திரத்தின் நடுவிலே இருக்கும்; நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; அது ஜாதிகளுக்குக் கொள்ளையாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Thus says the Lord GOD to Tyrus; Shall not the isles shake at the sound of your fall, when the wounded cry, when the slaughter is made in the midst of you?]]></a:t>
+              <a:t><![CDATA[5. அது வலைகளை விரிக்கிற இடமாகச் சமுத்திரத்தின் நடுவிலே இருக்கும்; நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; அது ஜாதிகளுக்குக் கொள்ளையாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Then all the princes of the sea shall come down from their thrones, and lay away their robes, and put off their broidered garments: they shall clothe themselves with trembling; they shall sit upon the ground, and shall tremble at every moment, and be astonished at you.]]></a:t>
+              <a:t><![CDATA[6. வெளியில் இருக்கிற அதின் குமாரத்திகளோ பட்டயத்தால் கொன்றுபோடப்படுவார்கள்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Then all the princes of the sea shall come down from their thrones, and lay away their robes, and put off their broidered garments: they shall clothe themselves with trembling; they shall sit upon the ground, and shall tremble at every moment, and be astonished at you.]]></a:t>
+              <a:t><![CDATA[6. வெளியில் இருக்கிற அதின் குமாரத்திகளோ பட்டயத்தால் கொன்றுபோடப்படுவார்கள்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Then all the princes of the sea shall come down from their thrones, and lay away their robes, and put off their broidered garments: they shall clothe themselves with trembling; they shall sit upon the ground, and shall tremble at every moment, and be astonished at you.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ நான் ராஜாதிராஜாவாகிய நேபுகாத்நேச்சார் என்னும் பாபிலோன் ராஜாவை வடக்கேயிருந்து குதிரைகளோடும் இரதங்களோடும் குதிரைவீரரோடும் கூட்டத்தாரோடும் திரளான ஜனத்தோடும் தீருவுக்கு விரோதமாக வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And they shall take up a lamentation for you, and say to you, How are you destroyed, that were inhabited of seafaring men, the renowned city, which were strong in the sea, she and her inhabitants, which cause their terror to be on all that haunt it!]]></a:t>
+              <a:t><![CDATA[7. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ நான் ராஜாதிராஜாவாகிய நேபுகாத்நேச்சார் என்னும் பாபிலோன் ராஜாவை வடக்கேயிருந்து குதிரைகளோடும் இரதங்களோடும் குதிரைவீரரோடும் கூட்டத்தாரோடும் திரளான ஜனத்தோடும் தீருவுக்கு விரோதமாக வரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And they shall take up a lamentation for you, and say to you, How are you destroyed, that were inhabited of seafaring men, the renowned city, which were strong in the sea, she and her inhabitants, which cause their terror to be on all that haunt it!]]></a:t>
+              <a:t><![CDATA[8. அவன் வெளியில் இருக்கிற உன் குமாரத்திகளைப் பட்டயத்தினால்கொன்று, உனக்கு விரோதமாகக் கொத்தளங்களைக் கட்டி உனக்கு விரோதமாக அணைபோட்டு, உனக்கு விரோதமாகக் கேடயங்களை எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Son of man, because that Tyrus has said against Jerusalem, Aha, she is broken that was the gates of the people: she is turned unto me: I shall be replenished, now she is laid waste:]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் உன் ஆஸ்தியைக் கொள்ளையிட்டு, உன் சரக்குகளைச் சூறையாடி, உன் மதில்களை இடித்து, உனக்கு விருப்பமான வீடுகளை அழித்து, உன் கல்லுகளையும் உன் மரங்களையும் உன் மண்ணையும் கடலின் நடுவிலே போட்டுவிடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And they shall take up a lamentation for you, and say to you, How are you destroyed, that were inhabited of seafaring men, the renowned city, which were strong in the sea, she and her inhabitants, which cause their terror to be on all that haunt it!]]></a:t>
+              <a:t><![CDATA[8. அவன் வெளியில் இருக்கிற உன் குமாரத்திகளைப் பட்டயத்தினால்கொன்று, உனக்கு விரோதமாகக் கொத்தளங்களைக் கட்டி உனக்கு விரோதமாக அணைபோட்டு, உனக்கு விரோதமாகக் கேடயங்களை எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Now shall the isles tremble in the day of your fall; yea, the isles that are in the sea shall be troubled at your departure.]]></a:t>
+              <a:t><![CDATA[9. உன் மதில்களை இடிக்கிற யந்திரங்களை எதிரே வைத்து, தன் கட்டைப்பாரைகளால் உன் கொத்தளங்களை இடித்துப்போடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Now shall the isles tremble in the day of your fall; yea, the isles that are in the sea shall be troubled at your departure.]]></a:t>
+              <a:t><![CDATA[9. உன் மதில்களை இடிக்கிற யந்திரங்களை எதிரே வைத்து, தன் கட்டைப்பாரைகளால் உன் கொத்தளங்களை இடித்துப்போடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. For thus says the Lord GOD; When I shall make you a desolate city, like the cities that are not inhabited; when I shall bring up the deep upon you, and great waters shall cover you;]]></a:t>
+              <a:t><![CDATA[10. அவன் குதிரைகளின் ஏராளத்தினால் தூள் எழும்பி உன்னை மூடும்; இடித்துத் திறப்பாக்கப்பட்ட பட்டணத்தில் பிரவேசிக்கும் வண்ணமாக, அவன் உன் வாசல்களுக்குள் பிரவேசிக்கையில், குதிரைவீரரும் வண்டில் இரதங்களும் இரைகிற சத்தத்திலே என் மதில்கள் அதிரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. For thus says the Lord GOD; When I shall make you a desolate city, like the cities that are not inhabited; when I shall bring up the deep upon you, and great waters shall cover you;]]></a:t>
+              <a:t><![CDATA[10. அவன் குதிரைகளின் ஏராளத்தினால் தூள் எழும்பி உன்னை மூடும்; இடித்துத் திறப்பாக்கப்பட்ட பட்டணத்தில் பிரவேசிக்கும் வண்ணமாக, அவன் உன் வாசல்களுக்குள் பிரவேசிக்கையில், குதிரைவீரரும் வண்டில் இரதங்களும் இரைகிற சத்தத்திலே என் மதில்கள் அதிரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,487 +4584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. For thus says the Lord GOD; When I shall make you a desolate city, like the cities that are not inhabited; when I shall bring up the deep upon you, and great waters shall cover you;]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[20. When I shall bring you down with them that descend into the pit, with the people of old time, and shall set you in the low parts of the earth, in places desolate of old, with them that go down to the pit, that you be not inhabited; and I shall set glory in the land of the living;]]></a:t>
+              <a:t><![CDATA[10. அவன் குதிரைகளின் ஏராளத்தினால் தூள் எழும்பி உன்னை மூடும்; இடித்துத் திறப்பாக்கப்பட்ட பட்டணத்தில் பிரவேசிக்கும் வண்ணமாக, அவன் உன் வாசல்களுக்குள் பிரவேசிக்கையில், குதிரைவீரரும் வண்டில் இரதங்களும் இரைகிற சத்தத்திலே என் மதில்கள் அதிரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,269 +4693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Son of man, because that Tyrus has said against Jerusalem, Aha, she is broken that was the gates of the people: she is turned unto me: I shall be replenished, now she is laid waste:]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[21. I will make you a terror, and you shall be no more: though you be sought for, yet shall you never be found again, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் உன் ஆஸ்தியைக் கொள்ளையிட்டு, உன் சரக்குகளைச் சூறையாடி, உன் மதில்களை இடித்து, உனக்கு விருப்பமான வீடுகளை அழித்து, உன் கல்லுகளையும் உன் மரங்களையும் உன் மண்ணையும் கடலின் நடுவிலே போட்டுவிடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Therefore thus says the Lord GOD; Behold, I am against you, O Tyrus, and will cause many nations to come up against you, as the sea causes his waves to come up.]]></a:t>
+              <a:t><![CDATA[13. உன் பாட்டுகளின் சத்தத்தை ஓயப்பண்ணுவேன்; உன் சுரமண்டலங்களின் சத்தம் இனிக் கேட்கப்படுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +4911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Therefore thus says the Lord GOD; Behold, I am against you, O Tyrus, and will cause many nations to come up against you, as the sea causes his waves to come up.]]></a:t>
+              <a:t><![CDATA[14. உன்னை வெறும் பாறையாக்கிவிடுவேன்; நீ வலைகளை விரிக்கிற ஸ்தலமாயிருப்பாய்; இனிக் கட்டப்படாய்; கர்த்தராகிய நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +5020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Therefore thus says the Lord GOD; Behold, I am against you, O Tyrus, and will cause many nations to come up against you, as the sea causes his waves to come up.]]></a:t>
+              <a:t><![CDATA[14. உன்னை வெறும் பாறையாக்கிவிடுவேன்; நீ வலைகளை விரிக்கிற ஸ்தலமாயிருப்பாய்; இனிக் கட்டப்படாய்; கர்த்தராகிய நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +5129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And they shall destroy the walls of Tyrus, and break down her towers: I will also scrape her dust from her, and make her like the top of a rock.]]></a:t>
+              <a:t><![CDATA[15. தீருவுக்குக் கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்: காயம்பட்டவர்கள் அலறும்போதும், உன் நடுவில் சங்காரம் நடக்கும்போதும், நீ விழுகிற சத்தத்தினால் தீவுகள் அதிராதோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492839" r:id="rId1"/>
+    <p:sldLayoutId id="2474005467" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6242,102 +5564,54 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
-</Relationships>
-[...14 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6474,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதில் இராதபடிக்கு விளக்கிப்போட்டு, அதை வெறும் பாறையாக்கிவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[ನಿನ್ನ ಮಧ್ಯದಲ್ಲಿ ಕೊಲೆ ಯಾಗುವಾಗಲೂ ದ್ವೀಪಗಳು ನಡುಗುವದಿಲ್ಲವೇ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அது வலைகளை விரிக்கிற இடமாகச் சமுத்திரத்தின் நடுவிலே இருக்கும்; நான் இதைச் சொன்னேன் என்று]]></a:t>
+              <a:t><![CDATA[16. ಆಮೇಲೆ ಸಮುದ್ರದ ಎಲ್ಲಾ ಪ್ರಭುಗಳು ತಮ್ಮ ಸಿಂಹಾಸನಗಳನ್ನು ಬಿಟ್ಟು ಇಳಿಯುವರು; ತಮ್ಮ ನಿಲು ವಂಗಿಗಳನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தராகிய ஆண்டவர் உரைக்கிறார்; அது ஜாதிகளுக்குக் கொள்ளையாகும்.]]></a:t>
+              <a:t><![CDATA[ತೆಗೆದುಹಾಕುವರು, ಚಿತ್ರವಾಗಿ ಹೊಲಿದ ತಮ್ಮ ವಸ್ತ್ರಗಳನ್ನು ಇಟ್ಟುಬಿಡುವರು; ನಡುಗುವಿಕೆಯನ್ನು ಹೊದ್ದುಕೊಳ್ಳುವರು; ನೆಲದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. வெளியில் இருக்கிற அதின் குமாரத்திகளோ பட்டயத்தால் கொன்றுபோடப்படுவார்கள்; அப்பொழுது நான் கர்த்தர்]]></a:t>
+              <a:t><![CDATA[ಮೇಲೆ ಕುಳಿತುಕೊಳ್ಳು ವರು, ಕ್ಷಣಕ್ಷಣಕ್ಕೂ ನಡುಗುವರು, ನಿನ್ನ ವಿಷಯ ವಾಗಿ ಆಶ್ಚರ್ಯಪಡುವರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[17. ನಿನ್ನ ವಿಷಯದಲ್ಲಿ ಗೋಳಾಟವನ್ನೆತ್ತಿ ನಿನಗೆ ಹೇಳುವದೇನಂದರೆ, ಸಮು ದ್ರಗಳ ಬಳಿಯಲ್ಲಿ ವಾಸಿಸಿದವಳೇ, ಹೆಸರು ಗೊಂಡ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ நான் ராஜாதிராஜாவாகிய நேபுகாத்நேச்சார் என்னும்]]></a:t>
+              <a:t><![CDATA[ಪಟ್ಟಣವೇ, ನೀನೂ ತನ್ನ ನಿವಾಸಿಗಳೂ ಸಮುದ್ರದಲ್ಲಿ ಬಲವಾಗಿದ್ದವಳೇ, ಅದರ ಸಮುದ್ರ ಸಂಚಾರವನ್ನೂ ಭಯಪಡಿಸಿದವಳೇ, ಅಯ್ಯೋ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பாபிலோன் ராஜாவை வடக்கேயிருந்து குதிரைகளோடும் இரதங்களோடும் குதிரைவீரரோடும் கூட்டத்தாரோடும் திரளான]]></a:t>
+              <a:t><![CDATA[ಹೇಗೆ ನಾಶವಾದಿ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஜனத்தோடும் தீருவுக்கு விரோதமாக வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[18. ಈಗ ನೀನು ಬೀಳುವ ದಿವಸದಲ್ಲಿ ದ್ವೀಪಗಳು ನಡುಗುವವು ಹೌದು, ನೀನು ಹೋಗಿಬಿಡುವದರಿಂದ ಸಮುದ್ರದಲ್ಲಿರುವ ದ್ವೀಪಗಳು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் வெளியில் இருக்கிற உன் குமாரத்திகளைப் பட்டயத்தினால்கொன்று, உனக்கு விரோதமாகக் கொத்தளங்களைக்]]></a:t>
+              <a:t><![CDATA[ಗಾಬರಿಯಾಗುವವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கட்டி உனக்கு விரோதமாக அணைபோட்டு, உனக்கு விரோதமாகக் கேடயங்களை எடுத்து,]]></a:t>
+              <a:t><![CDATA[19. ದೇವರಾದ ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ನಾನು ನಿನ್ನನ್ನು ನಿವಾಸಿಗಳಿಲ್ಲದ ಪಟ್ಟಣದ ಹಾಗೆ ಹಾಳಾದ ಪಟ್ಟಣವಾಗಿ ಮಾಡುವಾಗ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பதினோராம் வருஷம் முதலாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[11. ಅವನು ತನ್ನ ಕುದುರೆಗಳ ಗೊರಸುಗಳಿಂದ ನಿನ್ನ ಬೀದಿಗಳನ್ನೆಲ್ಲಾ ತುಳಿಸುವನು; ಜನರನ್ನು ಕತ್ತಿಯಿಂದ ಕೊಲ್ಲುವನು; ಬಲವಾದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் மதில்களை இடிக்கிற யந்திரங்களை எதிரே வைத்து, தன் கட்டைப்பாரைகளால் உன் கொத்தளங்களை]]></a:t>
+              <a:t><![CDATA[ಹೆಚ್ಚು ನೀರು ಮುಚ್ಚುವ ಹಾಗೆ ಅಗಾಧವನ್ನು ನಿನ್ನ ಮೇಲೆ ಬರ ಮಾಡುವೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இடித்துப்போடுவான்.]]></a:t>
+              <a:t><![CDATA[1. ಹನ್ನೊಂದನೇ ವರುಷದ ತಿಂಗಳಿನ ಮೊದಲನೇ ದಿನದಲ್ಲಿ ಕರ್ತನ ವಾಕ್ಯವು ನನಗೆ ಬಂದು ಹೇಳಿದ್ದೇನಂದರೆ--]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் குதிரைகளின் ஏராளத்தினால் தூள் எழும்பி உன்னை மூடும்; இடித்துத் திறப்பாக்கப்பட்ட பட்டணத்தில்]]></a:t>
+              <a:t><![CDATA[2. ಮನುಷ್ಯಪುತ್ರನೇ, ತೂರ್‌, ಯೆರೂಸಲೇಮಿನ ವಿಷಯವಾಗಿ ಆಹಾ, ಜನರ ದ್ವಾರವಾಗಿದ್ದದ್ದು ಮುರಿದು ಹೋಯಿತು, ಅದು ನನ್ನ ಕಡೆಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பிரவேசிக்கும் வண்ணமாக, அவன் உன் வாசல்களுக்குள் பிரவேசிக்கையில், குதிரைவீரரும் வண்டில் இரதங்களும்]]></a:t>
+              <a:t><![CDATA[ತಿರುಗಿಕೊಂಡಿದೆ, ಯೆರೂಸಲೇಮು ಹಾಳಾದ ಕಾರಣ ನಾನು ತುಂಬಿಕೊಳ್ಳುವೆನು ಎಂದು ಹೇಳಿದ್ದರಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இரைகிற சத்தத்திலே என் மதில்கள் அதிரும்.]]></a:t>
+              <a:t><![CDATA[20. ನಿನ್ನನ್ನು ಅಧೋಲೋಕಕ್ಕೆ ತಳ್ಳಿ ಪಾತಾಳಕ್ಕೆ ಇಳಿದ ನಿಮ್ಮ ಪೂರ್ವ ಕಾಲದವರೊಂದಿಗೆ ವಾಸಿಸುವಂತೆ ಮಾಡುವೆನು. ನಾನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தன் குதிரைகளின் குளம்புகளினால் உன் வீதிகளையெல்லாம் மிதிப்பான்; உன் ஜனத்தைப் பட்டயத்தினால்]]></a:t>
+              <a:t><![CDATA[ನಿನ್ನ ಮಹಿಮೆಯನ್ನು ಜೀವ ಲೋಕದಲ್ಲಿ ನೆಲೆಗೊಳಿಸದ ನಿರ್ನಿವಾಸಿಯಾಗುವಂತೆ ನಿನ್ನನ್ನು ಪಾತಾಳಕ್ಕಿಳಿದವರ ಸಹವಾಸಕ್ಕೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொன்றுபோடுவான்; உன் பலமான தூண்கள் தரையில் விழுந்துபோகும்.]]></a:t>
+              <a:t><![CDATA[ಸೇರಿಸುವೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் உன் ஆஸ்தியைக் கொள்ளையிட்டு, உன் சரக்குகளைச் சூறையாடி, உன் மதில்களை இடித்து, உனக்கு]]></a:t>
+              <a:t><![CDATA[21. ನಾನೂ ನಿನ್ನನ್ನು ದಿಗಿಲುಪಡಿಸುವೆನು, ಇನ್ನು ಮೇಲೆ ನೀನು ಇರುವದಿಲ್ಲ; ಆಮೇಲೆ ನಿನ್ನನ್ನು ಎಷ್ಟು ಹುಡು ಕಿದರೂ ನೀನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விருப்பமான வீடுகளை அழித்து, உன் கல்லுகளையும் உன் மரங்களையும் உன் மண்ணையும் கடலின் நடுவிலே]]></a:t>
+              <a:t><![CDATA[ಸಿಗುವದಿಲ್ಲ ಎಂದು ದೇವರಾದ ಕರ್ತನು ಹೇಳುತ್ತಾನೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போட்டுவிடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[3. ದೇವರಾದ ಕರ್ತನು ಹೀಗೆ ಹೇಳು ತ್ತಾನೆ--ಇಗೋ, ತೂರ್‌ ದೇಶವೇ, ನಾನು ನಿನಗೆ ವಿರೋಧವಾಗಿದ್ದೇನೆ, ಸಮುದ್ರವು ತನ್ನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, தீருவானது எருசலேமுக்கு விரோதமாக, ஆ ஆ, ஜனசதளங்களின் ஒலிமுவாசலாயிருந்த நகரி]]></a:t>
+              <a:t><![CDATA[ಕೋಟೆಗಳು ನೆಲಕ್ಕೆ ಬೀಳುವವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் பாட்டுகளின் சத்தத்தை ஓயப்பண்ணுவேன்; உன் சுரமண்டலங்களின் சத்தம் இனிக் கேட்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[ಅಲೆಗಳನ್ನು ಹೇಗೆ ಬರಮಾಡುವದೋ ಹಾಗೆಯೇ ನಾನು ನಿನಗೆ ವಿರೋಧವಾಗಿ ಅನೇಕ ಜನಾಂಗಗಳನ್ನು ನಿನ್ನ ಮೇಲೆ ಬರಮಾಡುವೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன்னை வெறும் பாறையாக்கிவிடுவேன்; நீ வலைகளை விரிக்கிற ஸ்தலமாயிருப்பாய்; இனிக் கட்டப்படாய்;]]></a:t>
+              <a:t><![CDATA[4. ಅವರು ತೂರಿನ ಗೋಡೆಗಳನ್ನು ಕೆಡಿಸಿ ಅದರ ಗೋಪುರಗಳನ್ನು ಒಡೆದು ಬಿಡುವರು, ನಾನು ಅದರ ದೂಳನ್ನು ಅದರಿಂದ ಒರಿಸಿ ಅದನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தராகிய நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[ಬಂಡೆಯ ತುದಿಯಂತೆ ಮಾಡುವೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தீருவுக்குக் கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால்: காயம்பட்டவர்கள் அலறும்போதும், உன்]]></a:t>
+              <a:t><![CDATA[5. ಅದು ಸಮು ದ್ರದ ಮಧ್ಯದಲ್ಲಿ ಬಲೆಗಳನ್ನು ಹಾಕುವ ಸ್ಥಳವಾಗಿ ರುವದು; ನಾನೇ ಅದನ್ನು ಹೇಳಿದ್ದೇನೆಂದು ದೇವರಾದ ಕರ್ತನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நடுவில் சங்காரம் நடக்கும்போதும், நீ விழுகிற சத்தத்தினால் தீவுகள் அதிராதோ?]]></a:t>
+              <a:t><![CDATA[ಹೇಳುತ್ತಾನೆ. ಅದು ಜನಾಂಗಗಳಿಗೆ ಕೊಳ್ಳೆ ಯಾಗಿರುವದು,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கடலரசர் எல்லாரும் தங்கள் சிங்காசனங்களைவிட்டு இறங்கி; தங்கள் சால்வைகளைக் கழற்றி, தங்கள்]]></a:t>
+              <a:t><![CDATA[6. ಇದಲ್ಲದೆ ಬಯಲು ಭೂಮಿಯಲ್ಲಿ ರುವ ಅದರ ಕುಮಾರ್ತೆಯರು ಖಡ್ಗದಿಂದ ಕೊಲ್ಲಲ್ಪಡು ವರು, ಆಗ ನಾನೇ ಕರ್ತನೆಂದು ಎಲ್ಲರಿಗೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சித்திரத்தையாலடைகளை உரிந்துபோடுவார்கள்; நடுக்கமே அவர்கள் உடையாகும்; தரையிலே உட்கார்ந்து,]]></a:t>
+              <a:t><![CDATA[ತಿಳಿಯುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நிமிஷந்தோறும் தத்தளித்து, உன்னிமித்தம் பிரமிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. ದೇವರಾದ ಕರ್ತನು ಹೀಗೆ ಹೇಳು ತ್ತಾನೆ--ಇಗೋ, ಉತ್ತರದ ರಾಜಾಧಿರಾಜನೂ ಬಾಬೆಲಿನ ಅರಸನೂ ಆದ ನೆಬೂಕದ್ನೆಚ್ಚರನನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் உன்னிமித்தம் புலம்பி, உன்னைக் குறித்து; கடல் சஞ்சாரிகள் குடியிருந்த புகழ்ப்பெற்ற நகரியே,]]></a:t>
+              <a:t><![CDATA[ಕುದುರೆಗಳ ಸಂಗಡಲೂ ಸವಾರರ ಸಂಗಡಲೂ ರಥಗಳ ಸಂಗಡಲೂ ಬಹು ಜನರ ಸಂಗಡಲೂ ತೂರಿನ ಮೇಲೆ ತರುತ್ತೇನೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஐயோ! உன்னில் தங்கினவர்களுக்கெல்லாம் பயமுண்டாக்கின உன் குடிகளோடுங்கூடச் சமுத்திரத்திலே பலத்திருந்த நீ]]></a:t>
+              <a:t><![CDATA[8. ಅವನು ಬಯಲು ಭೂಮಿಯಲ್ಲಿನ ನಿನ್ನ ಕುಮಾರ್ತೆಯರನ್ನು ಖಡ್ಗದಿಂದ ಕೊಂದು ನಿನಗೆ ವಿರೋಧವಾಗಿ ಕೋಟೆಯನ್ನು ಕಟ್ಟಿ ದಿಬ್ಬ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இடிக்கப்பட்டதென்றும் என்னிடமாக, எல்லாம் புரண்டுவரும், அது பாழாக்கப்பட்டிருக்க நான் நிரப்பப்படுவேன்]]></a:t>
+              <a:t><![CDATA[12. ಅವರು ನಿನ್ನ ಸಂಪತ್ತನ್ನು ಕಸಿದುಕೊಂಡು, ಸರಕುಗಳನ್ನು ಕೊಳ್ಳೇ ಹೊಡೆದು, ಗೋಡೆಗಳನ್ನು ಒಡೆದು, ರಮ್ಯವಾದ ಮನೆಗಳನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அழிந்துபோனாயோ!]]></a:t>
+              <a:t><![CDATA[ಹಾಕಿ ನಿನಗೆ ವಿರೋಧವಾಗಿ ಖೇಡ್ಯವನ್ನು ಎತ್ತುವನು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ விழும் நாளில் தீவுகள் தத்தளிக்கும்; நீ அகன்றுபோகும்போது சமுத்திரத்திலுள்ள தீவுகள் கலங்கும்]]></a:t>
+              <a:t><![CDATA[9. ತನ್ನ ಯುದ್ಧಯಂತ್ರಗಳನ್ನು ನಿನ್ನ ಗೋಡೆಗಳಿಗೆ ವಿರೋಧ ವಾಗಿ ತಾಕಿಸುವೆನು ನಿನ್ನ ಗೋಪುರಗಳನ್ನು ತನ್ನ ಕೊಡಲಿಗಳಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[ಒಡೆದು ಬಿಡುವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் உன்னைக் குடியில்லாத, நகரங்களைப்போலப் பாழான]]></a:t>
+              <a:t><![CDATA[10. ಅವನ ಲೆಕ್ಕವಿಲ್ಲದ ಕುದುರೆಗಳಿಂದ ಎದ್ದ ಧೂಳು ನಿನ್ನನ್ನು ಮುಚ್ಚುವದು; ಗೋಡೆಯಿಲ್ಲದ ಕೋಟೆಯೊಳಗೆ ಶತ್ರು ಗಳು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நகரமாக்கும்போதும், மிகுந்த தண்ணீர்கள் உன்னை மூடத்தக்கதாய் நான் உன்மேல் சமுத்திரத்தை]]></a:t>
+              <a:t><![CDATA[ಪ್ರವೇಶಿಸುವ ಪ್ರಕಾರ ಅವರು ನಿನ್ನ ಬಾಗಿಲು ಗಳಲ್ಲಿ ಪ್ರವೇಶಿಸುವಾಗ ಸವಾರರ, ರಥಗಳ, ಚಕ್ರಗಳ ಶಬ್ದದಿಂದ ನಿನ್ನ ಗೋಡೆಗಳು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,579 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வரப்பண்ணும்போதும்,]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[செய்வேன்.]]></a:t>
+              <a:t><![CDATA[ಕದಲುವವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,315 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றும் சொல்லுகிறபடியினால்,]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[காணப்படமாட்டாய் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[ಕೆಡವಿ, ಕಲ್ಲುಗಳನ್ನೂ ಮರಗಳನ್ನೂ ದೂಳನ್ನೂ ನೀರಿನಲ್ಲಿ ಹಾಕುವರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: தீருவே இதோ, நான் உனக்கு விரோதமாக வருகிறேன்;]]></a:t>
+              <a:t><![CDATA[13. ಆಗ ನಿನ್ನ ಹಾಡು ಗಳ ಶಬ್ದವನ್ನು ನಿಲ್ಲಿಸುವೆನು, ಇನ್ನು ನಿನ್ನ ಕಿನ್ನರಿಗಳ ಧ್ವನಿ ಕೇಳಲ್ಪಡುವದಿಲ್ಲ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சமுத்திரம் தன் அலைகளை எழும்பிவரப்பண்ணுகிற வண்ணமாய் நான் அநேகம் ஜாதிகளை உனக்கு விரோதமாக, எழும்பி]]></a:t>
+              <a:t><![CDATA[14. ನಿನ್ನನ್ನು ಬಂಡೆಯ ತುದಿ ಯಂತೆ ಮಾಡುವೆನು. ನೀನು ಅಲ್ಲಿ ಬಲೆ ಹಾಸುವ ಸ್ಥಳವಾಗುವಿ. ಇನ್ನು ನೀನು ಕಟ್ಟಲ್ಪಡುವದಿಲ್ಲ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[ಯಾಕಂ ದರೆ ಕರ್ತನಾದ ನಾನೇ ಅದನ್ನು ಹೇಳಿದ್ದೇನೆಂದು ದೇವರಾದ ಕರ್ತನು ಹೇಳುತ್ತಾನೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் தீருவின் மதில்களை அழித்து, அதின் கொத்தளங்களை இடித்துப்போடுவார்கள்; நான் அதின் மண்ணும்]]></a:t>
+              <a:t><![CDATA[15. ದೇವರಾದ ಕರ್ತನು ತೂರಿಗೆ ಹೀಗೆ ಹೇಳು ತ್ತಾನೆ--ನಿಮ್ಮನ್ನು ಬೀಳುವಿಕೆಯ ಶಬ್ದದಿಂದಲೂ ಗಾಯ ಪಟ್ಟವರು ಕೂಗುವಾಗಲೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 26]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
-    <a:clrScheme name="Theme74">
+    <a:clrScheme name="Theme1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme74">
+    <a:fontScheme name="Theme1">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme74">
+    <a:fmtScheme name="Theme1">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +11770,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>45</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>