--- v1 (2026-07-20)
+++ v2 (2026-09-18)
@@ -129,50 +129,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -222,50 +234,56 @@
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -432,53 +450,59 @@
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
-  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -538,51 +562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பாசானின் கர்வாலிமரங்களினாலே உன் துடுப்புகளைச் செய்தார்கள்; கித்தீம் தீவுகளிலிருந்து வந்த ஆஷூர் மரத்தால் உன் வரிபலகைகளைச் செய்து, அதிலே யானைத்தந்தம் அழுத்தியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Of the oaks of Bashan have they made yours oars; the company of the Ashurites have made your benches of ivory, brought out of the isles of Chittim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -647,51 +671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எகிப்திலிருந்து வந்த சித்திரத்தையலுள்ள சணல்நூல் புடவை நீ விரித்த பாயாயிருந்தது; தீவுகளின் இளநீலமும் இரத்தாம்பரமும் உன் விதானமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. Of the oaks of Bashan have they made yours oars; the company of the Ashurites have made your benches of ivory, brought out of the isles of Chittim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -756,51 +780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எகிப்திலிருந்து வந்த சித்திரத்தையலுள்ள சணல்நூல் புடவை நீ விரித்த பாயாயிருந்தது; தீவுகளின் இளநீலமும் இரத்தாம்பரமும் உன் விதானமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. Fine linen with broidered work from Egypt was that which you spread forth to be your sail; blue and purple from the isles of Elishah was that which covered you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -865,51 +889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சீதோன் அர்வாத் என்னும் பட்டணங்களின் குடிகள் உனக்குத் தண்டுவலிக்கிறவர்களாயிருந்தார்கள். தீருவே, உன்னிடத்திலிருந்த உன் சாஸ்திரிகள் உன் மாலுமிகளாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Fine linen with broidered work from Egypt was that which you spread forth to be your sail; blue and purple from the isles of Elishah was that which covered you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -974,51 +998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சீதோன் அர்வாத் என்னும் பட்டணங்களின் குடிகள் உனக்குத் தண்டுவலிக்கிறவர்களாயிருந்தார்கள். தீருவே, உன்னிடத்திலிருந்த உன் சாஸ்திரிகள் உன் மாலுமிகளாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. The inhabitants of Zidon and Arvad were your seamen: your wise men, O Tyrus, that were in you, were your pilots.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1083,51 +1107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கேபாரின் முதியோரும் அதின் சாஸ்திரிகளும் உன்னில் கம்பத்துப்பார்க்கிறவர்களாயிருந்தார்கள்; சமுத்திரத்தின் சகல கப்பல்களும் அவைகளிலுள்ள கப்பற்காரரும் உன்னோடே தொழில்துறை வியாபாரம் பண்ணுகிறதற்காக உன்னிடத்தில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. The inhabitants of Zidon and Arvad were your seamen: your wise men, O Tyrus, that were in you, were your pilots.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1192,51 +1216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கேபாரின் முதியோரும் அதின் சாஸ்திரிகளும் உன்னில் கம்பத்துப்பார்க்கிறவர்களாயிருந்தார்கள்; சமுத்திரத்தின் சகல கப்பல்களும் அவைகளிலுள்ள கப்பற்காரரும் உன்னோடே தொழில்துறை வியாபாரம் பண்ணுகிறதற்காக உன்னிடத்தில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. The ancients of Gebal and the wise men thereof were in you your repairer of breaches: all the ships of the sea with their seamen were in you to occupy your merchandise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1301,51 +1325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பெர்சியரும், லூதியரும், பூத்தியரும் உன் இராணுவத்தில் யுத்தவீரராயிருந்து உனக்குள் கேடகமும் தலைச்சீராவும் தூக்கிவைத்து, உன்னை அலங்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. The ancients of Gebal and the wise men thereof were in you your repairer of breaches: all the ships of the sea with their seamen were in you to occupy your merchandise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1410,51 +1434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பெர்சியரும், லூதியரும், பூத்தியரும் உன் இராணுவத்தில் யுத்தவீரராயிருந்து உனக்குள் கேடகமும் தலைச்சீராவும் தூக்கிவைத்து, உன்னை அலங்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. The ancients of Gebal and the wise men thereof were in you your repairer of breaches: all the ships of the sea with their seamen were in you to occupy your merchandise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1519,51 +1543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அர்வாத் புத்திரரும் உன் இராணுவ மனுஷரும் உன் மதில்கள்மேல் சுற்றிலும், கம்மாத்தியர் உன் கொத்தளங்களிலும் இருந்தார்கள்; இவர்கள் உன் மதில்கள் சுற்றிலும் தங்கள் பரிசைகளைத் தூக்கிவைத்து, உன் வடிவத்தைப் பூரணப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. They of Persia and of Lud and of Phut were in yours army, your men of war: they hanged the shield and helmet in you; they set forth your loveliness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1628,51 +1652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD came again unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1737,51 +1761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அர்வாத் புத்திரரும் உன் இராணுவ மனுஷரும் உன் மதில்கள்மேல் சுற்றிலும், கம்மாத்தியர் உன் கொத்தளங்களிலும் இருந்தார்கள்; இவர்கள் உன் மதில்கள் சுற்றிலும் தங்கள் பரிசைகளைத் தூக்கிவைத்து, உன் வடிவத்தைப் பூரணப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. They of Persia and of Lud and of Phut were in yours army, your men of war: they hanged the shield and helmet in you; they set forth your loveliness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1846,51 +1870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அர்வாத் புத்திரரும் உன் இராணுவ மனுஷரும் உன் மதில்கள்மேல் சுற்றிலும், கம்மாத்தியர் உன் கொத்தளங்களிலும் இருந்தார்கள்; இவர்கள் உன் மதில்கள் சுற்றிலும் தங்கள் பரிசைகளைத் தூக்கிவைத்து, உன் வடிவத்தைப் பூரணப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. The men of Arvad with yours army were upon your walls round about, and the Gammadims were in your towers: they hanged their shields upon your walls round about; they have made your beauty perfect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1955,51 +1979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகலவித பொருள்களின் திரளினாலும் தர்ஷீஸ் ஊரார் உன்னோடே வியாபாரம்பண்ணினார்கள்; வெள்ளியையும் இரும்பையும் தகரத்தையும் ஈயத்தையும் உன் சந்தைகளில் விற்க வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. The men of Arvad with yours army were upon your walls round about, and the Gammadims were in your towers: they hanged their shields upon your walls round about; they have made your beauty perfect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2064,51 +2088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகலவித பொருள்களின் திரளினாலும் தர்ஷீஸ் ஊரார் உன்னோடே வியாபாரம்பண்ணினார்கள்; வெள்ளியையும் இரும்பையும் தகரத்தையும் ஈயத்தையும் உன் சந்தைகளில் விற்க வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. The men of Arvad with yours army were upon your walls round about, and the Gammadims were in your towers: they hanged their shields upon your walls round about; they have made your beauty perfect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2173,51 +2197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யாவன், தூபால், மேசேக் என்னும் ஜாதியார் உன் வியாபாரிகளாயிருந்து மனுஷர்களையும் வெண்கலப்பாத்திரங்களையும் உன் தொழில்துறைக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Tarshish was your merchant by reason of the multitude of all kind of riches; with silver, iron, tin, and lead, they traded in your fairs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2282,51 +2306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யாவன், தூபால், மேசேக் என்னும் ஜாதியார் உன் வியாபாரிகளாயிருந்து மனுஷர்களையும் வெண்கலப்பாத்திரங்களையும் உன் தொழில்துறைக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Tarshish was your merchant by reason of the multitude of all kind of riches; with silver, iron, tin, and lead, they traded in your fairs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2391,51 +2415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தொகர்மா வம்சத்தார் குதிரைகளையும் குதிரைவீரரையும் கோவேறுகழுதைகளையும் உன் சந்தைகளுக்குக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Javan, Tubal, and Meshech, they were your merchants: they traded the persons of men and vessels of brass in your market.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2500,51 +2524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தேதான் புத்திரர் உன் வியாபாரிகளாயிருந்தார்கள்; அநேகம் தீவுகளின் வர்த்தகம் உன் வசமாகச் சேர்ந்தது; யானைத்தந்தங்களையும் கருங்காலி மரங்களையும் அவைகளுக்குப் பதிலாகக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Javan, Tubal, and Meshech, they were your merchants: they traded the persons of men and vessels of brass in your market.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2609,51 +2633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தேதான் புத்திரர் உன் வியாபாரிகளாயிருந்தார்கள்; அநேகம் தீவுகளின் வர்த்தகம் உன் வசமாகச் சேர்ந்தது; யானைத்தந்தங்களையும் கருங்காலி மரங்களையும் அவைகளுக்குப் பதிலாகக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. They of the house of Togarmah traded in your fairs with horses and horsemen and mules.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2718,51 +2742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சீரியர் உன் வேலைப்பாடான பற்பல பொருள்களினிமித்தம் உன்னோடே வியாபாரம்பண்ணி, மரகதங்களையும், இரத்தாம்பரங்களையும், சித்திரத்தையாலாடைகளையும், உயர்ந்த வஸ்திரங்களையும், பவளங்களையும், பளிங்கையும் உன் சந்தைகளில் விற்கவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. They of the house of Togarmah traded in your fairs with horses and horsemen and mules.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2827,51 +2851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனாகிய நீ இப்போது தீருவின்பேரிலே புலம்பி,]]></a:t>
+              <a:t><![CDATA[2. Now, you son of man, take up a lamentation for Tyrus;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2936,51 +2960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சீரியர் உன் வேலைப்பாடான பற்பல பொருள்களினிமித்தம் உன்னோடே வியாபாரம்பண்ணி, மரகதங்களையும், இரத்தாம்பரங்களையும், சித்திரத்தையாலாடைகளையும், உயர்ந்த வஸ்திரங்களையும், பவளங்களையும், பளிங்கையும் உன் சந்தைகளில் விற்கவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. The men of Dedan were your merchants; many isles were the merchandise of yours hand: they brought you for a present horns of ivory and ebony.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3045,51 +3069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யூதரும் இஸ்ரவேல் தேசத்தாரும் உன்னோடே வியாபாரம்பண்ணி, மின்னீத் பன்னாக் என்கிற ஊர்களின் கோதுமையையும், தேனையும், எண்ணெயையும், பிசின்தைலத்தையும் உன் தொழில்துறைக்குக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. The men of Dedan were your merchants; many isles were the merchandise of yours hand: they brought you for a present horns of ivory and ebony.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3154,51 +3178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யூதரும் இஸ்ரவேல் தேசத்தாரும் உன்னோடே வியாபாரம்பண்ணி, மின்னீத் பன்னாக் என்கிற ஊர்களின் கோதுமையையும், தேனையும், எண்ணெயையும், பிசின்தைலத்தையும் உன் தொழில்துறைக்குக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Syria was your merchant by reason of the multitude of the wares of your making: they occupied in your fairs with emeralds, purple, and broidered work, and fine linen, and coral, and agate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3263,51 +3287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தமஸ்கு உன் வேலைப்பாடான பற்பல பொருள்களினிமித்தமும், சகலவிதப் பொருள்களின் திரட்சியினிமித்தமும் உன்னோடே வர்த்தகம்பண்ணி, கல்போனின் திராட்சரசத்தையும் வெண்மையான ஆட்டுமயிரையும் உனக்கு விற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Syria was your merchant by reason of the multitude of the wares of your making: they occupied in your fairs with emeralds, purple, and broidered work, and fine linen, and coral, and agate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3372,51 +3396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தமஸ்கு உன் வேலைப்பாடான பற்பல பொருள்களினிமித்தமும், சகலவிதப் பொருள்களின் திரட்சியினிமித்தமும் உன்னோடே வர்த்தகம்பண்ணி, கல்போனின் திராட்சரசத்தையும் வெண்மையான ஆட்டுமயிரையும் உனக்கு விற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Syria was your merchant by reason of the multitude of the wares of your making: they occupied in your fairs with emeralds, purple, and broidered work, and fine linen, and coral, and agate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3481,51 +3505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தாண் நாட்டாரும், போக்கும்வரத்துமான யாவானரும் துலக்கப்பட்ட இரும்பையும் இலவங்கத்தையும் வம்பையும் உன் சந்தைகளில் கொண்டுவந்து உன் தொழில்துறையில் விற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Judah, and the land of Israel, they were your merchants: they traded in your market wheat of Minnith, and Pannag, and honey, and oil, and balm.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3590,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தாண் நாட்டாரும், போக்கும்வரத்துமான யாவானரும் துலக்கப்பட்ட இரும்பையும் இலவங்கத்தையும் வம்பையும் உன் சந்தைகளில் கொண்டுவந்து உன் தொழில்துறையில் விற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Judah, and the land of Israel, they were your merchants: they traded in your market wheat of Minnith, and Pannag, and honey, and oil, and balm.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3699,51 +3723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இரதங்களுக்குப் போடுகிற மேன்மையான இரத்தினக்கம்பளங்களை தேதானின் மனுஷர் கொண்டுவந்து, உன்னோடே வியாபாரம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Damascus was your merchant in the multitude of the wares of your making, for the multitude of all riches; in the wine of Helbon, and white wool.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3808,51 +3832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அரபியரும், கேதாரின் சகல பிரபுக்களும் உனக்கு வாடிக்கையான வர்த்தகராகி ஆட்டுக்குட்டிகளையும் ஆட்டுக்கடாக்களையும் வெள்ளாட்டுக்கடாக்களையும் கொண்டுவந்து, உன்னோடே வியாபாரம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Damascus was your merchant in the multitude of the wares of your making, for the multitude of all riches; in the wine of Helbon, and white wool.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3917,51 +3941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அரபியரும், கேதாரின் சகல பிரபுக்களும் உனக்கு வாடிக்கையான வர்த்தகராகி ஆட்டுக்குட்டிகளையும் ஆட்டுக்கடாக்களையும் வெள்ளாட்டுக்கடாக்களையும் கொண்டுவந்து, உன்னோடே வியாபாரம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[19. Dan also and Javan going back and forth occupied in your fairs: bright iron, cassia, and calamus, were in your market.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4026,51 +4050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சமுத்திரக் கரைதுறையிலே குடியிருந்து அநேகம் தீவுகளின் ஜனங்களோடே வியாபாரம்பண்ணுகிற தீருவை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், தீருவே, நீ உன்னைப் பூரணசொந்தரியவதி என்கிறாய்.]]></a:t>
+              <a:t><![CDATA[3. And say unto Tyrus, O you that are situated at the entry of the sea, which are a merchant of the people for many isles, Thus says the Lord GOD; O Tyrus, you have said, I am of perfect beauty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4135,51 +4159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சேபா, ராமா பட்டணங்களின் வியாபாரிகள் உன்னோடே வர்த்தகம்பண்ணி, மேல்தரமான சகலவித சம்பாரங்களையும், சகலவித இரத்தினக்கற்களையும் பொன்னையும் உன் சந்தைகளில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. Dan also and Javan going back and forth occupied in your fairs: bright iron, cassia, and calamus, were in your market.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4244,51 +4268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சேபா, ராமா பட்டணங்களின் வியாபாரிகள் உன்னோடே வர்த்தகம்பண்ணி, மேல்தரமான சகலவித சம்பாரங்களையும், சகலவித இரத்தினக்கற்களையும் பொன்னையும் உன் சந்தைகளில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Dedan was your merchant in precious clothes for chariots.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4353,51 +4377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆரான், கன்னே, ஏதேன் என்னும் பட்டணத்தாரும், சேபாவின் வியாபாரிகளும் அசீரியரும் கில்மாத் பட்டணத்தாரும் உன்னோடே வியாபாரம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Dedan was your merchant in precious clothes for chariots.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4462,51 +4486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இவர்கள் சகலவித உயர்ந்த சரக்குகளையும், இளநீலப் பட்டுகளும் விசித்திரத்தையலாடைகளும் அடங்கிய புடவைக்கட்டுகளையும், விலை உயர்ந்த வஸ்திரங்கள் வைக்கப்பட்டு கயிறுகளால் கட்டியிருக்கும் கேதுருமரப்பெட்டிகளையும் கொண்டுவந்து, உன்னோடே வியாபாரம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Arabia, and all the princes of Kedar, they occupied with you in lambs, and rams, and goats: in these were they your merchants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4571,51 +4595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இவர்கள் சகலவித உயர்ந்த சரக்குகளையும், இளநீலப் பட்டுகளும் விசித்திரத்தையலாடைகளும் அடங்கிய புடவைக்கட்டுகளையும், விலை உயர்ந்த வஸ்திரங்கள் வைக்கப்பட்டு கயிறுகளால் கட்டியிருக்கும் கேதுருமரப்பெட்டிகளையும் கொண்டுவந்து, உன்னோடே வியாபாரம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Arabia, and all the princes of Kedar, they occupied with you in lambs, and rams, and goats: in these were they your merchants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4680,51 +4704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உன் தொழில்துறையில் தர்ஷீசின் கப்பலாட்கள் உன்னைப் போற்றிப் பாடினார்கள்; நீ சமுத்திரத்தின் நடுவிலே உன்னைப் பூரணப்படுத்தி உன்னை மிகவும் மகிமைப்படுத்தினாய்.]]></a:t>
+              <a:t><![CDATA[22. The merchants of Sheba and Raamah, they were your merchants: they occupied in your fairs with chief of all spices, and with all precious stones, and gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4789,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உன் தொழில்துறையில் தர்ஷீசின் கப்பலாட்கள் உன்னைப் போற்றிப் பாடினார்கள்; நீ சமுத்திரத்தின் நடுவிலே உன்னைப் பூரணப்படுத்தி உன்னை மிகவும் மகிமைப்படுத்தினாய்.]]></a:t>
+              <a:t><![CDATA[22. The merchants of Sheba and Raamah, they were your merchants: they occupied in your fairs with chief of all spices, and with all precious stones, and gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4898,51 +4922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தண்டுவலிக்கிறவர்கள் ஆழமானதண்ணீர்களில் உன்னை வலித்துக்கொண்டு போனார்கள்; நடுச்சமுத்திரத்திலே கொண்டற்காற்று உன்னை உடைத்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[23. Haran, and Canneh, and Eden, the merchants of Sheba, Asshur, and Chilmad, were your merchants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5007,51 +5031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தண்டுவலிக்கிறவர்கள் ஆழமானதண்ணீர்களில் உன்னை வலித்துக்கொண்டு போனார்கள்; நடுச்சமுத்திரத்திலே கொண்டற்காற்று உன்னை உடைத்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[23. Haran, and Canneh, and Eden, the merchants of Sheba, Asshur, and Chilmad, were your merchants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5116,51 +5140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ நாசமடையும் நாளிலே உன் ஆஸ்தியோடும், உன் சந்தைகளோடும், உன் தொழில்துறையோடுங்கூட உன் கப்பலாட்களும் உன் மாலுமிகளும் உன்னிலுள்ள கம்பத்துப்பார்க்கிறவர்களும், உன் வியாபாரிகளும் உன்னிலுள்ள எல்லா யுத்தவீரரும், உன் நடுவிலிருக்கிற எல்லாக்கூட்டத்தாரும் நடுச்சமுத்திரத்திலே விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[24. These were your merchants in all sorts of things, in blue clothes, and broidered work, and in chests of rich apparel, bound with cords, and made of cedar, among your merchandise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5225,51 +5249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சமுத்திரக் கரைதுறையிலே குடியிருந்து அநேகம் தீவுகளின் ஜனங்களோடே வியாபாரம்பண்ணுகிற தீருவை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், தீருவே, நீ உன்னைப் பூரணசொந்தரியவதி என்கிறாய்.]]></a:t>
+              <a:t><![CDATA[3. And say unto Tyrus, O you that are situated at the entry of the sea, which are a merchant of the people for many isles, Thus says the Lord GOD; O Tyrus, you have said, I am of perfect beauty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5334,51 +5358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ நாசமடையும் நாளிலே உன் ஆஸ்தியோடும், உன் சந்தைகளோடும், உன் தொழில்துறையோடுங்கூட உன் கப்பலாட்களும் உன் மாலுமிகளும் உன்னிலுள்ள கம்பத்துப்பார்க்கிறவர்களும், உன் வியாபாரிகளும் உன்னிலுள்ள எல்லா யுத்தவீரரும், உன் நடுவிலிருக்கிற எல்லாக்கூட்டத்தாரும் நடுச்சமுத்திரத்திலே விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[24. These were your merchants in all sorts of things, in blue clothes, and broidered work, and in chests of rich apparel, bound with cords, and made of cedar, among your merchandise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5443,51 +5467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ நாசமடையும் நாளிலே உன் ஆஸ்தியோடும், உன் சந்தைகளோடும், உன் தொழில்துறையோடுங்கூட உன் கப்பலாட்களும் உன் மாலுமிகளும் உன்னிலுள்ள கம்பத்துப்பார்க்கிறவர்களும், உன் வியாபாரிகளும் உன்னிலுள்ள எல்லா யுத்தவீரரும், உன் நடுவிலிருக்கிற எல்லாக்கூட்டத்தாரும் நடுச்சமுத்திரத்திலே விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[24. These were your merchants in all sorts of things, in blue clothes, and broidered work, and in chests of rich apparel, bound with cords, and made of cedar, among your merchandise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5552,51 +5576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ நாசமடையும் நாளிலே உன் ஆஸ்தியோடும், உன் சந்தைகளோடும், உன் தொழில்துறையோடுங்கூட உன் கப்பலாட்களும் உன் மாலுமிகளும் உன்னிலுள்ள கம்பத்துப்பார்க்கிறவர்களும், உன் வியாபாரிகளும் உன்னிலுள்ள எல்லா யுத்தவீரரும், உன் நடுவிலிருக்கிற எல்லாக்கூட்டத்தாரும் நடுச்சமுத்திரத்திலே விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[25. The ships of Tarshish did sing of you in your market: and you were replenished, and made very glorious in the midst of the seas.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5661,51 +5685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உன் மாலுமிகள் ஓலமிடும் சத்தத்தினால் சுற்றுப்புறங்கள் அதிரும்.]]></a:t>
+              <a:t><![CDATA[25. The ships of Tarshish did sing of you in your market: and you were replenished, and made very glorious in the midst of the seas.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5770,51 +5794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தண்டுவலிக்கிற யாவரும், கப்பலாட்களும், கடல் மாலுமிகள் அனைவரும், தங்கள் கப்பல்களை விட்டுஇறங்கி, கரையிலே நின்று,]]></a:t>
+              <a:t><![CDATA[26. Your rowers have brought you into great waters: the east wind has broken you in the midst of the seas.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5879,51 +5903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தண்டுவலிக்கிற யாவரும், கப்பலாட்களும், கடல் மாலுமிகள் அனைவரும், தங்கள் கப்பல்களை விட்டுஇறங்கி, கரையிலே நின்று,]]></a:t>
+              <a:t><![CDATA[26. Your rowers have brought you into great waters: the east wind has broken you in the midst of the seas.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5988,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உன்னிமித்தம் சத்தமிட்டுப்புலம்பி, மனங்கசந்து அழுது, தங்கள் தலைகளின்மேல் புழுதியைப் போட்டுக்கொண்டு, சாம்பலில் புரண்டு,]]></a:t>
+              <a:t><![CDATA[27. Your riches, and your fairs, your merchandise, your seamen, and your pilots, your repairer of breaches, and the occupiers of your merchandise, and all your men of war, that are in you, and in all your company which is in the midst of you, shall fall into the midst of the seas in the day of your ruin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6097,51 +6121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உன்னிமித்தம் சத்தமிட்டுப்புலம்பி, மனங்கசந்து அழுது, தங்கள் தலைகளின்மேல் புழுதியைப் போட்டுக்கொண்டு, சாம்பலில் புரண்டு,]]></a:t>
+              <a:t><![CDATA[27. Your riches, and your fairs, your merchandise, your seamen, and your pilots, your repairer of breaches, and the occupiers of your merchandise, and all your men of war, that are in you, and in all your company which is in the midst of you, shall fall into the midst of the seas in the day of your ruin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6206,51 +6230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உனக்காக மொட்டையிட்டு இரட்டுடுத்திக்கொண்டு, உனக்காக மனங்கசந்து அழுது, துக்கங்கொண்டாடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[27. Your riches, and your fairs, your merchandise, your seamen, and your pilots, your repairer of breaches, and the occupiers of your merchandise, and all your men of war, that are in you, and in all your company which is in the midst of you, shall fall into the midst of the seas in the day of your ruin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6315,51 +6339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உனக்காக மொட்டையிட்டு இரட்டுடுத்திக்கொண்டு, உனக்காக மனங்கசந்து அழுது, துக்கங்கொண்டாடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[28. The suburbs shall shake at the sound of the cry of your pilots.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6424,51 +6448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கடல்களின் நடுமையத்திலே உன்தாபரம் இருக்கிறது; உன்னைக் கட்டினவர்கள் உன்னைப் பூரணவடிவாய்க் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Your borders are in the midst of the seas, your builders have perfected your beauty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6533,51 +6557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்கள் உனக்காத் தங்கள் துக்கத்திலே ஓலமிட்டு, உன்னிமித்தம் புலம்பி, உன்னைக்குறித்து: சமுத்திரத்தின் நடுவிலே அழிந்துபோன தீருவுக்குச் சமான நகரம் உண்டோ?]]></a:t>
+              <a:t><![CDATA[29. And all that handle the oar, the seamen, and all the pilots of the sea, shall come down from their ships, they shall stand upon the land;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6642,51 +6666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்கள் உனக்காத் தங்கள் துக்கத்திலே ஓலமிட்டு, உன்னிமித்தம் புலம்பி, உன்னைக்குறித்து: சமுத்திரத்தின் நடுவிலே அழிந்துபோன தீருவுக்குச் சமான நகரம் உண்டோ?]]></a:t>
+              <a:t><![CDATA[29. And all that handle the oar, the seamen, and all the pilots of the sea, shall come down from their ships, they shall stand upon the land;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6751,51 +6775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. உன் சந்தைச்சரக்குகள் சமுத்திரங்கள் வழியாய்க் கொண்டுவரப்படுகையில், அநேக ஜனங்களைத் திருப்தியாக்கினாய்; உன் ஆஸ்தியின் திரளினாலும் உன் வியாபாரத்தினாலும் பூமியின் ராஜாக்களை ஐசுவரியவான்களாக்கினாய்.]]></a:t>
+              <a:t><![CDATA[30. And shall cause their voice to be heard against you, and shall cry bitterly, and shall cast up dust upon their heads, they shall wallow themselves in the ashes:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6860,51 +6884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. உன் சந்தைச்சரக்குகள் சமுத்திரங்கள் வழியாய்க் கொண்டுவரப்படுகையில், அநேக ஜனங்களைத் திருப்தியாக்கினாய்; உன் ஆஸ்தியின் திரளினாலும் உன் வியாபாரத்தினாலும் பூமியின் ராஜாக்களை ஐசுவரியவான்களாக்கினாய்.]]></a:t>
+              <a:t><![CDATA[30. And shall cause their voice to be heard against you, and shall cry bitterly, and shall cast up dust upon their heads, they shall wallow themselves in the ashes:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6969,51 +6993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீ சமுத்திரத் திரைகளினாலே ஆழங்களில் உடைக்கப்பட்டபோது, உன் தொழில் துறையும் உன் நடுவிலுள்ள கூட்டம் அனைத்தும் அழிந்துபோயின என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[31. And they shall make themselves utterly bald for you, and gird them with sackcloth, and they shall weep for you with bitterness of heart and bitter wailing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7078,51 +7102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீ சமுத்திரத் திரைகளினாலே ஆழங்களில் உடைக்கப்பட்டபோது, உன் தொழில் துறையும் உன் நடுவிலுள்ள கூட்டம் அனைத்தும் அழிந்துபோயின என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And in their wailing they shall take up a lamentation for you, and lament over you, saying, What city is like Tyrus, like the destroyed in the midst of the sea?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7187,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. தீவுகளின் குடிகள் எல்லாம் உன்னிமித்தம் திகைப்பார்கள்; அவர்களுடைய ராஜாக்கள் மிகவும் பிரமித்து, கலங்கின முகமாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And in their wailing they shall take up a lamentation for you, and lament over you, saying, What city is like Tyrus, like the destroyed in the midst of the sea?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7296,51 +7320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. தீவுகளின் குடிகள் எல்லாம் உன்னிமித்தம் திகைப்பார்கள்; அவர்களுடைய ராஜாக்கள் மிகவும் பிரமித்து, கலங்கின முகமாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[33. When your wares went forth out of the seas, you filled many people; you did enrich the kings of the earth with the multitude of your riches and of your merchandise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7405,51 +7429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. சகல ஜனங்களிலுமுள்ள வர்த்தகர் உன்பேரில் ஈசல்போடுவார்கள்; நீ பயங்கரமாவாய்; இனி ஒருபோதும் இருக்கமாட்டாய் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[33. When your wares went forth out of the seas, you filled many people; you did enrich the kings of the earth with the multitude of your riches and of your merchandise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7514,51 +7538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. சகல ஜனங்களிலுமுள்ள வர்த்தகர் உன்பேரில் ஈசல்போடுவார்கள்; நீ பயங்கரமாவாய்; இனி ஒருபோதும் இருக்கமாட்டாய் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[33. When your wares went forth out of the seas, you filled many people; you did enrich the kings of the earth with the multitude of your riches and of your merchandise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7623,51 +7647,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சேனீரிலிருந்து வந்த தேவதாரு மரத்தால் உன் கப்பற் பலகைகளைச் செய்தார்கள்; பாய்மரங்களைச் செய்யும்படிக்கு லீபனோனிலிருந்து கேதுருமரங்களைக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Your borders are in the midst of the seas, your builders have perfected your beauty.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. In the time when you shall be broken by the seas in the depths of the waters your merchandise and all your company in the midst of you shall fall.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. In the time when you shall be broken by the seas in the depths of the waters your merchandise and all your company in the midst of you shall fall.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. All the inhabitants of the isles shall be astonished at you, and their kings shall be sore afraid, they shall be troubled in their countenance.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. All the inhabitants of the isles shall be astonished at you, and their kings shall be sore afraid, they shall be troubled in their countenance.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. The merchants among the people shall hiss at you; you shall be a terror, and never shall be any more.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. The merchants among the people shall hiss at you; you shall be a terror, and never shall be any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7732,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சேனீரிலிருந்து வந்த தேவதாரு மரத்தால் உன் கப்பற் பலகைகளைச் செய்தார்கள்; பாய்மரங்களைச் செய்யும்படிக்கு லீபனோனிலிருந்து கேதுருமரங்களைக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. They have made all your ship boards of fir trees of Senir: they have taken cedars from Lebanon to make masts for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7841,51 +8519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பாசானின் கர்வாலிமரங்களினாலே உன் துடுப்புகளைச் செய்தார்கள்; கித்தீம் தீவுகளிலிருந்து வந்த ஆஷூர் மரத்தால் உன் வரிபலகைகளைச் செய்து, அதிலே யானைத்தந்தம் அழுத்தியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. They have made all your ship boards of fir trees of Senir: they have taken cedars from Lebanon to make masts for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7920,51 +8598,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473507807" r:id="rId1"/>
+    <p:sldLayoutId id="2478715884" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8492,50 +9170,98 @@
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8652,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[benches of ivory, brought out of the isles of Chittim.]]></a:t>
+              <a:t><![CDATA[6. பாசானின் கர்வாலிமரங்களினாலே உன் துடுப்புகளைச் செய்தார்கள்; கித்தீம் தீவுகளிலிருந்து வந்த ஆஷூர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Fine linen with broidered work from Egypt was that which you spread forth to be your sail; blue]]></a:t>
+              <a:t><![CDATA[மரத்தால் உன் வரிபலகைகளைச் செய்து, அதிலே யானைத்தந்தம் அழுத்தியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and purple from the isles of Elishah was that which covered you.]]></a:t>
+              <a:t><![CDATA[7. எகிப்திலிருந்து வந்த சித்திரத்தையலுள்ள சணல்நூல் புடவை நீ விரித்த பாயாயிருந்தது; தீவுகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The inhabitants of Zidon and Arvad were your seamen: your wise men, O Tyrus, that were in you,]]></a:t>
+              <a:t><![CDATA[இளநீலமும் இரத்தாம்பரமும் உன் விதானமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were your pilots.]]></a:t>
+              <a:t><![CDATA[8. சீதோன் அர்வாத் என்னும் பட்டணங்களின் குடிகள் உனக்குத் தண்டுவலிக்கிறவர்களாயிருந்தார்கள். தீருவே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. The ancients of Gebal and the wise men thereof were in you your repairer of breaches: all the]]></a:t>
+              <a:t><![CDATA[உன்னிடத்திலிருந்த உன் சாஸ்திரிகள் உன் மாலுமிகளாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ships of the sea with their seamen were in you to occupy your merchandise.]]></a:t>
+              <a:t><![CDATA[9. கேபாரின் முதியோரும் அதின் சாஸ்திரிகளும் உன்னில் கம்பத்துப்பார்க்கிறவர்களாயிருந்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. They of Persia and of Lud and of Phut were in yours army, your men of war: they hanged the]]></a:t>
+              <a:t><![CDATA[சமுத்திரத்தின் சகல கப்பல்களும் அவைகளிலுள்ள கப்பற்காரரும் உன்னோடே தொழில்துறை வியாபாரம் பண்ணுகிறதற்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shield and helmet in you; they set forth your loveliness.]]></a:t>
+              <a:t><![CDATA[உன்னிடத்தில் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. The men of Arvad with yours army were upon your walls round about, and the Gammadims were in]]></a:t>
+              <a:t><![CDATA[10. பெர்சியரும், லூதியரும், பூத்தியரும் உன் இராணுவத்தில் யுத்தவீரராயிருந்து உனக்குள் கேடகமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The word of the LORD came again unto me, saying,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your towers: they hanged their shields upon your walls round about; they have made your beauty]]></a:t>
+              <a:t><![CDATA[தலைச்சீராவும் தூக்கிவைத்து, உன்னை அலங்கரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[perfect.]]></a:t>
+              <a:t><![CDATA[11. அர்வாத் புத்திரரும் உன் இராணுவ மனுஷரும் உன் மதில்கள்மேல் சுற்றிலும், கம்மாத்தியர் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Tarshish was your merchant by reason of the multitude of all kind of riches; with silver, iron,]]></a:t>
+              <a:t><![CDATA[கொத்தளங்களிலும் இருந்தார்கள்; இவர்கள் உன் மதில்கள் சுற்றிலும் தங்கள் பரிசைகளைத் தூக்கிவைத்து, உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tin, and lead, they traded in your fairs.]]></a:t>
+              <a:t><![CDATA[வடிவத்தைப் பூரணப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Javan, Tubal, and Meshech, they were your merchants: they traded the persons of men and vessels]]></a:t>
+              <a:t><![CDATA[12. சகலவித பொருள்களின் திரளினாலும் தர்ஷீஸ் ஊரார் உன்னோடே வியாபாரம்பண்ணினார்கள்; வெள்ளியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of brass in your market.]]></a:t>
+              <a:t><![CDATA[இரும்பையும் தகரத்தையும் ஈயத்தையும் உன் சந்தைகளில் விற்க வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. They of the house of Togarmah traded in your fairs with horses and horsemen and mules.]]></a:t>
+              <a:t><![CDATA[13. யாவன், தூபால், மேசேக் என்னும் ஜாதியார் உன் வியாபாரிகளாயிருந்து மனுஷர்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. The men of Dedan were your merchants; many isles were the merchandise of yours hand: they]]></a:t>
+              <a:t><![CDATA[வெண்கலப்பாத்திரங்களையும் உன் தொழில்துறைக் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brought you for a present horns of ivory and ebony.]]></a:t>
+              <a:t><![CDATA[14. தொகர்மா வம்சத்தார் குதிரைகளையும் குதிரைவீரரையும் கோவேறுகழுதைகளையும் உன் சந்தைகளுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Syria was your merchant by reason of the multitude of the wares of your making: they occupied in]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Now, you son of man, take up a lamentation for Tyrus;]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனாகிய நீ இப்போது தீருவின்பேரிலே புலம்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your fairs with emeralds, purple, and broidered work, and fine linen, and coral, and agate.]]></a:t>
+              <a:t><![CDATA[15. தேதான் புத்திரர் உன் வியாபாரிகளாயிருந்தார்கள்; அநேகம் தீவுகளின் வர்த்தகம் உன் வசமாகச் சேர்ந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Judah, and the land of Israel, they were your merchants: they traded in your market wheat of]]></a:t>
+              <a:t><![CDATA[யானைத்தந்தங்களையும் கருங்காலி மரங்களையும் அவைகளுக்குப் பதிலாகக் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Minnith, and Pannag, and honey, and oil, and balm.]]></a:t>
+              <a:t><![CDATA[16. சீரியர் உன் வேலைப்பாடான பற்பல பொருள்களினிமித்தம் உன்னோடே வியாபாரம்பண்ணி, மரகதங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Damascus was your merchant in the multitude of the wares of your making, for the multitude of]]></a:t>
+              <a:t><![CDATA[இரத்தாம்பரங்களையும், சித்திரத்தையாலாடைகளையும், உயர்ந்த வஸ்திரங்களையும், பவளங்களையும், பளிங்கையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all riches; in the wine of Helbon, and white wool.]]></a:t>
+              <a:t><![CDATA[உன் சந்தைகளில் விற்கவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Dan also and Javan going back and forth occupied in your fairs: bright iron, cassia, and]]></a:t>
+              <a:t><![CDATA[17. யூதரும் இஸ்ரவேல் தேசத்தாரும் உன்னோடே வியாபாரம்பண்ணி, மின்னீத் பன்னாக் என்கிற ஊர்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[calamus, were in your market.]]></a:t>
+              <a:t><![CDATA[கோதுமையையும், தேனையும், எண்ணெயையும், பிசின்தைலத்தையும் உன் தொழில்துறைக்குக் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Dedan was your merchant in precious clothes for chariots.]]></a:t>
+              <a:t><![CDATA[18. தமஸ்கு உன் வேலைப்பாடான பற்பல பொருள்களினிமித்தமும், சகலவிதப் பொருள்களின் திரட்சியினிமித்தமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Arabia, and all the princes of Kedar, they occupied with you in lambs, and rams, and goats: in]]></a:t>
+              <a:t><![CDATA[உன்னோடே வர்த்தகம்பண்ணி, கல்போனின் திராட்சரசத்தையும் வெண்மையான ஆட்டுமயிரையும் உனக்கு விற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[these were they your merchants.]]></a:t>
+              <a:t><![CDATA[19. தாண் நாட்டாரும், போக்கும்வரத்துமான யாவானரும் துலக்கப்பட்ட இரும்பையும் இலவங்கத்தையும் வம்பையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And say unto Tyrus, O you that are situated at the entry of the sea, which are a merchant of the]]></a:t>
+              <a:t><![CDATA[3. சமுத்திரக் கரைதுறையிலே குடியிருந்து அநேகம் தீவுகளின் ஜனங்களோடே வியாபாரம்பண்ணுகிற தீருவை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The merchants of Sheba and Raamah, they were your merchants: they occupied in your fairs with]]></a:t>
+              <a:t><![CDATA[உன் சந்தைகளில் கொண்டுவந்து உன் தொழில்துறையில் விற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[chief of all spices, and with all precious stones, and gold.]]></a:t>
+              <a:t><![CDATA[20. இரதங்களுக்குப் போடுகிற மேன்மையான இரத்தினக்கம்பளங்களை தேதானின் மனுஷர் கொண்டுவந்து, உன்னோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Haran, and Canneh, and Eden, the merchants of Sheba, Asshur, and Chilmad, were your merchants.]]></a:t>
+              <a:t><![CDATA[வியாபாரம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. These were your merchants in all sorts of things, in blue clothes, and broidered work, and in]]></a:t>
+              <a:t><![CDATA[21. அரபியரும், கேதாரின் சகல பிரபுக்களும் உனக்கு வாடிக்கையான வர்த்தகராகி ஆட்டுக்குட்டிகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[chests of rich apparel, bound with cords, and made of cedar, among your merchandise.]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்கடாக்களையும் வெள்ளாட்டுக்கடாக்களையும் கொண்டுவந்து, உன்னோடே வியாபாரம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. The ships of Tarshish did sing of you in your market: and you were replenished, and made very]]></a:t>
+              <a:t><![CDATA[22. சேபா, ராமா பட்டணங்களின் வியாபாரிகள் உன்னோடே வர்த்தகம்பண்ணி, மேல்தரமான சகலவித சம்பாரங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[glorious in the midst of the seas.]]></a:t>
+              <a:t><![CDATA[சகலவித இரத்தினக்கற்களையும் பொன்னையும் உன் சந்தைகளில் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Your rowers have brought you into great waters: the east wind has broken you in the midst of the]]></a:t>
+              <a:t><![CDATA[23. ஆரான், கன்னே, ஏதேன் என்னும் பட்டணத்தாரும், சேபாவின் வியாபாரிகளும் அசீரியரும் கில்மாத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seas.]]></a:t>
+              <a:t><![CDATA[பட்டணத்தாரும் உன்னோடே வியாபாரம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Your riches, and your fairs, your merchandise, your seamen, and your pilots, your repairer of]]></a:t>
+              <a:t><![CDATA[24. இவர்கள் சகலவித உயர்ந்த சரக்குகளையும், இளநீலப் பட்டுகளும் விசித்திரத்தையலாடைகளும் அடங்கிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people for many isles, Thus says the Lord GOD; O Tyrus, you have said, I am of perfect beauty.]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், தீருவே, நீ உன்னைப் பூரணசொந்தரியவதி என்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[breaches, and the occupiers of your merchandise, and all your men of war, that are in you, and in]]></a:t>
+              <a:t><![CDATA[புடவைக்கட்டுகளையும், விலை உயர்ந்த வஸ்திரங்கள் வைக்கப்பட்டு கயிறுகளால் கட்டியிருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14592,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all your company which is in the midst of you, shall fall into the midst of the seas in the day of]]></a:t>
+              <a:t><![CDATA[கேதுருமரப்பெட்டிகளையும் கொண்டுவந்து, உன்னோடே வியாபாரம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14724,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your ruin.]]></a:t>
+              <a:t><![CDATA[25. உன் தொழில்துறையில் தர்ஷீசின் கப்பலாட்கள் உன்னைப் போற்றிப் பாடினார்கள்; நீ சமுத்திரத்தின் நடுவிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14856,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. The suburbs shall shake at the sound of the cry of your pilots.]]></a:t>
+              <a:t><![CDATA[உன்னைப் பூரணப்படுத்தி உன்னை மிகவும் மகிமைப்படுத்தினாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14988,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And all that handle the oar, the seamen, and all the pilots of the sea, shall come down from]]></a:t>
+              <a:t><![CDATA[26. தண்டுவலிக்கிறவர்கள் ஆழமானதண்ணீர்களில் உன்னை வலித்துக்கொண்டு போனார்கள்; நடுச்சமுத்திரத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15120,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their ships, they shall stand upon the land;]]></a:t>
+              <a:t><![CDATA[கொண்டற்காற்று உன்னை உடைத்துப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15252,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And shall cause their voice to be heard against you, and shall cry bitterly, and shall cast up]]></a:t>
+              <a:t><![CDATA[27. நீ நாசமடையும் நாளிலே உன் ஆஸ்தியோடும், உன் சந்தைகளோடும், உன் தொழில்துறையோடுங்கூட உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15384,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dust upon their heads, they shall wallow themselves in the ashes:]]></a:t>
+              <a:t><![CDATA[கப்பலாட்களும் உன் மாலுமிகளும் உன்னிலுள்ள கம்பத்துப்பார்க்கிறவர்களும், உன் வியாபாரிகளும் உன்னிலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15516,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And they shall make themselves utterly bald for you, and gird them with sackcloth, and they]]></a:t>
+              <a:t><![CDATA[எல்லா யுத்தவீரரும், உன் நடுவிலிருக்கிற எல்லாக்கூட்டத்தாரும் நடுச்சமுத்திரத்திலே விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15648,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall weep for you with bitterness of heart and bitter wailing.]]></a:t>
+              <a:t><![CDATA[28. உன் மாலுமிகள் ஓலமிடும் சத்தத்தினால் சுற்றுப்புறங்கள் அதிரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15780,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Your borders are in the midst of the seas, your builders have perfected your beauty.]]></a:t>
+              <a:t><![CDATA[4. கடல்களின் நடுமையத்திலே உன்தாபரம் இருக்கிறது; உன்னைக் கட்டினவர்கள் உன்னைப் பூரணவடிவாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15912,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And in their wailing they shall take up a lamentation for you, and lament over you, saying, What]]></a:t>
+              <a:t><![CDATA[29. தண்டுவலிக்கிற யாவரும், கப்பலாட்களும், கடல் மாலுமிகள் அனைவரும், தங்கள் கப்பல்களை விட்டுஇறங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16044,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[city is like Tyrus, like the destroyed in the midst of the sea?]]></a:t>
+              <a:t><![CDATA[கரையிலே நின்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16176,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. When your wares went forth out of the seas, you filled many people; you did enrich the kings of]]></a:t>
+              <a:t><![CDATA[30. உன்னிமித்தம் சத்தமிட்டுப்புலம்பி, மனங்கசந்து அழுது, தங்கள் தலைகளின்மேல் புழுதியைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16308,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the earth with the multitude of your riches and of your merchandise.]]></a:t>
+              <a:t><![CDATA[போட்டுக்கொண்டு, சாம்பலில் புரண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16440,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. In the time when you shall be broken by the seas in the depths of the waters your merchandise]]></a:t>
+              <a:t><![CDATA[31. உனக்காக மொட்டையிட்டு இரட்டுடுத்திக்கொண்டு, உனக்காக மனங்கசந்து அழுது, துக்கங்கொண்டாடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16572,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and all your company in the midst of you shall fall.]]></a:t>
+              <a:t><![CDATA[32. அவர்கள் உனக்காத் தங்கள் துக்கத்திலே ஓலமிட்டு, உன்னிமித்தம் புலம்பி, உன்னைக்குறித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16704,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. All the inhabitants of the isles shall be astonished at you, and their kings shall be sore]]></a:t>
+              <a:t><![CDATA[சமுத்திரத்தின் நடுவிலே அழிந்துபோன தீருவுக்குச் சமான நகரம் உண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16836,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[afraid, they shall be troubled in their countenance.]]></a:t>
+              <a:t><![CDATA[33. உன் சந்தைச்சரக்குகள் சமுத்திரங்கள் வழியாய்க் கொண்டுவரப்படுகையில், அநேக ஜனங்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16968,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. The merchants among the people shall hiss at you; you shall be a terror, and never shall be any]]></a:t>
+              <a:t><![CDATA[திருப்தியாக்கினாய்; உன் ஆஸ்தியின் திரளினாலும் உன் வியாபாரத்தினாலும் பூமியின் ராஜாக்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17100,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[more.]]></a:t>
+              <a:t><![CDATA[ஐசுவரியவான்களாக்கினாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17232,51 +17958,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. They have made all your ship boards of fir trees of Senir: they have taken cedars from Lebanon to]]></a:t>
+              <a:t><![CDATA[கட்டினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. நீ சமுத்திரத் திரைகளினாலே ஆழங்களில் உடைக்கப்பட்டபோது, உன் தொழில் துறையும் உன் நடுவிலுள்ள கூட்டம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அனைத்தும் அழிந்துபோயின என்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. தீவுகளின் குடிகள் எல்லாம் உன்னிமித்தம் திகைப்பார்கள்; அவர்களுடைய ராஜாக்கள் மிகவும் பிரமித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கலங்கின முகமாயிருப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. சகல ஜனங்களிலுமுள்ள வர்த்தகர் உன்பேரில் ஈசல்போடுவார்கள்; நீ பயங்கரமாவாய்; இனி ஒருபோதும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருக்கமாட்டாய் என்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17364,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[make masts for you.]]></a:t>
+              <a:t><![CDATA[5. சேனீரிலிருந்து வந்த தேவதாரு மரத்தால் உன் கப்பற் பலகைகளைச் செய்தார்கள்; பாய்மரங்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17496,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Of the oaks of Bashan have they made yours oars; the company of the Ashurites have made your]]></a:t>
+              <a:t><![CDATA[செய்யும்படிக்கு லீபனோனிலிருந்து கேதுருமரங்களைக் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17557,91 +19075,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 27]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
   <a:themeElements>
-    <a:clrScheme name="Theme90">
+    <a:clrScheme name="Theme4">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme90">
+    <a:fontScheme name="Theme4">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17667,51 +19185,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme90">
+    <a:fmtScheme name="Theme4">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17842,51 +19360,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>69</Slides>
+  <Slides>75</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>