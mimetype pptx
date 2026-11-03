--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -8598,51 +8598,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715884" r:id="rId1"/>
+    <p:sldLayoutId id="2482723519" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -19075,91 +19075,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 27]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
   <a:themeElements>
-    <a:clrScheme name="Theme4">
+    <a:clrScheme name="Theme98">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme4">
+    <a:fontScheme name="Theme98">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19185,51 +19185,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme4">
+    <a:fmtScheme name="Theme98">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>