--- v0 (2026-06-03)
+++ v1 (2026-07-20)
@@ -89,50 +89,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -162,50 +176,57 @@
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -352,53 +373,60 @@
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -458,51 +486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், நான் இஸ்ரவேல் வம்சத்தாரை அவர்கள் சிதறடிக்கப்பட்டிருக்கிற ஜனங்களிடத்திலிருந்து சேர்த்துக்கொண்டுவந்து, அவர்களால் ஜாதிகளின் கண்களுக்குமுன்பாகப் பரிசுத்தரென்று விளங்கும்போது, அவர்கள் என் தாசனாகிய யாக்கோபுக்கு நான் கொடுத்த தங்களுடைய தேசத்திலே குடியிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[8. உன்னைக் குழியிலே விழத்தள்ளுவார்கள்; நீ சமுத்திரங்களின் நடுவே கொலையுண்டு சாகிறவர்களைப்போல் சாவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, தானியேலைப்பார்க்கிலும் நீ ஞானவான்; இரகசியமானதொன்றும் உனக்கு மறைபொருள் அல்ல.]]></a:t>
+              <a:t><![CDATA[9. உன்னைக் கொல்லுகிறவனுக்கு முன்பாக: நான் தேவனென்று நீ சொல்வாயோ? உன்னைக் குத்திப்போடுகிறவன் கைக்கு நீ மனுஷனேயல்லாமல் தேவனல்லவே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, தானியேலைப்பார்க்கிலும் நீ ஞானவான்; இரகசியமானதொன்றும் உனக்கு மறைபொருள் அல்ல.]]></a:t>
+              <a:t><![CDATA[9. உன்னைக் கொல்லுகிறவனுக்கு முன்பாக: நான் தேவனென்று நீ சொல்வாயோ? உன்னைக் குத்திப்போடுகிறவன் கைக்கு நீ மனுஷனேயல்லாமல் தேவனல்லவே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ உன் ஞானத்தினாலும் உன் புத்தியினாலும் பொருள் சம்பாதித்து, பொன்னையும் வெள்ளியையும் உன் பொக்கிஷசாலைகளில் சேர்த்துக்கொண்டாய்.]]></a:t>
+              <a:t><![CDATA[10. மறுதேசத்தாரின் கையினால் நீ விருத்தசேதனமில்லாதவர்கள் சாவதுபோல் சாவாய்; நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்களுடைய சுற்றுப்புறத்தாரில் அவர்களை இகழ்ந்த அனைவரிலும் நான் நியாயத்தீர்ப்புகளைச் செய்யும்போது, அவர்கள் அதிலே சுகமாய்க் குடியிருந்து, வீடுகளைக் கட்டி திராட்சத்தோட்டங்களை நாட்டி, சுகமாய் வாழ்ந்து நான் தங்கள் தேவனாகிய கர்த்தர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. மறுதேசத்தாரின் கையினால் நீ விருத்தசேதனமில்லாதவர்கள் சாவதுபோல் சாவாய்; நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +1031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்களுடைய சுற்றுப்புறத்தாரில் அவர்களை இகழ்ந்த அனைவரிலும் நான் நியாயத்தீர்ப்புகளைச் செய்யும்போது, அவர்கள் அதிலே சுகமாய்க் குடியிருந்து, வீடுகளைக் கட்டி திராட்சத்தோட்டங்களை நாட்டி, சுகமாய் வாழ்ந்து நான் தங்கள் தேவனாகிய கர்த்தர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்களுடைய சுற்றுப்புறத்தாரில் அவர்களை இகழ்ந்த அனைவரிலும் நான் நியாயத்தீர்ப்புகளைச் செய்யும்போது, அவர்கள் அதிலே சுகமாய்க் குடியிருந்து, வீடுகளைக் கட்டி திராட்சத்தோட்டங்களை நாட்டி, சுகமாய் வாழ்ந்து நான் தங்கள் தேவனாகிய கர்த்தர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. மனுபுத்திரனே நீ தீரு ராஜாவைக்குறித்துப் புலம்பி அவனை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால். நீ விசித்திரமாய்ச் செய்யப்பட்ட முத்திரைமோதிரம்; நீ ஞானத்தால் நிறைந்தவன்; பூரண அழகுள்ளவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் வியாபாரத்தினாலும் உன் மகா ஞானத்தினாலும் உன் பொருளைப் பெருகப்பண்ணினாய்; உன் இருதயம் உன் செல்வத்தினால் மேட்டிமையாயிற்று.]]></a:t>
+              <a:t><![CDATA[12. மனுபுத்திரனே நீ தீரு ராஜாவைக்குறித்துப் புலம்பி அவனை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால். நீ விசித்திரமாய்ச் செய்யப்பட்ட முத்திரைமோதிரம்; நீ ஞானத்தால் நிறைந்தவன்; பூரண அழகுள்ளவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ உன் இருதயத்தை தேவனின் இருதயத்தைப்போல ஆக்குகிறபடியினால்]]></a:t>
+              <a:t><![CDATA[13. நீ தேவனுடைய தோட்டமாகிய ஏதேனில் இருந்தவன்; பத்மராகம் புஷ்பராகம், வைரம், படிகப்பச்சை, கோமேதகம், யஸ்பி, இந்திரநீலம், மரகதம், மாணிக்கம் முதலான சகவித இரத்தினங்களும் பொன்னும் உன்னை மூடிக்கொண்டிருக்கிறது சிருஷ்டிக்கப்பட்ட நாளில் உன் மேளவாத்தியங்களும் உன் நாகசுரங்களும் உன்னிடத்தில் ஆயத்தப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, ஜாதிகளில் மகா பலவான்களாகிய மறுதேசத்தார் உனக்கு விரோதமாய் வரப்பண்ணுவேன்; அவர்கள் உன் ஞானத்தின் அழகுக்கு விரோதமாய்த் தங்கள் பட்டயங்களை உருவி, உன் மினுக்கைக் குலைத்துப்போடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. நீ தேவனுடைய தோட்டமாகிய ஏதேனில் இருந்தவன்; பத்மராகம் புஷ்பராகம், வைரம், படிகப்பச்சை, கோமேதகம், யஸ்பி, இந்திரநீலம், மரகதம், மாணிக்கம் முதலான சகவித இரத்தினங்களும் பொன்னும் உன்னை மூடிக்கொண்டிருக்கிறது சிருஷ்டிக்கப்பட்ட நாளில் உன் மேளவாத்தியங்களும் உன் நாகசுரங்களும் உன்னிடத்தில் ஆயத்தப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1548,51 +1576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[4. நீ உன் ஞானத்தினாலும் உன் புத்தியினாலும் பொருள் சம்பாதித்து, பொன்னையும் வெள்ளியையும் உன் பொக்கிஷசாலைகளில் சேர்த்துக்கொண்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, ஜாதிகளில் மகா பலவான்களாகிய மறுதேசத்தார் உனக்கு விரோதமாய் வரப்பண்ணுவேன்; அவர்கள் உன் ஞானத்தின் அழகுக்கு விரோதமாய்த் தங்கள் பட்டயங்களை உருவி, உன் மினுக்கைக் குலைத்துப்போடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. நீ தேவனுடைய தோட்டமாகிய ஏதேனில் இருந்தவன்; பத்மராகம் புஷ்பராகம், வைரம், படிகப்பச்சை, கோமேதகம், யஸ்பி, இந்திரநீலம், மரகதம், மாணிக்கம் முதலான சகவித இரத்தினங்களும் பொன்னும் உன்னை மூடிக்கொண்டிருக்கிறது சிருஷ்டிக்கப்பட்ட நாளில் உன் மேளவாத்தியங்களும் உன் நாகசுரங்களும் உன்னிடத்தில் ஆயத்தப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன்னைக் குழியிலே விழத்தள்ளுவார்கள்; நீ சமுத்திரங்களின் நடுவே கொலையுண்டு சாகிறவர்களைப்போல் சாவாய்.]]></a:t>
+              <a:t><![CDATA[13. நீ தேவனுடைய தோட்டமாகிய ஏதேனில் இருந்தவன்; பத்மராகம் புஷ்பராகம், வைரம், படிகப்பச்சை, கோமேதகம், யஸ்பி, இந்திரநீலம், மரகதம், மாணிக்கம் முதலான சகவித இரத்தினங்களும் பொன்னும் உன்னை மூடிக்கொண்டிருக்கிறது சிருஷ்டிக்கப்பட்ட நாளில் உன் மேளவாத்தியங்களும் உன் நாகசுரங்களும் உன்னிடத்தில் ஆயத்தப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன்னைக் கொல்லுகிறவனுக்கு முன்பாக: நான் தேவனென்று நீ சொல்வாயோ? உன்னைக் குத்திப்போடுகிறவன் கைக்கு நீ மனுஷனேயல்லாமல் தேவனல்லவே,]]></a:t>
+              <a:t><![CDATA[14. நீ காப்பாற்றுகிறதற்காக அபிஷேகம்பண்ணப்பட்ட கேருப்; தேவனுடைய பரிசுத்த பர்வதத்தில் உன்னை வைத்தேன்; அக்கினிமயமான கற்களின் நடுவே உலாவினாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +2012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன்னைக் கொல்லுகிறவனுக்கு முன்பாக: நான் தேவனென்று நீ சொல்வாயோ? உன்னைக் குத்திப்போடுகிறவன் கைக்கு நீ மனுஷனேயல்லாமல் தேவனல்லவே,]]></a:t>
+              <a:t><![CDATA[14. நீ காப்பாற்றுகிறதற்காக அபிஷேகம்பண்ணப்பட்ட கேருப்; தேவனுடைய பரிசுத்த பர்வதத்தில் உன்னை வைத்தேன்; அக்கினிமயமான கற்களின் நடுவே உலாவினாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மறுதேசத்தாரின் கையினால் நீ விருத்தசேதனமில்லாதவர்கள் சாவதுபோல் சாவாய்; நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. நீ சிருஷ்டிக்கப்பட்ட நாள் துவக்கி உன்னில் அநியாயம் கண்டுபிடிக்கப்பட்டதுமட்டும், உன் வழிகளில் குறையற்றிருந்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மறுதேசத்தாரின் கையினால் நீ விருத்தசேதனமில்லாதவர்கள் சாவதுபோல் சாவாய்; நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. நீ சிருஷ்டிக்கப்பட்ட நாள் துவக்கி உன்னில் அநியாயம் கண்டுபிடிக்கப்பட்டதுமட்டும், உன் வழிகளில் குறையற்றிருந்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[16. உன் வியாபாரத்தின் மிகுதியினால், உன் கொடுமை அதிகரித்து நீ பாவஞ்செய்தாய்; ஆகையால் நான் உன்னை தேவனுடைய பர்வதத்திலிருந்து ஆகாதவனென்று தள்ளி, காப்பாற்றுகிற கேருபாய் இருந்த உன்னை அக்கினிமயமான கற்களின் நடுவே இராதபடிக்கு அழித்துப்போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மனுபுத்திரனே நீ தீரு ராஜாவைக்குறித்துப் புலம்பி அவனை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால். நீ விசித்திரமாய்ச் செய்யப்பட்ட முத்திரைமோதிரம்; நீ ஞானத்தால் நிறைந்தவன்; பூரண அழகுள்ளவன்.]]></a:t>
+              <a:t><![CDATA[16. உன் வியாபாரத்தின் மிகுதியினால், உன் கொடுமை அதிகரித்து நீ பாவஞ்செய்தாய்; ஆகையால் நான் உன்னை தேவனுடைய பர்வதத்திலிருந்து ஆகாதவனென்று தள்ளி, காப்பாற்றுகிற கேருபாய் இருந்த உன்னை அக்கினிமயமான கற்களின் நடுவே இராதபடிக்கு அழித்துப்போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மனுபுத்திரனே நீ தீரு ராஜாவைக்குறித்துப் புலம்பி அவனை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால். நீ விசித்திரமாய்ச் செய்யப்பட்ட முத்திரைமோதிரம்; நீ ஞானத்தால் நிறைந்தவன்; பூரண அழகுள்ளவன்.]]></a:t>
+              <a:t><![CDATA[16. உன் வியாபாரத்தின் மிகுதியினால், உன் கொடுமை அதிகரித்து நீ பாவஞ்செய்தாய்; ஆகையால் நான் உன்னை தேவனுடைய பர்வதத்திலிருந்து ஆகாதவனென்று தள்ளி, காப்பாற்றுகிற கேருபாய் இருந்த உன்னை அக்கினிமயமான கற்களின் நடுவே இராதபடிக்கு அழித்துப்போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ தேவனுடைய தோட்டமாகிய ஏதேனில் இருந்தவன்; பத்மராகம் புஷ்பராகம், வைரம், படிகப்பச்சை, கோமேதகம், யஸ்பி, இந்திரநீலம், மரகதம், மாணிக்கம் முதலான சகவித இரத்தினங்களும் பொன்னும் உன்னை மூடிக்கொண்டிருக்கிறது சிருஷ்டிக்கப்பட்ட நாளில் உன் மேளவாத்தியங்களும் உன் நாகசுரங்களும் உன்னிடத்தில் ஆயத்தப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2747,51 +2775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேல் வம்சத்தாரை இகழ்ந்த அவர்களுடைய சுற்றுப்புறத்தாராகிய அனைவரிலும், இனித் தைக்கிறமுள்ளும் நோவுண்டாக்குகிற நெரிஞ்சிலும் அவர்களுக்கு இராது; அப்பொழுது நான் கர்த்தராகிய ஆண்டவரென்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[4. நீ உன் ஞானத்தினாலும் உன் புத்தியினாலும் பொருள் சம்பாதித்து, பொன்னையும் வெள்ளியையும் உன் பொக்கிஷசாலைகளில் சேர்த்துக்கொண்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ தேவனுடைய தோட்டமாகிய ஏதேனில் இருந்தவன்; பத்மராகம் புஷ்பராகம், வைரம், படிகப்பச்சை, கோமேதகம், யஸ்பி, இந்திரநீலம், மரகதம், மாணிக்கம் முதலான சகவித இரத்தினங்களும் பொன்னும் உன்னை மூடிக்கொண்டிருக்கிறது சிருஷ்டிக்கப்பட்ட நாளில் உன் மேளவாத்தியங்களும் உன் நாகசுரங்களும் உன்னிடத்தில் ஆயத்தப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. உன் அழகினால் உன் இருதயம் மேட்டிமையாயிற்று; உன் மினுக்கினாலுண்டான ஞானத்தைக் கெடுத்தாய்; உன்னைத் தரையிலே தள்ளிப்போடுவேன்; ராஜாக்கள் உன்னைப் பார்க்கும்படி உன்னை அவர்களுக்கு முன்பாக வேடிக்கையாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ தேவனுடைய தோட்டமாகிய ஏதேனில் இருந்தவன்; பத்மராகம் புஷ்பராகம், வைரம், படிகப்பச்சை, கோமேதகம், யஸ்பி, இந்திரநீலம், மரகதம், மாணிக்கம் முதலான சகவித இரத்தினங்களும் பொன்னும் உன்னை மூடிக்கொண்டிருக்கிறது சிருஷ்டிக்கப்பட்ட நாளில் உன் மேளவாத்தியங்களும் உன் நாகசுரங்களும் உன்னிடத்தில் ஆயத்தப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. உன் அழகினால் உன் இருதயம் மேட்டிமையாயிற்று; உன் மினுக்கினாலுண்டான ஞானத்தைக் கெடுத்தாய்; உன்னைத் தரையிலே தள்ளிப்போடுவேன்; ராஜாக்கள் உன்னைப் பார்க்கும்படி உன்னை அவர்களுக்கு முன்பாக வேடிக்கையாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ காப்பாற்றுகிறதற்காக அபிஷேகம்பண்ணப்பட்ட கேருப்; தேவனுடைய பரிசுத்த பர்வதத்தில் உன்னை வைத்தேன்; அக்கினிமயமான கற்களின் நடுவே உலாவினாய்.]]></a:t>
+              <a:t><![CDATA[17. உன் அழகினால் உன் இருதயம் மேட்டிமையாயிற்று; உன் மினுக்கினாலுண்டான ஞானத்தைக் கெடுத்தாய்; உன்னைத் தரையிலே தள்ளிப்போடுவேன்; ராஜாக்கள் உன்னைப் பார்க்கும்படி உன்னை அவர்களுக்கு முன்பாக வேடிக்கையாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ காப்பாற்றுகிறதற்காக அபிஷேகம்பண்ணப்பட்ட கேருப்; தேவனுடைய பரிசுத்த பர்வதத்தில் உன்னை வைத்தேன்; அக்கினிமயமான கற்களின் நடுவே உலாவினாய்.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே நீ தீருவின் அதிபதியை நோக்கி கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், உன் இருதயம் மேட்டிமைகொண்டு: நான் தேவன், நான் சமுத்திரத்தின் நடுவே தேவாசனத்தில் வீற்றிருக்கிறேனென்று நீ சொல்லி, உன் இருதயத்தை தேவனின் இருதயத்தைப்போல் ஆக்கினாலும், நீ மனுஷனேயல்லாமல் தேவனல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ சிருஷ்டிக்கப்பட்ட நாள் துவக்கி உன்னில் அநியாயம் கண்டுபிடிக்கப்பட்டதுமட்டும், உன் வழிகளில் குறையற்றிருந்தாய்.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே நீ தீருவின் அதிபதியை நோக்கி கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், உன் இருதயம் மேட்டிமைகொண்டு: நான் தேவன், நான் சமுத்திரத்தின் நடுவே தேவாசனத்தில் வீற்றிருக்கிறேனென்று நீ சொல்லி, உன் இருதயத்தை தேவனின் இருதயத்தைப்போல் ஆக்கினாலும், நீ மனுஷனேயல்லாமல் தேவனல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் வியாபாரத்தின் மிகுதியினால், உன் கொடுமை அதிகரித்து நீ பாவஞ்செய்தாய்; ஆகையால் நான் உன்னை தேவனுடைய பர்வதத்திலிருந்து ஆகாதவனென்று தள்ளி, காப்பாற்றுகிற கேருபாய் இருந்த உன்னை அக்கினிமயமான கற்களின் நடுவே இராதபடிக்கு அழித்துப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே நீ தீருவின் அதிபதியை நோக்கி கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், உன் இருதயம் மேட்டிமைகொண்டு: நான் தேவன், நான் சமுத்திரத்தின் நடுவே தேவாசனத்தில் வீற்றிருக்கிறேனென்று நீ சொல்லி, உன் இருதயத்தை தேவனின் இருதயத்தைப்போல் ஆக்கினாலும், நீ மனுஷனேயல்லாமல் தேவனல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் வியாபாரத்தின் மிகுதியினால், உன் கொடுமை அதிகரித்து நீ பாவஞ்செய்தாய்; ஆகையால் நான் உன்னை தேவனுடைய பர்வதத்திலிருந்து ஆகாதவனென்று தள்ளி, காப்பாற்றுகிற கேருபாய் இருந்த உன்னை அக்கினிமயமான கற்களின் நடுவே இராதபடிக்கு அழித்துப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[18. உன் அக்கிரமங்களின் ஏராளத்தினாலும், உன் வியாபாரத்தின் அநீதத்தினாலும் உன் பரிசுத்த ஸ்தலங்களைப் பரிசுத்தக்குலைச்சலாக்கினாய்; ஆகையால் உன்னைப் பட்சிப்பதாகிய ஒரு அக்கினியை நான் உன் நடுவிலிருந்து புறப்படப்பண்ணி, உன்னைப்பார்க்கிற எல்லாருடைய கண்களுக்கு முன்பாகவும் உன்னைப் பூமியின்மேல் சாம்பலாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் அழகினால் உன் இருதயம் மேட்டிமையாயிற்று; உன் மினுக்கினாலுண்டான ஞானத்தைக் கெடுத்தாய்; உன்னைத் தரையிலே தள்ளிப்போடுவேன்; ராஜாக்கள் உன்னைப் பார்க்கும்படி உன்னை அவர்களுக்கு முன்பாக வேடிக்கையாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[18. உன் அக்கிரமங்களின் ஏராளத்தினாலும், உன் வியாபாரத்தின் அநீதத்தினாலும் உன் பரிசுத்த ஸ்தலங்களைப் பரிசுத்தக்குலைச்சலாக்கினாய்; ஆகையால் உன்னைப் பட்சிப்பதாகிய ஒரு அக்கினியை நான் உன் நடுவிலிருந்து புறப்படப்பண்ணி, உன்னைப்பார்க்கிற எல்லாருடைய கண்களுக்கு முன்பாகவும் உன்னைப் பூமியின்மேல் சாம்பலாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் அழகினால் உன் இருதயம் மேட்டிமையாயிற்று; உன் மினுக்கினாலுண்டான ஞானத்தைக் கெடுத்தாய்; உன்னைத் தரையிலே தள்ளிப்போடுவேன்; ராஜாக்கள் உன்னைப் பார்க்கும்படி உன்னை அவர்களுக்கு முன்பாக வேடிக்கையாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[18. உன் அக்கிரமங்களின் ஏராளத்தினாலும், உன் வியாபாரத்தின் அநீதத்தினாலும் உன் பரிசுத்த ஸ்தலங்களைப் பரிசுத்தக்குலைச்சலாக்கினாய்; ஆகையால் உன்னைப் பட்சிப்பதாகிய ஒரு அக்கினியை நான் உன் நடுவிலிருந்து புறப்படப்பண்ணி, உன்னைப்பார்க்கிற எல்லாருடைய கண்களுக்கு முன்பாகவும் உன்னைப் பூமியின்மேல் சாம்பலாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் அக்கிரமங்களின் ஏராளத்தினாலும், உன் வியாபாரத்தின் அநீதத்தினாலும் உன் பரிசுத்த ஸ்தலங்களைப் பரிசுத்தக்குலைச்சலாக்கினாய்; ஆகையால் உன்னைப் பட்சிப்பதாகிய ஒரு அக்கினியை நான் உன் நடுவிலிருந்து புறப்படப்பண்ணி, உன்னைப்பார்க்கிற எல்லாருடைய கண்களுக்கு முன்பாகவும் உன்னைப் பூமியின்மேல் சாம்பலாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[3. இதோ, தானியேலைப்பார்க்கிலும் நீ ஞானவான்; இரகசியமானதொன்றும் உனக்கு மறைபொருள் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3946,51 +3974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேல் வம்சத்தாரை இகழ்ந்த அவர்களுடைய சுற்றுப்புறத்தாராகிய அனைவரிலும், இனித் தைக்கிறமுள்ளும் நோவுண்டாக்குகிற நெரிஞ்சிலும் அவர்களுக்கு இராது; அப்பொழுது நான் கர்த்தராகிய ஆண்டவரென்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[5. உன் வியாபாரத்தினாலும் உன் மகா ஞானத்தினாலும் உன் பொருளைப் பெருகப்பண்ணினாய்; உன் இருதயம் உன் செல்வத்தினால் மேட்டிமையாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் அக்கிரமங்களின் ஏராளத்தினாலும், உன் வியாபாரத்தின் அநீதத்தினாலும் உன் பரிசுத்த ஸ்தலங்களைப் பரிசுத்தக்குலைச்சலாக்கினாய்; ஆகையால் உன்னைப் பட்சிப்பதாகிய ஒரு அக்கினியை நான் உன் நடுவிலிருந்து புறப்படப்பண்ணி, உன்னைப்பார்க்கிற எல்லாருடைய கண்களுக்கு முன்பாகவும் உன்னைப் பூமியின்மேல் சாம்பலாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[19. ஜனங்களில் உன்னை அறிந்த அனைவரும் உன்னிமித்தம் திகைப்பார்கள்; மகா பயங்கரமாவாய்; இனி ஒருபோதும் இருக்கமாட்டாய் என்று உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஜனங்களில் உன்னை அறிந்த அனைவரும் உன்னிமித்தம் திகைப்பார்கள்; மகா பயங்கரமாவாய்; இனி ஒருபோதும் இருக்கமாட்டாய் என்று உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[21. மனுபுத்திரனே, நீ உன் முகத்தைச் ஏதோனுக்கு எதிராகத் திருப்பி, அதற்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து, சொல்லவேண்டியது என்னவென்றால்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,51 +4519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மனுபுத்திரனே, நீ உன் முகத்தைச் ஏதோனுக்கு எதிராகத் திருப்பி, அதற்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து, சொல்லவேண்டியது என்னவென்றால்.]]></a:t>
+              <a:t><![CDATA[22. கர்த்தராகிய தேவன் சொல்லுகிறார்; சீதோனே, இதோ, நான் உனக்கு விரோதமாக வந்து, உன் நடுவிலே மகிமைப்படுவேன்; நான் அதிலே நியாயத்தீர்ப்புகளைச் செய்து, அதிலே பரிசுத்தரென்று விளங்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4818,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தராகிய தேவன் சொல்லுகிறார்; சீதோனே, இதோ, நான் உனக்கு விரோதமாக வந்து, உன் நடுவிலே மகிமைப்படுவேன்; நான் அதிலே நியாயத்தீர்ப்புகளைச் செய்து, அதிலே பரிசுத்தரென்று விளங்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[23. நான் அதிலே கொள்ளைநோயையும், அதின் வீதிகளில் இரத்தத்தையும் வரப்பண்ணுவேன்; அதற்கு விரோதமாய்ச் சுற்றிலும் வந்த பட்டயத்தினால் காயம்பட்டவர்கள் அதின் நடுவிலே வெட்டுண்டு விழுவார்கள்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5036,51 +5064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நான் அதிலே கொள்ளைநோயையும், அதின் வீதிகளில் இரத்தத்தையும் வரப்பண்ணுவேன்; அதற்கு விரோதமாய்ச் சுற்றிலும் வந்த பட்டயத்தினால் காயம்பட்டவர்கள் அதின் நடுவிலே வெட்டுண்டு விழுவார்கள்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[24. இஸ்ரவேல் வம்சத்தாரை இகழ்ந்த அவர்களுடைய சுற்றுப்புறத்தாராகிய அனைவரிலும், இனித் தைக்கிறமுள்ளும் நோவுண்டாக்குகிற நெரிஞ்சிலும் அவர்களுக்கு இராது; அப்பொழுது நான் கர்த்தராகிய ஆண்டவரென்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5145,51 +5173,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே நீ தீருவின் அதிபதியை நோக்கி கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், உன் இருதயம் மேட்டிமைகொண்டு: நான் தேவன், நான் சமுத்திரத்தின் நடுவே தேவாசனத்தில் வீற்றிருக்கிறேனென்று நீ சொல்லி, உன் இருதயத்தை தேவனின் இருதயத்தைப்போல் ஆக்கினாலும், நீ மனுஷனேயல்லாமல் தேவனல்ல.]]></a:t>
+              <a:t><![CDATA[5. உன் வியாபாரத்தினாலும் உன் மகா ஞானத்தினாலும் உன் பொருளைப் பெருகப்பண்ணினாய்; உன் இருதயம் உன் செல்வத்தினால் மேட்டிமையாயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. இஸ்ரவேல் வம்சத்தாரை இகழ்ந்த அவர்களுடைய சுற்றுப்புறத்தாராகிய அனைவரிலும், இனித் தைக்கிறமுள்ளும் நோவுண்டாக்குகிற நெரிஞ்சிலும் அவர்களுக்கு இராது; அப்பொழுது நான் கர்த்தராகிய ஆண்டவரென்று அறிந்துகொள்வார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், நான் இஸ்ரவேல் வம்சத்தாரை அவர்கள் சிதறடிக்கப்பட்டிருக்கிற ஜனங்களிடத்திலிருந்து சேர்த்துக்கொண்டுவந்து, அவர்களால் ஜாதிகளின் கண்களுக்குமுன்பாகப் பரிசுத்தரென்று விளங்கும்போது, அவர்கள் என் தாசனாகிய யாக்கோபுக்கு நான் கொடுத்த தங்களுடைய தேசத்திலே குடியிருப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், நான் இஸ்ரவேல் வம்சத்தாரை அவர்கள் சிதறடிக்கப்பட்டிருக்கிற ஜனங்களிடத்திலிருந்து சேர்த்துக்கொண்டுவந்து, அவர்களால் ஜாதிகளின் கண்களுக்குமுன்பாகப் பரிசுத்தரென்று விளங்கும்போது, அவர்கள் என் தாசனாகிய யாக்கோபுக்கு நான் கொடுத்த தங்களுடைய தேசத்திலே குடியிருப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், நான் இஸ்ரவேல் வம்சத்தாரை அவர்கள் சிதறடிக்கப்பட்டிருக்கிற ஜனங்களிடத்திலிருந்து சேர்த்துக்கொண்டுவந்து, அவர்களால் ஜாதிகளின் கண்களுக்குமுன்பாகப் பரிசுத்தரென்று விளங்கும்போது, அவர்கள் என் தாசனாகிய யாக்கோபுக்கு நான் கொடுத்த தங்களுடைய தேசத்திலே குடியிருப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அவர்களுடைய சுற்றுப்புறத்தாரில் அவர்களை இகழ்ந்த அனைவரிலும் நான் நியாயத்தீர்ப்புகளைச் செய்யும்போது, அவர்கள் அதிலே சுகமாய்க் குடியிருந்து, வீடுகளைக் கட்டி திராட்சத்தோட்டங்களை நாட்டி, சுகமாய் வாழ்ந்து நான் தங்கள் தேவனாகிய கர்த்தர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அவர்களுடைய சுற்றுப்புறத்தாரில் அவர்களை இகழ்ந்த அனைவரிலும் நான் நியாயத்தீர்ப்புகளைச் செய்யும்போது, அவர்கள் அதிலே சுகமாய்க் குடியிருந்து, வீடுகளைக் கட்டி திராட்சத்தோட்டங்களை நாட்டி, சுகமாய் வாழ்ந்து நான் தங்கள் தேவனாகிய கர்த்தர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அவர்களுடைய சுற்றுப்புறத்தாரில் அவர்களை இகழ்ந்த அனைவரிலும் நான் நியாயத்தீர்ப்புகளைச் செய்யும்போது, அவர்கள் அதிலே சுகமாய்க் குடியிருந்து, வீடுகளைக் கட்டி திராட்சத்தோட்டங்களை நாட்டி, சுகமாய் வாழ்ந்து நான் தங்கள் தேவனாகிய கர்த்தர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5254,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே நீ தீருவின் அதிபதியை நோக்கி கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், உன் இருதயம் மேட்டிமைகொண்டு: நான் தேவன், நான் சமுத்திரத்தின் நடுவே தேவாசனத்தில் வீற்றிருக்கிறேனென்று நீ சொல்லி, உன் இருதயத்தை தேவனின் இருதயத்தைப்போல் ஆக்கினாலும், நீ மனுஷனேயல்லாமல் தேவனல்ல.]]></a:t>
+              <a:t><![CDATA[6. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ உன் இருதயத்தை தேவனின் இருதயத்தைப்போல ஆக்குகிறபடியினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5363,51 +6154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே நீ தீருவின் அதிபதியை நோக்கி கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், உன் இருதயம் மேட்டிமைகொண்டு: நான் தேவன், நான் சமுத்திரத்தின் நடுவே தேவாசனத்தில் வீற்றிருக்கிறேனென்று நீ சொல்லி, உன் இருதயத்தை தேவனின் இருதயத்தைப்போல் ஆக்கினாலும், நீ மனுஷனேயல்லாமல் தேவனல்ல.]]></a:t>
+              <a:t><![CDATA[7. இதோ, ஜாதிகளில் மகா பலவான்களாகிய மறுதேசத்தார் உனக்கு விரோதமாய் வரப்பண்ணுவேன்; அவர்கள் உன் ஞானத்தின் அழகுக்கு விரோதமாய்த் தங்கள் பட்டயங்களை உருவி, உன் மினுக்கைக் குலைத்துப்போடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +6263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், நான் இஸ்ரவேல் வம்சத்தாரை அவர்கள் சிதறடிக்கப்பட்டிருக்கிற ஜனங்களிடத்திலிருந்து சேர்த்துக்கொண்டுவந்து, அவர்களால் ஜாதிகளின் கண்களுக்குமுன்பாகப் பரிசுத்தரென்று விளங்கும்போது, அவர்கள் என் தாசனாகிய யாக்கோபுக்கு நான் கொடுத்த தங்களுடைய தேசத்திலே குடியிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. இதோ, ஜாதிகளில் மகா பலவான்களாகிய மறுதேசத்தார் உனக்கு விரோதமாய் வரப்பண்ணுவேன்; அவர்கள் உன் ஞானத்தின் அழகுக்கு விரோதமாய்த் தங்கள் பட்டயங்களை உருவி, உன் மினுக்கைக் குலைத்துப்போடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5581,51 +6372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், நான் இஸ்ரவேல் வம்சத்தாரை அவர்கள் சிதறடிக்கப்பட்டிருக்கிற ஜனங்களிடத்திலிருந்து சேர்த்துக்கொண்டுவந்து, அவர்களால் ஜாதிகளின் கண்களுக்குமுன்பாகப் பரிசுத்தரென்று விளங்கும்போது, அவர்கள் என் தாசனாகிய யாக்கோபுக்கு நான் கொடுத்த தங்களுடைய தேசத்திலே குடியிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[8. உன்னைக் குழியிலே விழத்தள்ளுவார்கள்; நீ சமுத்திரங்களின் நடுவே கொலையுண்டு சாகிறவர்களைப்போல் சாவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5660,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506573" r:id="rId1"/>
+    <p:sldLayoutId id="2473507592" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6056,50 +6847,106 @@
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6232,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મારા સેવક યાકૂબને આપેલી તેમની પોતાની ભૂમિમાં વસશે.]]></a:t>
+              <a:t><![CDATA[midst of the seas.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. છતાં તું દેવ હોવાનો દંભ કરે છે, તું એમ માને છે કે તું દાનિયેલ કરતા પણ ડાહ્યો છે. તારાથી કશું]]></a:t>
+              <a:t><![CDATA[9. Will you yet say before him that slays you, I am God? but you shall be a man, and no God, in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અજાણ્યું નથી.]]></a:t>
+              <a:t><![CDATA[hand of him that slays you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. તારા ડહાપણ અને તારા કૌશલથી તે સોનાચાંદીના ભંડાર ભર્યા છે.]]></a:t>
+              <a:t><![CDATA[10. You shall die the deaths of the uncircumcised by the hand of strangers: for I have spoken it,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. તેઓ ઇસ્રાએલમાં શાંતિપૂર્વક રહેશે, ઘરો બાંધશે અને દ્રાક્ષની વાડીઓ રોપશે. તેમની સાથે દુર્વ્યવહાર]]></a:t>
+              <a:t><![CDATA[says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરનારી આજુબાજુની પ્રજાઓને હું સજા કરીશ અને તેઓ શાંતિથી રહેશે. ત્યારે તેઓને ખબર પડશે કે હું તેમનો દેવ]]></a:t>
+              <a:t><![CDATA[11. Moreover the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહોવા છું,”]]></a:t>
+              <a:t><![CDATA[12. Son of man, take up a lamentation upon the king of Tyrus, and say unto him, Thus says the Lord]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. તું વેપારમાં ઘણો કાબેલ છે. તેથી તું ઘણો ધનવાન થયો છે અને તે કારણે તું અભિમાની થયો છે.]]></a:t>
+              <a:t><![CDATA[GOD; You seal up the sum, full of wisdom, and perfect in beauty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. તેથી યહોવા મારા માલિક કહે છે: તું દેવોના જેવો જ્ઞાની હોવાનો દાવો કરે છે.]]></a:t>
+              <a:t><![CDATA[13. You have been in Eden the garden of God; every precious stone was your covering, the ruby,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તેથી હું તારા પર હુમલો કરવા માટે ઘાતકીમાં ઘાતકી પરદેશીઓને લઇ આવીશ. તેં તારી કુશળતાથી અને દાનાઇથી]]></a:t>
+              <a:t><![CDATA[topaz, and the diamond, the beryl, the onyx, and the jasper, the sapphire, the emerald, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. મને યહોવાનું વચન આ પ્રમાણે સંભળાયું;]]></a:t>
+              <a:t><![CDATA[4. With your wisdom and with yours understanding you have got you riches, and have got gold and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જે સંપત્તિ પ્રાપ્ત કરી છે તે બધાનો નાશ કરી, તેઓ તારી કીતિર્ને ઝાંખી પાડશે.]]></a:t>
+              <a:t><![CDATA[carbuncle, and gold: the workmanship of your timbrels and of your pipes was prepared in you in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. તેઓ તારા પ્રાણ લેશે અને તને નરકના ખાડામાં ધકેલી દેશે. અને સાગરને તળિયે પહોંચાડી દેશે.]]></a:t>
+              <a:t><![CDATA[day that you were created.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તેઓ તારો પ્રાણ લેવા આવશે ત્યારે પણ તું એમ જ કહેતો રહીશ કે, “હું દેવ છું?” તું દેવ નથી, તું તો]]></a:t>
+              <a:t><![CDATA[14. You are the anointed cherub that covers; and I have set you so: you were upon the holy mountain]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કેવળ માણસ જ છે. અને તે પણ વધ કરનારાઓના હાથમાં પડેલો છે.]]></a:t>
+              <a:t><![CDATA[of God; you have walked up and down in the midst of the stones of fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તું બેસુન્નત વિદેશીની જેમ વિદેશીઓના હાથે મૃત્યુ પામશે. તેથી મેં આમ કહ્યું છે.”‘ એમ યહોવા મારા]]></a:t>
+              <a:t><![CDATA[15. You were perfect in your ways from the day that you were created, till iniquity was found in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માલિક કહે છે.]]></a:t>
+              <a:t><![CDATA[you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. મને ફરીથી યહોવાની વાણી આ પ્રમાણે સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[16. By the multitude of your merchandise they have filled the midst of you with violence, and you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. “હે મનુષ્યના પુત્ર, તું તૂરના રાજાને માટે શોકગીત ગા. અને તેને કહે કે, ‘આ યહોવા મારા માલિકના વચન]]></a:t>
+              <a:t><![CDATA[have sinned: therefore I will cast you as profane out of the mountain of God: and I will destroy]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે:“‘એક વખત તું સંપૂર્ણતાની પરાકાષ્ટાએ પહોંચ્યો હતો, તું જ્ઞાનનો અને સૌદર્યનો ભંડાર હતો.]]></a:t>
+              <a:t><![CDATA[you, O covering cherub, from the midst of the stones of fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. દેવના ઉદ્યાન એદનમાં તારો વાસ હતો અને બધી જાતના રત્નો તું ધારણ કરતો હતો; હીરા, માણેક, પોખરાજ,]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD came again unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. યહોવાએ કહ્યું, “‘ઇસ્રાએલનો તિરસ્કાર કરનારી આજુબાજુની પ્રજાઓ હવે કદી તેને ભોંકાતા કાંટા કે]]></a:t>
+              <a:t><![CDATA[silver into your treasures:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નીલમ, અકીક, બદામી ઇન્દ્રનીલ, પન્ના અને તારાં આભૂષણો સોનાનાં હતાં. તારા જન્મ સમયે તારે માટે બનાવવામાં]]></a:t>
+              <a:t><![CDATA[17. Yours heart was lifted up because of your beauty, you have corrupted your wisdom by reason of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવ્યાં હતાં.]]></a:t>
+              <a:t><![CDATA[your brightness: I will cast you to the ground, I will lay you before kings, that they may behold]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. તારું રક્ષણ કરવા એક અભિષિકત રક્ષક દૂત તરીકે નીમ્યો હતો. તું દેવના પવિત્ર પર્વત પર જઇ શકતો હતો]]></a:t>
+              <a:t><![CDATA[you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને અગ્નિના ચળકતાં પથ્થરો પર ચાલતો હતો.]]></a:t>
+              <a:t><![CDATA[2. Son of man, say unto the prince of Tyrus, Thus says the Lord GOD; Because yours heart is lifted]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. તું જન્મ્યો ત્યારે તારું આચરણ નિષ્કલંક હતું, પણ પાછળથી તારી દુષ્ટતા પ્રગટ થવા માંડી.]]></a:t>
+              <a:t><![CDATA[up, and you have said, I am a God, I sit in the seat of God, in the midst of the seas; yet you are a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તારો વધતો જતો વ્યાપાર તને હિંસામાં અને પાપમાં ખેંચી ગયો. આથી મેં તને દેવના પવિત્ર પર્વત પરથી]]></a:t>
+              <a:t><![CDATA[man, and not God, though you set yours heart as the heart of God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હાંકી મૂક્યો. જે દેવ દૂત તારું રક્ષણ કરતો હતો તેણે તને ઝળહળતાં રત્નોમાંથી તગેડી મૂકયો.]]></a:t>
+              <a:t><![CDATA[18. You have defiled your sanctuaries by the multitude of yours iniquities, by the iniquity of your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. તારા સૌદર્યને કારણે તું ફુલાઇ ગયો હતો અને તારી કીતિર્ને કારણે તારી બુદ્ધિ બહેર મારી ગઇ હતી. મેં]]></a:t>
+              <a:t><![CDATA[trade; therefore will I bring forth a fire from the midst of you, it shall devour you, and I will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તને ભોંય ઉપર પટક્યો છે અને બીજા રાજાઓ માટે તને ચેતવણીરૂપ બનાવ્યો છે.]]></a:t>
+              <a:t><![CDATA[bring you to ashes upon the earth in the sight of all them that behold you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. તારા વેપારમાં તેં એટલાં બધાં પાપો અને ષ્ટતા આચર્યા કે તારા મંદિરો પણ ષ્ટ થઇ ગયા. આથી, હે તૂર,]]></a:t>
+              <a:t><![CDATA[3. Behold, you are wiser than Daniel; there is no secret that they can hide from you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઝાંખરાની જેમ હેરાન નહિ કરે. અને ત્યારે તેઓને ખબર પડશે કે હું યહોવા તમારો માલિક છું.”‘]]></a:t>
+              <a:t><![CDATA[5. By your great wisdom and by your trade have you increased your riches, and yours heart is lifted]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મેં તને આગ ચાંપી અને તને બાળીને ભોંયભેગો કરી દીધો. આજે તને જોનારા સૌ કોઇ તને ભસ્મીભૂત થયેલો જુએ છે.]]></a:t>
+              <a:t><![CDATA[19. All they that know you among the people shall be astonished at you: you shall be a terror, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. જે પ્રજાઓ તને ઓળખતી હતી તે બધી તારી દશા જોઇને સ્તબ્ધ થઇ ગઇ છે. તારું પરિણામ ભયંકર આવ્યું છે,]]></a:t>
+              <a:t><![CDATA[never shall you be any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સદાને માટે તારો નાશ થયો છે.”‘]]></a:t>
+              <a:t><![CDATA[20. Again the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ફરીથી મને યહોવાની વાણી આ પ્રમાણે સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[21. Son of man, set your face against Zidon, and prophesy against it,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. “હે મનુષ્યના પુત્ર, તું સિદોન તરફ મુખ કરીને તેની વિરુદ્ધ પ્રબોધ કર.]]></a:t>
+              <a:t><![CDATA[22. And say, Thus says the Lord GOD; Behold, I am against you, O Zidon; and I will be glorified in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. તેણીને કહે, ‘યહોવા મારા માલિક કહે છે: “‘હે સિદોન, હું તારી વિરુદ્ધ છું. હું તારા સ્થાનમાં મારો]]></a:t>
+              <a:t><![CDATA[the midst of you: and they shall know that I am the LORD, when I shall have executed judgments in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મહિમા પ્રગટ કરીશ. તારામાં વસતા લોકોને સજા કરી હું મારી પવિત્રતા પ્રગટ કરીશ ત્યારે લોકો જાણશે કે હું]]></a:t>
+              <a:t><![CDATA[her, and shall be sanctified in her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહોવા છું.]]></a:t>
+              <a:t><![CDATA[23. For I will send into her pestilence, and blood into her streets; and the wounded shall be judged]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. હું તારા પર મરકી મોકલીશ. તારી શેરીઓમાં લોહી વહેશે. કારણ, જેઓની હત્યા થઇ છે તેઓ ત્યાં પડ્યા છે.]]></a:t>
+              <a:t><![CDATA[in the midst of her by the sword upon her on every side; and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પછી તને ખાતરી થશે કે હું યહોવા છું.”‘]]></a:t>
+              <a:t><![CDATA[24. And there shall be no more a pricking brier unto the house of Israel, nor any grieving thorn of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12755,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “હે મનુષ્યના પુત્ર, તું તૂરના રાજવીને કહે કે, ‘આ યહોવા મારા માલિકના વચન છે:“‘તું અભિમાનથી ફુલાઇ]]></a:t>
+              <a:t><![CDATA[up because of your riches:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[all that are round about them, that despised them; and they shall know that I am the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Thus says the Lord GOD; When I shall have gathered the house of Israel from the people among]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[whom they are scattered, and shall be sanctified in them in the sight of the heathen, then shall]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[they dwell in their land that I have given to my servant Jacob.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And they shall dwell safely therein, and shall build houses, and plant vineyards; yea, they]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[shall dwell with confidence, when I have executed judgments upon all those that despise them round]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[about them; and they shall know that I am the LORD their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગયો છે અને દેવ હોવાનો દાવો કરે છે, તું કહે છે, “દેવની જેમ હું સમુદ્રોની મધ્યે આસન પર બેસું છું.” તું]]></a:t>
+              <a:t><![CDATA[6. Therefore thus says the Lord GOD; Because you have set yours heart as the heart of God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવના જેવો જ્ઞાની હોવાનો દાવો ભલે કરે, પરંતુ તું નાશવંત મનુષ્ય છે, દેવ નહિ.]]></a:t>
+              <a:t><![CDATA[7. Behold, therefore I will bring strangers upon you, the terrible of the nations: and they shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. આ યહોવા મારા માલિકના વચન છે: “ઇસ્રાએલીઓને મેં જે પ્રજાઓમાં વેરવિખેર કરી નાખી છે, તે બધામાંથી હું]]></a:t>
+              <a:t><![CDATA[draw their swords against the beauty of your wisdom, and they shall defile your brightness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમને પાછા લાવી એકત્ર કરીશ અને ત્યારે બધી પ્રજાઓને ખબર પડશે કે હું પવિત્ર છું. ઇસ્રાએલના લોકો, મેં]]></a:t>
+              <a:t><![CDATA[8. They shall bring you down to the pit, and you shall die the deaths of them that are slain in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme35">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme35">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme35">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +14553,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>56</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>