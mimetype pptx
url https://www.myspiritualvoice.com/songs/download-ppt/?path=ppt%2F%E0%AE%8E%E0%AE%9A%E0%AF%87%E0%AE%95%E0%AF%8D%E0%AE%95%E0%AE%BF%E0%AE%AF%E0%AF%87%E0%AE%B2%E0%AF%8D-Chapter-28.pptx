--- v1 (2026-07-20)
+++ v2 (2026-09-18)
@@ -103,50 +103,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -183,50 +197,57 @@
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -380,53 +401,60 @@
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -486,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன்னைக் குழியிலே விழத்தள்ளுவார்கள்; நீ சமுத்திரங்களின் நடுவே கொலையுண்டு சாகிறவர்களைப்போல் சாவாய்.]]></a:t>
+              <a:t><![CDATA[5. By your great wisdom and by your trade have you increased your riches, and yours heart is lifted up because of your riches:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -595,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன்னைக் கொல்லுகிறவனுக்கு முன்பாக: நான் தேவனென்று நீ சொல்வாயோ? உன்னைக் குத்திப்போடுகிறவன் கைக்கு நீ மனுஷனேயல்லாமல் தேவனல்லவே,]]></a:t>
+              <a:t><![CDATA[6. Therefore thus says the Lord GOD; Because you have set yours heart as the heart of God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -704,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன்னைக் கொல்லுகிறவனுக்கு முன்பாக: நான் தேவனென்று நீ சொல்வாயோ? உன்னைக் குத்திப்போடுகிறவன் கைக்கு நீ மனுஷனேயல்லாமல் தேவனல்லவே,]]></a:t>
+              <a:t><![CDATA[6. Therefore thus says the Lord GOD; Because you have set yours heart as the heart of God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -813,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மறுதேசத்தாரின் கையினால் நீ விருத்தசேதனமில்லாதவர்கள் சாவதுபோல் சாவாய்; நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. Behold, therefore I will bring strangers upon you, the terrible of the nations: and they shall draw their swords against the beauty of your wisdom, and they shall defile your brightness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -922,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மறுதேசத்தாரின் கையினால் நீ விருத்தசேதனமில்லாதவர்கள் சாவதுபோல் சாவாய்; நான் இதைச் சொன்னேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. Behold, therefore I will bring strangers upon you, the terrible of the nations: and they shall draw their swords against the beauty of your wisdom, and they shall defile your brightness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1031,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[8. They shall bring you down to the pit, and you shall die the deaths of them that are slain in the midst of the seas.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1140,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மனுபுத்திரனே நீ தீரு ராஜாவைக்குறித்துப் புலம்பி அவனை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால். நீ விசித்திரமாய்ச் செய்யப்பட்ட முத்திரைமோதிரம்; நீ ஞானத்தால் நிறைந்தவன்; பூரண அழகுள்ளவன்.]]></a:t>
+              <a:t><![CDATA[9. Will you yet say before him that slays you, I am God? but you shall be a man, and no God, in the hand of him that slays you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1249,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மனுபுத்திரனே நீ தீரு ராஜாவைக்குறித்துப் புலம்பி அவனை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால். நீ விசித்திரமாய்ச் செய்யப்பட்ட முத்திரைமோதிரம்; நீ ஞானத்தால் நிறைந்தவன்; பூரண அழகுள்ளவன்.]]></a:t>
+              <a:t><![CDATA[9. Will you yet say before him that slays you, I am God? but you shall be a man, and no God, in the hand of him that slays you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1358,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ தேவனுடைய தோட்டமாகிய ஏதேனில் இருந்தவன்; பத்மராகம் புஷ்பராகம், வைரம், படிகப்பச்சை, கோமேதகம், யஸ்பி, இந்திரநீலம், மரகதம், மாணிக்கம் முதலான சகவித இரத்தினங்களும் பொன்னும் உன்னை மூடிக்கொண்டிருக்கிறது சிருஷ்டிக்கப்பட்ட நாளில் உன் மேளவாத்தியங்களும் உன் நாகசுரங்களும் உன்னிடத்தில் ஆயத்தப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. You shall die the deaths of the uncircumcised by the hand of strangers: for I have spoken it, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1467,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ தேவனுடைய தோட்டமாகிய ஏதேனில் இருந்தவன்; பத்மராகம் புஷ்பராகம், வைரம், படிகப்பச்சை, கோமேதகம், யஸ்பி, இந்திரநீலம், மரகதம், மாணிக்கம் முதலான சகவித இரத்தினங்களும் பொன்னும் உன்னை மூடிக்கொண்டிருக்கிறது சிருஷ்டிக்கப்பட்ட நாளில் உன் மேளவாத்தியங்களும் உன் நாகசுரங்களும் உன்னிடத்தில் ஆயத்தப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. You shall die the deaths of the uncircumcised by the hand of strangers: for I have spoken it, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1576,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ உன் ஞானத்தினாலும் உன் புத்தியினாலும் பொருள் சம்பாதித்து, பொன்னையும் வெள்ளியையும் உன் பொக்கிஷசாலைகளில் சேர்த்துக்கொண்டாய்.]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD came again unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1685,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ தேவனுடைய தோட்டமாகிய ஏதேனில் இருந்தவன்; பத்மராகம் புஷ்பராகம், வைரம், படிகப்பச்சை, கோமேதகம், யஸ்பி, இந்திரநீலம், மரகதம், மாணிக்கம் முதலான சகவித இரத்தினங்களும் பொன்னும் உன்னை மூடிக்கொண்டிருக்கிறது சிருஷ்டிக்கப்பட்ட நாளில் உன் மேளவாத்தியங்களும் உன் நாகசுரங்களும் உன்னிடத்தில் ஆயத்தப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. Moreover the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1794,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ தேவனுடைய தோட்டமாகிய ஏதேனில் இருந்தவன்; பத்மராகம் புஷ்பராகம், வைரம், படிகப்பச்சை, கோமேதகம், யஸ்பி, இந்திரநீலம், மரகதம், மாணிக்கம் முதலான சகவித இரத்தினங்களும் பொன்னும் உன்னை மூடிக்கொண்டிருக்கிறது சிருஷ்டிக்கப்பட்ட நாளில் உன் மேளவாத்தியங்களும் உன் நாகசுரங்களும் உன்னிடத்தில் ஆயத்தப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. Son of man, take up a lamentation upon the king of Tyrus, and say unto him, Thus says the Lord GOD; You seal up the sum, full of wisdom, and perfect in beauty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1903,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ காப்பாற்றுகிறதற்காக அபிஷேகம்பண்ணப்பட்ட கேருப்; தேவனுடைய பரிசுத்த பர்வதத்தில் உன்னை வைத்தேன்; அக்கினிமயமான கற்களின் நடுவே உலாவினாய்.]]></a:t>
+              <a:t><![CDATA[12. Son of man, take up a lamentation upon the king of Tyrus, and say unto him, Thus says the Lord GOD; You seal up the sum, full of wisdom, and perfect in beauty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2012,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ காப்பாற்றுகிறதற்காக அபிஷேகம்பண்ணப்பட்ட கேருப்; தேவனுடைய பரிசுத்த பர்வதத்தில் உன்னை வைத்தேன்; அக்கினிமயமான கற்களின் நடுவே உலாவினாய்.]]></a:t>
+              <a:t><![CDATA[12. Son of man, take up a lamentation upon the king of Tyrus, and say unto him, Thus says the Lord GOD; You seal up the sum, full of wisdom, and perfect in beauty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2121,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ சிருஷ்டிக்கப்பட்ட நாள் துவக்கி உன்னில் அநியாயம் கண்டுபிடிக்கப்பட்டதுமட்டும், உன் வழிகளில் குறையற்றிருந்தாய்.]]></a:t>
+              <a:t><![CDATA[13. You have been in Eden the garden of God; every precious stone was your covering, the ruby, topaz, and the diamond, the beryl, the onyx, and the jasper, the sapphire, the emerald, and the carbuncle, and gold: the workmanship of your timbrels and of your pipes was prepared in you in the day that you were created.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2230,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ சிருஷ்டிக்கப்பட்ட நாள் துவக்கி உன்னில் அநியாயம் கண்டுபிடிக்கப்பட்டதுமட்டும், உன் வழிகளில் குறையற்றிருந்தாய்.]]></a:t>
+              <a:t><![CDATA[13. You have been in Eden the garden of God; every precious stone was your covering, the ruby, topaz, and the diamond, the beryl, the onyx, and the jasper, the sapphire, the emerald, and the carbuncle, and gold: the workmanship of your timbrels and of your pipes was prepared in you in the day that you were created.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2339,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் வியாபாரத்தின் மிகுதியினால், உன் கொடுமை அதிகரித்து நீ பாவஞ்செய்தாய்; ஆகையால் நான் உன்னை தேவனுடைய பர்வதத்திலிருந்து ஆகாதவனென்று தள்ளி, காப்பாற்றுகிற கேருபாய் இருந்த உன்னை அக்கினிமயமான கற்களின் நடுவே இராதபடிக்கு அழித்துப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[13. You have been in Eden the garden of God; every precious stone was your covering, the ruby, topaz, and the diamond, the beryl, the onyx, and the jasper, the sapphire, the emerald, and the carbuncle, and gold: the workmanship of your timbrels and of your pipes was prepared in you in the day that you were created.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2448,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் வியாபாரத்தின் மிகுதியினால், உன் கொடுமை அதிகரித்து நீ பாவஞ்செய்தாய்; ஆகையால் நான் உன்னை தேவனுடைய பர்வதத்திலிருந்து ஆகாதவனென்று தள்ளி, காப்பாற்றுகிற கேருபாய் இருந்த உன்னை அக்கினிமயமான கற்களின் நடுவே இராதபடிக்கு அழித்துப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[13. You have been in Eden the garden of God; every precious stone was your covering, the ruby, topaz, and the diamond, the beryl, the onyx, and the jasper, the sapphire, the emerald, and the carbuncle, and gold: the workmanship of your timbrels and of your pipes was prepared in you in the day that you were created.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2557,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் வியாபாரத்தின் மிகுதியினால், உன் கொடுமை அதிகரித்து நீ பாவஞ்செய்தாய்; ஆகையால் நான் உன்னை தேவனுடைய பர்வதத்திலிருந்து ஆகாதவனென்று தள்ளி, காப்பாற்றுகிற கேருபாய் இருந்த உன்னை அக்கினிமயமான கற்களின் நடுவே இராதபடிக்கு அழித்துப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[14. You are the anointed cherub that covers; and I have set you so: you were upon the holy mountain of God; you have walked up and down in the midst of the stones of fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2666,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[14. You are the anointed cherub that covers; and I have set you so: you were upon the holy mountain of God; you have walked up and down in the midst of the stones of fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2775,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ உன் ஞானத்தினாலும் உன் புத்தியினாலும் பொருள் சம்பாதித்து, பொன்னையும் வெள்ளியையும் உன் பொக்கிஷசாலைகளில் சேர்த்துக்கொண்டாய்.]]></a:t>
+              <a:t><![CDATA[2. Son of man, say unto the prince of Tyrus, Thus says the Lord GOD; Because yours heart is lifted up, and you have said, I am a God, I sit in the seat of God, in the midst of the seas; yet you are a man, and not God, though you set yours heart as the heart of God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2884,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் அழகினால் உன் இருதயம் மேட்டிமையாயிற்று; உன் மினுக்கினாலுண்டான ஞானத்தைக் கெடுத்தாய்; உன்னைத் தரையிலே தள்ளிப்போடுவேன்; ராஜாக்கள் உன்னைப் பார்க்கும்படி உன்னை அவர்களுக்கு முன்பாக வேடிக்கையாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[15. You were perfect in your ways from the day that you were created, till iniquity was found in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2993,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் அழகினால் உன் இருதயம் மேட்டிமையாயிற்று; உன் மினுக்கினாலுண்டான ஞானத்தைக் கெடுத்தாய்; உன்னைத் தரையிலே தள்ளிப்போடுவேன்; ராஜாக்கள் உன்னைப் பார்க்கும்படி உன்னை அவர்களுக்கு முன்பாக வேடிக்கையாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[15. You were perfect in your ways from the day that you were created, till iniquity was found in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3102,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் அழகினால் உன் இருதயம் மேட்டிமையாயிற்று; உன் மினுக்கினாலுண்டான ஞானத்தைக் கெடுத்தாய்; உன்னைத் தரையிலே தள்ளிப்போடுவேன்; ராஜாக்கள் உன்னைப் பார்க்கும்படி உன்னை அவர்களுக்கு முன்பாக வேடிக்கையாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[16. By the multitude of your merchandise they have filled the midst of you with violence, and you have sinned: therefore I will cast you as profane out of the mountain of God: and I will destroy you, O covering cherub, from the midst of the stones of fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3211,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே நீ தீருவின் அதிபதியை நோக்கி கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், உன் இருதயம் மேட்டிமைகொண்டு: நான் தேவன், நான் சமுத்திரத்தின் நடுவே தேவாசனத்தில் வீற்றிருக்கிறேனென்று நீ சொல்லி, உன் இருதயத்தை தேவனின் இருதயத்தைப்போல் ஆக்கினாலும், நீ மனுஷனேயல்லாமல் தேவனல்ல.]]></a:t>
+              <a:t><![CDATA[16. By the multitude of your merchandise they have filled the midst of you with violence, and you have sinned: therefore I will cast you as profane out of the mountain of God: and I will destroy you, O covering cherub, from the midst of the stones of fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3320,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே நீ தீருவின் அதிபதியை நோக்கி கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், உன் இருதயம் மேட்டிமைகொண்டு: நான் தேவன், நான் சமுத்திரத்தின் நடுவே தேவாசனத்தில் வீற்றிருக்கிறேனென்று நீ சொல்லி, உன் இருதயத்தை தேவனின் இருதயத்தைப்போல் ஆக்கினாலும், நீ மனுஷனேயல்லாமல் தேவனல்ல.]]></a:t>
+              <a:t><![CDATA[16. By the multitude of your merchandise they have filled the midst of you with violence, and you have sinned: therefore I will cast you as profane out of the mountain of God: and I will destroy you, O covering cherub, from the midst of the stones of fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3429,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே நீ தீருவின் அதிபதியை நோக்கி கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், உன் இருதயம் மேட்டிமைகொண்டு: நான் தேவன், நான் சமுத்திரத்தின் நடுவே தேவாசனத்தில் வீற்றிருக்கிறேனென்று நீ சொல்லி, உன் இருதயத்தை தேவனின் இருதயத்தைப்போல் ஆக்கினாலும், நீ மனுஷனேயல்லாமல் தேவனல்ல.]]></a:t>
+              <a:t><![CDATA[17. Yours heart was lifted up because of your beauty, you have corrupted your wisdom by reason of your brightness: I will cast you to the ground, I will lay you before kings, that they may behold you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3538,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் அக்கிரமங்களின் ஏராளத்தினாலும், உன் வியாபாரத்தின் அநீதத்தினாலும் உன் பரிசுத்த ஸ்தலங்களைப் பரிசுத்தக்குலைச்சலாக்கினாய்; ஆகையால் உன்னைப் பட்சிப்பதாகிய ஒரு அக்கினியை நான் உன் நடுவிலிருந்து புறப்படப்பண்ணி, உன்னைப்பார்க்கிற எல்லாருடைய கண்களுக்கு முன்பாகவும் உன்னைப் பூமியின்மேல் சாம்பலாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[17. Yours heart was lifted up because of your beauty, you have corrupted your wisdom by reason of your brightness: I will cast you to the ground, I will lay you before kings, that they may behold you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3647,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் அக்கிரமங்களின் ஏராளத்தினாலும், உன் வியாபாரத்தின் அநீதத்தினாலும் உன் பரிசுத்த ஸ்தலங்களைப் பரிசுத்தக்குலைச்சலாக்கினாய்; ஆகையால் உன்னைப் பட்சிப்பதாகிய ஒரு அக்கினியை நான் உன் நடுவிலிருந்து புறப்படப்பண்ணி, உன்னைப்பார்க்கிற எல்லாருடைய கண்களுக்கு முன்பாகவும் உன்னைப் பூமியின்மேல் சாம்பலாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[17. Yours heart was lifted up because of your beauty, you have corrupted your wisdom by reason of your brightness: I will cast you to the ground, I will lay you before kings, that they may behold you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3756,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் அக்கிரமங்களின் ஏராளத்தினாலும், உன் வியாபாரத்தின் அநீதத்தினாலும் உன் பரிசுத்த ஸ்தலங்களைப் பரிசுத்தக்குலைச்சலாக்கினாய்; ஆகையால் உன்னைப் பட்சிப்பதாகிய ஒரு அக்கினியை நான் உன் நடுவிலிருந்து புறப்படப்பண்ணி, உன்னைப்பார்க்கிற எல்லாருடைய கண்களுக்கு முன்பாகவும் உன்னைப் பூமியின்மேல் சாம்பலாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[18. You have defiled your sanctuaries by the multitude of yours iniquities, by the iniquity of your trade; therefore will I bring forth a fire from the midst of you, it shall devour you, and I will bring you to ashes upon the earth in the sight of all them that behold you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3865,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, தானியேலைப்பார்க்கிலும் நீ ஞானவான்; இரகசியமானதொன்றும் உனக்கு மறைபொருள் அல்ல.]]></a:t>
+              <a:t><![CDATA[18. You have defiled your sanctuaries by the multitude of yours iniquities, by the iniquity of your trade; therefore will I bring forth a fire from the midst of you, it shall devour you, and I will bring you to ashes upon the earth in the sight of all them that behold you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3974,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் வியாபாரத்தினாலும் உன் மகா ஞானத்தினாலும் உன் பொருளைப் பெருகப்பண்ணினாய்; உன் இருதயம் உன் செல்வத்தினால் மேட்டிமையாயிற்று.]]></a:t>
+              <a:t><![CDATA[2. Son of man, say unto the prince of Tyrus, Thus says the Lord GOD; Because yours heart is lifted up, and you have said, I am a God, I sit in the seat of God, in the midst of the seas; yet you are a man, and not God, though you set yours heart as the heart of God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4083,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஜனங்களில் உன்னை அறிந்த அனைவரும் உன்னிமித்தம் திகைப்பார்கள்; மகா பயங்கரமாவாய்; இனி ஒருபோதும் இருக்கமாட்டாய் என்று உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. You have defiled your sanctuaries by the multitude of yours iniquities, by the iniquity of your trade; therefore will I bring forth a fire from the midst of you, it shall devour you, and I will bring you to ashes upon the earth in the sight of all them that behold you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4192,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஜனங்களில் உன்னை அறிந்த அனைவரும் உன்னிமித்தம் திகைப்பார்கள்; மகா பயங்கரமாவாய்; இனி ஒருபோதும் இருக்கமாட்டாய் என்று உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. You have defiled your sanctuaries by the multitude of yours iniquities, by the iniquity of your trade; therefore will I bring forth a fire from the midst of you, it shall devour you, and I will bring you to ashes upon the earth in the sight of all them that behold you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4301,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[19. All they that know you among the people shall be astonished at you: you shall be a terror, and never shall you be any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4410,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மனுபுத்திரனே, நீ உன் முகத்தைச் ஏதோனுக்கு எதிராகத் திருப்பி, அதற்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து, சொல்லவேண்டியது என்னவென்றால்.]]></a:t>
+              <a:t><![CDATA[19. All they that know you among the people shall be astonished at you: you shall be a terror, and never shall you be any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4519,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தராகிய தேவன் சொல்லுகிறார்; சீதோனே, இதோ, நான் உனக்கு விரோதமாக வந்து, உன் நடுவிலே மகிமைப்படுவேன்; நான் அதிலே நியாயத்தீர்ப்புகளைச் செய்து, அதிலே பரிசுத்தரென்று விளங்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Again the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4628,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தராகிய தேவன் சொல்லுகிறார்; சீதோனே, இதோ, நான் உனக்கு விரோதமாக வந்து, உன் நடுவிலே மகிமைப்படுவேன்; நான் அதிலே நியாயத்தீர்ப்புகளைச் செய்து, அதிலே பரிசுத்தரென்று விளங்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Son of man, set your face against Zidon, and prophesy against it,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4737,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தராகிய தேவன் சொல்லுகிறார்; சீதோனே, இதோ, நான் உனக்கு விரோதமாக வந்து, உன் நடுவிலே மகிமைப்படுவேன்; நான் அதிலே நியாயத்தீர்ப்புகளைச் செய்து, அதிலே பரிசுத்தரென்று விளங்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Son of man, set your face against Zidon, and prophesy against it,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4846,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நான் அதிலே கொள்ளைநோயையும், அதின் வீதிகளில் இரத்தத்தையும் வரப்பண்ணுவேன்; அதற்கு விரோதமாய்ச் சுற்றிலும் வந்த பட்டயத்தினால் காயம்பட்டவர்கள் அதின் நடுவிலே வெட்டுண்டு விழுவார்கள்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And say, Thus says the Lord GOD; Behold, I am against you, O Zidon; and I will be glorified in the midst of you: and they shall know that I am the LORD, when I shall have executed judgments in her, and shall be sanctified in her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4955,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நான் அதிலே கொள்ளைநோயையும், அதின் வீதிகளில் இரத்தத்தையும் வரப்பண்ணுவேன்; அதற்கு விரோதமாய்ச் சுற்றிலும் வந்த பட்டயத்தினால் காயம்பட்டவர்கள் அதின் நடுவிலே வெட்டுண்டு விழுவார்கள்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And say, Thus says the Lord GOD; Behold, I am against you, O Zidon; and I will be glorified in the midst of you: and they shall know that I am the LORD, when I shall have executed judgments in her, and shall be sanctified in her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5064,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேல் வம்சத்தாரை இகழ்ந்த அவர்களுடைய சுற்றுப்புறத்தாராகிய அனைவரிலும், இனித் தைக்கிறமுள்ளும் நோவுண்டாக்குகிற நெரிஞ்சிலும் அவர்களுக்கு இராது; அப்பொழுது நான் கர்த்தராகிய ஆண்டவரென்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And say, Thus says the Lord GOD; Behold, I am against you, O Zidon; and I will be glorified in the midst of you: and they shall know that I am the LORD, when I shall have executed judgments in her, and shall be sanctified in her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5173,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் வியாபாரத்தினாலும் உன் மகா ஞானத்தினாலும் உன் பொருளைப் பெருகப்பண்ணினாய்; உன் இருதயம் உன் செல்வத்தினால் மேட்டிமையாயிற்று.]]></a:t>
+              <a:t><![CDATA[2. Son of man, say unto the prince of Tyrus, Thus says the Lord GOD; Because yours heart is lifted up, and you have said, I am a God, I sit in the seat of God, in the midst of the seas; yet you are a man, and not God, though you set yours heart as the heart of God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5282,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேல் வம்சத்தாரை இகழ்ந்த அவர்களுடைய சுற்றுப்புறத்தாராகிய அனைவரிலும், இனித் தைக்கிறமுள்ளும் நோவுண்டாக்குகிற நெரிஞ்சிலும் அவர்களுக்கு இராது; அப்பொழுது நான் கர்த்தராகிய ஆண்டவரென்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[23. For I will send into her pestilence, and blood into her streets; and the wounded shall be judged in the midst of her by the sword upon her on every side; and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5391,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், நான் இஸ்ரவேல் வம்சத்தாரை அவர்கள் சிதறடிக்கப்பட்டிருக்கிற ஜனங்களிடத்திலிருந்து சேர்த்துக்கொண்டுவந்து, அவர்களால் ஜாதிகளின் கண்களுக்குமுன்பாகப் பரிசுத்தரென்று விளங்கும்போது, அவர்கள் என் தாசனாகிய யாக்கோபுக்கு நான் கொடுத்த தங்களுடைய தேசத்திலே குடியிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[23. For I will send into her pestilence, and blood into her streets; and the wounded shall be judged in the midst of her by the sword upon her on every side; and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5500,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், நான் இஸ்ரவேல் வம்சத்தாரை அவர்கள் சிதறடிக்கப்பட்டிருக்கிற ஜனங்களிடத்திலிருந்து சேர்த்துக்கொண்டுவந்து, அவர்களால் ஜாதிகளின் கண்களுக்குமுன்பாகப் பரிசுத்தரென்று விளங்கும்போது, அவர்கள் என் தாசனாகிய யாக்கோபுக்கு நான் கொடுத்த தங்களுடைய தேசத்திலே குடியிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[23. For I will send into her pestilence, and blood into her streets; and the wounded shall be judged in the midst of her by the sword upon her on every side; and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5609,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், நான் இஸ்ரவேல் வம்சத்தாரை அவர்கள் சிதறடிக்கப்பட்டிருக்கிற ஜனங்களிடத்திலிருந்து சேர்த்துக்கொண்டுவந்து, அவர்களால் ஜாதிகளின் கண்களுக்குமுன்பாகப் பரிசுத்தரென்று விளங்கும்போது, அவர்கள் என் தாசனாகிய யாக்கோபுக்கு நான் கொடுத்த தங்களுடைய தேசத்திலே குடியிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And there shall be no more a pricking brier unto the house of Israel, nor any grieving thorn of all that are round about them, that despised them; and they shall know that I am the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5718,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்களுடைய சுற்றுப்புறத்தாரில் அவர்களை இகழ்ந்த அனைவரிலும் நான் நியாயத்தீர்ப்புகளைச் செய்யும்போது, அவர்கள் அதிலே சுகமாய்க் குடியிருந்து, வீடுகளைக் கட்டி திராட்சத்தோட்டங்களை நாட்டி, சுகமாய் வாழ்ந்து நான் தங்கள் தேவனாகிய கர்த்தர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. And there shall be no more a pricking brier unto the house of Israel, nor any grieving thorn of all that are round about them, that despised them; and they shall know that I am the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5827,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்களுடைய சுற்றுப்புறத்தாரில் அவர்களை இகழ்ந்த அனைவரிலும் நான் நியாயத்தீர்ப்புகளைச் செய்யும்போது, அவர்கள் அதிலே சுகமாய்க் குடியிருந்து, வீடுகளைக் கட்டி திராட்சத்தோட்டங்களை நாட்டி, சுகமாய் வாழ்ந்து நான் தங்கள் தேவனாகிய கர்த்தர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. And there shall be no more a pricking brier unto the house of Israel, nor any grieving thorn of all that are round about them, that despised them; and they shall know that I am the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5936,51 +5964,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்களுடைய சுற்றுப்புறத்தாரில் அவர்களை இகழ்ந்த அனைவரிலும் நான் நியாயத்தீர்ப்புகளைச் செய்யும்போது, அவர்கள் அதிலே சுகமாய்க் குடியிருந்து, வீடுகளைக் கட்டி திராட்சத்தோட்டங்களை நாட்டி, சுகமாய் வாழ்ந்து நான் தங்கள் தேவனாகிய கர்த்தர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. Thus says the Lord GOD; When I shall have gathered the house of Israel from the people among whom they are scattered, and shall be sanctified in them in the sight of the heathen, then shall they dwell in their land that I have given to my servant Jacob.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Thus says the Lord GOD; When I shall have gathered the house of Israel from the people among whom they are scattered, and shall be sanctified in them in the sight of the heathen, then shall they dwell in their land that I have given to my servant Jacob.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Thus says the Lord GOD; When I shall have gathered the house of Israel from the people among whom they are scattered, and shall be sanctified in them in the sight of the heathen, then shall they dwell in their land that I have given to my servant Jacob.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Thus says the Lord GOD; When I shall have gathered the house of Israel from the people among whom they are scattered, and shall be sanctified in them in the sight of the heathen, then shall they dwell in their land that I have given to my servant Jacob.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6045,51 +6400,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ உன் இருதயத்தை தேவனின் இருதயத்தைப்போல ஆக்குகிறபடியினால்]]></a:t>
+              <a:t><![CDATA[3. Behold, you are wiser than Daniel; there is no secret that they can hide from you:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And they shall dwell safely therein, and shall build houses, and plant vineyards; yea, they shall dwell with confidence, when I have executed judgments upon all those that despise them round about them; and they shall know that I am the LORD their God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And they shall dwell safely therein, and shall build houses, and plant vineyards; yea, they shall dwell with confidence, when I have executed judgments upon all those that despise them round about them; and they shall know that I am the LORD their God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And they shall dwell safely therein, and shall build houses, and plant vineyards; yea, they shall dwell with confidence, when I have executed judgments upon all those that despise them round about them; and they shall know that I am the LORD their God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And they shall dwell safely therein, and shall build houses, and plant vineyards; yea, they shall dwell with confidence, when I have executed judgments upon all those that despise them round about them; and they shall know that I am the LORD their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6154,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, ஜாதிகளில் மகா பலவான்களாகிய மறுதேசத்தார் உனக்கு விரோதமாய் வரப்பண்ணுவேன்; அவர்கள் உன் ஞானத்தின் அழகுக்கு விரோதமாய்த் தங்கள் பட்டயங்களை உருவி, உன் மினுக்கைக் குலைத்துப்போடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[4. With your wisdom and with yours understanding you have got you riches, and have got gold and silver into your treasures:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6263,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, ஜாதிகளில் மகா பலவான்களாகிய மறுதேசத்தார் உனக்கு விரோதமாய் வரப்பண்ணுவேன்; அவர்கள் உன் ஞானத்தின் அழகுக்கு விரோதமாய்த் தங்கள் பட்டயங்களை உருவி, உன் மினுக்கைக் குலைத்துப்போடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[4. With your wisdom and with yours understanding you have got you riches, and have got gold and silver into your treasures:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6372,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன்னைக் குழியிலே விழத்தள்ளுவார்கள்; நீ சமுத்திரங்களின் நடுவே கொலையுண்டு சாகிறவர்களைப்போல் சாவாய்.]]></a:t>
+              <a:t><![CDATA[5. By your great wisdom and by your trade have you increased your riches, and yours heart is lifted up because of your riches:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6451,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473507592" r:id="rId1"/>
+    <p:sldLayoutId id="2478715836" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6903,54 +7694,110 @@
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7079,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[midst of the seas.]]></a:t>
+              <a:t><![CDATA[செல்வத்தினால் மேட்டிமையாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Will you yet say before him that slays you, I am God? but you shall be a man, and no God, in the]]></a:t>
+              <a:t><![CDATA[6. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நீ உன் இருதயத்தை தேவனின் இருதயத்தைப்போல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hand of him that slays you.]]></a:t>
+              <a:t><![CDATA[ஆக்குகிறபடியினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. You shall die the deaths of the uncircumcised by the hand of strangers: for I have spoken it,]]></a:t>
+              <a:t><![CDATA[7. இதோ, ஜாதிகளில் மகா பலவான்களாகிய மறுதேசத்தார் உனக்கு விரோதமாய் வரப்பண்ணுவேன்; அவர்கள் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[ஞானத்தின் அழகுக்கு விரோதமாய்த் தங்கள் பட்டயங்களை உருவி, உன் மினுக்கைக் குலைத்துப்போடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Moreover the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[8. உன்னைக் குழியிலே விழத்தள்ளுவார்கள்; நீ சமுத்திரங்களின் நடுவே கொலையுண்டு சாகிறவர்களைப்போல் சாவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Son of man, take up a lamentation upon the king of Tyrus, and say unto him, Thus says the Lord]]></a:t>
+              <a:t><![CDATA[9. உன்னைக் கொல்லுகிறவனுக்கு முன்பாக: நான் தேவனென்று நீ சொல்வாயோ? உன்னைக் குத்திப்போடுகிறவன் கைக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[GOD; You seal up the sum, full of wisdom, and perfect in beauty.]]></a:t>
+              <a:t><![CDATA[நீ மனுஷனேயல்லாமல் தேவனல்லவே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. You have been in Eden the garden of God; every precious stone was your covering, the ruby,]]></a:t>
+              <a:t><![CDATA[10. மறுதேசத்தாரின் கையினால் நீ விருத்தசேதனமில்லாதவர்கள் சாவதுபோல் சாவாய்; நான் இதைச் சொன்னேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[topaz, and the diamond, the beryl, the onyx, and the jasper, the sapphire, the emerald, and the]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. With your wisdom and with yours understanding you have got you riches, and have got gold and]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[carbuncle, and gold: the workmanship of your timbrels and of your pipes was prepared in you in the]]></a:t>
+              <a:t><![CDATA[11. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[day that you were created.]]></a:t>
+              <a:t><![CDATA[12. மனுபுத்திரனே நீ தீரு ராஜாவைக்குறித்துப் புலம்பி அவனை நோக்கி: கர்த்தராகிய ஆண்டவர் உரைக்கிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. You are the anointed cherub that covers; and I have set you so: you were upon the holy mountain]]></a:t>
+              <a:t><![CDATA[என்னவென்றால். நீ விசித்திரமாய்ச் செய்யப்பட்ட முத்திரைமோதிரம்; நீ ஞானத்தால் நிறைந்தவன்; பூரண]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of God; you have walked up and down in the midst of the stones of fire.]]></a:t>
+              <a:t><![CDATA[அழகுள்ளவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. You were perfect in your ways from the day that you were created, till iniquity was found in]]></a:t>
+              <a:t><![CDATA[13. நீ தேவனுடைய தோட்டமாகிய ஏதேனில் இருந்தவன்; பத்மராகம் புஷ்பராகம், வைரம், படிகப்பச்சை, கோமேதகம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you.]]></a:t>
+              <a:t><![CDATA[யஸ்பி, இந்திரநீலம், மரகதம், மாணிக்கம் முதலான சகவித இரத்தினங்களும் பொன்னும் உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. By the multitude of your merchandise they have filled the midst of you with violence, and you]]></a:t>
+              <a:t><![CDATA[மூடிக்கொண்டிருக்கிறது சிருஷ்டிக்கப்பட்ட நாளில் உன் மேளவாத்தியங்களும் உன் நாகசுரங்களும் உன்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have sinned: therefore I will cast you as profane out of the mountain of God: and I will destroy]]></a:t>
+              <a:t><![CDATA[ஆயத்தப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, O covering cherub, from the midst of the stones of fire.]]></a:t>
+              <a:t><![CDATA[14. நீ காப்பாற்றுகிறதற்காக அபிஷேகம்பண்ணப்பட்ட கேருப்; தேவனுடைய பரிசுத்த பர்வதத்தில் உன்னை வைத்தேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The word of the LORD came again unto me, saying,]]></a:t>
+              <a:t><![CDATA[அக்கினிமயமான கற்களின் நடுவே உலாவினாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[silver into your treasures:]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே நீ தீருவின் அதிபதியை நோக்கி கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால், உன் இருதயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Yours heart was lifted up because of your beauty, you have corrupted your wisdom by reason of]]></a:t>
+              <a:t><![CDATA[15. நீ சிருஷ்டிக்கப்பட்ட நாள் துவக்கி உன்னில் அநியாயம் கண்டுபிடிக்கப்பட்டதுமட்டும், உன் வழிகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your brightness: I will cast you to the ground, I will lay you before kings, that they may behold]]></a:t>
+              <a:t><![CDATA[குறையற்றிருந்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you.]]></a:t>
+              <a:t><![CDATA[16. உன் வியாபாரத்தின் மிகுதியினால், உன் கொடுமை அதிகரித்து நீ பாவஞ்செய்தாய்; ஆகையால் நான் உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Son of man, say unto the prince of Tyrus, Thus says the Lord GOD; Because yours heart is lifted]]></a:t>
+              <a:t><![CDATA[தேவனுடைய பர்வதத்திலிருந்து ஆகாதவனென்று தள்ளி, காப்பாற்றுகிற கேருபாய் இருந்த உன்னை அக்கினிமயமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[up, and you have said, I am a God, I sit in the seat of God, in the midst of the seas; yet you are a]]></a:t>
+              <a:t><![CDATA[கற்களின் நடுவே இராதபடிக்கு அழித்துப்போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man, and not God, though you set yours heart as the heart of God:]]></a:t>
+              <a:t><![CDATA[17. உன் அழகினால் உன் இருதயம் மேட்டிமையாயிற்று; உன் மினுக்கினாலுண்டான ஞானத்தைக் கெடுத்தாய்; உன்னைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. You have defiled your sanctuaries by the multitude of yours iniquities, by the iniquity of your]]></a:t>
+              <a:t><![CDATA[தரையிலே தள்ளிப்போடுவேன்; ராஜாக்கள் உன்னைப் பார்க்கும்படி உன்னை அவர்களுக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[trade; therefore will I bring forth a fire from the midst of you, it shall devour you, and I will]]></a:t>
+              <a:t><![CDATA[வேடிக்கையாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bring you to ashes upon the earth in the sight of all them that behold you.]]></a:t>
+              <a:t><![CDATA[18. உன் அக்கிரமங்களின் ஏராளத்தினாலும், உன் வியாபாரத்தின் அநீதத்தினாலும் உன் பரிசுத்த ஸ்தலங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Behold, you are wiser than Daniel; there is no secret that they can hide from you:]]></a:t>
+              <a:t><![CDATA[பரிசுத்தக்குலைச்சலாக்கினாய்; ஆகையால் உன்னைப் பட்சிப்பதாகிய ஒரு அக்கினியை நான் உன் நடுவிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. By your great wisdom and by your trade have you increased your riches, and yours heart is lifted]]></a:t>
+              <a:t><![CDATA[மேட்டிமைகொண்டு: நான் தேவன், நான் சமுத்திரத்தின் நடுவே தேவாசனத்தில் வீற்றிருக்கிறேனென்று நீ சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. All they that know you among the people shall be astonished at you: you shall be a terror, and]]></a:t>
+              <a:t><![CDATA[புறப்படப்பண்ணி, உன்னைப்பார்க்கிற எல்லாருடைய கண்களுக்கு முன்பாகவும் உன்னைப் பூமியின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[never shall you be any more.]]></a:t>
+              <a:t><![CDATA[சாம்பலாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Again the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[19. ஜனங்களில் உன்னை அறிந்த அனைவரும் உன்னிமித்தம் திகைப்பார்கள்; மகா பயங்கரமாவாய்; இனி ஒருபோதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Son of man, set your face against Zidon, and prophesy against it,]]></a:t>
+              <a:t><![CDATA[இருக்கமாட்டாய் என்று உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And say, Thus says the Lord GOD; Behold, I am against you, O Zidon; and I will be glorified in]]></a:t>
+              <a:t><![CDATA[20. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the midst of you: and they shall know that I am the LORD, when I shall have executed judgments in]]></a:t>
+              <a:t><![CDATA[21. மனுபுத்திரனே, நீ உன் முகத்தைச் ஏதோனுக்கு எதிராகத் திருப்பி, அதற்கு விரோதமாகத் தீர்க்கதரிசனம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[her, and shall be sanctified in her.]]></a:t>
+              <a:t><![CDATA[உரைத்து, சொல்லவேண்டியது என்னவென்றால்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. For I will send into her pestilence, and blood into her streets; and the wounded shall be judged]]></a:t>
+              <a:t><![CDATA[22. கர்த்தராகிய தேவன் சொல்லுகிறார்; சீதோனே, இதோ, நான் உனக்கு விரோதமாக வந்து, உன் நடுவிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the midst of her by the sword upon her on every side; and they shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[மகிமைப்படுவேன்; நான் அதிலே நியாயத்தீர்ப்புகளைச் செய்து, அதிலே பரிசுத்தரென்று விளங்கும்போது, நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And there shall be no more a pricking brier unto the house of Israel, nor any grieving thorn of]]></a:t>
+              <a:t><![CDATA[கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[up because of your riches:]]></a:t>
+              <a:t><![CDATA[உன் இருதயத்தை தேவனின் இருதயத்தைப்போல் ஆக்கினாலும், நீ மனுஷனேயல்லாமல் தேவனல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all that are round about them, that despised them; and they shall know that I am the Lord GOD.]]></a:t>
+              <a:t><![CDATA[23. நான் அதிலே கொள்ளைநோயையும், அதின் வீதிகளில் இரத்தத்தையும் வரப்பண்ணுவேன்; அதற்கு விரோதமாய்ச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Thus says the Lord GOD; When I shall have gathered the house of Israel from the people among]]></a:t>
+              <a:t><![CDATA[சுற்றிலும் வந்த பட்டயத்தினால் காயம்பட்டவர்கள் அதின் நடுவிலே வெட்டுண்டு விழுவார்கள்; அப்பொழுது நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[whom they are scattered, and shall be sanctified in them in the sight of the heathen, then shall]]></a:t>
+              <a:t><![CDATA[கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they dwell in their land that I have given to my servant Jacob.]]></a:t>
+              <a:t><![CDATA[24. இஸ்ரவேல் வம்சத்தாரை இகழ்ந்த அவர்களுடைய சுற்றுப்புறத்தாராகிய அனைவரிலும், இனித் தைக்கிறமுள்ளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And they shall dwell safely therein, and shall build houses, and plant vineyards; yea, they]]></a:t>
+              <a:t><![CDATA[நோவுண்டாக்குகிற நெரிஞ்சிலும் அவர்களுக்கு இராது; அப்பொழுது நான் கர்த்தராகிய ஆண்டவரென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall dwell with confidence, when I have executed judgments upon all those that despise them round]]></a:t>
+              <a:t><![CDATA[அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14526,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[about them; and they shall know that I am the LORD their God.]]></a:t>
+              <a:t><![CDATA[25. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், நான் இஸ்ரவேல் வம்சத்தாரை அவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சிதறடிக்கப்பட்டிருக்கிற ஜனங்களிடத்திலிருந்து சேர்த்துக்கொண்டுவந்து, அவர்களால் ஜாதிகளின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கண்களுக்குமுன்பாகப் பரிசுத்தரென்று விளங்கும்போது, அவர்கள் என் தாசனாகிய யாக்கோபுக்கு நான் கொடுத்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தங்களுடைய தேசத்திலே குடியிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +15054,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Therefore thus says the Lord GOD; Because you have set yours heart as the heart of God;]]></a:t>
+              <a:t><![CDATA[3. இதோ, தானியேலைப்பார்க்கிலும் நீ ஞானவான்; இரகசியமானதொன்றும் உனக்கு மறைபொருள் அல்ல.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அவர்களுடைய சுற்றுப்புறத்தாரில் அவர்களை இகழ்ந்த அனைவரிலும் நான் நியாயத்தீர்ப்புகளைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்யும்போது, அவர்கள் அதிலே சுகமாய்க் குடியிருந்து, வீடுகளைக் கட்டி திராட்சத்தோட்டங்களை நாட்டி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சுகமாய் வாழ்ந்து நான் தங்கள் தேவனாகிய கர்த்தர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Behold, therefore I will bring strangers upon you, the terrible of the nations: and they shall]]></a:t>
+              <a:t><![CDATA[4. நீ உன் ஞானத்தினாலும் உன் புத்தியினாலும் பொருள் சம்பாதித்து, பொன்னையும் வெள்ளியையும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[draw their swords against the beauty of your wisdom, and they shall defile your brightness.]]></a:t>
+              <a:t><![CDATA[பொக்கிஷசாலைகளில் சேர்த்துக்கொண்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. They shall bring you down to the pit, and you shall die the deaths of them that are slain in the]]></a:t>
+              <a:t><![CDATA[5. உன் வியாபாரத்தினாலும் உன் மகா ஞானத்தினாலும் உன் பொருளைப் பெருகப்பண்ணினாய்; உன் இருதயம் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14268,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme50">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme50">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme50">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14553,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>56</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>