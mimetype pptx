--- v2 (2026-09-18)
+++ v3 (2026-11-02)
@@ -7242,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715836" r:id="rId1"/>
+    <p:sldLayoutId id="2482637280" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -16039,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
   <a:themeElements>
-    <a:clrScheme name="Theme50">
+    <a:clrScheme name="Theme34">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme50">
+    <a:fontScheme name="Theme34">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme50">
+    <a:fmtScheme name="Theme34">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>