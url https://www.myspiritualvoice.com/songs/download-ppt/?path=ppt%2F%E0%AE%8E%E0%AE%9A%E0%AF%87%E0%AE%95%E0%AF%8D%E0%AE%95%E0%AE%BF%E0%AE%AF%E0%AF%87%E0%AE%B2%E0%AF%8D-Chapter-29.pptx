--- v1 (2026-07-20)
+++ v2 (2026-09-18)
@@ -458,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் வாயிலே துறடுகளை மாட்டி உன் நதிகளின் மச்சங்களை உன் செதிள்களில் ஒட்டிக்கொள்ளும்படி செய்து, உன்னை உன் நதிகளின் நடுவிலிருந்து தூக்கிவிடுவேன்; உன் நதிகளின் மச்சங்களெல்லாம் உன் செதில்களில் ஒட்டிக்கொண்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. But I will put hooks in your jaws, and I will cause the fish of your rivers to stick unto your scales, and I will bring you up out of the midst of your rivers, and all the fish of your rivers shall stick unto your scales.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் வாயிலே துறடுகளை மாட்டி உன் நதிகளின் மச்சங்களை உன் செதிள்களில் ஒட்டிக்கொள்ளும்படி செய்து, உன்னை உன் நதிகளின் நடுவிலிருந்து தூக்கிவிடுவேன்; உன் நதிகளின் மச்சங்களெல்லாம் உன் செதில்களில் ஒட்டிக்கொண்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[5. And I will leave you thrown into the wilderness, you and all the fish of your rivers: you shall fall upon the open fields; you shall not be brought together, nor gathered: I have given you for food to the beasts of the field and to the fowls of the heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன்னையும் உன் நதிகளின் எல்லா மச்சங்களையும் வனாந்தரத்திலே போட்டுவிடுவேன்; வெட்டவெளியிலே விழுவாய்; நீ சேர்த்துக்கொள்ளப்படுவதில்லை; உன்னை பூமியின் மிருகங்களுக்கும் ஆகாயத்தின் பறவைகளுக்கும் இரையாகக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[5. And I will leave you thrown into the wilderness, you and all the fish of your rivers: you shall fall upon the open fields; you shall not be brought together, nor gathered: I have given you for food to the beasts of the field and to the fowls of the heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன்னையும் உன் நதிகளின் எல்லா மச்சங்களையும் வனாந்தரத்திலே போட்டுவிடுவேன்; வெட்டவெளியிலே விழுவாய்; நீ சேர்த்துக்கொள்ளப்படுவதில்லை; உன்னை பூமியின் மிருகங்களுக்கும் ஆகாயத்தின் பறவைகளுக்கும் இரையாகக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[5. And I will leave you thrown into the wilderness, you and all the fish of your rivers: you shall fall upon the open fields; you shall not be brought together, nor gathered: I have given you for food to the beasts of the field and to the fowls of the heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன்னையும் உன் நதிகளின் எல்லா மச்சங்களையும் வனாந்தரத்திலே போட்டுவிடுவேன்; வெட்டவெளியிலே விழுவாய்; நீ சேர்த்துக்கொள்ளப்படுவதில்லை; உன்னை பூமியின் மிருகங்களுக்கும் ஆகாயத்தின் பறவைகளுக்கும் இரையாகக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[6. And all the inhabitants of Egypt shall know that I am the LORD, because they have been a staff of reed to the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது எகிப்துதேசத்தின் குடிகளெல்லாரும் நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்; அவர்கள் இஸ்ரவேல் வம்சத்தாருக்கு நாணற்கோலாயிருந்தார்களே.]]></a:t>
+              <a:t><![CDATA[6. And all the inhabitants of Egypt shall know that I am the LORD, because they have been a staff of reed to the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது எகிப்துதேசத்தின் குடிகளெல்லாரும் நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்; அவர்கள் இஸ்ரவேல் வம்சத்தாருக்கு நாணற்கோலாயிருந்தார்களே.]]></a:t>
+              <a:t><![CDATA[7. When they took hold of you by your hand, you did break, and rend all their shoulder: and when they leaned upon you, you brake, and made all their loins to be at a stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் உன்னைக் கையிலே பிடிக்கும்போது, நீ ஒடிந்துபோய், அவர்கள் விலாவையெல்லாம் பிளப்பாய்; அவர்கள் உன்மேல் சாயும்போது, நீ முறிந்து, அவர்கள் இடுப்பு முழுவதையும் மரத்துப்போகப்பண்ணுவாய்.]]></a:t>
+              <a:t><![CDATA[7. When they took hold of you by your hand, you did break, and rend all their shoulder: and when they leaned upon you, you brake, and made all their loins to be at a stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் உன்னைக் கையிலே பிடிக்கும்போது, நீ ஒடிந்துபோய், அவர்கள் விலாவையெல்லாம் பிளப்பாய்; அவர்கள் உன்மேல் சாயும்போது, நீ முறிந்து, அவர்கள் இடுப்பு முழுவதையும் மரத்துப்போகப்பண்ணுவாய்.]]></a:t>
+              <a:t><![CDATA[8. Therefore thus says the Lord GOD; Behold, I will bring a sword upon you, and cut off man and beast out of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் உன்மேல் பட்டயத்தைவரப்பண்ணி, உன்னில் மனுஷரையும் மிருகங்களையும் சங்காரம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[8. Therefore thus says the Lord GOD; Behold, I will bring a sword upon you, and cut off man and beast out of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1548,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பத்தாம் வருஷம் பத்தாம் மாதம் பன்னிரண்டாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[1. In the tenth year, in the tenth month, in the twelfth day of the month, the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் உன்மேல் பட்டயத்தைவரப்பண்ணி, உன்னில் மனுஷரையும் மிருகங்களையும் சங்காரம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[9. And the land of Egypt shall be desolate and waste; and they shall know that I am the LORD: because he has said, The river is mine, and I have made it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எகிப்து தேசம் பாழும் வனாந்தரமுமாகும்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் நதி என்னுடையது, நான் அதை உண்டாக்கினேன் என்று சொன்னானே.]]></a:t>
+              <a:t><![CDATA[9. And the land of Egypt shall be desolate and waste; and they shall know that I am the LORD: because he has said, The river is mine, and I have made it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எகிப்து தேசம் பாழும் வனாந்தரமுமாகும்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் நதி என்னுடையது, நான் அதை உண்டாக்கினேன் என்று சொன்னானே.]]></a:t>
+              <a:t><![CDATA[10. Behold, therefore I am against you, and against your rivers, and I will make the land of Egypt utterly waste and desolate, from the tower of Syene even unto the border of Ethiopia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால், இதோ, நான் உனக்கும் உன் நதிகளுக்கும் விரோதமாக வந்து, மிக்தோல்முதல் எத்தியோப்பியாவின் எல்லையிலுள்ள செவெனேவரைக்கும் எகிப்துதேசத்தை அவாந்தரமும் பாழுமான வனாந்தரங்களாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[10. Behold, therefore I am against you, and against your rivers, and I will make the land of Egypt utterly waste and desolate, from the tower of Syene even unto the border of Ethiopia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால், இதோ, நான் உனக்கும் உன் நதிகளுக்கும் விரோதமாக வந்து, மிக்தோல்முதல் எத்தியோப்பியாவின் எல்லையிலுள்ள செவெனேவரைக்கும் எகிப்துதேசத்தை அவாந்தரமும் பாழுமான வனாந்தரங்களாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[11. No foot of man shall pass through it, nor foot of beast shall pass through it, neither shall it be inhabited forty years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மனுஷனுடைய கால் அதைக்கடப்பதுமில்லை மிருகஜீவனுடைய கால் அதை மிதிப்பதுமில்லை; அது நாற்பது வருஷம் குடியற்றிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. No foot of man shall pass through it, nor foot of beast shall pass through it, neither shall it be inhabited forty years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மனுஷனுடைய கால் அதைக்கடப்பதுமில்லை மிருகஜீவனுடைய கால் அதை மிதிப்பதுமில்லை; அது நாற்பது வருஷம் குடியற்றிருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. And I will make the land of Egypt desolate in the midst of the countries that are desolate, and her cities among the cities that are laid waste shall be desolate forty years: and I will scatter the Egyptians among the nations, and will disperse them through the countries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எகிப்துதேசத்தைப் பாழாய்ப்போன தேசங்களின் நடுவிலே பாழாய்ப்போகப்பண்ணுவேன்; அதின் பட்டணங்கள் அவாந்தரமாக்கப்பட்ட பட்டணங்களின் நடுவிலே நாற்பதுவருஷம் பாழாய்க்கிடக்கும்; நான் எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களுக்குள்ளே தூற்றிவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[12. And I will make the land of Egypt desolate in the midst of the countries that are desolate, and her cities among the cities that are laid waste shall be desolate forty years: and I will scatter the Egyptians among the nations, and will disperse them through the countries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எகிப்துதேசத்தைப் பாழாய்ப்போன தேசங்களின் நடுவிலே பாழாய்ப்போகப்பண்ணுவேன்; அதின் பட்டணங்கள் அவாந்தரமாக்கப்பட்ட பட்டணங்களின் நடுவிலே நாற்பதுவருஷம் பாழாய்க்கிடக்கும்; நான் எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களுக்குள்ளே தூற்றிவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[12. And I will make the land of Egypt desolate in the midst of the countries that are desolate, and her cities among the cities that are laid waste shall be desolate forty years: and I will scatter the Egyptians among the nations, and will disperse them through the countries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எகிப்துதேசத்தைப் பாழாய்ப்போன தேசங்களின் நடுவிலே பாழாய்ப்போகப்பண்ணுவேன்; அதின் பட்டணங்கள் அவாந்தரமாக்கப்பட்ட பட்டணங்களின் நடுவிலே நாற்பதுவருஷம் பாழாய்க்கிடக்கும்; நான் எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களுக்குள்ளே தூற்றிவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[13. Yet thus says the Lord GOD; At the end of forty years will I gather the Egyptians from the people where they were scattered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2747,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பத்தாம் வருஷம் பத்தாம் மாதம் பன்னிரண்டாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[2. Son of man, set your face against Pharaoh king of Egypt, and prophesy against him, and against all Egypt:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நாற்பதுவருஷம் முடியும்போது, நான் எகிப்தியரை அவர்கள் சிதறுண்டிருக்கிற ஜனங்களிடத்திலிருந்து சேர்த்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[13. Yet thus says the Lord GOD; At the end of forty years will I gather the Egyptians from the people where they were scattered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நாற்பதுவருஷம் முடியும்போது, நான் எகிப்தியரை அவர்கள் சிதறுண்டிருக்கிற ஜனங்களிடத்திலிருந்து சேர்த்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[14. And I will bring again the captivity of Egypt, and will cause them to return into the land of Pathros, into the land of their habitation; and they shall be there a base kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எகிப்தியரின் சிறையிருப்பைத் திருப்பி, அவர்களை அவர்களுடைய ஜநநதேசமாகிய பத்ரோஸ் தேசத்திலே திரும்பிவரப்பண்ணுவேன்; அங்கே அவர்கள் அற்ப ராஜ்யமாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And I will bring again the captivity of Egypt, and will cause them to return into the land of Pathros, into the land of their habitation; and they shall be there a base kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எகிப்தியரின் சிறையிருப்பைத் திருப்பி, அவர்களை அவர்களுடைய ஜநநதேசமாகிய பத்ரோஸ் தேசத்திலே திரும்பிவரப்பண்ணுவேன்; அங்கே அவர்கள் அற்ப ராஜ்யமாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[15. It shall be the base of the kingdoms; neither shall it exalt itself any more above the nations: for I will diminish them, that they shall no more rule over the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அது இனி ஜாதிகளின்மேல் தன்னை உயர்த்தாமல், மற்ற ராஜ்யங்களிலும் அற்பமானதாயிருக்கும்; அவர்கள் இனி ஜாதிகளை ஆளாதபடிக்கு அவர்களைக் குறுகிப்போகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[15. It shall be the base of the kingdoms; neither shall it exalt itself any more above the nations: for I will diminish them, that they shall no more rule over the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அது இனி ஜாதிகளின்மேல் தன்னை உயர்த்தாமல், மற்ற ராஜ்யங்களிலும் அற்பமானதாயிருக்கும்; அவர்கள் இனி ஜாதிகளை ஆளாதபடிக்கு அவர்களைக் குறுகிப்போகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[16. And it shall be no more the confidence of the house of Israel, which brings their iniquity to remembrance, when they shall look after them: but they shall know that I am the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களின் பிறகே போய், அவர்களை நோக்கிக்கொண்டிருக்கிறதினால் இஸ்ரவேல் வம்சத்தார் எனக்குத் தங்கள் அக்கிரமத்தை நினைப்பூட்டாதபடிக்கு, இனி அவர்கள் இவர்களுடைய நம்பிக்கையாயிராமற்போவார்கள்; அப்பொழுது நான் கர்த்தராகிய ஆண்டவர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And it shall be no more the confidence of the house of Israel, which brings their iniquity to remembrance, when they shall look after them: but they shall know that I am the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களின் பிறகே போய், அவர்களை நோக்கிக்கொண்டிருக்கிறதினால் இஸ்ரவேல் வம்சத்தார் எனக்குத் தங்கள் அக்கிரமத்தை நினைப்பூட்டாதபடிக்கு, இனி அவர்கள் இவர்களுடைய நம்பிக்கையாயிராமற்போவார்கள்; அப்பொழுது நான் கர்த்தராகிய ஆண்டவர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And it shall be no more the confidence of the house of Israel, which brings their iniquity to remembrance, when they shall look after them: but they shall know that I am the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இருபத்தேழாம் வருஷம் முதலாம் மாதம் முதலாந்தேதியிலே, கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[17. And it came to pass in the seven and twentieth year, in the first month, in the first day of the month, the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இருபத்தேழாம் வருஷம் முதலாம் மாதம் முதலாந்தேதியிலே, கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[18. Son of man, Nebuchadrezzar king of Babylon caused his army to serve a great service against Tyrus: every head was made bald, and every shoulder was peeled: yet had he no wages, nor his army, for Tyrus, for the service that he had served against it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3946,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ எகிப்தின் ராஜாவாகிய பார்வோனுக்கு எதிராக உன் முகத்தைத் திருப்பி, அவனுக்கும் எகிப்து முழுவதுக்கும் விரோதமாய்த் தீர்க்கதரிசனம் உரைத்து, சொல்லவேண்டியது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[2. Son of man, set your face against Pharaoh king of Egypt, and prophesy against him, and against all Egypt:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனுபுத்திரனே, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் தீருவின் முன்னே தன் சேனையினிடத்தில் கடும் ஊழியம் வாங்கினான்; ஒவ்வொரு தலையும் மொட்டையாயிற்று; ஒவ்வொரு தோள்பட்டையின் தோலும் உரிந்துபோயிற்று; ஆனாலும் அவன் தீருவுக்கு விரோதமாகச் செய்த ஊழியத்தினாலே அவனுக்காவது அவன் சேனைக்காவது கூலி கிடைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[18. Son of man, Nebuchadrezzar king of Babylon caused his army to serve a great service against Tyrus: every head was made bald, and every shoulder was peeled: yet had he no wages, nor his army, for Tyrus, for the service that he had served against it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனுபுத்திரனே, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் தீருவின் முன்னே தன் சேனையினிடத்தில் கடும் ஊழியம் வாங்கினான்; ஒவ்வொரு தலையும் மொட்டையாயிற்று; ஒவ்வொரு தோள்பட்டையின் தோலும் உரிந்துபோயிற்று; ஆனாலும் அவன் தீருவுக்கு விரோதமாகச் செய்த ஊழியத்தினாலே அவனுக்காவது அவன் சேனைக்காவது கூலி கிடைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[18. Son of man, Nebuchadrezzar king of Babylon caused his army to serve a great service against Tyrus: every head was made bald, and every shoulder was peeled: yet had he no wages, nor his army, for Tyrus, for the service that he had served against it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனுபுத்திரனே, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் தீருவின் முன்னே தன் சேனையினிடத்தில் கடும் ஊழியம் வாங்கினான்; ஒவ்வொரு தலையும் மொட்டையாயிற்று; ஒவ்வொரு தோள்பட்டையின் தோலும் உரிந்துபோயிற்று; ஆனாலும் அவன் தீருவுக்கு விரோதமாகச் செய்த ஊழியத்தினாலே அவனுக்காவது அவன் சேனைக்காவது கூலி கிடைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[18. Son of man, Nebuchadrezzar king of Babylon caused his army to serve a great service against Tyrus: every head was made bald, and every shoulder was peeled: yet had he no wages, nor his army, for Tyrus, for the service that he had served against it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ நான் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருக்கு எகிப்துதேசத்தைக் கொடுக்கிறேன்; அவன் அதின் ஏராளமான ஜனத்தைச் சிறைபிடித்து அதின் ஆஸ்தியைச் சூறையாடி அதின் கொள்ளைப்பொருளை எடுத்துக்கொள்வான்; இது அவனுடைய சேனைக்குக் கூலியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[19. Therefore thus says the Lord GOD; Behold, I will give the land of Egypt unto Nebuchadrezzar king of Babylon; and he shall take her multitude, and take her spoil, and take her prey; and it shall be the wages for his army.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,51 +4491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ நான் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருக்கு எகிப்துதேசத்தைக் கொடுக்கிறேன்; அவன் அதின் ஏராளமான ஜனத்தைச் சிறைபிடித்து அதின் ஆஸ்தியைச் சூறையாடி அதின் கொள்ளைப்பொருளை எடுத்துக்கொள்வான்; இது அவனுடைய சேனைக்குக் கூலியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[19. Therefore thus says the Lord GOD; Behold, I will give the land of Egypt unto Nebuchadrezzar king of Babylon; and he shall take her multitude, and take her spoil, and take her prey; and it shall be the wages for his army.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4600,51 +4600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ நான் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருக்கு எகிப்துதேசத்தைக் கொடுக்கிறேன்; அவன் அதின் ஏராளமான ஜனத்தைச் சிறைபிடித்து அதின் ஆஸ்தியைச் சூறையாடி அதின் கொள்ளைப்பொருளை எடுத்துக்கொள்வான்; இது அவனுடைய சேனைக்குக் கூலியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[19. Therefore thus says the Lord GOD; Behold, I will give the land of Egypt unto Nebuchadrezzar king of Babylon; and he shall take her multitude, and take her spoil, and take her prey; and it shall be the wages for his army.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4709,51 +4709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் அதிலே செய்த வேலைக்கு எகிப்துதேசத்தை நான் அவனுக்குக் கூலியாகக் கொடுத்தேன்; எனக்காக அதைச் செய்தார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[20. I have given him the land of Egypt for his labour wherewith he served against it, because they wrought for me, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4818,51 +4818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் அதிலே செய்த வேலைக்கு எகிப்துதேசத்தை நான் அவனுக்குக் கூலியாகக் கொடுத்தேன்; எனக்காக அதைச் செய்தார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[20. I have given him the land of Egypt for his labour wherewith he served against it, because they wrought for me, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4927,51 +4927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்நாளிலே நான் இஸ்ரவேல் வம்சத்தாரின் கொம்பை முளைக்கப்பண்ணி, அவர்கள் நடுவிலே தாராளமாய்ப் பேசும் வாயை உனக்குக் கட்டளையிடுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. In that day will I cause the horn of the house of Israel to bud forth, and I will give you the opening of the mouth in the midst of them; and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5036,51 +5036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்நாளிலே நான் இஸ்ரவேல் வம்சத்தாரின் கொம்பை முளைக்கப்பண்ணி, அவர்கள் நடுவிலே தாராளமாய்ப் பேசும் வாயை உனக்குக் கட்டளையிடுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. In that day will I cause the horn of the house of Israel to bud forth, and I will give you the opening of the mouth in the midst of them; and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5145,51 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ எகிப்தின் ராஜாவாகிய பார்வோனுக்கு எதிராக உன் முகத்தைத் திருப்பி, அவனுக்கும் எகிப்து முழுவதுக்கும் விரோதமாய்த் தீர்க்கதரிசனம் உரைத்து, சொல்லவேண்டியது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[3. Speak, and say, Thus says the Lord GOD; Behold, I am against you, Pharaoh king of Egypt, the great dragon that lies in the midst of his rivers, which has said, My river is mine own, and I have made it for myself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5254,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார் எகிப்தின் ராஜாவாகிய பார்வோனே, நீ உன் நதிகளின் நடுவிலே படுத்துக்கொண்டு என் நதி என்னுடையது, நான் அதை எனக்காக உண்டுபண்ணினேன் என்று சொல்லுகிற பெரிய முதலையே, இதோ, நான் உனக்கு விரோதமாய் வந்து,]]></a:t>
+              <a:t><![CDATA[3. Speak, and say, Thus says the Lord GOD; Behold, I am against you, Pharaoh king of Egypt, the great dragon that lies in the midst of his rivers, which has said, My river is mine own, and I have made it for myself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5363,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார் எகிப்தின் ராஜாவாகிய பார்வோனே, நீ உன் நதிகளின் நடுவிலே படுத்துக்கொண்டு என் நதி என்னுடையது, நான் அதை எனக்காக உண்டுபண்ணினேன் என்று சொல்லுகிற பெரிய முதலையே, இதோ, நான் உனக்கு விரோதமாய் வந்து,]]></a:t>
+              <a:t><![CDATA[3. Speak, and say, Thus says the Lord GOD; Behold, I am against you, Pharaoh king of Egypt, the great dragon that lies in the midst of his rivers, which has said, My river is mine own, and I have made it for myself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார் எகிப்தின் ராஜாவாகிய பார்வோனே, நீ உன் நதிகளின் நடுவிலே படுத்துக்கொண்டு என் நதி என்னுடையது, நான் அதை எனக்காக உண்டுபண்ணினேன் என்று சொல்லுகிற பெரிய முதலையே, இதோ, நான் உனக்கு விரோதமாய் வந்து,]]></a:t>
+              <a:t><![CDATA[4. But I will put hooks in your jaws, and I will cause the fish of your rivers to stick unto your scales, and I will bring you up out of the midst of your rivers, and all the fish of your rivers shall stick unto your scales.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5581,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் வாயிலே துறடுகளை மாட்டி உன் நதிகளின் மச்சங்களை உன் செதிள்களில் ஒட்டிக்கொள்ளும்படி செய்து, உன்னை உன் நதிகளின் நடுவிலிருந்து தூக்கிவிடுவேன்; உன் நதிகளின் மச்சங்களெல்லாம் உன் செதில்களில் ஒட்டிக்கொண்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. But I will put hooks in your jaws, and I will cause the fish of your rivers to stick unto your scales, and I will bring you up out of the midst of your rivers, and all the fish of your rivers shall stick unto your scales.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5660,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473507622" r:id="rId1"/>
+    <p:sldLayoutId id="2478715846" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6232,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[scales, and I will bring you up out of the midst of your rivers, and all the fish of your rivers]]></a:t>
+              <a:t><![CDATA[ஒட்டிக்கொண்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall stick unto your scales.]]></a:t>
+              <a:t><![CDATA[5. உன்னையும் உன் நதிகளின் எல்லா மச்சங்களையும் வனாந்தரத்திலே போட்டுவிடுவேன்; வெட்டவெளியிலே விழுவாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And I will leave you thrown into the wilderness, you and all the fish of your rivers: you shall]]></a:t>
+              <a:t><![CDATA[நீ சேர்த்துக்கொள்ளப்படுவதில்லை; உன்னை பூமியின் மிருகங்களுக்கும் ஆகாயத்தின் பறவைகளுக்கும் இரையாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fall upon the open fields; you shall not be brought together, nor gathered: I have given you for]]></a:t>
+              <a:t><![CDATA[கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[food to the beasts of the field and to the fowls of the heaven.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது எகிப்துதேசத்தின் குடிகளெல்லாரும் நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And all the inhabitants of Egypt shall know that I am the LORD, because they have been a staff of]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் வம்சத்தாருக்கு நாணற்கோலாயிருந்தார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reed to the house of Israel.]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் உன்னைக் கையிலே பிடிக்கும்போது, நீ ஒடிந்துபோய், அவர்கள் விலாவையெல்லாம் பிளப்பாய்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. When they took hold of you by your hand, you did break, and rend all their shoulder: and when]]></a:t>
+              <a:t><![CDATA[உன்மேல் சாயும்போது, நீ முறிந்து, அவர்கள் இடுப்பு முழுவதையும் மரத்துப்போகப்பண்ணுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they leaned upon you, you brake, and made all their loins to be at a stand.]]></a:t>
+              <a:t><![CDATA[8. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் உன்மேல் பட்டயத்தைவரப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Therefore thus says the Lord GOD; Behold, I will bring a sword upon you, and cut off man and]]></a:t>
+              <a:t><![CDATA[உன்னில் மனுஷரையும் மிருகங்களையும் சங்காரம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. In the tenth year, in the tenth month, in the twelfth day of the month, the word of the LORD came]]></a:t>
+              <a:t><![CDATA[1. பத்தாம் வருஷம் பத்தாம் மாதம் பன்னிரண்டாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[beast out of you.]]></a:t>
+              <a:t><![CDATA[9. எகிப்து தேசம் பாழும் வனாந்தரமுமாகும்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் நதி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the land of Egypt shall be desolate and waste; and they shall know that I am the LORD:]]></a:t>
+              <a:t><![CDATA[என்னுடையது, நான் அதை உண்டாக்கினேன் என்று சொன்னானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[because he has said, The river is mine, and I have made it.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால், இதோ, நான் உனக்கும் உன் நதிகளுக்கும் விரோதமாக வந்து, மிக்தோல்முதல் எத்தியோப்பியாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Behold, therefore I am against you, and against your rivers, and I will make the land of Egypt]]></a:t>
+              <a:t><![CDATA[எல்லையிலுள்ள செவெனேவரைக்கும் எகிப்துதேசத்தை அவாந்தரமும் பாழுமான வனாந்தரங்களாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[utterly waste and desolate, from the tower of Syene even unto the border of Ethiopia.]]></a:t>
+              <a:t><![CDATA[11. மனுஷனுடைய கால் அதைக்கடப்பதுமில்லை மிருகஜீவனுடைய கால் அதை மிதிப்பதுமில்லை; அது நாற்பது வருஷம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. No foot of man shall pass through it, nor foot of beast shall pass through it, neither shall it]]></a:t>
+              <a:t><![CDATA[குடியற்றிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be inhabited forty years.]]></a:t>
+              <a:t><![CDATA[12. எகிப்துதேசத்தைப் பாழாய்ப்போன தேசங்களின் நடுவிலே பாழாய்ப்போகப்பண்ணுவேன்; அதின் பட்டணங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And I will make the land of Egypt desolate in the midst of the countries that are desolate, and]]></a:t>
+              <a:t><![CDATA[அவாந்தரமாக்கப்பட்ட பட்டணங்களின் நடுவிலே நாற்பதுவருஷம் பாழாய்க்கிடக்கும்; நான் எகிப்தியரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[her cities among the cities that are laid waste shall be desolate forty years: and I will scatter]]></a:t>
+              <a:t><![CDATA[ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களுக்குள்ளே தூற்றிவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Egyptians among the nations, and will disperse them through the countries.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நாற்பதுவருஷம் முடியும்போது, நான் எகிப்தியரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto me, saying,]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, நீ எகிப்தின் ராஜாவாகிய பார்வோனுக்கு எதிராக உன் முகத்தைத் திருப்பி, அவனுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Yet thus says the Lord GOD; At the end of forty years will I gather the Egyptians from the]]></a:t>
+              <a:t><![CDATA[அவர்கள் சிதறுண்டிருக்கிற ஜனங்களிடத்திலிருந்து சேர்த்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people where they were scattered:]]></a:t>
+              <a:t><![CDATA[14. எகிப்தியரின் சிறையிருப்பைத் திருப்பி, அவர்களை அவர்களுடைய ஜநநதேசமாகிய பத்ரோஸ் தேசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And I will bring again the captivity of Egypt, and will cause them to return into the land of]]></a:t>
+              <a:t><![CDATA[திரும்பிவரப்பண்ணுவேன்; அங்கே அவர்கள் அற்ப ராஜ்யமாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Pathros, into the land of their habitation; and they shall be there a base kingdom.]]></a:t>
+              <a:t><![CDATA[15. அது இனி ஜாதிகளின்மேல் தன்னை உயர்த்தாமல், மற்ற ராஜ்யங்களிலும் அற்பமானதாயிருக்கும்; அவர்கள் இனி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. It shall be the base of the kingdoms; neither shall it exalt itself any more above the nations:]]></a:t>
+              <a:t><![CDATA[ஜாதிகளை ஆளாதபடிக்கு அவர்களைக் குறுகிப்போகப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for I will diminish them, that they shall no more rule over the nations.]]></a:t>
+              <a:t><![CDATA[16. அவர்களின் பிறகே போய், அவர்களை நோக்கிக்கொண்டிருக்கிறதினால் இஸ்ரவேல் வம்சத்தார் எனக்குத் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And it shall be no more the confidence of the house of Israel, which brings their iniquity to]]></a:t>
+              <a:t><![CDATA[அக்கிரமத்தை நினைப்பூட்டாதபடிக்கு, இனி அவர்கள் இவர்களுடைய நம்பிக்கையாயிராமற்போவார்கள்; அப்பொழுது நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[remembrance, when they shall look after them: but they shall know that I am the Lord GOD.]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய ஆண்டவர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And it came to pass in the seven and twentieth year, in the first month, in the first day of the]]></a:t>
+              <a:t><![CDATA[17. இருபத்தேழாம் வருஷம் முதலாம் மாதம் முதலாந்தேதியிலே, கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[month, the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[18. மனுபுத்திரனே, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் தீருவின் முன்னே தன் சேனையினிடத்தில் கடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Son of man, set your face against Pharaoh king of Egypt, and prophesy against him, and against]]></a:t>
+              <a:t><![CDATA[எகிப்து முழுவதுக்கும் விரோதமாய்த் தீர்க்கதரிசனம் உரைத்து, சொல்லவேண்டியது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Son of man, Nebuchadrezzar king of Babylon caused his army to serve a great service against]]></a:t>
+              <a:t><![CDATA[ஊழியம் வாங்கினான்; ஒவ்வொரு தலையும் மொட்டையாயிற்று; ஒவ்வொரு தோள்பட்டையின் தோலும் உரிந்துபோயிற்று;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Tyrus: every head was made bald, and every shoulder was peeled: yet had he no wages, nor his army,]]></a:t>
+              <a:t><![CDATA[ஆனாலும் அவன் தீருவுக்கு விரோதமாகச் செய்த ஊழியத்தினாலே அவனுக்காவது அவன் சேனைக்காவது கூலி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for Tyrus, for the service that he had served against it:]]></a:t>
+              <a:t><![CDATA[கிடைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Therefore thus says the Lord GOD; Behold, I will give the land of Egypt unto Nebuchadrezzar king]]></a:t>
+              <a:t><![CDATA[19. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ நான் பாபிலோன் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Babylon; and he shall take her multitude, and take her spoil, and take her prey; and it shall be]]></a:t>
+              <a:t><![CDATA[நேபுகாத்நேச்சாருக்கு எகிப்துதேசத்தைக் கொடுக்கிறேன்; அவன் அதின் ஏராளமான ஜனத்தைச் சிறைபிடித்து அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the wages for his army.]]></a:t>
+              <a:t><![CDATA[ஆஸ்தியைச் சூறையாடி அதின் கொள்ளைப்பொருளை எடுத்துக்கொள்வான்; இது அவனுடைய சேனைக்குக் கூலியாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. I have given him the land of Egypt for his labour wherewith he served against it, because they]]></a:t>
+              <a:t><![CDATA[20. அவன் அதிலே செய்த வேலைக்கு எகிப்துதேசத்தை நான் அவனுக்குக் கூலியாகக் கொடுத்தேன்; எனக்காக அதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wrought for me, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[செய்தார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. In that day will I cause the horn of the house of Israel to bud forth, and I will give you the]]></a:t>
+              <a:t><![CDATA[21. அந்நாளிலே நான் இஸ்ரவேல் வம்சத்தாரின் கொம்பை முளைக்கப்பண்ணி, அவர்கள் நடுவிலே தாராளமாய்ப் பேசும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[opening of the mouth in the midst of them; and they shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[வாயை உனக்குக் கட்டளையிடுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all Egypt:]]></a:t>
+              <a:t><![CDATA[3. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார் எகிப்தின் ராஜாவாகிய பார்வோனே, நீ உன் நதிகளின் நடுவிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Speak, and say, Thus says the Lord GOD; Behold, I am against you, Pharaoh king of Egypt, the]]></a:t>
+              <a:t><![CDATA[படுத்துக்கொண்டு என் நதி என்னுடையது, நான் அதை எனக்காக உண்டுபண்ணினேன் என்று சொல்லுகிற பெரிய முதலையே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[great dragon that lies in the midst of his rivers, which has said, My river is mine own, and I have]]></a:t>
+              <a:t><![CDATA[இதோ, நான் உனக்கு விரோதமாய் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[made it for myself.]]></a:t>
+              <a:t><![CDATA[4. உன் வாயிலே துறடுகளை மாட்டி உன் நதிகளின் மச்சங்களை உன் செதிள்களில் ஒட்டிக்கொள்ளும்படி செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But I will put hooks in your jaws, and I will cause the fish of your rivers to stick unto your]]></a:t>
+              <a:t><![CDATA[உன்னை உன் நதிகளின் நடுவிலிருந்து தூக்கிவிடுவேன்; உன் நதிகளின் மச்சங்களெல்லாம் உன் செதில்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 29]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme21">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme21">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme21">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>