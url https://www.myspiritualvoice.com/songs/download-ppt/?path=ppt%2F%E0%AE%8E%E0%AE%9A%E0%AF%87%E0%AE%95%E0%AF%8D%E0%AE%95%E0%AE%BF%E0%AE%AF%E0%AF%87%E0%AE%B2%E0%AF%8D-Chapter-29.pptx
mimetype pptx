--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -5660,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715846" r:id="rId1"/>
+    <p:sldLayoutId id="2482723451" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12497,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 29]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
   <a:themeElements>
-    <a:clrScheme name="Theme21">
+    <a:clrScheme name="Theme63">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme21">
+    <a:fontScheme name="Theme63">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme21">
+    <a:fmtScheme name="Theme63">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>