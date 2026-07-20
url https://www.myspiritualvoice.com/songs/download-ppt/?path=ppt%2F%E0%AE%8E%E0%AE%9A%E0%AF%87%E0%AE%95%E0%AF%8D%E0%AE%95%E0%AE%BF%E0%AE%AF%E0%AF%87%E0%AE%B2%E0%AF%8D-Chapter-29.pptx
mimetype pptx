--- v0 (2026-06-03)
+++ v1 (2026-07-20)
@@ -79,50 +79,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -147,50 +157,55 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,53 +347,58 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -547,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன்னையும் உன் நதிகளின் எல்லா மச்சங்களையும் வனாந்தரத்திலே போட்டுவிடுவேன்; வெட்டவெளியிலே விழுவாய்; நீ சேர்த்துக்கொள்ளப்படுவதில்லை; உன்னை பூமியின் மிருகங்களுக்கும் ஆகாயத்தின் பறவைகளுக்கும் இரையாகக் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[4. உன் வாயிலே துறடுகளை மாட்டி உன் நதிகளின் மச்சங்களை உன் செதிள்களில் ஒட்டிக்கொள்ளும்படி செய்து, உன்னை உன் நதிகளின் நடுவிலிருந்து தூக்கிவிடுவேன்; உன் நதிகளின் மச்சங்களெல்லாம் உன் செதில்களில் ஒட்டிக்கொண்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது எகிப்துதேசத்தின் குடிகளெல்லாரும் நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்; அவர்கள் இஸ்ரவேல் வம்சத்தாருக்கு நாணற்கோலாயிருந்தார்களே.]]></a:t>
+              <a:t><![CDATA[5. உன்னையும் உன் நதிகளின் எல்லா மச்சங்களையும் வனாந்தரத்திலே போட்டுவிடுவேன்; வெட்டவெளியிலே விழுவாய்; நீ சேர்த்துக்கொள்ளப்படுவதில்லை; உன்னை பூமியின் மிருகங்களுக்கும் ஆகாயத்தின் பறவைகளுக்கும் இரையாகக் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது எகிப்துதேசத்தின் குடிகளெல்லாரும் நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்; அவர்கள் இஸ்ரவேல் வம்சத்தாருக்கு நாணற்கோலாயிருந்தார்களே.]]></a:t>
+              <a:t><![CDATA[5. உன்னையும் உன் நதிகளின் எல்லா மச்சங்களையும் வனாந்தரத்திலே போட்டுவிடுவேன்; வெட்டவெளியிலே விழுவாய்; நீ சேர்த்துக்கொள்ளப்படுவதில்லை; உன்னை பூமியின் மிருகங்களுக்கும் ஆகாயத்தின் பறவைகளுக்கும் இரையாகக் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் உன்னைக் கையிலே பிடிக்கும்போது, நீ ஒடிந்துபோய், அவர்கள் விலாவையெல்லாம் பிளப்பாய்; அவர்கள் உன்மேல் சாயும்போது, நீ முறிந்து, அவர்கள் இடுப்பு முழுவதையும் மரத்துப்போகப்பண்ணுவாய்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது எகிப்துதேசத்தின் குடிகளெல்லாரும் நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்; அவர்கள் இஸ்ரவேல் வம்சத்தாருக்கு நாணற்கோலாயிருந்தார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் உன்னைக் கையிலே பிடிக்கும்போது, நீ ஒடிந்துபோய், அவர்கள் விலாவையெல்லாம் பிளப்பாய்; அவர்கள் உன்மேல் சாயும்போது, நீ முறிந்து, அவர்கள் இடுப்பு முழுவதையும் மரத்துப்போகப்பண்ணுவாய்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது எகிப்துதேசத்தின் குடிகளெல்லாரும் நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்; அவர்கள் இஸ்ரவேல் வம்சத்தாருக்கு நாணற்கோலாயிருந்தார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் உன்மேல் பட்டயத்தைவரப்பண்ணி, உன்னில் மனுஷரையும் மிருகங்களையும் சங்காரம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் உன்னைக் கையிலே பிடிக்கும்போது, நீ ஒடிந்துபோய், அவர்கள் விலாவையெல்லாம் பிளப்பாய்; அவர்கள் உன்மேல் சாயும்போது, நீ முறிந்து, அவர்கள் இடுப்பு முழுவதையும் மரத்துப்போகப்பண்ணுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் உன்மேல் பட்டயத்தைவரப்பண்ணி, உன்னில் மனுஷரையும் மிருகங்களையும் சங்காரம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் உன்னைக் கையிலே பிடிக்கும்போது, நீ ஒடிந்துபோய், அவர்கள் விலாவையெல்லாம் பிளப்பாய்; அவர்கள் உன்மேல் சாயும்போது, நீ முறிந்து, அவர்கள் இடுப்பு முழுவதையும் மரத்துப்போகப்பண்ணுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எகிப்து தேசம் பாழும் வனாந்தரமுமாகும்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் நதி என்னுடையது, நான் அதை உண்டாக்கினேன் என்று சொன்னானே.]]></a:t>
+              <a:t><![CDATA[8. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் உன்மேல் பட்டயத்தைவரப்பண்ணி, உன்னில் மனுஷரையும் மிருகங்களையும் சங்காரம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எகிப்து தேசம் பாழும் வனாந்தரமுமாகும்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் நதி என்னுடையது, நான் அதை உண்டாக்கினேன் என்று சொன்னானே.]]></a:t>
+              <a:t><![CDATA[8. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் உன்மேல் பட்டயத்தைவரப்பண்ணி, உன்னில் மனுஷரையும் மிருகங்களையும் சங்காரம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால், இதோ, நான் உனக்கும் உன் நதிகளுக்கும் விரோதமாக வந்து, மிக்தோல்முதல் எத்தியோப்பியாவின் எல்லையிலுள்ள செவெனேவரைக்கும் எகிப்துதேசத்தை அவாந்தரமும் பாழுமான வனாந்தரங்களாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[9. எகிப்து தேசம் பாழும் வனாந்தரமுமாகும்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் நதி என்னுடையது, நான் அதை உண்டாக்கினேன் என்று சொன்னானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால், இதோ, நான் உனக்கும் உன் நதிகளுக்கும் விரோதமாக வந்து, மிக்தோல்முதல் எத்தியோப்பியாவின் எல்லையிலுள்ள செவெனேவரைக்கும் எகிப்துதேசத்தை அவாந்தரமும் பாழுமான வனாந்தரங்களாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[9. எகிப்து தேசம் பாழும் வனாந்தரமுமாகும்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் நதி என்னுடையது, நான் அதை உண்டாக்கினேன் என்று சொன்னானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மனுஷனுடைய கால் அதைக்கடப்பதுமில்லை மிருகஜீவனுடைய கால் அதை மிதிப்பதுமில்லை; அது நாற்பது வருஷம் குடியற்றிருக்கும்.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால், இதோ, நான் உனக்கும் உன் நதிகளுக்கும் விரோதமாக வந்து, மிக்தோல்முதல் எத்தியோப்பியாவின் எல்லையிலுள்ள செவெனேவரைக்கும் எகிப்துதேசத்தை அவாந்தரமும் பாழுமான வனாந்தரங்களாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எகிப்துதேசத்தைப் பாழாய்ப்போன தேசங்களின் நடுவிலே பாழாய்ப்போகப்பண்ணுவேன்; அதின் பட்டணங்கள் அவாந்தரமாக்கப்பட்ட பட்டணங்களின் நடுவிலே நாற்பதுவருஷம் பாழாய்க்கிடக்கும்; நான் எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களுக்குள்ளே தூற்றிவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால், இதோ, நான் உனக்கும் உன் நதிகளுக்கும் விரோதமாக வந்து, மிக்தோல்முதல் எத்தியோப்பியாவின் எல்லையிலுள்ள செவெனேவரைக்கும் எகிப்துதேசத்தை அவாந்தரமும் பாழுமான வனாந்தரங்களாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எகிப்துதேசத்தைப் பாழாய்ப்போன தேசங்களின் நடுவிலே பாழாய்ப்போகப்பண்ணுவேன்; அதின் பட்டணங்கள் அவாந்தரமாக்கப்பட்ட பட்டணங்களின் நடுவிலே நாற்பதுவருஷம் பாழாய்க்கிடக்கும்; நான் எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களுக்குள்ளே தூற்றிவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[11. மனுஷனுடைய கால் அதைக்கடப்பதுமில்லை மிருகஜீவனுடைய கால் அதை மிதிப்பதுமில்லை; அது நாற்பது வருஷம் குடியற்றிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நாற்பதுவருஷம் முடியும்போது, நான் எகிப்தியரை அவர்கள் சிதறுண்டிருக்கிற ஜனங்களிடத்திலிருந்து சேர்த்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[11. மனுஷனுடைய கால் அதைக்கடப்பதுமில்லை மிருகஜீவனுடைய கால் அதை மிதிப்பதுமில்லை; அது நாற்பது வருஷம் குடியற்றிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நாற்பதுவருஷம் முடியும்போது, நான் எகிப்தியரை அவர்கள் சிதறுண்டிருக்கிற ஜனங்களிடத்திலிருந்து சேர்த்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[12. எகிப்துதேசத்தைப் பாழாய்ப்போன தேசங்களின் நடுவிலே பாழாய்ப்போகப்பண்ணுவேன்; அதின் பட்டணங்கள் அவாந்தரமாக்கப்பட்ட பட்டணங்களின் நடுவிலே நாற்பதுவருஷம் பாழாய்க்கிடக்கும்; நான் எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களுக்குள்ளே தூற்றிவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எகிப்தியரின் சிறையிருப்பைத் திருப்பி, அவர்களை அவர்களுடைய ஜநநதேசமாகிய பத்ரோஸ் தேசத்திலே திரும்பிவரப்பண்ணுவேன்; அங்கே அவர்கள் அற்ப ராஜ்யமாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[12. எகிப்துதேசத்தைப் பாழாய்ப்போன தேசங்களின் நடுவிலே பாழாய்ப்போகப்பண்ணுவேன்; அதின் பட்டணங்கள் அவாந்தரமாக்கப்பட்ட பட்டணங்களின் நடுவிலே நாற்பதுவருஷம் பாழாய்க்கிடக்கும்; நான் எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களுக்குள்ளே தூற்றிவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எகிப்தியரின் சிறையிருப்பைத் திருப்பி, அவர்களை அவர்களுடைய ஜநநதேசமாகிய பத்ரோஸ் தேசத்திலே திரும்பிவரப்பண்ணுவேன்; அங்கே அவர்கள் அற்ப ராஜ்யமாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[12. எகிப்துதேசத்தைப் பாழாய்ப்போன தேசங்களின் நடுவிலே பாழாய்ப்போகப்பண்ணுவேன்; அதின் பட்டணங்கள் அவாந்தரமாக்கப்பட்ட பட்டணங்களின் நடுவிலே நாற்பதுவருஷம் பாழாய்க்கிடக்கும்; நான் எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களுக்குள்ளே தூற்றிவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அது இனி ஜாதிகளின்மேல் தன்னை உயர்த்தாமல், மற்ற ராஜ்யங்களிலும் அற்பமானதாயிருக்கும்; அவர்கள் இனி ஜாதிகளை ஆளாதபடிக்கு அவர்களைக் குறுகிப்போகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நாற்பதுவருஷம் முடியும்போது, நான் எகிப்தியரை அவர்கள் சிதறுண்டிருக்கிற ஜனங்களிடத்திலிருந்து சேர்த்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அது இனி ஜாதிகளின்மேல் தன்னை உயர்த்தாமல், மற்ற ராஜ்யங்களிலும் அற்பமானதாயிருக்கும்; அவர்கள் இனி ஜாதிகளை ஆளாதபடிக்கு அவர்களைக் குறுகிப்போகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நாற்பதுவருஷம் முடியும்போது, நான் எகிப்தியரை அவர்கள் சிதறுண்டிருக்கிற ஜனங்களிடத்திலிருந்து சேர்த்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களின் பிறகே போய், அவர்களை நோக்கிக்கொண்டிருக்கிறதினால் இஸ்ரவேல் வம்சத்தார் எனக்குத் தங்கள் அக்கிரமத்தை நினைப்பூட்டாதபடிக்கு, இனி அவர்கள் இவர்களுடைய நம்பிக்கையாயிராமற்போவார்கள்; அப்பொழுது நான் கர்த்தராகிய ஆண்டவர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. எகிப்தியரின் சிறையிருப்பைத் திருப்பி, அவர்களை அவர்களுடைய ஜநநதேசமாகிய பத்ரோஸ் தேசத்திலே திரும்பிவரப்பண்ணுவேன்; அங்கே அவர்கள் அற்ப ராஜ்யமாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களின் பிறகே போய், அவர்களை நோக்கிக்கொண்டிருக்கிறதினால் இஸ்ரவேல் வம்சத்தார் எனக்குத் தங்கள் அக்கிரமத்தை நினைப்பூட்டாதபடிக்கு, இனி அவர்கள் இவர்களுடைய நம்பிக்கையாயிராமற்போவார்கள்; அப்பொழுது நான் கர்த்தராகிய ஆண்டவர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. எகிப்தியரின் சிறையிருப்பைத் திருப்பி, அவர்களை அவர்களுடைய ஜநநதேசமாகிய பத்ரோஸ் தேசத்திலே திரும்பிவரப்பண்ணுவேன்; அங்கே அவர்கள் அற்ப ராஜ்யமாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களின் பிறகே போய், அவர்களை நோக்கிக்கொண்டிருக்கிறதினால் இஸ்ரவேல் வம்சத்தார் எனக்குத் தங்கள் அக்கிரமத்தை நினைப்பூட்டாதபடிக்கு, இனி அவர்கள் இவர்களுடைய நம்பிக்கையாயிராமற்போவார்கள்; அப்பொழுது நான் கர்த்தராகிய ஆண்டவர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. அது இனி ஜாதிகளின்மேல் தன்னை உயர்த்தாமல், மற்ற ராஜ்யங்களிலும் அற்பமானதாயிருக்கும்; அவர்கள் இனி ஜாதிகளை ஆளாதபடிக்கு அவர்களைக் குறுகிப்போகப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இருபத்தேழாம் வருஷம் முதலாம் மாதம் முதலாந்தேதியிலே, கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[15. அது இனி ஜாதிகளின்மேல் தன்னை உயர்த்தாமல், மற்ற ராஜ்யங்களிலும் அற்பமானதாயிருக்கும்; அவர்கள் இனி ஜாதிகளை ஆளாதபடிக்கு அவர்களைக் குறுகிப்போகப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனுபுத்திரனே, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் தீருவின் முன்னே தன் சேனையினிடத்தில் கடும் ஊழியம் வாங்கினான்; ஒவ்வொரு தலையும் மொட்டையாயிற்று; ஒவ்வொரு தோள்பட்டையின் தோலும் உரிந்துபோயிற்று; ஆனாலும் அவன் தீருவுக்கு விரோதமாகச் செய்த ஊழியத்தினாலே அவனுக்காவது அவன் சேனைக்காவது கூலி கிடைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[16. அவர்களின் பிறகே போய், அவர்களை நோக்கிக்கொண்டிருக்கிறதினால் இஸ்ரவேல் வம்சத்தார் எனக்குத் தங்கள் அக்கிரமத்தை நினைப்பூட்டாதபடிக்கு, இனி அவர்கள் இவர்களுடைய நம்பிக்கையாயிராமற்போவார்கள்; அப்பொழுது நான் கர்த்தராகிய ஆண்டவர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனுபுத்திரனே, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் தீருவின் முன்னே தன் சேனையினிடத்தில் கடும் ஊழியம் வாங்கினான்; ஒவ்வொரு தலையும் மொட்டையாயிற்று; ஒவ்வொரு தோள்பட்டையின் தோலும் உரிந்துபோயிற்று; ஆனாலும் அவன் தீருவுக்கு விரோதமாகச் செய்த ஊழியத்தினாலே அவனுக்காவது அவன் சேனைக்காவது கூலி கிடைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[16. அவர்களின் பிறகே போய், அவர்களை நோக்கிக்கொண்டிருக்கிறதினால் இஸ்ரவேல் வம்சத்தார் எனக்குத் தங்கள் அக்கிரமத்தை நினைப்பூட்டாதபடிக்கு, இனி அவர்கள் இவர்களுடைய நம்பிக்கையாயிராமற்போவார்கள்; அப்பொழுது நான் கர்த்தராகிய ஆண்டவர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனுபுத்திரனே, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் தீருவின் முன்னே தன் சேனையினிடத்தில் கடும் ஊழியம் வாங்கினான்; ஒவ்வொரு தலையும் மொட்டையாயிற்று; ஒவ்வொரு தோள்பட்டையின் தோலும் உரிந்துபோயிற்று; ஆனாலும் அவன் தீருவுக்கு விரோதமாகச் செய்த ஊழியத்தினாலே அவனுக்காவது அவன் சேனைக்காவது கூலி கிடைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[17. இருபத்தேழாம் வருஷம் முதலாம் மாதம் முதலாந்தேதியிலே, கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ நான் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருக்கு எகிப்துதேசத்தைக் கொடுக்கிறேன்; அவன் அதின் ஏராளமான ஜனத்தைச் சிறைபிடித்து அதின் ஆஸ்தியைச் சூறையாடி அதின் கொள்ளைப்பொருளை எடுத்துக்கொள்வான்; இது அவனுடைய சேனைக்குக் கூலியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[17. இருபத்தேழாம் வருஷம் முதலாம் மாதம் முதலாந்தேதியிலே, கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ நான் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருக்கு எகிப்துதேசத்தைக் கொடுக்கிறேன்; அவன் அதின் ஏராளமான ஜனத்தைச் சிறைபிடித்து அதின் ஆஸ்தியைச் சூறையாடி அதின் கொள்ளைப்பொருளை எடுத்துக்கொள்வான்; இது அவனுடைய சேனைக்குக் கூலியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[18. மனுபுத்திரனே, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் தீருவின் முன்னே தன் சேனையினிடத்தில் கடும் ஊழியம் வாங்கினான்; ஒவ்வொரு தலையும் மொட்டையாயிற்று; ஒவ்வொரு தோள்பட்டையின் தோலும் உரிந்துபோயிற்று; ஆனாலும் அவன் தீருவுக்கு விரோதமாகச் செய்த ஊழியத்தினாலே அவனுக்காவது அவன் சேனைக்காவது கூலி கிடைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் அதிலே செய்த வேலைக்கு எகிப்துதேசத்தை நான் அவனுக்குக் கூலியாகக் கொடுத்தேன்; எனக்காக அதைச் செய்தார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. மனுபுத்திரனே, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் தீருவின் முன்னே தன் சேனையினிடத்தில் கடும் ஊழியம் வாங்கினான்; ஒவ்வொரு தலையும் மொட்டையாயிற்று; ஒவ்வொரு தோள்பட்டையின் தோலும் உரிந்துபோயிற்று; ஆனாலும் அவன் தீருவுக்கு விரோதமாகச் செய்த ஊழியத்தினாலே அவனுக்காவது அவன் சேனைக்காவது கூலி கிடைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் அதிலே செய்த வேலைக்கு எகிப்துதேசத்தை நான் அவனுக்குக் கூலியாகக் கொடுத்தேன்; எனக்காக அதைச் செய்தார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. மனுபுத்திரனே, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் தீருவின் முன்னே தன் சேனையினிடத்தில் கடும் ஊழியம் வாங்கினான்; ஒவ்வொரு தலையும் மொட்டையாயிற்று; ஒவ்வொரு தோள்பட்டையின் தோலும் உரிந்துபோயிற்று; ஆனாலும் அவன் தீருவுக்கு விரோதமாகச் செய்த ஊழியத்தினாலே அவனுக்காவது அவன் சேனைக்காவது கூலி கிடைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,61 +4382,606 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அந்நாளிலே நான் இஸ்ரவேல் வம்சத்தாரின் கொம்பை முளைக்கப்பண்ணி, அவர்கள் நடுவிலே தாராளமாய்ப் பேசும் வாயை உனக்குக் கட்டளையிடுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ நான் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருக்கு எகிப்துதேசத்தைக் கொடுக்கிறேன்; அவன் அதின் ஏராளமான ஜனத்தைச் சிறைபிடித்து அதின் ஆஸ்தியைச் சூறையாடி அதின் கொள்ளைப்பொருளை எடுத்துக்கொள்வான்; இது அவனுடைய சேனைக்குக் கூலியாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ நான் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருக்கு எகிப்துதேசத்தைக் கொடுக்கிறேன்; அவன் அதின் ஏராளமான ஜனத்தைச் சிறைபிடித்து அதின் ஆஸ்தியைச் சூறையாடி அதின் கொள்ளைப்பொருளை எடுத்துக்கொள்வான்; இது அவனுடைய சேனைக்குக் கூலியாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ நான் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருக்கு எகிப்துதேசத்தைக் கொடுக்கிறேன்; அவன் அதின் ஏராளமான ஜனத்தைச் சிறைபிடித்து அதின் ஆஸ்தியைச் சூறையாடி அதின் கொள்ளைப்பொருளை எடுத்துக்கொள்வான்; இது அவனுடைய சேனைக்குக் கூலியாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அவன் அதிலே செய்த வேலைக்கு எகிப்துதேசத்தை நான் அவனுக்குக் கூலியாகக் கொடுத்தேன்; எனக்காக அதைச் செய்தார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அவன் அதிலே செய்த வேலைக்கு எகிப்துதேசத்தை நான் அவனுக்குக் கூலியாகக் கொடுத்தேன்; எனக்காக அதைச் செய்தார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அந்நாளிலே நான் இஸ்ரவேல் வம்சத்தாரின் கொம்பை முளைக்கப்பண்ணி, அவர்கள் நடுவிலே தாராளமாய்ப் பேசும் வாயை உனக்குக் கட்டளையிடுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -5095,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506571" r:id="rId1"/>
+    <p:sldLayoutId id="2473507622" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5443,50 +6008,90 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5627,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માછલીઓ સાથે હું તને નદીમાંથી બહાર ખેંચી કાઢીશ.]]></a:t>
+              <a:t><![CDATA[scales, and I will bring you up out of the midst of your rivers, and all the fish of your rivers]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. હું તને અને તારી નાઇલની બધી માછલીઓને રણમાં ફગાવી દઇશ.તું ખુલ્લી જમીન ઉપર પડ્યો રહીશ. કોઇ તને]]></a:t>
+              <a:t><![CDATA[shall stick unto your scales.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દફનાવશે નહિ.હું તને પશુપંખીઓનો આહાર બનાવીશ.]]></a:t>
+              <a:t><![CDATA[5. And I will leave you thrown into the wilderness, you and all the fish of your rivers: you shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ત્યારે મિસરના બધા લોકોને ખબર પડશે કે હું યહોવા છું.”તેં ઇસ્રાએલીઓને આપેલો ટેકો બરુની લાકડીના ટેકા]]></a:t>
+              <a:t><![CDATA[fall upon the open fields; you shall not be brought together, nor gathered: I have given you for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સમાન હતો.]]></a:t>
+              <a:t><![CDATA[food to the beasts of the field and to the fowls of the heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. જ્યારે જ્યારે તેમણે એ લાકડી પકડી ત્યારે ત્યારે તે તેમના હાથમાં ભાંગી ગઇ, અને તેમના ખભાને તેણે]]></a:t>
+              <a:t><![CDATA[6. And all the inhabitants of Egypt shall know that I am the LORD, because they have been a staff of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચીરી નાખ્યા. ને તેમણે જ્યારે એનો ટેકો લીધો ત્યારે તે તૂટી ગઇ અને તેમનાં અંગો ધ્રૂજતા રહ્યાં.”‘]]></a:t>
+              <a:t><![CDATA[reed to the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. તેથી યહોવા આ પ્રમાણે કહે છે: “હે મિસર, હું તારી વિરુદ્ધ સૈન્યને મોકલીશ અને તારા લોકોની અને]]></a:t>
+              <a:t><![CDATA[7. When they took hold of you by your hand, you did break, and rend all their shoulder: and when]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઢોરઢાંખરની હત્યા કરાવીશ.]]></a:t>
+              <a:t><![CDATA[they leaned upon you, you brake, and made all their loins to be at a stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. મિસર વેરાન અને ઉજ્જડ થઇ જશે; અને ત્યારે લોકોને ખબર પડશે કે હું યહોવા છું.”દેવ કહે છે, “કારણ કે]]></a:t>
+              <a:t><![CDATA[8. Therefore thus says the Lord GOD; Behold, I will bring a sword upon you, and cut off man and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. યહોયાકીન રાજાને બંદીવાન થયાને દશમા વર્ષના દશમા મહિનાના બારમા દિવસે મને યહોવાની વાણી આ પ્રમાણે]]></a:t>
+              <a:t><![CDATA[1. In the tenth year, in the tenth month, in the twelfth day of the month, the word of the LORD came]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેં કીધુ હતું કે નાઇલ નદી તારી છે અને તેં જ તેને બનાવી છે,’]]></a:t>
+              <a:t><![CDATA[beast out of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તેથી હું તારી અને તારી નાઇલ નદીની વિરુદ્ધ છું, હું સમગ્ર મિસરને ઉત્તરમાં મિગ્દોલથી માંડીને ઠેઠ]]></a:t>
+              <a:t><![CDATA[9. And the land of Egypt shall be desolate and waste; and they shall know that I am the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કૂશની સરહદ પાસે આવેલા આસ્વાન સુધી વેરાન અને ઉજ્જડ બનાવી દઇશ.]]></a:t>
+              <a:t><![CDATA[because he has said, The river is mine, and I have made it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ચાળીસ વર્ષ સુધી આ દેશમાં માણસ કે પશુ કોઇ ફરશે નહિ. તેમાં કોઇ વસવાટ કરશે નહિ.]]></a:t>
+              <a:t><![CDATA[10. Behold, therefore I am against you, and against your rivers, and I will make the land of Egypt]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. હું મિસરને ઉજ્જડ બનાવીશ તથા તેની આજુબાજુના દેશોને પણ ઉજ્જડ બનાવીશ. તેના નગરો ચાલીસ વર્ષ સુધી]]></a:t>
+              <a:t><![CDATA[utterly waste and desolate, from the tower of Syene even unto the border of Ethiopia.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખંડિયેર જેવા રહેશે, હું મિસરવાસીઓને બીજા દેશોમાં અને પ્રજાઓમાં વિખેરી નાખીશ.”]]></a:t>
+              <a:t><![CDATA[11. No foot of man shall pass through it, nor foot of beast shall pass through it, neither shall it]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. આ યહોવા મારા માલિકના વચન છે: “ચાળીસ વર્ષને અંતે મિસરીઓ જે પ્રજાઓમાં વેરવિખેર થઇ ગયેલા હશે]]></a:t>
+              <a:t><![CDATA[be inhabited forty years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓમાંથી તેમને પાછા ભેગા કરીશ.]]></a:t>
+              <a:t><![CDATA[12. And I will make the land of Egypt desolate in the midst of the countries that are desolate, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. હું મિસરની જાહોજલાલી પુન:સ્થાપિત કરીશ અને હું તેઓને મિસરની દક્ષિણના પાથોર્સમાં જ્યાં તેઓનો જન્મ]]></a:t>
+              <a:t><![CDATA[her cities among the cities that are laid waste shall be desolate forty years: and I will scatter]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થયો હતો ત્યાં પાછા લાવીશ. પણ તેઓ મહત્વના નહિ તેવા નાના રાજ્ય તરીકે રહેશે.]]></a:t>
+              <a:t><![CDATA[the Egyptians among the nations, and will disperse them through the countries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. બધા રાજ્યોમાં તે નાનામાં નાનું રાજ્ય હશે. અને તે કદી બીજી પ્રજાઓ પર સત્તા નહિ ચલાવી શકે, હું]]></a:t>
+              <a:t><![CDATA[13. Yet thus says the Lord GOD; At the end of forty years will I gather the Egyptians from the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમને એવા તો પામર બનાવી દઇશ કે તેઓ બીજી પ્રજાઓને તાબે નહિ કરી શકે.]]></a:t>
+              <a:t><![CDATA[people where they were scattered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ઇસ્રાએલ હવે કદી મિસરની સહાય પર આધાર રાખશે નહિ, કારણ કે જેટલી વાર તે મિસરની મદદ મેળવવાનો પ્રયાસ]]></a:t>
+              <a:t><![CDATA[14. And I will bring again the captivity of Egypt, and will cause them to return into the land of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરશે તેટલી વાર તેને યાદ આવશે કે તેની મદદ મેળવવા માટે ઇસ્રાએલે પાપ કર્યું હતું. ત્યારે ઇસ્રાએલ જાણશે]]></a:t>
+              <a:t><![CDATA[Pathros, into the land of their habitation; and they shall be there a base kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કે હું એકલો જ, યહોવા મારા માલિક છું.”]]></a:t>
+              <a:t><![CDATA[15. It shall be the base of the kingdoms; neither shall it exalt itself any more above the nations:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. સત્તાવીસમાં વર્ષના પહેલા મહિનાના પહેલા દિવસે મને યહોવાની વાણી આ પ્રમાણે સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[for I will diminish them, that they shall no more rule over the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. “હે મનુષ્યના પુત્ર, બાબિલના રાજા નબૂખાદરેસ્સારે તૂર ઉપર હુમલો કર્યો, તેના સૈનિકોએ એટલી સખત મહેનત]]></a:t>
+              <a:t><![CDATA[16. And it shall be no more the confidence of the house of Israel, which brings their iniquity to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરી કે તેમના વાળ ખરી પડ્યા અને તેમના ખભા છોલાઇ ગયા તેમ છતાં તેને કે તેના સૈન્યને પોતાની મહેનતનું]]></a:t>
+              <a:t><![CDATA[remembrance, when they shall look after them: but they shall know that I am the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કશું વળતર ન મળ્યું.”]]></a:t>
+              <a:t><![CDATA[17. And it came to pass in the seven and twentieth year, in the first month, in the first day of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. તેથી યહોવા મારા માલિક કહે છે કે, “હું મિસરની ભૂમિ બાબિલના રાજા નબૂખાદરેસ્સારને આપીશ અને તે એની]]></a:t>
+              <a:t><![CDATA[month, the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “હે મનુષ્યના પુત્ર, મિસરના રાજા ફારુન તરફ મોં કરીને તેની અને તેના આખા દેશના સર્વ લોકો વિરુદ્ધ]]></a:t>
+              <a:t><![CDATA[2. Son of man, set your face against Pharaoh king of Egypt, and prophesy against him, and against]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સર્વ સંપત્તિ તેના શ્રમના બદલા તરીકે લઇ જશે.]]></a:t>
+              <a:t><![CDATA[18. Son of man, Nebuchadrezzar king of Babylon caused his army to serve a great service against]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. તૂર સામે એણે કરેલી મહેનતના બદલામાં હું તેને મિસરની ભૂમિ આપી દઉં છું, કારણ, તેની સેના મારે માટે]]></a:t>
+              <a:t><![CDATA[Tyrus: every head was made bald, and every shoulder was peeled: yet had he no wages, nor his army,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કામ કરતી હતી.” આ યહોવા મારા માલિક બોલ્યા છે.]]></a:t>
+              <a:t><![CDATA[for Tyrus, for the service that he had served against it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. “અને એવો દિવસ આવશે કે હું જ્યારે ઇસ્રાએલને તેનું અગાઉનું બળ ફરીથી આપીશ. જેથી એ લોકોની આગળ તું]]></a:t>
+              <a:t><![CDATA[19. Therefore thus says the Lord GOD; Behold, I will give the land of Egypt unto Nebuchadrezzar king]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11116,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બોલી શકે, અને ત્યારે લોકો તારા શબ્દો પ્રત્યે આદર રાખશે અને મિસર જાણશે કે હું યહોવા છું.”]]></a:t>
+              <a:t><![CDATA[of Babylon; and he shall take her multitude, and take her spoil, and take her prey; and it shall be]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[the wages for his army.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. I have given him the land of Egypt for his labour wherewith he served against it, because they]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[wrought for me, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. In that day will I cause the horn of the house of Israel to bud forth, and I will give you the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 29]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[opening of the mouth in the midst of them; and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રબોધ કર.]]></a:t>
+              <a:t><![CDATA[all Egypt:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તેને સંબોધીને કહે કે ‘યહોવા મારા માલિક આ પ્રમાણે કહે છે:“‘હે મિસરના રાજા ફારુન, હે નાઇલ નદીના]]></a:t>
+              <a:t><![CDATA[3. Speak, and say, Thus says the Lord GOD; Behold, I am against you, Pharaoh king of Egypt, the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જળમાં આળોટતા મગર, હું તારી સામે પડ્યો છું. તું એવો દાવો કરે છે કે “નાઇલ નદી તારી છે. તેં પોતે એનું]]></a:t>
+              <a:t><![CDATA[great dragon that lies in the midst of his rivers, which has said, My river is mine own, and I have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સર્જન કર્યું છે.”]]></a:t>
+              <a:t><![CDATA[made it for myself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. હું તારા જડબામાં આંકડી પરોવીશ અને તારી નાઇલની માછલીઓ તારાં ભિંગડાને ચોંટી રહે એમ કરીશ. અને એ બધી]]></a:t>
+              <a:t><![CDATA[4. But I will put hooks in your jaws, and I will cause the fish of your rivers to stick unto your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 29]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme50">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme50">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme50">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>