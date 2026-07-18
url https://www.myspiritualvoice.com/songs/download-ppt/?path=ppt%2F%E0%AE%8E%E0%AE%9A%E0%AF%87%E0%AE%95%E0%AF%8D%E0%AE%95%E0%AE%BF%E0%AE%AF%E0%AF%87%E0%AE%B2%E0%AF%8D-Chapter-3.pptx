--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -99,50 +99,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -177,50 +183,53 @@
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -372,53 +381,56 @@
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -478,51 +490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர் என்னை நோக்கி: மனுபுத்திரனே, நீ காண்கிறதைப் புசி; இந்தச் சுருளை நீ புசித்து, இஸ்ரவேல் சந்ததியாரிடத்தில் போய் அவர்களோடே பேசு என்றார்.]]></a:t>
+              <a:t><![CDATA[5. விளங்காத பேச்சும், கடினமான பாஷையுமுள்ள ஜனத்தண்டைக்கல்ல, இஸ்ரவேல் சந்ததியாரிடத்திற்கே நீ அனுப்பப்படுகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -587,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர் என்னை நோக்கி: மனுபுத்திரனே, நீ காண்கிறதைப் புசி; இந்தச் சுருளை நீ புசித்து, இஸ்ரவேல் சந்ததியாரிடத்தில் போய் அவர்களோடே பேசு என்றார்.]]></a:t>
+              <a:t><![CDATA[6. விளங்காத பேச்சும், தாங்கள் சொல்லும் வார்த்தைகளை நீ அறியாத கடினமான பாஷையுமுள்ள அநேகமான ஜனங்களிடத்திற்கு நீ அனுப்பப்படவில்லை; நான் அவர்களிடத்திற்கு உன்னை அனுப்பினாலும், அவர்கள் உனக்குச் செவிகொடுப்பார்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -696,51 +708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்படியே என் வாயைத் திறந்தேன்; அப்பொழுது அவர் அந்தச் சுருளை எனக்குப் புசிக்கக்கொடுத்து:]]></a:t>
+              <a:t><![CDATA[6. விளங்காத பேச்சும், தாங்கள் சொல்லும் வார்த்தைகளை நீ அறியாத கடினமான பாஷையுமுள்ள அநேகமான ஜனங்களிடத்திற்கு நீ அனுப்பப்படவில்லை; நான் அவர்களிடத்திற்கு உன்னை அனுப்பினாலும், அவர்கள் உனக்குச் செவிகொடுப்பார்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -805,51 +817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மனுபுத்திரனே, நான் உனக்குக் கொடுக்கிற இந்தச் சுருளை நீ உன் வயிற்றிலே உட்கொண்டு, அதினால் உன் குடல்களை நிரப்புவாயாக என்றார்; அப்பொழுது நான் அதைப் புசித்தேன்; அது என் வாய்க்குத் தேனைப்போல் தித்திப்பாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. இஸ்ரவேல் விட்டாரோவெனில், உனக்குச் செவிகொடுக்கமாட்டார்கள்; எனக்கே செவிகொடுக்கமாட்டோம் என்கிறார்களே; இஸ்ரவேல் வம்சத்தார் அனைவரும் கடினமான நெற்றியும் முரட்டாட்டமுள்ள இருதயமும் உள்ளவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -914,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மனுபுத்திரனே, நான் உனக்குக் கொடுக்கிற இந்தச் சுருளை நீ உன் வயிற்றிலே உட்கொண்டு, அதினால் உன் குடல்களை நிரப்புவாயாக என்றார்; அப்பொழுது நான் அதைப் புசித்தேன்; அது என் வாய்க்குத் தேனைப்போல் தித்திப்பாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. இஸ்ரவேல் விட்டாரோவெனில், உனக்குச் செவிகொடுக்கமாட்டார்கள்; எனக்கே செவிகொடுக்கமாட்டோம் என்கிறார்களே; இஸ்ரவேல் வம்சத்தார் அனைவரும் கடினமான நெற்றியும் முரட்டாட்டமுள்ள இருதயமும் உள்ளவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1023,51 +1035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மனுபுத்திரனே, நான் உனக்குக் கொடுக்கிற இந்தச் சுருளை நீ உன் வயிற்றிலே உட்கொண்டு, அதினால் உன் குடல்களை நிரப்புவாயாக என்றார்; அப்பொழுது நான் அதைப் புசித்தேன்; அது என் வாய்க்குத் தேனைப்போல் தித்திப்பாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. இதோ, உன் முகத்தை அவர்கள் முகத்துக்கு எதிராகவும், உன் நெற்றியை அவர்கள் நெற்றிக்கு எதிராகவும் கெட்டியாக்கினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1132,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு அவர் என்னை நோக்கி: மனுபுத்திரனே, நீ போய், இஸ்ரவேல் சந்ததியாரிடத்தில் சேர்ந்து, என் வார்த்தைகளைக் கொண்டு அவர்களோடே பேசு.]]></a:t>
+              <a:t><![CDATA[8. இதோ, உன் முகத்தை அவர்கள் முகத்துக்கு எதிராகவும், உன் நெற்றியை அவர்கள் நெற்றிக்கு எதிராகவும் கெட்டியாக்கினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1241,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விளங்காத பேச்சும், கடினமான பாஷையுமுள்ள ஜனத்தண்டைக்கல்ல, இஸ்ரவேல் சந்ததியாரிடத்திற்கே நீ அனுப்பப்படுகிறாய்.]]></a:t>
+              <a:t><![CDATA[9. உன் நெற்றியை வச்சிரக்கல்லைப்போலாக்கினேன், கன்மலையைப்பார்க்கிலும் கெட்டியாக்கினேன்; அவர்கள் கலகமுள்ள வீட்டாரென்று நீ அவர்களுக்குப் பயப்படாமலும் அவர்கள் முகங்களுக்குக் கலங்காமலும் இரு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1350,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விளங்காத பேச்சும், கடினமான பாஷையுமுள்ள ஜனத்தண்டைக்கல்ல, இஸ்ரவேல் சந்ததியாரிடத்திற்கே நீ அனுப்பப்படுகிறாய்.]]></a:t>
+              <a:t><![CDATA[9. உன் நெற்றியை வச்சிரக்கல்லைப்போலாக்கினேன், கன்மலையைப்பார்க்கிலும் கெட்டியாக்கினேன்; அவர்கள் கலகமுள்ள வீட்டாரென்று நீ அவர்களுக்குப் பயப்படாமலும் அவர்கள் முகங்களுக்குக் கலங்காமலும் இரு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1459,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. விளங்காத பேச்சும், தாங்கள் சொல்லும் வார்த்தைகளை நீ அறியாத கடினமான பாஷையுமுள்ள அநேகமான ஜனங்களிடத்திற்கு நீ அனுப்பப்படவில்லை; நான் அவர்களிடத்திற்கு உன்னை அனுப்பினாலும், அவர்கள் உனக்குச் செவிகொடுப்பார்களோ?]]></a:t>
+              <a:t><![CDATA[10. பின்னும் அவர் என்னை நோக்கி: மனுபுத்திரனே, நான் உன்னுடனே சொல்லும் என் வார்த்தைகளையெல்லாம் நீ உன் செவிகளாலே கேட்டு, உன் இருதயத்தில் ஏற்றுக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1568,51 +1580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உடனே ஆவி எனக்குள்ளே புகுந்து, என்னைக் காலூன்றி நிற்கும்படி செய்தது, அப்பொழுது அவர் என்னுடனே பேசி; நீ போய், உன் வீட்டுக்குள்ளே உன்னை அடைத்துக்கொண்டிரு.]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர் என்னை நோக்கி: மனுபுத்திரனே, நீ காண்கிறதைப் புசி; இந்தச் சுருளை நீ புசித்து, இஸ்ரவேல் சந்ததியாரிடத்தில் போய் அவர்களோடே பேசு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1677,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. விளங்காத பேச்சும், தாங்கள் சொல்லும் வார்த்தைகளை நீ அறியாத கடினமான பாஷையுமுள்ள அநேகமான ஜனங்களிடத்திற்கு நீ அனுப்பப்படவில்லை; நான் அவர்களிடத்திற்கு உன்னை அனுப்பினாலும், அவர்கள் உனக்குச் செவிகொடுப்பார்களோ?]]></a:t>
+              <a:t><![CDATA[10. பின்னும் அவர் என்னை நோக்கி: மனுபுத்திரனே, நான் உன்னுடனே சொல்லும் என் வார்த்தைகளையெல்லாம் நீ உன் செவிகளாலே கேட்டு, உன் இருதயத்தில் ஏற்றுக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1786,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேல் விட்டாரோவெனில், உனக்குச் செவிகொடுக்கமாட்டார்கள்; எனக்கே செவிகொடுக்கமாட்டோம் என்கிறார்களே; இஸ்ரவேல் வம்சத்தார் அனைவரும் கடினமான நெற்றியும் முரட்டாட்டமுள்ள இருதயமும் உள்ளவர்கள்]]></a:t>
+              <a:t><![CDATA[11. நீ போய், சிறைப்பட்ட உன் ஜனத்தின் புத்திரரிடத்திலே சேர்ந்து, அவர்கள் கேட்டாலும் கேளாவிட்டாலும் அவர்களோடே பேசி, கர்த்தராகிய ஆண்டவர் இன்னின்னதை உரைக்கிறார் என்று அவர்களோடே சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1895,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இஸ்ரவேல் விட்டாரோவெனில், உனக்குச் செவிகொடுக்கமாட்டார்கள்; எனக்கே செவிகொடுக்கமாட்டோம் என்கிறார்களே; இஸ்ரவேல் வம்சத்தார் அனைவரும் கடினமான நெற்றியும் முரட்டாட்டமுள்ள இருதயமும் உள்ளவர்கள்]]></a:t>
+              <a:t><![CDATA[11. நீ போய், சிறைப்பட்ட உன் ஜனத்தின் புத்திரரிடத்திலே சேர்ந்து, அவர்கள் கேட்டாலும் கேளாவிட்டாலும் அவர்களோடே பேசி, கர்த்தராகிய ஆண்டவர் இன்னின்னதை உரைக்கிறார் என்று அவர்களோடே சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2004,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதோ, உன் முகத்தை அவர்கள் முகத்துக்கு எதிராகவும், உன் நெற்றியை அவர்கள் நெற்றிக்கு எதிராகவும் கெட்டியாக்கினேன்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது ஆவி, என்னை உயர எடுத்துக்கொண்டது; கர்த்தருடைய ஸ்தானத்திலிருந்து விளங்கிய அவருடைய மகிமைக்கு ஸ்தோத்திரம் உண்டாவதாக என்று எனக்குப் பின்னாக கூப்பிட்ட மகா சத்தத்தின் இரைச்சலைக் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2113,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் நெற்றியை வச்சிரக்கல்லைப்போலாக்கினேன், கன்மலையைப்பார்க்கிலும் கெட்டியாக்கினேன்; அவர்கள் கலகமுள்ள வீட்டாரென்று நீ அவர்களுக்குப் பயப்படாமலும் அவர்கள் முகங்களுக்குக் கலங்காமலும் இரு என்றார்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது ஆவி, என்னை உயர எடுத்துக்கொண்டது; கர்த்தருடைய ஸ்தானத்திலிருந்து விளங்கிய அவருடைய மகிமைக்கு ஸ்தோத்திரம் உண்டாவதாக என்று எனக்குப் பின்னாக கூப்பிட்ட மகா சத்தத்தின் இரைச்சலைக் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2222,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் நெற்றியை வச்சிரக்கல்லைப்போலாக்கினேன், கன்மலையைப்பார்க்கிலும் கெட்டியாக்கினேன்; அவர்கள் கலகமுள்ள வீட்டாரென்று நீ அவர்களுக்குப் பயப்படாமலும் அவர்கள் முகங்களுக்குக் கலங்காமலும் இரு என்றார்.]]></a:t>
+              <a:t><![CDATA[13. ஒன்றொடொன்று இணைந்திருக்கிற ஜீவன்களுடைய செட்டைகளின் இரைச்சலையும், அதற்கெதிரே ஓடிய சக்கரங்களின் இரைச்சலையும், மகா சத்தத்தின் இரைச்சலையும் கேட்டேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2331,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும் அவர் என்னை நோக்கி: மனுபுத்திரனே, நான் உன்னுடனே சொல்லும் என் வார்த்தைகளையெல்லாம் நீ உன் செவிகளாலே கேட்டு, உன் இருதயத்தில் ஏற்றுக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[13. ஒன்றொடொன்று இணைந்திருக்கிற ஜீவன்களுடைய செட்டைகளின் இரைச்சலையும், அதற்கெதிரே ஓடிய சக்கரங்களின் இரைச்சலையும், மகா சத்தத்தின் இரைச்சலையும் கேட்டேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2440,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீ போய், சிறைப்பட்ட உன் ஜனத்தின் புத்திரரிடத்திலே சேர்ந்து, அவர்கள் கேட்டாலும் கேளாவிட்டாலும் அவர்களோடே பேசி, கர்த்தராகிய ஆண்டவர் இன்னின்னதை உரைக்கிறார் என்று அவர்களோடே சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. ஆவி என்னை உயர எடுத்துக்கொண்டது; நான் என் ஆவியின் உக்கிரத்தினாலே மனங்கசந்துபோனேன்; ஆனாலும் கர்த்தருடைய கரம் என்மேல் பலமாக இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2549,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீ போய், சிறைப்பட்ட உன் ஜனத்தின் புத்திரரிடத்திலே சேர்ந்து, அவர்கள் கேட்டாலும் கேளாவிட்டாலும் அவர்களோடே பேசி, கர்த்தராகிய ஆண்டவர் இன்னின்னதை உரைக்கிறார் என்று அவர்களோடே சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. ஆவி என்னை உயர எடுத்துக்கொண்டது; நான் என் ஆவியின் உக்கிரத்தினாலே மனங்கசந்துபோனேன்; ஆனாலும் கர்த்தருடைய கரம் என்மேல் பலமாக இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2658,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது ஆவி, என்னை உயர எடுத்துக்கொண்டது; கர்த்தருடைய ஸ்தானத்திலிருந்து விளங்கிய அவருடைய மகிமைக்கு ஸ்தோத்திரம் உண்டாவதாக என்று எனக்குப் பின்னாக கூப்பிட்ட மகா சத்தத்தின் இரைச்சலைக் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[15. கேபார் நதியண்டையிலே தெலாபீபிலே தாபரிக்கிற சிறைப்பட்டவர்களிடத்துக்கு நான் வந்து, அவர்கள் தாபரிக்கிற ஸ்தலத்திலே தாபரித்து, ஏழுநாள் அவர்கள் நடுவிலே பிரமித்தவனாய்த் தங்கினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2767,51 +2779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உடனே ஆவி எனக்குள்ளே புகுந்து, என்னைக் காலூன்றி நிற்கும்படி செய்தது, அப்பொழுது அவர் என்னுடனே பேசி; நீ போய், உன் வீட்டுக்குள்ளே உன்னை அடைத்துக்கொண்டிரு.]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர் என்னை நோக்கி: மனுபுத்திரனே, நீ காண்கிறதைப் புசி; இந்தச் சுருளை நீ புசித்து, இஸ்ரவேல் சந்ததியாரிடத்தில் போய் அவர்களோடே பேசு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2876,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது ஆவி, என்னை உயர எடுத்துக்கொண்டது; கர்த்தருடைய ஸ்தானத்திலிருந்து விளங்கிய அவருடைய மகிமைக்கு ஸ்தோத்திரம் உண்டாவதாக என்று எனக்குப் பின்னாக கூப்பிட்ட மகா சத்தத்தின் இரைச்சலைக் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[15. கேபார் நதியண்டையிலே தெலாபீபிலே தாபரிக்கிற சிறைப்பட்டவர்களிடத்துக்கு நான் வந்து, அவர்கள் தாபரிக்கிற ஸ்தலத்திலே தாபரித்து, ஏழுநாள் அவர்கள் நடுவிலே பிரமித்தவனாய்த் தங்கினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2985,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒன்றொடொன்று இணைந்திருக்கிற ஜீவன்களுடைய செட்டைகளின் இரைச்சலையும், அதற்கெதிரே ஓடிய சக்கரங்களின் இரைச்சலையும், மகா சத்தத்தின் இரைச்சலையும் கேட்டேன்]]></a:t>
+              <a:t><![CDATA[16. ஏழுநாள் முடிந்தபின்பு கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3094,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒன்றொடொன்று இணைந்திருக்கிற ஜீவன்களுடைய செட்டைகளின் இரைச்சலையும், அதற்கெதிரே ஓடிய சக்கரங்களின் இரைச்சலையும், மகா சத்தத்தின் இரைச்சலையும் கேட்டேன்]]></a:t>
+              <a:t><![CDATA[17. மனுபுத்திரனே, உன்னை இஸ்ரவேல் வம்சத்தாருக்குக் காவலாளனாக வைத்தேன்; நீ என் வாயினாலே வார்த்தையைக்கேட்டு, என் நாமத்தினாலே அவர்களை எச்சரிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3203,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆவி என்னை உயர எடுத்துக்கொண்டது; நான் என் ஆவியின் உக்கிரத்தினாலே மனங்கசந்துபோனேன்; ஆனாலும் கர்த்தருடைய கரம் என்மேல் பலமாக இருந்தது.]]></a:t>
+              <a:t><![CDATA[17. மனுபுத்திரனே, உன்னை இஸ்ரவேல் வம்சத்தாருக்குக் காவலாளனாக வைத்தேன்; நீ என் வாயினாலே வார்த்தையைக்கேட்டு, என் நாமத்தினாலே அவர்களை எச்சரிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3312,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆவி என்னை உயர எடுத்துக்கொண்டது; நான் என் ஆவியின் உக்கிரத்தினாலே மனங்கசந்துபோனேன்; ஆனாலும் கர்த்தருடைய கரம் என்மேல் பலமாக இருந்தது.]]></a:t>
+              <a:t><![CDATA[18. சாகவே சாவாய் என்று நான் துன்மார்க்கனுக்குச் சொல்லுகையில், நீ துன்மார்க்கனைத் தன் துன்மார்க்கமான வழியில் இராதபடிக்கு எச்சரிக்கும்படியாகவும், அவனை உயிரோடே காக்கும்படியாகவும், அதை அவனுக்குச் சொல்லாமலும், நீ அவனை எச்சரிக்காமலும் இருந்தால், அந்த துன்மார்க்கன் தன் துன்மார்க்கத்திலே சாவான்; அவன் இரத்தப்பழியையோ உன் கையிலே கேட்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3421,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கேபார் நதியண்டையிலே தெலாபீபிலே தாபரிக்கிற சிறைப்பட்டவர்களிடத்துக்கு நான் வந்து, அவர்கள் தாபரிக்கிற ஸ்தலத்திலே தாபரித்து, ஏழுநாள் அவர்கள் நடுவிலே பிரமித்தவனாய்த் தங்கினேன்.]]></a:t>
+              <a:t><![CDATA[18. சாகவே சாவாய் என்று நான் துன்மார்க்கனுக்குச் சொல்லுகையில், நீ துன்மார்க்கனைத் தன் துன்மார்க்கமான வழியில் இராதபடிக்கு எச்சரிக்கும்படியாகவும், அவனை உயிரோடே காக்கும்படியாகவும், அதை அவனுக்குச் சொல்லாமலும், நீ அவனை எச்சரிக்காமலும் இருந்தால், அந்த துன்மார்க்கன் தன் துன்மார்க்கத்திலே சாவான்; அவன் இரத்தப்பழியையோ உன் கையிலே கேட்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3530,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கேபார் நதியண்டையிலே தெலாபீபிலே தாபரிக்கிற சிறைப்பட்டவர்களிடத்துக்கு நான் வந்து, அவர்கள் தாபரிக்கிற ஸ்தலத்திலே தாபரித்து, ஏழுநாள் அவர்கள் நடுவிலே பிரமித்தவனாய்த் தங்கினேன்.]]></a:t>
+              <a:t><![CDATA[18. சாகவே சாவாய் என்று நான் துன்மார்க்கனுக்குச் சொல்லுகையில், நீ துன்மார்க்கனைத் தன் துன்மார்க்கமான வழியில் இராதபடிக்கு எச்சரிக்கும்படியாகவும், அவனை உயிரோடே காக்கும்படியாகவும், அதை அவனுக்குச் சொல்லாமலும், நீ அவனை எச்சரிக்காமலும் இருந்தால், அந்த துன்மார்க்கன் தன் துன்மார்க்கத்திலே சாவான்; அவன் இரத்தப்பழியையோ உன் கையிலே கேட்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3639,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஏழுநாள் முடிந்தபின்பு கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[19. நீ துன்மார்க்கனை எச்சரித்தும், அவன் தன் துன்மார்க்கத்தையும் தன் ஆகாத வழியையும் விட்டுத் திரும்பாமற் போவானாகில், அவன் தன் துன்மார்க்கத்திலே சாவான் நீயோவென்றால் உன் ஆத்துமாவைத் தப்புவிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3748,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனுபுத்திரனே, உன்னை இஸ்ரவேல் வம்சத்தாருக்குக் காவலாளனாக வைத்தேன்; நீ என் வாயினாலே வார்த்தையைக்கேட்டு, என் நாமத்தினாலே அவர்களை எச்சரிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[19. நீ துன்மார்க்கனை எச்சரித்தும், அவன் தன் துன்மார்க்கத்தையும் தன் ஆகாத வழியையும் விட்டுத் திரும்பாமற் போவானாகில், அவன் தன் துன்மார்க்கத்திலே சாவான் நீயோவென்றால் உன் ஆத்துமாவைத் தப்புவிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3857,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனுபுத்திரனே, உன்னை இஸ்ரவேல் வம்சத்தாருக்குக் காவலாளனாக வைத்தேன்; நீ என் வாயினாலே வார்த்தையைக்கேட்டு, என் நாமத்தினாலே அவர்களை எச்சரிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[20. அப்படியே, நீதிமான் தன் நீதியை விட்டுத் திரும்பி, நீதிகேடு செய்யும்போதும், நான் அவன்முன் இடறலை வைக்கும்போதும், அவன் சாவான்; நீ அவனை எச்சரிக்காதபடியினாலே அவன் தன் பாவத்திலே சாவான்; அவன் செய்த நீதிகள் நினைக்கப்படுவதில்லை; அவனுடைய இரத்தப்பழியையோ உன் கையிலே கேட்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3966,51 +3978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இதோ, மனுபுத்திரனே, உன்மேல் கயிறுகளைப்போட்டு, அவைகளால் உன்னைக் கட்டப்போகிறார்கள்; ஆகையால் நீ அவர்களுக்குள்ளே போகவேண்டாம்..]]></a:t>
+              <a:t><![CDATA[2. அப்படியே என் வாயைத் திறந்தேன்; அப்பொழுது அவர் அந்தச் சுருளை எனக்குப் புசிக்கக்கொடுத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4075,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சாகவே சாவாய் என்று நான் துன்மார்க்கனுக்குச் சொல்லுகையில், நீ துன்மார்க்கனைத் தன் துன்மார்க்கமான வழியில் இராதபடிக்கு எச்சரிக்கும்படியாகவும், அவனை உயிரோடே காக்கும்படியாகவும், அதை அவனுக்குச் சொல்லாமலும், நீ அவனை எச்சரிக்காமலும் இருந்தால், அந்த துன்மார்க்கன் தன் துன்மார்க்கத்திலே சாவான்; அவன் இரத்தப்பழியையோ உன் கையிலே கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[20. அப்படியே, நீதிமான் தன் நீதியை விட்டுத் திரும்பி, நீதிகேடு செய்யும்போதும், நான் அவன்முன் இடறலை வைக்கும்போதும், அவன் சாவான்; நீ அவனை எச்சரிக்காதபடியினாலே அவன் தன் பாவத்திலே சாவான்; அவன் செய்த நீதிகள் நினைக்கப்படுவதில்லை; அவனுடைய இரத்தப்பழியையோ உன் கையிலே கேட்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4184,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சாகவே சாவாய் என்று நான் துன்மார்க்கனுக்குச் சொல்லுகையில், நீ துன்மார்க்கனைத் தன் துன்மார்க்கமான வழியில் இராதபடிக்கு எச்சரிக்கும்படியாகவும், அவனை உயிரோடே காக்கும்படியாகவும், அதை அவனுக்குச் சொல்லாமலும், நீ அவனை எச்சரிக்காமலும் இருந்தால், அந்த துன்மார்க்கன் தன் துன்மார்க்கத்திலே சாவான்; அவன் இரத்தப்பழியையோ உன் கையிலே கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[20. அப்படியே, நீதிமான் தன் நீதியை விட்டுத் திரும்பி, நீதிகேடு செய்யும்போதும், நான் அவன்முன் இடறலை வைக்கும்போதும், அவன் சாவான்; நீ அவனை எச்சரிக்காதபடியினாலே அவன் தன் பாவத்திலே சாவான்; அவன் செய்த நீதிகள் நினைக்கப்படுவதில்லை; அவனுடைய இரத்தப்பழியையோ உன் கையிலே கேட்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4293,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சாகவே சாவாய் என்று நான் துன்மார்க்கனுக்குச் சொல்லுகையில், நீ துன்மார்க்கனைத் தன் துன்மார்க்கமான வழியில் இராதபடிக்கு எச்சரிக்கும்படியாகவும், அவனை உயிரோடே காக்கும்படியாகவும், அதை அவனுக்குச் சொல்லாமலும், நீ அவனை எச்சரிக்காமலும் இருந்தால், அந்த துன்மார்க்கன் தன் துன்மார்க்கத்திலே சாவான்; அவன் இரத்தப்பழியையோ உன் கையிலே கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[20. அப்படியே, நீதிமான் தன் நீதியை விட்டுத் திரும்பி, நீதிகேடு செய்யும்போதும், நான் அவன்முன் இடறலை வைக்கும்போதும், அவன் சாவான்; நீ அவனை எச்சரிக்காதபடியினாலே அவன் தன் பாவத்திலே சாவான்; அவன் செய்த நீதிகள் நினைக்கப்படுவதில்லை; அவனுடைய இரத்தப்பழியையோ உன் கையிலே கேட்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4402,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ துன்மார்க்கனை எச்சரித்தும், அவன் தன் துன்மார்க்கத்தையும் தன் ஆகாத வழியையும் விட்டுத் திரும்பாமற் போவானாகில், அவன் தன் துன்மார்க்கத்திலே சாவான் நீயோவென்றால் உன் ஆத்துமாவைத் தப்புவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[21. நீதிமான் பாவஞ் செய்யாதபடிக்கு நீ நீதிமானை எச்சரித்தபின்பு அவன் பாவஞ்செய்யாவிட்டால், அவன் பிழைக்கவே பிழைப்பான்; அவன் எச்சரிக்கப்பட்டான்; நீயும் உன் ஆத்துமாவைத் தப்புவித்தாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4511,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ துன்மார்க்கனை எச்சரித்தும், அவன் தன் துன்மார்க்கத்தையும் தன் ஆகாத வழியையும் விட்டுத் திரும்பாமற் போவானாகில், அவன் தன் துன்மார்க்கத்திலே சாவான் நீயோவென்றால் உன் ஆத்துமாவைத் தப்புவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[21. நீதிமான் பாவஞ் செய்யாதபடிக்கு நீ நீதிமானை எச்சரித்தபின்பு அவன் பாவஞ்செய்யாவிட்டால், அவன் பிழைக்கவே பிழைப்பான்; அவன் எச்சரிக்கப்பட்டான்; நீயும் உன் ஆத்துமாவைத் தப்புவித்தாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4620,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீ துன்மார்க்கனை எச்சரித்தும், அவன் தன் துன்மார்க்கத்தையும் தன் ஆகாத வழியையும் விட்டுத் திரும்பாமற் போவானாகில், அவன் தன் துன்மார்க்கத்திலே சாவான் நீயோவென்றால் உன் ஆத்துமாவைத் தப்புவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[22. அவ்விடத்திலே கர்த்தருடைய கரம் என்மேல் அமர்ந்தது; அவர்: நீ எழுந்திருந்து பள்ளத்தாக்குக்குப் புறப்பட்டுப்போ, அங்கே உன்னுடனே பேசுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4729,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியே, நீதிமான் தன் நீதியை விட்டுத் திரும்பி, நீதிகேடு செய்யும்போதும், நான் அவன்முன் இடறலை வைக்கும்போதும், அவன் சாவான்; நீ அவனை எச்சரிக்காதபடியினாலே அவன் தன் பாவத்திலே சாவான்; அவன் செய்த நீதிகள் நினைக்கப்படுவதில்லை; அவனுடைய இரத்தப்பழியையோ உன் கையிலே கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[22. அவ்விடத்திலே கர்த்தருடைய கரம் என்மேல் அமர்ந்தது; அவர்: நீ எழுந்திருந்து பள்ளத்தாக்குக்குப் புறப்பட்டுப்போ, அங்கே உன்னுடனே பேசுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4838,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியே, நீதிமான் தன் நீதியை விட்டுத் திரும்பி, நீதிகேடு செய்யும்போதும், நான் அவன்முன் இடறலை வைக்கும்போதும், அவன் சாவான்; நீ அவனை எச்சரிக்காதபடியினாலே அவன் தன் பாவத்திலே சாவான்; அவன் செய்த நீதிகள் நினைக்கப்படுவதில்லை; அவனுடைய இரத்தப்பழியையோ உன் கையிலே கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[23. அப்படியே நான் எழுந்திருந்து, பள்ளத்தாக்குக்குப் புறப்பட்டுப் போனேன்; இதோ, கேபார் நதியண்டையிலே நான் கண்ட மகிமை விளங்கினது; அப்பொழுது நான் முகங்குப்புற விழுந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4947,51 +4959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியே, நீதிமான் தன் நீதியை விட்டுத் திரும்பி, நீதிகேடு செய்யும்போதும், நான் அவன்முன் இடறலை வைக்கும்போதும், அவன் சாவான்; நீ அவனை எச்சரிக்காதபடியினாலே அவன் தன் பாவத்திலே சாவான்; அவன் செய்த நீதிகள் நினைக்கப்படுவதில்லை; அவனுடைய இரத்தப்பழியையோ உன் கையிலே கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[23. அப்படியே நான் எழுந்திருந்து, பள்ளத்தாக்குக்குப் புறப்பட்டுப் போனேன்; இதோ, கேபார் நதியண்டையிலே நான் கண்ட மகிமை விளங்கினது; அப்பொழுது நான் முகங்குப்புற விழுந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5056,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீதிமான் பாவஞ் செய்யாதபடிக்கு நீ நீதிமானை எச்சரித்தபின்பு அவன் பாவஞ்செய்யாவிட்டால், அவன் பிழைக்கவே பிழைப்பான்; அவன் எச்சரிக்கப்பட்டான்; நீயும் உன் ஆத்துமாவைத் தப்புவித்தாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. உடனே ஆவி எனக்குள்ளே புகுந்து, என்னைக் காலூன்றி நிற்கும்படி செய்தது, அப்பொழுது அவர் என்னுடனே பேசி; நீ போய், உன் வீட்டுக்குள்ளே உன்னை அடைத்துக்கொண்டிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5165,51 +5177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் உன் நாவை உன் மேல் வாயோடே ஒட்டிக்கொள்ளப்பண்ணுவேன்; நீ அவர்களைக் கடிந்துகொள்ளுகிற மனுஷனாயிராமல், ஊமையனாயிருப்பாய்; அவர்கள் கலகவீட்டார்.]]></a:t>
+              <a:t><![CDATA[3. மனுபுத்திரனே, நான் உனக்குக் கொடுக்கிற இந்தச் சுருளை நீ உன் வயிற்றிலே உட்கொண்டு, அதினால் உன் குடல்களை நிரப்புவாயாக என்றார்; அப்பொழுது நான் அதைப் புசித்தேன்; அது என் வாய்க்குத் தேனைப்போல் தித்திப்பாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5274,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீதிமான் பாவஞ் செய்யாதபடிக்கு நீ நீதிமானை எச்சரித்தபின்பு அவன் பாவஞ்செய்யாவிட்டால், அவன் பிழைக்கவே பிழைப்பான்; அவன் எச்சரிக்கப்பட்டான்; நீயும் உன் ஆத்துமாவைத் தப்புவித்தாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. உடனே ஆவி எனக்குள்ளே புகுந்து, என்னைக் காலூன்றி நிற்கும்படி செய்தது, அப்பொழுது அவர் என்னுடனே பேசி; நீ போய், உன் வீட்டுக்குள்ளே உன்னை அடைத்துக்கொண்டிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5383,51 +5395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவ்விடத்திலே கர்த்தருடைய கரம் என்மேல் அமர்ந்தது; அவர்: நீ எழுந்திருந்து பள்ளத்தாக்குக்குப் புறப்பட்டுப்போ, அங்கே உன்னுடனே பேசுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. இதோ, மனுபுத்திரனே, உன்மேல் கயிறுகளைப்போட்டு, அவைகளால் உன்னைக் கட்டப்போகிறார்கள்; ஆகையால் நீ அவர்களுக்குள்ளே போகவேண்டாம்..]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5492,51 +5504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவ்விடத்திலே கர்த்தருடைய கரம் என்மேல் அமர்ந்தது; அவர்: நீ எழுந்திருந்து பள்ளத்தாக்குக்குப் புறப்பட்டுப்போ, அங்கே உன்னுடனே பேசுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. இதோ, மனுபுத்திரனே, உன்மேல் கயிறுகளைப்போட்டு, அவைகளால் உன்னைக் கட்டப்போகிறார்கள்; ஆகையால் நீ அவர்களுக்குள்ளே போகவேண்டாம்..]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5601,51 +5613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே நான் எழுந்திருந்து, பள்ளத்தாக்குக்குப் புறப்பட்டுப் போனேன்; இதோ, கேபார் நதியண்டையிலே நான் கண்ட மகிமை விளங்கினது; அப்பொழுது நான் முகங்குப்புற விழுந்தேன்.]]></a:t>
+              <a:t><![CDATA[26. நான் உன் நாவை உன் மேல் வாயோடே ஒட்டிக்கொள்ளப்பண்ணுவேன்; நீ அவர்களைக் கடிந்துகொள்ளுகிற மனுஷனாயிராமல், ஊமையனாயிருப்பாய்; அவர்கள் கலகவீட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5710,51 +5722,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே நான் எழுந்திருந்து, பள்ளத்தாக்குக்குப் புறப்பட்டுப் போனேன்; இதோ, கேபார் நதியண்டையிலே நான் கண்ட மகிமை விளங்கினது; அப்பொழுது நான் முகங்குப்புற விழுந்தேன்.]]></a:t>
+              <a:t><![CDATA[26. நான் உன் நாவை உன் மேல் வாயோடே ஒட்டிக்கொள்ளப்பண்ணுவேன்; நீ அவர்களைக் கடிந்துகொள்ளுகிற மனுஷனாயிராமல், ஊமையனாயிருப்பாய்; அவர்கள் கலகவீட்டார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. நான் உன்னோடே பேசும்போது, உன் வாயைத் திறப்பேன்; அப்பொழுது கர்த்தராகிய ஆண்டவர் இன்னின்னதை உரைத்தார் என்று அவர்களோடே சொல்வாய்; கேட்கிறவன் கேட்கட்டும், கேளாதவன் கேளாதிருக்கட்டும்; அவர்கள் கலகவீட்டார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. நான் உன்னோடே பேசும்போது, உன் வாயைத் திறப்பேன்; அப்பொழுது கர்த்தராகிய ஆண்டவர் இன்னின்னதை உரைத்தார் என்று அவர்களோடே சொல்வாய்; கேட்கிறவன் கேட்கட்டும், கேளாதவன் கேளாதிருக்கட்டும்; அவர்கள் கலகவீட்டார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. நான் உன்னோடே பேசும்போது, உன் வாயைத் திறப்பேன்; அப்பொழுது கர்த்தராகிய ஆண்டவர் இன்னின்னதை உரைத்தார் என்று அவர்களோடே சொல்வாய்; கேட்கிறவன் கேட்கட்டும், கேளாதவன் கேளாதிருக்கட்டும்; அவர்கள் கலகவீட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5819,51 +6158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் உன் நாவை உன் மேல் வாயோடே ஒட்டிக்கொள்ளப்பண்ணுவேன்; நீ அவர்களைக் கடிந்துகொள்ளுகிற மனுஷனாயிராமல், ஊமையனாயிருப்பாய்; அவர்கள் கலகவீட்டார்.]]></a:t>
+              <a:t><![CDATA[3. மனுபுத்திரனே, நான் உனக்குக் கொடுக்கிற இந்தச் சுருளை நீ உன் வயிற்றிலே உட்கொண்டு, அதினால் உன் குடல்களை நிரப்புவாயாக என்றார்; அப்பொழுது நான் அதைப் புசித்தேன்; அது என் வாய்க்குத் தேனைப்போல் தித்திப்பாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5928,51 +6267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் உன்னோடே பேசும்போது, உன் வாயைத் திறப்பேன்; அப்பொழுது கர்த்தராகிய ஆண்டவர் இன்னின்னதை உரைத்தார் என்று அவர்களோடே சொல்வாய்; கேட்கிறவன் கேட்கட்டும், கேளாதவன் கேளாதிருக்கட்டும்; அவர்கள் கலகவீட்டார்.]]></a:t>
+              <a:t><![CDATA[4. பின்பு அவர் என்னை நோக்கி: மனுபுத்திரனே, நீ போய், இஸ்ரவேல் சந்ததியாரிடத்தில் சேர்ந்து, என் வார்த்தைகளைக் கொண்டு அவர்களோடே பேசு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6037,51 +6376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் உன்னோடே பேசும்போது, உன் வாயைத் திறப்பேன்; அப்பொழுது கர்த்தராகிய ஆண்டவர் இன்னின்னதை உரைத்தார் என்று அவர்களோடே சொல்வாய்; கேட்கிறவன் கேட்கட்டும், கேளாதவன் கேளாதிருக்கட்டும்; அவர்கள் கலகவீட்டார்.]]></a:t>
+              <a:t><![CDATA[4. பின்பு அவர் என்னை நோக்கி: மனுபுத்திரனே, நீ போய், இஸ்ரவேல் சந்ததியாரிடத்தில் சேர்ந்து, என் வார்த்தைகளைக் கொண்டு அவர்களோடே பேசு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6146,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் உன்னோடே பேசும்போது, உன் வாயைத் திறப்பேன்; அப்பொழுது கர்த்தராகிய ஆண்டவர் இன்னின்னதை உரைத்தார் என்று அவர்களோடே சொல்வாய்; கேட்கிறவன் கேட்கட்டும், கேளாதவன் கேளாதிருக்கட்டும்; அவர்கள் கலகவீட்டார்.]]></a:t>
+              <a:t><![CDATA[5. விளங்காத பேச்சும், கடினமான பாஷையுமுள்ள ஜனத்தண்டைக்கல்ல, இஸ்ரவேல் சந்ததியாரிடத்திற்கே நீ அனுப்பப்படுகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6225,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495694" r:id="rId1"/>
+    <p:sldLayoutId id="2473414352" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6661,50 +7000,74 @@
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6837,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ঈশ্বর আমায় বললেন, “মনুষ্যসন্তান, যা দেখছ খাও| এই গোটানো পুঁথি ভোজন কর, এবং এই সমস্ত কথা]]></a:t>
+              <a:t><![CDATA[Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েল পরিবারকে গিয়ে বল|”]]></a:t>
+              <a:t><![CDATA[6. Not to many people of a strange speech and of an hard language, whose words you can not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তাই আমি আমার মুখ খুললাম এবং তিনি সেই গোটানো পুঁথিটি আমার মুখে দিলেন|]]></a:t>
+              <a:t><![CDATA[understand. Surely, had I sent you to them, they would have hearkened unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তখন ঈশ্বর বললেন, “মনুষ্যসন্তান, আমি তোমায় এই গোটানো পুঁথি দিচ্ছি| এটা গিলে ফেল! এই গোটানো পুঁথি]]></a:t>
+              <a:t><![CDATA[7. But the house of Israel will not hearken unto you; for they will not hearken unto me: for all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমার উদর পূর্ণ করুক|”তাই আমি সেই গোটানো পুঁথি খেয়ে ফেললাম আর তার স্বাদ আমার মুখে মধুর মত মিষ্টি]]></a:t>
+              <a:t><![CDATA[house of Israel are shameless and hardhearted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লাগল|]]></a:t>
+              <a:t><![CDATA[8. Behold, I have made your face strong against their faces, and your forehead strong against their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তখন ঈশ্বর আমায় বললেন, “মনুষ্যসন্তান, ইস্রায়েল পরিবারের কাছে যাও| তাদের কাছে আমার বাক্য বল|]]></a:t>
+              <a:t><![CDATA[foreheads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. আমি তোমাকে এমন বিদেশীদের কাছে পাঠাচ্ছি না যাদের তুমি বুঝবে না| তোমাকে আরেকটা ভাষা শিখতে হবে না|]]></a:t>
+              <a:t><![CDATA[9. As an adamant harder than flint have I made your forehead: fear them not, neither be dismayed at]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমি তোমাকে ইস্রায়েল পরিবারের কাছে পাঠাচ্ছি!]]></a:t>
+              <a:t><![CDATA[their looks, though they be a rebellious house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আমি তোমাকে বিভিন্ন দেশ বিদেশে পাঠাচ্ছি না যাদের ভাষা তুমি বুঝবে না| তুমি ঐসব লোকের কাছে গিয়ে কথা]]></a:t>
+              <a:t><![CDATA[10. Moreover he said unto me, Son of man, all my words that I shall speak unto you receive in yours]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. কিন্তু একটি বাতাস এসে আমার পায়ে ভর দিয়ে দাঁড় করালেন| তিনি আমায় বললেন, “যাও বাড়ি গিয়ে]]></a:t>
+              <a:t><![CDATA[1. Moreover he said unto me, Son of man, eat that you find; eat this roll, and go speak unto the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বললে তারা তোমার কথা শুনত| কিন্তু তোমায় ঐসব কঠিন ভাষা শিখতে হবে না|]]></a:t>
+              <a:t><![CDATA[heart, and hear with yours ears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. না! আমি তোমায় ইস্রায়েল পরিবারের কাছে পাঠাচ্ছি| কেবল এই সব লোকের মন কঠিন, তারা বড় একগুঁযে| আর]]></a:t>
+              <a:t><![CDATA[11. And go, get you to them of the captivity, unto the children of your people, and speak unto them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলের লোকরা তোমার কথা শুনতে অস্বীকার করবে| তারা আমার কথাও শুনতে চায় না|]]></a:t>
+              <a:t><![CDATA[and tell them, Thus says the Lord GOD; whether they will hear, or whether they will forbear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. কিন্তু আমি তোমাকে তাদের মতোই একগুঁযে করব| তোমার কপাল তাদের কপালের চেয়েও দৃঢ় করব!]]></a:t>
+              <a:t><![CDATA[12. Then the spirit took me up, and I heard behind me a voice of a great rushing, saying, Blessed be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. হীরক চক্মকি পাথরের চেয়েও দৃঢ়| সেই ভাবেই তাদের চেয়ে তোমার কপাল দৃঢ় হবে| তুমি আরো একগুঁযে হবে]]></a:t>
+              <a:t><![CDATA[the glory of the LORD from his place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আর তাই ঐ লোকদের ভয় করবে না| সব সময় আমার বিরুদ্ধাচরণকারী ঐ লোকদের তুমি ভয় করবে না|”]]></a:t>
+              <a:t><![CDATA[13. I heard also the noise of the wings of the living creatures that touched one another, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তখন ঈশ্বর আমায় বললেন, “মনুষ্যসন্তান, আমার প্রতিটি কথা তোমার শোনা উচিত, আর সেগুলো মনে রাখা উচিত|]]></a:t>
+              <a:t><![CDATA[noise of the wheels opposite to them, and a noise of a great rushing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. নির্বাসনে রয়েছে এমন লোকদের কাছে যাও| তাদের কাছে গিয়ে বল, ‘আমাদের প্রভু সদাপ্রভু এই কথা বলেন|’]]></a:t>
+              <a:t><![CDATA[14. So the spirit lifted me up, and took me away, and I went in bitterness, in the heat of my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা শুনুক বা না শুনুক, তুমি তাদের এই কথাগুলো বলবে|”]]></a:t>
+              <a:t><![CDATA[spirit; but the hand of the LORD was strong upon me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তারপর বাতাস আমায় ওপরে উঠিযে দিল আর আমি আমার পেছনে একটা স্বর শুনতে পেলাম| সেটা ছিল বজ্রের মত]]></a:t>
+              <a:t><![CDATA[15. Then I came to them of the captivity at Telabib, that dwelt by the river of Chebar, and I sat]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিজেকে ঘরে তালাবন্ধ কর|]]></a:t>
+              <a:t><![CDATA[house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জোরালো| শব্দটি বলল, “যেখানে ওটি ছিল সেই জায়গা থেকে উঠে আসা প্রভুর মহিমা|”]]></a:t>
+              <a:t><![CDATA[where they sat, and remained there astonished among them seven days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তারপর পশুরা সেই ডানা ঝাপটাতে লাগল আর তারা পরস্পরের গায়ে লাগলে ভীষণ শব্দ হল| আর তাদের সামনের]]></a:t>
+              <a:t><![CDATA[16. And it came to pass at the end of seven days, that the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চাকাগুলোও জোরে শব্দ করতে শুরু করল- তা বজ্রের মত জোরালো|]]></a:t>
+              <a:t><![CDATA[17. Son of man, I have made you a watchman unto the house of Israel: therefore hear the word at my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. আত্মা আমায় তুলে নিয়ে গেল| আমি সেই স্থান পরিত্যাগ করলে খুব দুঃখিত ও আত্মায উষ্ঠিগ্ন হলাম|]]></a:t>
+              <a:t><![CDATA[mouth, and give them warning from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু আমি আমার মধ্যে প্রভুর শক্তি অনুভব করলাম|]]></a:t>
+              <a:t><![CDATA[18. When I say unto the wicked, You shall surely die; and you give him not warning, nor speak to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. আমি ইস্রায়েলের সেই লোকদের কাছে গেলাম যাদের কবার নদীর ধারে তেল আবিবে বাস করতে বাধ্য করা হয়েছিল|]]></a:t>
+              <a:t><![CDATA[warn the wicked from his wicked way, to save his life; the same wicked man shall die in his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমি গিয়ে তাদের মাঝে সাত দিন ধরে স্তব্ধ হয়ে বসে রইলাম|]]></a:t>
+              <a:t><![CDATA[iniquity; but his blood will I require at yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. সাত দিন পর প্রভু আমায় বললেন,]]></a:t>
+              <a:t><![CDATA[19. Yet if you warn the wicked, and he turn not from his wickedness, nor from his wicked way, he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. “মনুষ্যসন্তান, আমি তোমাকে ইস্রায়েলের প্রহরী নিযুক্ত করছি| আমি তোমাকে যা কিছু বলব, তুমি সেই]]></a:t>
+              <a:t><![CDATA[shall die in his iniquity; but you have delivered your soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সম্বন্ধে ইস্রায়েলীয়দের সাবধান করে দেবে|]]></a:t>
+              <a:t><![CDATA[20. Again, When a righteous man does turn from his righteousness, and commit iniquity, and I lay a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. মনুষ্যসন্তান, লোকে দড়ি নিয়ে এসে তোমাকে বাঁধবে| তারা তোমাকে লোকদের মধ্যে যেতে দেবে না|]]></a:t>
+              <a:t><![CDATA[2. So I opened my mouth, and he caused me to eat that roll.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. যদি আমি বলি, ‘এই মন্দ লোকটি মারা যাবে!’ তখন তুমি অবশ্যই তাকে সাবধান কোরো! তুমি তাকে অবশ্যই বলবে]]></a:t>
+              <a:t><![CDATA[stumbling-block before him, he shall die: because you have not given him warning, he shall die in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার জীবনধারা পরিবর্ত্তন করতে ও মন্দ কাজ আর না করতে| সেই ব্যক্তিকে সাবধান না করলে সে মারা যাবে বটে]]></a:t>
+              <a:t><![CDATA[his sin, and his righteousness which he has done shall not be remembered; but his blood will I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু তার মৃত্যুর জন্য আমি তোমাকে দায়ী করব! কারণ তুমি তার প্রাণ বাঁচাতে তার কাছে যাওনি|]]></a:t>
+              <a:t><![CDATA[require at yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. “হতে পারে তুমি কোন ব্যক্তিকে তার জীবন পরিবর্ত্তন ও পাপ হতে বিরত হবার কথা বললেও সে সেই সাবধান]]></a:t>
+              <a:t><![CDATA[21. Nevertheless if you warn the righteous man, that the righteous sin not, and he does not sin, he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাণী শুনতে অস্বীকার করল; সে ক্ষেত্রে সেই ব্যক্তি মারা যাবে| সে পাপ করেছে বলেই মারা যাবে কিন্তু তুমি]]></a:t>
+              <a:t><![CDATA[shall surely live, because he is warned; also you have delivered your soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাকে সাবধান করেছিলে বলে নিজের প্রাণ বাঁচাবে|]]></a:t>
+              <a:t><![CDATA[22. And the hand of the LORD was there upon me; and he said unto me, Arise, go forth into the plain,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. “এক জন ভালো লোক যদি আর ভালো হতে না চায়, আর আমি যদি তার সামনে এমন একটি বিক্ রাখি যে সে মারা যাবে]]></a:t>
+              <a:t><![CDATA[and I will there talk with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাহলে সে মারা যাবে কারণ সে পাপ কাজ করেছিল এবং তুমি তার মৃত্যুর জন্য দায়ী হবে কারণ তুমি তাকে সাবধান]]></a:t>
+              <a:t><![CDATA[23. Then I arose, and went forth into the plain: and, behold, the glory of the LORD stood there, as]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করোনি এবং সে যে সকল ভাল কাজ করেছিল তা আর স্মরণ করা হবে না|]]></a:t>
+              <a:t><![CDATA[the glory which I saw by the river of Chebar: and I fell on my face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. কিন্তু তুমি যদি সেই ভালো লোকটিকে পাপ কাজ থেকে বিরত হতে বল এবং সে যদি আর পাপ না করে তবে সে মরবে]]></a:t>
+              <a:t><![CDATA[24. Then the spirit entered into me, and set me upon my feet, and spoke with me, and said unto me,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. আমি তোমার জিভ তোমার তালুতে আটকে দেব, তুমি কথা বলতে পারবে না| তাই, এই লোকরা যে ভুল করছে সে]]></a:t>
+              <a:t><![CDATA[3. And he said unto me, Son of man, cause your belly to eat, and fill your bowels with this roll]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না| কারণ তুমি তাকে সাবধান করলে সে তোমার কথায় কান দিয়েছিল| এই ভাবে তুমি তোমার প্রাণ বাঁচালে|”]]></a:t>
+              <a:t><![CDATA[Go, shut yourself within yours house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. প্রভুর পরাক্রম আমার কাছে এলে তিনি আমায় বললেন, “ওঠো, সেই উপত্যকায় যাও| আমি সেই জায়গায় তোমার]]></a:t>
+              <a:t><![CDATA[25. But you, O son of man, behold, they shall put bands upon you, and shall bind you with them, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে কথা বলব|”]]></a:t>
+              <a:t><![CDATA[you shall not go out among them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. তাই আমি উঠে সেই উপত্যকায় গেলাম| প্রভুর মহিমা সেখানে ছিল- যেমনটি আমি কবার নদীর ধারে দেখেছিলাম|]]></a:t>
+              <a:t><![CDATA[26. And I will make your tongue cleave to the roof of your mouth, that you shall be dumb, and shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +13536,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাই আমি মাটিতে উপুড় হয়ে প্রণাম করলাম|]]></a:t>
+              <a:t><![CDATA[not be to them a reprover: for they are a rebellious house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. But when I speak with you, I will open your mouth, and you shall say unto them, Thus says the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Lord GOD; He that hears, let him hear; and he that forbears, let him forbear: for they are a]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[rebellious house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সম্বন্ধে তাদের শিক্ষা দেবার জন্য কেউ থাকবে না| কারণ ঐ লোকরা সর্বদাই আমার বিরুদ্ধাচরণ করে|]]></a:t>
+              <a:t><![CDATA[that I give you. Then did I eat it; and it was in my mouth as honey for sweetness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. কিন্তু আমি তোমার সঙ্গে কথা বলব আর তোমাকে কথা বলতে দেব| কিন্তু তুমি অবশ্যই তাদের বলবে, ‘প্রভু]]></a:t>
+              <a:t><![CDATA[4. And he said unto me, Son of man, go, get you unto the house of Israel, and speak with my words]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাদের সদাপ্রভু এই সব কথা বলেন,’ যদি কেউ শুনতে চায় ভালো; যদি কেউ না শুনতে চায় তাও ভালো| কারণ ঐ]]></a:t>
+              <a:t><![CDATA[unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকরা সবসময় আমার বিরুদ্ধে যায়|]]></a:t>
+              <a:t><![CDATA[5. For you are not sent to a people of a strange speech and of an hard language, but to the house of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13762,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
   <a:themeElements>
-    <a:clrScheme name="Theme59">
+    <a:clrScheme name="Theme67">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme59">
+    <a:fontScheme name="Theme67">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13872,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme59">
+    <a:fmtScheme name="Theme67">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14047,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>54</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>