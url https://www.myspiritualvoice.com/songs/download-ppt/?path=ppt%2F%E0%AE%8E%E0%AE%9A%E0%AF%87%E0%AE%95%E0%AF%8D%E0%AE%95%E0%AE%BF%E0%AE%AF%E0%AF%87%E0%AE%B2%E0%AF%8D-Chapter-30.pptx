--- v1 (2026-07-20)
+++ v2 (2026-09-18)
@@ -95,50 +95,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -171,50 +177,53 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -364,53 +373,56 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -470,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எத்தியோப்பியரும், ஏத்திரும், லூத்தியரும், கலந்த கூட்டமாகிய அனைவரும், கூபியரும், உடன்படிக்கைக்குள்ளான தேசத்தின் புத்திரரும் அவர்களோடேகூடப் பட்டயத்தால் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Ethiopia, and Libya, and Lydia, and all the mingled people, and Chub, and the men of the land that is in league, shall fall with them by the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -579,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எகிப்தை ஆதரிக்கிறவர்களும் விழுவார்கள்; அதினுடைய பலத்தின் முக்கியமும் தாழ்ந்துபோம் என்று கர்த்தர் சொல்லுகிறார்; அதிலே மிகதோல்முதல் செவெனேவரைக்கும் பட்டயத்தினால் விழுவார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. Ethiopia, and Libya, and Lydia, and all the mingled people, and Chub, and the men of the land that is in league, shall fall with them by the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -688,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எகிப்தை ஆதரிக்கிறவர்களும் விழுவார்கள்; அதினுடைய பலத்தின் முக்கியமும் தாழ்ந்துபோம் என்று கர்த்தர் சொல்லுகிறார்; அதிலே மிகதோல்முதல் செவெனேவரைக்கும் பட்டயத்தினால் விழுவார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. Thus says the LORD; They also that uphold Egypt shall fall; and the pride of her power shall come down: from the tower of Syene shall they fall in it by the sword, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -797,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பாழாய்ப்போன தேசங்களின் நடுவிலே பாழாய்ப்போவார்கள்; அவாந்தரமாக்கப்பட்ட பட்டணங்களில் அவர்கள் பட்டணங்களும் அவாந்தரமாகும்.]]></a:t>
+              <a:t><![CDATA[6. Thus says the LORD; They also that uphold Egypt shall fall; and the pride of her power shall come down: from the tower of Syene shall they fall in it by the sword, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -906,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பாழாய்ப்போன தேசங்களின் நடுவிலே பாழாய்ப்போவார்கள்; அவாந்தரமாக்கப்பட்ட பட்டணங்களில் அவர்கள் பட்டணங்களும் அவாந்தரமாகும்.]]></a:t>
+              <a:t><![CDATA[6. Thus says the LORD; They also that uphold Egypt shall fall; and the pride of her power shall come down: from the tower of Syene shall they fall in it by the sword, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1015,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் எகிப்திலே தீக்கொளுத்தும்போதும், உனக்குத் துணைநின்ற யாவரும் முறிக்கப்படும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And they shall be desolate in the midst of the countries that are desolate, and her cities shall be in the midst of the cities that are wasted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1124,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் எகிப்திலே தீக்கொளுத்தும்போதும், உனக்குத் துணைநின்ற யாவரும் முறிக்கப்படும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And they shall be desolate in the midst of the countries that are desolate, and her cities shall be in the midst of the cities that are wasted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1233,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நிர்விசாரமான எத்தியோப்பியரைத் தத்தளிக்கப்பண்ண அந்நாளிலே என் கட்டளையினால் தூதாட்கள் கப்பல்களிலே போவார்கள்; அப்பொழுது எகிப்தின் நாளிலே உண்டானதுபோல அவர்களுக்குள்ளே மகா வேதனை உண்டாயிருக்கும்; இதோ, அது வருகிறது.]]></a:t>
+              <a:t><![CDATA[8. And they shall know that I am the LORD, when I have set a fire in Egypt, and when all her helpers shall be destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1342,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நிர்விசாரமான எத்தியோப்பியரைத் தத்தளிக்கப்பண்ண அந்நாளிலே என் கட்டளையினால் தூதாட்கள் கப்பல்களிலே போவார்கள்; அப்பொழுது எகிப்தின் நாளிலே உண்டானதுபோல அவர்களுக்குள்ளே மகா வேதனை உண்டாயிருக்கும்; இதோ, அது வருகிறது.]]></a:t>
+              <a:t><![CDATA[8. And they shall know that I am the LORD, when I have set a fire in Egypt, and when all her helpers shall be destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1451,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரைக்கொண்டு எகிப்தின் சந்ததியை ஒழியப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[9. In that day shall messengers go forth from me in ships to make the careless Ethiopians afraid, and great pain shall come upon them, as in the day of Egypt: for, lo, it comes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1560,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD came again unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1669,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரைக்கொண்டு எகிப்தின் சந்ததியை ஒழியப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[9. In that day shall messengers go forth from me in ships to make the careless Ethiopians afraid, and great pain shall come upon them, as in the day of Egypt: for, lo, it comes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1778,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இவனும் இவனோடேகூட ஜாதிகளில் மகா பலசாலிகளான இவனுடைய ஜனங்களும் தேசத்தை அழிப்பதற்காக ஏவப்பட்டு வந்து, தங்கள் பட்டயங்களை எகிப்துக்கு விரோதமாக உருவி, கொலையுண்டவர்களாலே தேசத்தை நிரப்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. In that day shall messengers go forth from me in ships to make the careless Ethiopians afraid, and great pain shall come upon them, as in the day of Egypt: for, lo, it comes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1887,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இவனும் இவனோடேகூட ஜாதிகளில் மகா பலசாலிகளான இவனுடைய ஜனங்களும் தேசத்தை அழிப்பதற்காக ஏவப்பட்டு வந்து, தங்கள் பட்டயங்களை எகிப்துக்கு விரோதமாக உருவி, கொலையுண்டவர்களாலே தேசத்தை நிரப்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Thus says the Lord GOD; I will also make the multitude of Egypt to cease by the hand of Nebuchadrezzar king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது நான் நதிகளை வற்றிப்போகப்பண்ணி, தேசத்தைத் துஷ்டர்களின் கையிலே விற்று, தேசத்தையும் அதிலுள்ள யாவையும் அந்நியதேசத்தாரின் கையால் பாழாக்கிப்போடுவேன்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[10. Thus says the Lord GOD; I will also make the multitude of Egypt to cease by the hand of Nebuchadrezzar king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2105,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது நான் நதிகளை வற்றிப்போகப்பண்ணி, தேசத்தைத் துஷ்டர்களின் கையிலே விற்று, தேசத்தையும் அதிலுள்ள யாவையும் அந்நியதேசத்தாரின் கையால் பாழாக்கிப்போடுவேன்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[11. He and his people with him, the terrible of the nations, shall be brought to destroy the land: and they shall draw their swords against Egypt, and fill the land with the slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் நரகலான விக்கிரகங்களை அழித்து, நோப்பின் சிலைகளை ஒழியப்பண்ணுவேன்; இனி எகிப்துதேசத்தில் ஒரு அதிபதியுமிரான்; நான் எகிப்துதேசத்தில் பயமுண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[11. He and his people with him, the terrible of the nations, shall be brought to destroy the land: and they shall draw their swords against Egypt, and fill the land with the slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் நரகலான விக்கிரகங்களை அழித்து, நோப்பின் சிலைகளை ஒழியப்பண்ணுவேன்; இனி எகிப்துதேசத்தில் ஒரு அதிபதியுமிரான்; நான் எகிப்துதேசத்தில் பயமுண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[12. And I will make the rivers dry, and sell the land into the hand of the wicked: and I will make the land waste, and all that is therein, by the hand of strangers: I the LORD have spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் நரகலான விக்கிரகங்களை அழித்து, நோப்பின் சிலைகளை ஒழியப்பண்ணுவேன்; இனி எகிப்துதேசத்தில் ஒரு அதிபதியுமிரான்; நான் எகிப்துதேசத்தில் பயமுண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[12. And I will make the rivers dry, and sell the land into the hand of the wicked: and I will make the land waste, and all that is therein, by the hand of strangers: I the LORD have spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2541,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பத்ரோசைப் பாழாக்கி சோவானிலே தீக்கொளுத்தி, நோ பட்டணத்தில் ஆக்கினைகளைச் செய்து,]]></a:t>
+              <a:t><![CDATA[13. Thus says the Lord GOD; I will also destroy the idols, and I will cause their images to cease out of Noph; and there shall be no more a prince of the land of Egypt: and I will put a fear in the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எகிப்தின் பெலனாகிய சீனின்மேல் என் உக்கிரத்தை ஊற்றி, நோபட்டணத்தின் ஏராளமான ஜனத்தைச் சங்கரிப்பேன்.]]></a:t>
+              <a:t><![CDATA[13. Thus says the Lord GOD; I will also destroy the idols, and I will cause their images to cease out of Noph; and there shall be no more a prince of the land of Egypt: and I will put a fear in the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2759,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ தீர்க்கதரிசனம் சொல்லு: கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், ஐயோ! ஆபத்துநாள் வருகிறதென்று அலறுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Son of man, prophesy and say, Thus says the Lord GOD; Wail all of you, Full of anguish is the day!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2868,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எகிப்தில் தீக்கொளுத்துவேன்; சீன் மகா வேதனை அடையும்; நோ பட்டணம் தகர்ந்து இடிந்துபோகும்; நோப்புக்குத் தினந்தோறும் நெருக்கங்களுண்டாகும்.]]></a:t>
+              <a:t><![CDATA[13. Thus says the Lord GOD; I will also destroy the idols, and I will cause their images to cease out of Noph; and there shall be no more a prince of the land of Egypt: and I will put a fear in the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எகிப்தில் தீக்கொளுத்துவேன்; சீன் மகா வேதனை அடையும்; நோ பட்டணம் தகர்ந்து இடிந்துபோகும்; நோப்புக்குத் தினந்தோறும் நெருக்கங்களுண்டாகும்.]]></a:t>
+              <a:t><![CDATA[14. And I will make Pathros desolate, and will set fire in Zoan, and will execute judgments in No.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆவென், பிபேசெத் என்கிற பட்டணங்களின் வேலைக்காரர் பட்டயத்தால் விழுவார்கள்; அவைகளின் குடிகள் சிறையிருப்புக்குப் போவார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And I will pour my fury upon Sin, the strength of Egypt; and I will cut off the multitude of No.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆவென், பிபேசெத் என்கிற பட்டணங்களின் வேலைக்காரர் பட்டயத்தால் விழுவார்கள்; அவைகளின் குடிகள் சிறையிருப்புக்குப் போவார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And I will set fire in Egypt: Sin shall have great pain, and No shall be rent asunder, and Noph shall have distresses daily.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எகிப்தின் நுகங்களை நான் முறிக்கும்போதும், அதினுடைய பெலத்தின் முக்கியம் அதிலே ஓயும்போதும், மந்தாரம் அதை மூடும்; தக்பானேசிலே பகல் இருண்டுபோகும்; அதின் குமாரத்திகள் சிறைப்பட்டுப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And I will set fire in Egypt: Sin shall have great pain, and No shall be rent asunder, and Noph shall have distresses daily.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எகிப்தின் நுகங்களை நான் முறிக்கும்போதும், அதினுடைய பெலத்தின் முக்கியம் அதிலே ஓயும்போதும், மந்தாரம் அதை மூடும்; தக்பானேசிலே பகல் இருண்டுபோகும்; அதின் குமாரத்திகள் சிறைப்பட்டுப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. The young men of Aven and of Pibeseth shall fall by the sword: and these cities shall go into captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எகிப்தின் நுகங்களை நான் முறிக்கும்போதும், அதினுடைய பெலத்தின் முக்கியம் அதிலே ஓயும்போதும், மந்தாரம் அதை மூடும்; தக்பானேசிலே பகல் இருண்டுபோகும்; அதின் குமாரத்திகள் சிறைப்பட்டுப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. The young men of Aven and of Pibeseth shall fall by the sword: and these cities shall go into captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்படி எகிப்திலே நியாயத்தீர்ப்புகளைச் செய்வேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. At Tehaphnehes also the day shall be darkened, when I shall break there the yokes of Egypt: and the pomp of her strength shall cease in her: as for her, a cloud shall cover her, and her daughters shall go into captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பதினோராம் வருஷம் முதலாம்மாதம் ஏழாந்தேதியிலே, கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[18. At Tehaphnehes also the day shall be darkened, when I shall break there the yokes of Egypt: and the pomp of her strength shall cease in her: as for her, a cloud shall cover her, and her daughters shall go into captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பதினோராம் வருஷம் முதலாம்மாதம் ஏழாந்தேதியிலே, கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[19. Thus will I execute judgments in Egypt: and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3958,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ தீர்க்கதரிசனம் சொல்லு: கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், ஐயோ! ஆபத்துநாள் வருகிறதென்று அலறுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Son of man, prophesy and say, Thus says the Lord GOD; Wail all of you, Full of anguish is the day!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மனுபுத்திரனே, எகிப்தின் ராஜாவாகிய பார்வோனுடைய புயத்தை முறித்துப்போடுவேன்; இதோ, அது குணமாக்கத்தக்கதாகக் கட்டப்படுவதில்லை; அது பட்டயத்தைப் பிடிக்கத்தக்க பெலனை அடையும்படி பத்தைவைத்துக் கட்டப்படுவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[19. Thus will I execute judgments in Egypt: and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4176,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மனுபுத்திரனே, எகிப்தின் ராஜாவாகிய பார்வோனுடைய புயத்தை முறித்துப்போடுவேன்; இதோ, அது குணமாக்கத்தக்கதாகக் கட்டப்படுவதில்லை; அது பட்டயத்தைப் பிடிக்கத்தக்க பெலனை அடையும்படி பத்தைவைத்துக் கட்டப்படுவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[20. And it came to pass in the eleventh year, in the first month, in the seventh day of the month, that the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் எகிப்தின் ராஜாவாகிய பார்வோனுக்கு விரோதமாக வந்து, பெலனுள்ளதும் முறிந்ததுமாகிய அவனுடைய புயங்களை முறித்துப்போடுவேன்; பட்டயத்தை நான் அவன் கையிலிருந்து விழப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[21. Son of man, I have broken the arm of Pharaoh king of Egypt; and, lo, it shall not be bound up to be healed, to put a roller to bind it, to make it strong to hold the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் எகிப்தின் ராஜாவாகிய பார்வோனுக்கு விரோதமாக வந்து, பெலனுள்ளதும் முறிந்ததுமாகிய அவனுடைய புயங்களை முறித்துப்போடுவேன்; பட்டயத்தை நான் அவன் கையிலிருந்து விழப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[21. Son of man, I have broken the arm of Pharaoh king of Egypt; and, lo, it shall not be bound up to be healed, to put a roller to bind it, to make it strong to hold the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4503,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களில் தூற்றிவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[21. Son of man, I have broken the arm of Pharaoh king of Egypt; and, lo, it shall not be bound up to be healed, to put a roller to bind it, to make it strong to hold the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4612,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களில் தூற்றிவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[22. Therefore thus says the Lord GOD; Behold, I am against Pharaoh king of Egypt, and will break his arms, the strong, and that which was broken; and I will cause the sword to fall out of his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4721,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பாபிலோன் ராஜாவின் புயங்களைப் பெலப்படுத்தி, அவன் கையிலே என் பட்டயத்தைக் கொடுத்து, பார்வோனின் புயங்களை முறித்துவிடுவேன்; அப்பொழுது அவன் கொலையுண்கிறவன் தவிக்கிறதுபோல அவனுக்கு முன்பாகத் தவிப்பான்.]]></a:t>
+              <a:t><![CDATA[22. Therefore thus says the Lord GOD; Behold, I am against Pharaoh king of Egypt, and will break his arms, the strong, and that which was broken; and I will cause the sword to fall out of his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4830,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பாபிலோன் ராஜாவின் புயங்களைப் பெலப்படுத்தி, அவன் கையிலே என் பட்டயத்தைக் கொடுத்து, பார்வோனின் புயங்களை முறித்துவிடுவேன்; அப்பொழுது அவன் கொலையுண்கிறவன் தவிக்கிறதுபோல அவனுக்கு முன்பாகத் தவிப்பான்.]]></a:t>
+              <a:t><![CDATA[22. Therefore thus says the Lord GOD; Behold, I am against Pharaoh king of Egypt, and will break his arms, the strong, and that which was broken; and I will cause the sword to fall out of his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4939,51 +4951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பாபிலோன் ராஜாவின் புயங்களைப் பெலப்படுத்துவேன்; பார்வோனின் புயங்களோ விழுந்துபோம்; என் பட்டயத்தை நான் பாபிலோன் ராஜாவின் கையில் கொடுக்கும்போதும், அவன் அதை எகிப்துதேசத்தின்மேல் நீட்டும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And I will scatter the Egyptians among the nations, and will disperse them through the countries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5048,51 +5060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பாபிலோன் ராஜாவின் புயங்களைப் பெலப்படுத்துவேன்; பார்வோனின் புயங்களோ விழுந்துபோம்; என் பட்டயத்தை நான் பாபிலோன் ராஜாவின் கையில் கொடுக்கும்போதும், அவன் அதை எகிப்துதேசத்தின்மேல் நீட்டும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And I will strengthen the arms of the king of Babylon, and put my sword in his hand: but I will break Pharaoh's arms, and he shall groan before him with the groanings of a deadly wounded man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5157,51 +5169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாள் சமீபமாயிருக்கிறது; ஆம், கர்த்தருடைய நாள் சமீபமாயிருக்கிறது; அது மந்தாரமான நாள், அது புறஜாதிகளுக்கு வரும் காலம்.]]></a:t>
+              <a:t><![CDATA[3. For the day is near, even the day of the LORD is near, a cloudy day; it shall be the time of the heathen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5266,51 +5278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பாபிலோன் ராஜாவின் புயங்களைப் பெலப்படுத்துவேன்; பார்வோனின் புயங்களோ விழுந்துபோம்; என் பட்டயத்தை நான் பாபிலோன் ராஜாவின் கையில் கொடுக்கும்போதும், அவன் அதை எகிப்துதேசத்தின்மேல் நீட்டும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And I will strengthen the arms of the king of Babylon, and put my sword in his hand: but I will break Pharaoh's arms, and he shall groan before him with the groanings of a deadly wounded man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5375,51 +5387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களில் தூற்றிப்போடுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[25. But I will strengthen the arms of the king of Babylon, and the arms of Pharaoh shall fall down; and they shall know that I am the LORD, when I shall put my sword into the hand of the king of Babylon, and he shall stretch it out upon the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5484,51 +5496,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களில் தூற்றிப்போடுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[25. But I will strengthen the arms of the king of Babylon, and the arms of Pharaoh shall fall down; and they shall know that I am the LORD, when I shall put my sword into the hand of the king of Babylon, and he shall stretch it out upon the land of Egypt.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. But I will strengthen the arms of the king of Babylon, and the arms of Pharaoh shall fall down; and they shall know that I am the LORD, when I shall put my sword into the hand of the king of Babylon, and he shall stretch it out upon the land of Egypt.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And I will scatter the Egyptians among the nations, and disperse them among the countries; and they shall know that I am the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And I will scatter the Egyptians among the nations, and disperse them among the countries; and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5593,51 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாள் சமீபமாயிருக்கிறது; ஆம், கர்த்தருடைய நாள் சமீபமாயிருக்கிறது; அது மந்தாரமான நாள், அது புறஜாதிகளுக்கு வரும் காலம்.]]></a:t>
+              <a:t><![CDATA[3. For the day is near, even the day of the LORD is near, a cloudy day; it shall be the time of the heathen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5702,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பட்டயம் எகிப்திலே வரும்; எகிப்திலே கொலையுண்கிறவர்கள் விழும்போது எத்தியோப்பியாவிலே மகா வேதனை உண்டாயிருக்கும்; அதின் ஏராளமான ஜனத்தைப் பிடித்துக்கொண்டுபோவார்கள்; அதின் அஸ்திபாரங்கள் நிர்மூலமாக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[4. And the sword shall come upon Egypt, and great pain shall be in Ethiopia, when the slain shall fall in Egypt, and they shall take away her multitude, and her foundations shall be broken down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5811,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பட்டயம் எகிப்திலே வரும்; எகிப்திலே கொலையுண்கிறவர்கள் விழும்போது எத்தியோப்பியாவிலே மகா வேதனை உண்டாயிருக்கும்; அதின் ஏராளமான ஜனத்தைப் பிடித்துக்கொண்டுபோவார்கள்; அதின் அஸ்திபாரங்கள் நிர்மூலமாக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[4. And the sword shall come upon Egypt, and great pain shall be in Ethiopia, when the slain shall fall in Egypt, and they shall take away her multitude, and her foundations shall be broken down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5920,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எத்தியோப்பியரும், ஏத்திரும், லூத்தியரும், கலந்த கூட்டமாகிய அனைவரும், கூபியரும், உடன்படிக்கைக்குள்ளான தேசத்தின் புத்திரரும் அவர்களோடேகூடப் பட்டயத்தால் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And the sword shall come upon Egypt, and great pain shall be in Ethiopia, when the slain shall fall in Egypt, and they shall take away her multitude, and her foundations shall be broken down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5999,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473507677" r:id="rId1"/>
+    <p:sldLayoutId id="2478715847" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6419,50 +6758,74 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6595,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that is in league, shall fall with them by the sword.]]></a:t>
+              <a:t><![CDATA[5. எத்தியோப்பியரும், ஏத்திரும், லூத்தியரும், கலந்த கூட்டமாகிய அனைவரும், கூபியரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Thus says the LORD; They also that uphold Egypt shall fall; and the pride of her power shall come]]></a:t>
+              <a:t><![CDATA[உடன்படிக்கைக்குள்ளான தேசத்தின் புத்திரரும் அவர்களோடேகூடப் பட்டயத்தால் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[down: from the tower of Syene shall they fall in it by the sword, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[6. எகிப்தை ஆதரிக்கிறவர்களும் விழுவார்கள்; அதினுடைய பலத்தின் முக்கியமும் தாழ்ந்துபோம் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And they shall be desolate in the midst of the countries that are desolate, and her cities shall]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்; அதிலே மிகதோல்முதல் செவெனேவரைக்கும் பட்டயத்தினால் விழுவார்களென்று கர்த்தராகிய ஆண்டவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be in the midst of the cities that are wasted.]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And they shall know that I am the LORD, when I have set a fire in Egypt, and when all her helpers]]></a:t>
+              <a:t><![CDATA[7. பாழாய்ப்போன தேசங்களின் நடுவிலே பாழாய்ப்போவார்கள்; அவாந்தரமாக்கப்பட்ட பட்டணங்களில் அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be destroyed.]]></a:t>
+              <a:t><![CDATA[பட்டணங்களும் அவாந்தரமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. In that day shall messengers go forth from me in ships to make the careless Ethiopians afraid,]]></a:t>
+              <a:t><![CDATA[8. நான் எகிப்திலே தீக்கொளுத்தும்போதும், உனக்குத் துணைநின்ற யாவரும் முறிக்கப்படும்போதும், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and great pain shall come upon them, as in the day of Egypt: for, lo, it comes.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Thus says the Lord GOD; I will also make the multitude of Egypt to cease by the hand of]]></a:t>
+              <a:t><![CDATA[9. நிர்விசாரமான எத்தியோப்பியரைத் தத்தளிக்கப்பண்ண அந்நாளிலே என் கட்டளையினால் தூதாட்கள் கப்பல்களிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The word of the LORD came again unto me, saying,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Nebuchadrezzar king of Babylon.]]></a:t>
+              <a:t><![CDATA[போவார்கள்; அப்பொழுது எகிப்தின் நாளிலே உண்டானதுபோல அவர்களுக்குள்ளே மகா வேதனை உண்டாயிருக்கும்; இதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. He and his people with him, the terrible of the nations, shall be brought to destroy the land:]]></a:t>
+              <a:t><![CDATA[அது வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and they shall draw their swords against Egypt, and fill the land with the slain.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரைக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And I will make the rivers dry, and sell the land into the hand of the wicked: and I will make]]></a:t>
+              <a:t><![CDATA[எகிப்தின் சந்ததியை ஒழியப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the land waste, and all that is therein, by the hand of strangers: I the LORD have spoken it.]]></a:t>
+              <a:t><![CDATA[11. இவனும் இவனோடேகூட ஜாதிகளில் மகா பலசாலிகளான இவனுடைய ஜனங்களும் தேசத்தை அழிப்பதற்காக ஏவப்பட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Thus says the Lord GOD; I will also destroy the idols, and I will cause their images to cease]]></a:t>
+              <a:t><![CDATA[வந்து, தங்கள் பட்டயங்களை எகிப்துக்கு விரோதமாக உருவி, கொலையுண்டவர்களாலே தேசத்தை நிரப்புவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of Noph; and there shall be no more a prince of the land of Egypt: and I will put a fear in the]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது நான் நதிகளை வற்றிப்போகப்பண்ணி, தேசத்தைத் துஷ்டர்களின் கையிலே விற்று, தேசத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land of Egypt.]]></a:t>
+              <a:t><![CDATA[அதிலுள்ள யாவையும் அந்நியதேசத்தாரின் கையால் பாழாக்கிப்போடுவேன்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And I will make Pathros desolate, and will set fire in Zoan, and will execute judgments in No.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் நரகலான விக்கிரகங்களை அழித்து, நோப்பின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And I will pour my fury upon Sin, the strength of Egypt; and I will cut off the multitude of No.]]></a:t>
+              <a:t><![CDATA[சிலைகளை ஒழியப்பண்ணுவேன்; இனி எகிப்துதேசத்தில் ஒரு அதிபதியுமிரான்; நான் எகிப்துதேசத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Son of man, prophesy and say, Thus says the Lord GOD; Wail all of you, Full of anguish is the]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, நீ தீர்க்கதரிசனம் சொல்லு: கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், ஐயோ!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And I will set fire in Egypt: Sin shall have great pain, and No shall be rent asunder, and Noph]]></a:t>
+              <a:t><![CDATA[பயமுண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall have distresses daily.]]></a:t>
+              <a:t><![CDATA[14. பத்ரோசைப் பாழாக்கி சோவானிலே தீக்கொளுத்தி, நோ பட்டணத்தில் ஆக்கினைகளைச் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. The young men of Aven and of Pibeseth shall fall by the sword: and these cities shall go into]]></a:t>
+              <a:t><![CDATA[15. எகிப்தின் பெலனாகிய சீனின்மேல் என் உக்கிரத்தை ஊற்றி, நோபட்டணத்தின் ஏராளமான ஜனத்தைச் சங்கரிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[captivity.]]></a:t>
+              <a:t><![CDATA[16. எகிப்தில் தீக்கொளுத்துவேன்; சீன் மகா வேதனை அடையும்; நோ பட்டணம் தகர்ந்து இடிந்துபோகும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. At Tehaphnehes also the day shall be darkened, when I shall break there the yokes of Egypt: and]]></a:t>
+              <a:t><![CDATA[நோப்புக்குத் தினந்தோறும் நெருக்கங்களுண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the pomp of her strength shall cease in her: as for her, a cloud shall cover her, and her daughters]]></a:t>
+              <a:t><![CDATA[17. ஆவென், பிபேசெத் என்கிற பட்டணங்களின் வேலைக்காரர் பட்டயத்தால் விழுவார்கள்; அவைகளின் குடிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall go into captivity.]]></a:t>
+              <a:t><![CDATA[சிறையிருப்புக்குப் போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Thus will I execute judgments in Egypt: and they shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[18. எகிப்தின் நுகங்களை நான் முறிக்கும்போதும், அதினுடைய பெலத்தின் முக்கியம் அதிலே ஓயும்போதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And it came to pass in the eleventh year, in the first month, in the seventh day of the month,]]></a:t>
+              <a:t><![CDATA[மந்தாரம் அதை மூடும்; தக்பானேசிலே பகல் இருண்டுபோகும்; அதின் குமாரத்திகள் சிறைப்பட்டுப்போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[19. இப்படி எகிப்திலே நியாயத்தீர்ப்புகளைச் செய்வேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[day!]]></a:t>
+              <a:t><![CDATA[ஆபத்துநாள் வருகிறதென்று அலறுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Son of man, I have broken the arm of Pharaoh king of Egypt; and, lo, it shall not be bound up to]]></a:t>
+              <a:t><![CDATA[என்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be healed, to put a roller to bind it, to make it strong to hold the sword.]]></a:t>
+              <a:t><![CDATA[20. பதினோராம் வருஷம் முதலாம்மாதம் ஏழாந்தேதியிலே, கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Therefore thus says the Lord GOD; Behold, I am against Pharaoh king of Egypt, and will break his]]></a:t>
+              <a:t><![CDATA[21. மனுபுத்திரனே, எகிப்தின் ராஜாவாகிய பார்வோனுடைய புயத்தை முறித்துப்போடுவேன்; இதோ, அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[arms, the strong, and that which was broken; and I will cause the sword to fall out of his hand.]]></a:t>
+              <a:t><![CDATA[குணமாக்கத்தக்கதாகக் கட்டப்படுவதில்லை; அது பட்டயத்தைப் பிடிக்கத்தக்க பெலனை அடையும்படி பத்தைவைத்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And I will scatter the Egyptians among the nations, and will disperse them through the]]></a:t>
+              <a:t><![CDATA[கட்டப்படுவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[countries.]]></a:t>
+              <a:t><![CDATA[22. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் எகிப்தின் ராஜாவாகிய பார்வோனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And I will strengthen the arms of the king of Babylon, and put my sword in his hand: but I will]]></a:t>
+              <a:t><![CDATA[விரோதமாக வந்து, பெலனுள்ளதும் முறிந்ததுமாகிய அவனுடைய புயங்களை முறித்துப்போடுவேன்; பட்டயத்தை நான் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[break Pharaoh's arms, and he shall groan before him with the groanings of a deadly wounded man.]]></a:t>
+              <a:t><![CDATA[கையிலிருந்து விழப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. But I will strengthen the arms of the king of Babylon, and the arms of Pharaoh shall fall down;]]></a:t>
+              <a:t><![CDATA[23. எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களில் தூற்றிவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and they shall know that I am the LORD, when I shall put my sword into the hand of the king of]]></a:t>
+              <a:t><![CDATA[24. பாபிலோன் ராஜாவின் புயங்களைப் பெலப்படுத்தி, அவன் கையிலே என் பட்டயத்தைக் கொடுத்து, பார்வோனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. For the day is near, even the day of the LORD is near, a cloudy day; it shall be the time of the]]></a:t>
+              <a:t><![CDATA[3. நாள் சமீபமாயிருக்கிறது; ஆம், கர்த்தருடைய நாள் சமீபமாயிருக்கிறது; அது மந்தாரமான நாள், அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Babylon, and he shall stretch it out upon the land of Egypt.]]></a:t>
+              <a:t><![CDATA[புயங்களை முறித்துவிடுவேன்; அப்பொழுது அவன் கொலையுண்கிறவன் தவிக்கிறதுபோல அவனுக்கு முன்பாகத் தவிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And I will scatter the Egyptians among the nations, and disperse them among the countries; and]]></a:t>
+              <a:t><![CDATA[25. பாபிலோன் ராஜாவின் புயங்களைப் பெலப்படுத்துவேன்; பார்வோனின் புயங்களோ விழுந்துபோம்; என் பட்டயத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13030,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they shall know that I am the LORD.]]></a:t>
+              <a:t><![CDATA[நான் பாபிலோன் ராஜாவின் கையில் கொடுக்கும்போதும், அவன் அதை எகிப்துதேசத்தின்மேல் நீட்டும்போதும், நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. நான் எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களில் தூற்றிப்போடுவேன்; அப்பொழுது நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heathen.]]></a:t>
+              <a:t><![CDATA[புறஜாதிகளுக்கு வரும் காலம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the sword shall come upon Egypt, and great pain shall be in Ethiopia, when the slain shall]]></a:t>
+              <a:t><![CDATA[4. பட்டயம் எகிப்திலே வரும்; எகிப்திலே கொலையுண்கிறவர்கள் விழும்போது எத்தியோப்பியாவிலே மகா வேதனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fall in Egypt, and they shall take away her multitude, and her foundations shall be broken down.]]></a:t>
+              <a:t><![CDATA[உண்டாயிருக்கும்; அதின் ஏராளமான ஜனத்தைப் பிடித்துக்கொண்டுபோவார்கள்; அதின் அஸ்திபாரங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Ethiopia, and Libya, and Lydia, and all the mingled people, and Chub, and the men of the land]]></a:t>
+              <a:t><![CDATA[நிர்மூலமாக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13256,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 30]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
   <a:themeElements>
-    <a:clrScheme name="Theme59">
+    <a:clrScheme name="Theme28">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme59">
+    <a:fontScheme name="Theme28">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme59">
+    <a:fmtScheme name="Theme28">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13541,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>