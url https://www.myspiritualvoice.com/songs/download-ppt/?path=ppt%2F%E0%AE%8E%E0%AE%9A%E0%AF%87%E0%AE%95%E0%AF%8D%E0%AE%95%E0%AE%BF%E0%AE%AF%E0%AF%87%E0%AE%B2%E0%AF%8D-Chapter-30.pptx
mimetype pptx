--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -6338,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715847" r:id="rId1"/>
+    <p:sldLayoutId id="2482723457" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14015,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 30]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
   <a:themeElements>
-    <a:clrScheme name="Theme28">
+    <a:clrScheme name="Theme65">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme28">
+    <a:fontScheme name="Theme65">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme28">
+    <a:fmtScheme name="Theme65">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>