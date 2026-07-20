--- v0 (2026-06-03)
+++ v1 (2026-07-20)
@@ -81,50 +81,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,50 +164,57 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,53 +357,60 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எகிப்தின் நுகங்களை நான் முறிக்கும்போதும், அதினுடைய பெலத்தின் முக்கியம் அதிலே ஓயும்போதும், மந்தாரம் அதை மூடும்; தக்பானேசிலே பகல் இருண்டுபோகும்; அதின் குமாரத்திகள் சிறைப்பட்டுப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[5. எத்தியோப்பியரும், ஏத்திரும், லூத்தியரும், கலந்த கூட்டமாகிய அனைவரும், கூபியரும், உடன்படிக்கைக்குள்ளான தேசத்தின் புத்திரரும் அவர்களோடேகூடப் பட்டயத்தால் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -551,51 +579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்படி எகிப்திலே நியாயத்தீர்ப்புகளைச் செய்வேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. எகிப்தை ஆதரிக்கிறவர்களும் விழுவார்கள்; அதினுடைய பலத்தின் முக்கியமும் தாழ்ந்துபோம் என்று கர்த்தர் சொல்லுகிறார்; அதிலே மிகதோல்முதல் செவெனேவரைக்கும் பட்டயத்தினால் விழுவார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பதினோராம் வருஷம் முதலாம்மாதம் ஏழாந்தேதியிலே, கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[6. எகிப்தை ஆதரிக்கிறவர்களும் விழுவார்கள்; அதினுடைய பலத்தின் முக்கியமும் தாழ்ந்துபோம் என்று கர்த்தர் சொல்லுகிறார்; அதிலே மிகதோல்முதல் செவெனேவரைக்கும் பட்டயத்தினால் விழுவார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பதினோராம் வருஷம் முதலாம்மாதம் ஏழாந்தேதியிலே, கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[7. பாழாய்ப்போன தேசங்களின் நடுவிலே பாழாய்ப்போவார்கள்; அவாந்தரமாக்கப்பட்ட பட்டணங்களில் அவர்கள் பட்டணங்களும் அவாந்தரமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மனுபுத்திரனே, எகிப்தின் ராஜாவாகிய பார்வோனுடைய புயத்தை முறித்துப்போடுவேன்; இதோ, அது குணமாக்கத்தக்கதாகக் கட்டப்படுவதில்லை; அது பட்டயத்தைப் பிடிக்கத்தக்க பெலனை அடையும்படி பத்தைவைத்துக் கட்டப்படுவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[7. பாழாய்ப்போன தேசங்களின் நடுவிலே பாழாய்ப்போவார்கள்; அவாந்தரமாக்கப்பட்ட பட்டணங்களில் அவர்கள் பட்டணங்களும் அவாந்தரமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +1015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மனுபுத்திரனே, எகிப்தின் ராஜாவாகிய பார்வோனுடைய புயத்தை முறித்துப்போடுவேன்; இதோ, அது குணமாக்கத்தக்கதாகக் கட்டப்படுவதில்லை; அது பட்டயத்தைப் பிடிக்கத்தக்க பெலனை அடையும்படி பத்தைவைத்துக் கட்டப்படுவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[8. நான் எகிப்திலே தீக்கொளுத்தும்போதும், உனக்குத் துணைநின்ற யாவரும் முறிக்கப்படும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் எகிப்தின் ராஜாவாகிய பார்வோனுக்கு விரோதமாக வந்து, பெலனுள்ளதும் முறிந்ததுமாகிய அவனுடைய புயங்களை முறித்துப்போடுவேன்; பட்டயத்தை நான் அவன் கையிலிருந்து விழப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[8. நான் எகிப்திலே தீக்கொளுத்தும்போதும், உனக்குத் துணைநின்ற யாவரும் முறிக்கப்படும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் எகிப்தின் ராஜாவாகிய பார்வோனுக்கு விரோதமாக வந்து, பெலனுள்ளதும் முறிந்ததுமாகிய அவனுடைய புயங்களை முறித்துப்போடுவேன்; பட்டயத்தை நான் அவன் கையிலிருந்து விழப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[9. நிர்விசாரமான எத்தியோப்பியரைத் தத்தளிக்கப்பண்ண அந்நாளிலே என் கட்டளையினால் தூதாட்கள் கப்பல்களிலே போவார்கள்; அப்பொழுது எகிப்தின் நாளிலே உண்டானதுபோல அவர்களுக்குள்ளே மகா வேதனை உண்டாயிருக்கும்; இதோ, அது வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களில் தூற்றிவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[9. நிர்விசாரமான எத்தியோப்பியரைத் தத்தளிக்கப்பண்ண அந்நாளிலே என் கட்டளையினால் தூதாட்கள் கப்பல்களிலே போவார்கள்; அப்பொழுது எகிப்தின் நாளிலே உண்டானதுபோல அவர்களுக்குள்ளே மகா வேதனை உண்டாயிருக்கும்; இதோ, அது வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரைக்கொண்டு எகிப்தின் சந்ததியை ஒழியப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1532,51 +1560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் நரகலான விக்கிரகங்களை அழித்து, நோப்பின் சிலைகளை ஒழியப்பண்ணுவேன்; இனி எகிப்துதேசத்தில் ஒரு அதிபதியுமிரான்; நான் எகிப்துதேசத்தில் பயமுண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பாபிலோன் ராஜாவின் புயங்களைப் பெலப்படுத்தி, அவன் கையிலே என் பட்டயத்தைக் கொடுத்து, பார்வோனின் புயங்களை முறித்துவிடுவேன்; அப்பொழுது அவன் கொலையுண்கிறவன் தவிக்கிறதுபோல அவனுக்கு முன்பாகத் தவிப்பான்.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரைக்கொண்டு எகிப்தின் சந்ததியை ஒழியப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பாபிலோன் ராஜாவின் புயங்களைப் பெலப்படுத்தி, அவன் கையிலே என் பட்டயத்தைக் கொடுத்து, பார்வோனின் புயங்களை முறித்துவிடுவேன்; அப்பொழுது அவன் கொலையுண்கிறவன் தவிக்கிறதுபோல அவனுக்கு முன்பாகத் தவிப்பான்.]]></a:t>
+              <a:t><![CDATA[11. இவனும் இவனோடேகூட ஜாதிகளில் மகா பலசாலிகளான இவனுடைய ஜனங்களும் தேசத்தை அழிப்பதற்காக ஏவப்பட்டு வந்து, தங்கள் பட்டயங்களை எகிப்துக்கு விரோதமாக உருவி, கொலையுண்டவர்களாலே தேசத்தை நிரப்புவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பாபிலோன் ராஜாவின் புயங்களைப் பெலப்படுத்துவேன்; பார்வோனின் புயங்களோ விழுந்துபோம்; என் பட்டயத்தை நான் பாபிலோன் ராஜாவின் கையில் கொடுக்கும்போதும், அவன் அதை எகிப்துதேசத்தின்மேல் நீட்டும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[11. இவனும் இவனோடேகூட ஜாதிகளில் மகா பலசாலிகளான இவனுடைய ஜனங்களும் தேசத்தை அழிப்பதற்காக ஏவப்பட்டு வந்து, தங்கள் பட்டயங்களை எகிப்துக்கு விரோதமாக உருவி, கொலையுண்டவர்களாலே தேசத்தை நிரப்புவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பாபிலோன் ராஜாவின் புயங்களைப் பெலப்படுத்துவேன்; பார்வோனின் புயங்களோ விழுந்துபோம்; என் பட்டயத்தை நான் பாபிலோன் ராஜாவின் கையில் கொடுக்கும்போதும், அவன் அதை எகிப்துதேசத்தின்மேல் நீட்டும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது நான் நதிகளை வற்றிப்போகப்பண்ணி, தேசத்தைத் துஷ்டர்களின் கையிலே விற்று, தேசத்தையும் அதிலுள்ள யாவையும் அந்நியதேசத்தாரின் கையால் பாழாக்கிப்போடுவேன்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களில் தூற்றிப்போடுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது நான் நதிகளை வற்றிப்போகப்பண்ணி, தேசத்தைத் துஷ்டர்களின் கையிலே விற்று, தேசத்தையும் அதிலுள்ள யாவையும் அந்நியதேசத்தாரின் கையால் பாழாக்கிப்போடுவேன்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களில் தூற்றிப்போடுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் நரகலான விக்கிரகங்களை அழித்து, நோப்பின் சிலைகளை ஒழியப்பண்ணுவேன்; இனி எகிப்துதேசத்தில் ஒரு அதிபதியுமிரான்; நான் எகிப்துதேசத்தில் பயமுண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ தீர்க்கதரிசனம் சொல்லு: கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், ஐயோ! ஆபத்துநாள் வருகிறதென்று அலறுங்கள்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் நரகலான விக்கிரகங்களை அழித்து, நோப்பின் சிலைகளை ஒழியப்பண்ணுவேன்; இனி எகிப்துதேசத்தில் ஒரு அதிபதியுமிரான்; நான் எகிப்துதேசத்தில் பயமுண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ தீர்க்கதரிசனம் சொல்லு: கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், ஐயோ! ஆபத்துநாள் வருகிறதென்று அலறுங்கள்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் நரகலான விக்கிரகங்களை அழித்து, நோப்பின் சிலைகளை ஒழியப்பண்ணுவேன்; இனி எகிப்துதேசத்தில் ஒரு அதிபதியுமிரான்; நான் எகிப்துதேசத்தில் பயமுண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாள் சமீபமாயிருக்கிறது; ஆம், கர்த்தருடைய நாள் சமீபமாயிருக்கிறது; அது மந்தாரமான நாள், அது புறஜாதிகளுக்கு வரும் காலம்.]]></a:t>
+              <a:t><![CDATA[14. பத்ரோசைப் பாழாக்கி சோவானிலே தீக்கொளுத்தி, நோ பட்டணத்தில் ஆக்கினைகளைச் செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாள் சமீபமாயிருக்கிறது; ஆம், கர்த்தருடைய நாள் சமீபமாயிருக்கிறது; அது மந்தாரமான நாள், அது புறஜாதிகளுக்கு வரும் காலம்.]]></a:t>
+              <a:t><![CDATA[15. எகிப்தின் பெலனாகிய சீனின்மேல் என் உக்கிரத்தை ஊற்றி, நோபட்டணத்தின் ஏராளமான ஜனத்தைச் சங்கரிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2731,51 +2759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: நான் நரகலான விக்கிரகங்களை அழித்து, நோப்பின் சிலைகளை ஒழியப்பண்ணுவேன்; இனி எகிப்துதேசத்தில் ஒரு அதிபதியுமிரான்; நான் எகிப்துதேசத்தில் பயமுண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, நீ தீர்க்கதரிசனம் சொல்லு: கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், ஐயோ! ஆபத்துநாள் வருகிறதென்று அலறுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பட்டயம் எகிப்திலே வரும்; எகிப்திலே கொலையுண்கிறவர்கள் விழும்போது எத்தியோப்பியாவிலே மகா வேதனை உண்டாயிருக்கும்; அதின் ஏராளமான ஜனத்தைப் பிடித்துக்கொண்டுபோவார்கள்; அதின் அஸ்திபாரங்கள் நிர்மூலமாக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[16. எகிப்தில் தீக்கொளுத்துவேன்; சீன் மகா வேதனை அடையும்; நோ பட்டணம் தகர்ந்து இடிந்துபோகும்; நோப்புக்குத் தினந்தோறும் நெருக்கங்களுண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எத்தியோப்பியரும், ஏத்திரும், லூத்தியரும், கலந்த கூட்டமாகிய அனைவரும், கூபியரும், உடன்படிக்கைக்குள்ளான தேசத்தின் புத்திரரும் அவர்களோடேகூடப் பட்டயத்தால் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[16. எகிப்தில் தீக்கொளுத்துவேன்; சீன் மகா வேதனை அடையும்; நோ பட்டணம் தகர்ந்து இடிந்துபோகும்; நோப்புக்குத் தினந்தோறும் நெருக்கங்களுண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எத்தியோப்பியரும், ஏத்திரும், லூத்தியரும், கலந்த கூட்டமாகிய அனைவரும், கூபியரும், உடன்படிக்கைக்குள்ளான தேசத்தின் புத்திரரும் அவர்களோடேகூடப் பட்டயத்தால் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. ஆவென், பிபேசெத் என்கிற பட்டணங்களின் வேலைக்காரர் பட்டயத்தால் விழுவார்கள்; அவைகளின் குடிகள் சிறையிருப்புக்குப் போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எகிப்தை ஆதரிக்கிறவர்களும் விழுவார்கள்; அதினுடைய பலத்தின் முக்கியமும் தாழ்ந்துபோம் என்று கர்த்தர் சொல்லுகிறார்; அதிலே மிகதோல்முதல் செவெனேவரைக்கும் பட்டயத்தினால் விழுவார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. ஆவென், பிபேசெத் என்கிற பட்டணங்களின் வேலைக்காரர் பட்டயத்தால் விழுவார்கள்; அவைகளின் குடிகள் சிறையிருப்புக்குப் போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எகிப்தை ஆதரிக்கிறவர்களும் விழுவார்கள்; அதினுடைய பலத்தின் முக்கியமும் தாழ்ந்துபோம் என்று கர்த்தர் சொல்லுகிறார்; அதிலே மிகதோல்முதல் செவெனேவரைக்கும் பட்டயத்தினால் விழுவார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. எகிப்தின் நுகங்களை நான் முறிக்கும்போதும், அதினுடைய பெலத்தின் முக்கியம் அதிலே ஓயும்போதும், மந்தாரம் அதை மூடும்; தக்பானேசிலே பகல் இருண்டுபோகும்; அதின் குமாரத்திகள் சிறைப்பட்டுப்போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எகிப்தை ஆதரிக்கிறவர்களும் விழுவார்கள்; அதினுடைய பலத்தின் முக்கியமும் தாழ்ந்துபோம் என்று கர்த்தர் சொல்லுகிறார்; அதிலே மிகதோல்முதல் செவெனேவரைக்கும் பட்டயத்தினால் விழுவார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. எகிப்தின் நுகங்களை நான் முறிக்கும்போதும், அதினுடைய பெலத்தின் முக்கியம் அதிலே ஓயும்போதும், மந்தாரம் அதை மூடும்; தக்பானேசிலே பகல் இருண்டுபோகும்; அதின் குமாரத்திகள் சிறைப்பட்டுப்போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பாழாய்ப்போன தேசங்களின் நடுவிலே பாழாய்ப்போவார்கள்; அவாந்தரமாக்கப்பட்ட பட்டணங்களில் அவர்கள் பட்டணங்களும் அவாந்தரமாகும்.]]></a:t>
+              <a:t><![CDATA[18. எகிப்தின் நுகங்களை நான் முறிக்கும்போதும், அதினுடைய பெலத்தின் முக்கியம் அதிலே ஓயும்போதும், மந்தாரம் அதை மூடும்; தக்பானேசிலே பகல் இருண்டுபோகும்; அதின் குமாரத்திகள் சிறைப்பட்டுப்போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் எகிப்திலே தீக்கொளுத்தும்போதும், உனக்குத் துணைநின்ற யாவரும் முறிக்கப்படும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[19. இப்படி எகிப்திலே நியாயத்தீர்ப்புகளைச் செய்வேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள் என்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் எகிப்திலே தீக்கொளுத்தும்போதும், உனக்குத் துணைநின்ற யாவரும் முறிக்கப்படும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[20. பதினோராம் வருஷம் முதலாம்மாதம் ஏழாந்தேதியிலே, கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நிர்விசாரமான எத்தியோப்பியரைத் தத்தளிக்கப்பண்ண அந்நாளிலே என் கட்டளையினால் தூதாட்கள் கப்பல்களிலே போவார்கள்; அப்பொழுது எகிப்தின் நாளிலே உண்டானதுபோல அவர்களுக்குள்ளே மகா வேதனை உண்டாயிருக்கும்; இதோ, அது வருகிறது.]]></a:t>
+              <a:t><![CDATA[20. பதினோராம் வருஷம் முதலாம்மாதம் ஏழாந்தேதியிலே, கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,51 +3958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பத்ரோசைப் பாழாக்கி சோவானிலே தீக்கொளுத்தி, நோ பட்டணத்தில் ஆக்கினைகளைச் செய்து,]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, நீ தீர்க்கதரிசனம் சொல்லு: கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால், ஐயோ! ஆபத்துநாள் வருகிறதென்று அலறுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,51 +4067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நிர்விசாரமான எத்தியோப்பியரைத் தத்தளிக்கப்பண்ண அந்நாளிலே என் கட்டளையினால் தூதாட்கள் கப்பல்களிலே போவார்கள்; அப்பொழுது எகிப்தின் நாளிலே உண்டானதுபோல அவர்களுக்குள்ளே மகா வேதனை உண்டாயிருக்கும்; இதோ, அது வருகிறது.]]></a:t>
+              <a:t><![CDATA[21. மனுபுத்திரனே, எகிப்தின் ராஜாவாகிய பார்வோனுடைய புயத்தை முறித்துப்போடுவேன்; இதோ, அது குணமாக்கத்தக்கதாகக் கட்டப்படுவதில்லை; அது பட்டயத்தைப் பிடிக்கத்தக்க பெலனை அடையும்படி பத்தைவைத்துக் கட்டப்படுவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4148,51 +4176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரைக்கொண்டு எகிப்தின் சந்ததியை ஒழியப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[21. மனுபுத்திரனே, எகிப்தின் ராஜாவாகிய பார்வோனுடைய புயத்தை முறித்துப்போடுவேன்; இதோ, அது குணமாக்கத்தக்கதாகக் கட்டப்படுவதில்லை; அது பட்டயத்தைப் பிடிக்கத்தக்க பெலனை அடையும்படி பத்தைவைத்துக் கட்டப்படுவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4257,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இவனும் இவனோடேகூட ஜாதிகளில் மகா பலசாலிகளான இவனுடைய ஜனங்களும் தேசத்தை அழிப்பதற்காக ஏவப்பட்டு வந்து, தங்கள் பட்டயங்களை எகிப்துக்கு விரோதமாக உருவி, கொலையுண்டவர்களாலே தேசத்தை நிரப்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[22. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் எகிப்தின் ராஜாவாகிய பார்வோனுக்கு விரோதமாக வந்து, பெலனுள்ளதும் முறிந்ததுமாகிய அவனுடைய புயங்களை முறித்துப்போடுவேன்; பட்டயத்தை நான் அவன் கையிலிருந்து விழப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4366,51 +4394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இவனும் இவனோடேகூட ஜாதிகளில் மகா பலசாலிகளான இவனுடைய ஜனங்களும் தேசத்தை அழிப்பதற்காக ஏவப்பட்டு வந்து, தங்கள் பட்டயங்களை எகிப்துக்கு விரோதமாக உருவி, கொலையுண்டவர்களாலே தேசத்தை நிரப்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[22. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்; இதோ, நான் எகிப்தின் ராஜாவாகிய பார்வோனுக்கு விரோதமாக வந்து, பெலனுள்ளதும் முறிந்ததுமாகிய அவனுடைய புயங்களை முறித்துப்போடுவேன்; பட்டயத்தை நான் அவன் கையிலிருந்து விழப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4475,51 +4503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது நான் நதிகளை வற்றிப்போகப்பண்ணி, தேசத்தைத் துஷ்டர்களின் கையிலே விற்று, தேசத்தையும் அதிலுள்ள யாவையும் அந்நியதேசத்தாரின் கையால் பாழாக்கிப்போடுவேன்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[23. எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களில் தூற்றிவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4584,51 +4612,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது நான் நதிகளை வற்றிப்போகப்பண்ணி, தேசத்தைத் துஷ்டர்களின் கையிலே விற்று, தேசத்தையும் அதிலுள்ள யாவையும் அந்நியதேசத்தாரின் கையால் பாழாக்கிப்போடுவேன்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[23. எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களில் தூற்றிவிடுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. பாபிலோன் ராஜாவின் புயங்களைப் பெலப்படுத்தி, அவன் கையிலே என் பட்டயத்தைக் கொடுத்து, பார்வோனின் புயங்களை முறித்துவிடுவேன்; அப்பொழுது அவன் கொலையுண்கிறவன் தவிக்கிறதுபோல அவனுக்கு முன்பாகத் தவிப்பான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. பாபிலோன் ராஜாவின் புயங்களைப் பெலப்படுத்தி, அவன் கையிலே என் பட்டயத்தைக் கொடுத்து, பார்வோனின் புயங்களை முறித்துவிடுவேன்; அப்பொழுது அவன் கொலையுண்கிறவன் தவிக்கிறதுபோல அவனுக்கு முன்பாகத் தவிப்பான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. பாபிலோன் ராஜாவின் புயங்களைப் பெலப்படுத்துவேன்; பார்வோனின் புயங்களோ விழுந்துபோம்; என் பட்டயத்தை நான் பாபிலோன் ராஜாவின் கையில் கொடுக்கும்போதும், அவன் அதை எகிப்துதேசத்தின்மேல் நீட்டும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. பாபிலோன் ராஜாவின் புயங்களைப் பெலப்படுத்துவேன்; பார்வோனின் புயங்களோ விழுந்துபோம்; என் பட்டயத்தை நான் பாபிலோன் ராஜாவின் கையில் கொடுக்கும்போதும், அவன் அதை எகிப்துதேசத்தின்மேல் நீட்டும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +5157,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எகிப்தின் பெலனாகிய சீனின்மேல் என் உக்கிரத்தை ஊற்றி, நோபட்டணத்தின் ஏராளமான ஜனத்தைச் சங்கரிப்பேன்.]]></a:t>
+              <a:t><![CDATA[3. நாள் சமீபமாயிருக்கிறது; ஆம், கர்த்தருடைய நாள் சமீபமாயிருக்கிறது; அது மந்தாரமான நாள், அது புறஜாதிகளுக்கு வரும் காலம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. பாபிலோன் ராஜாவின் புயங்களைப் பெலப்படுத்துவேன்; பார்வோனின் புயங்களோ விழுந்துபோம்; என் பட்டயத்தை நான் பாபிலோன் ராஜாவின் கையில் கொடுக்கும்போதும், அவன் அதை எகிப்துதேசத்தின்மேல் நீட்டும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. நான் எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களில் தூற்றிப்போடுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. நான் எகிப்தியரை ஜாதிகளுக்குள்ளே சிதறடித்து, அவர்களை தேசங்களில் தூற்றிப்போடுவேன்; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +5593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எகிப்தில் தீக்கொளுத்துவேன்; சீன் மகா வேதனை அடையும்; நோ பட்டணம் தகர்ந்து இடிந்துபோகும்; நோப்புக்குத் தினந்தோறும் நெருக்கங்களுண்டாகும்.]]></a:t>
+              <a:t><![CDATA[3. நாள் சமீபமாயிருக்கிறது; ஆம், கர்த்தருடைய நாள் சமீபமாயிருக்கிறது; அது மந்தாரமான நாள், அது புறஜாதிகளுக்கு வரும் காலம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +5702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எகிப்தில் தீக்கொளுத்துவேன்; சீன் மகா வேதனை அடையும்; நோ பட்டணம் தகர்ந்து இடிந்துபோகும்; நோப்புக்குத் தினந்தோறும் நெருக்கங்களுண்டாகும்.]]></a:t>
+              <a:t><![CDATA[4. பட்டயம் எகிப்திலே வரும்; எகிப்திலே கொலையுண்கிறவர்கள் விழும்போது எத்தியோப்பியாவிலே மகா வேதனை உண்டாயிருக்கும்; அதின் ஏராளமான ஜனத்தைப் பிடித்துக்கொண்டுபோவார்கள்; அதின் அஸ்திபாரங்கள் நிர்மூலமாக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +5811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆவென், பிபேசெத் என்கிற பட்டணங்களின் வேலைக்காரர் பட்டயத்தால் விழுவார்கள்; அவைகளின் குடிகள் சிறையிருப்புக்குப் போவார்கள்.]]></a:t>
+              <a:t><![CDATA[4. பட்டயம் எகிப்திலே வரும்; எகிப்திலே கொலையுண்கிறவர்கள் விழும்போது எத்தியோப்பியாவிலே மகா வேதனை உண்டாயிருக்கும்; அதின் ஏராளமான ஜனத்தைப் பிடித்துக்கொண்டுபோவார்கள்; அதின் அஸ்திபாரங்கள் நிர்மூலமாக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +5920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எகிப்தின் நுகங்களை நான் முறிக்கும்போதும், அதினுடைய பெலத்தின் முக்கியம் அதிலே ஓயும்போதும், மந்தாரம் அதை மூடும்; தக்பானேசிலே பகல் இருண்டுபோகும்; அதின் குமாரத்திகள் சிறைப்பட்டுப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[5. எத்தியோப்பியரும், ஏத்திரும், லூத்தியரும், கலந்த கூட்டமாகிய அனைவரும், கூபியரும், உடன்படிக்கைக்குள்ளான தேசத்தின் புத்திரரும் அவர்களோடேகூடப் பட்டயத்தால் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506607" r:id="rId1"/>
+    <p:sldLayoutId id="2473507677" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5564,54 +6355,110 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5748,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તાહપન્હેસમાં અંધકાર છવાઇ જશે અને આખા મિસર પર વાદળ ઘેરાશે, અને ત્યાંનાં બધા નગરોના વતનીઓ કેદ પકડાશે.]]></a:t>
+              <a:t><![CDATA[that is in league, shall fall with them by the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. હું જ્યારે મિસરનું આવું કરીશ ત્યારે તે લોકોને ખબર પડશે કે હું યહોવા છું.”]]></a:t>
+              <a:t><![CDATA[6. Thus says the LORD; They also that uphold Egypt shall fall; and the pride of her power shall come]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. યહોયાકીન રાજાને બંદીવાન થયાના અગિયારમાં વર્ષના પહેલા મહિનાના સાતમા દિવસે મને યહોવા તરફથી આ]]></a:t>
+              <a:t><![CDATA[down: from the tower of Syene shall they fall in it by the sword, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંદેશો મળ્યો:]]></a:t>
+              <a:t><![CDATA[7. And they shall be desolate in the midst of the countries that are desolate, and her cities shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. “હે મનુષ્યના પુત્ર, મેં મિસરના રાજા ફારુનનો હાથ ભાંગી નાખ્યો છે. કોઇએ એને પાટો બાંધ્યો નથી કે]]></a:t>
+              <a:t><![CDATA[be in the midst of the cities that are wasted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એને ઝોળીમાં નથી મૂક્યો, જેથી તે તરવાર પકડવા જેટલી શકિત ફરીથી મેળવે.”]]></a:t>
+              <a:t><![CDATA[8. And they shall know that I am the LORD, when I have set a fire in Egypt, and when all her helpers]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. તેથી યહોવા મારા માલિક, કહે છે, કે “હું મિસરના રાજા ફારુનની વિરુદ્ધ છું. હું એનો સાજો અને પહેલાં]]></a:t>
+              <a:t><![CDATA[shall be destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મેં ભાંગેલો એમ બંને હાથ ભાંગી નાખનાર છું. અને તેના હાથમાંથી તરવાર પડી જશે.]]></a:t>
+              <a:t><![CDATA[9. In that day shall messengers go forth from me in ships to make the careless Ethiopians afraid,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. હું મિસરીઓને બીજી પ્રજાઓમાં અને વિદેશીઓમાં વેરવિખેર કરી નાખીશ.]]></a:t>
+              <a:t><![CDATA[and great pain shall come upon them, as in the day of Egypt: for, lo, it comes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. મને યહોવાની વાણી આ પ્રમાણે સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[10. Thus says the Lord GOD; I will also make the multitude of Egypt to cease by the hand of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. યહોવા મારા માલિકના આ વચન છે: “હું મેમ્ફિસની મૂર્તિઓનો અનેપૂતળાંઓનો નાશ કરીશ. મિસરમાં કોઇ]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD came again unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ત્યાર બાદ હું બાબિલના રાજાના હાથ મજબૂત કરીશ અને તેમાં મારી તરવાર પકડાવીશ. પણ મિસરના રાજાના હાથ]]></a:t>
+              <a:t><![CDATA[Nebuchadrezzar king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હું ભાંગી નાખીશ અને તે પોતાના દુશ્મનો સામે વધ થયેલા માણસની જેમ ચીસો પાડતો રહેશે.]]></a:t>
+              <a:t><![CDATA[11. He and his people with him, the terrible of the nations, shall be brought to destroy the land:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. “હું જરૂર બાબિલના રાજાના હાથ બળવાન બનાવીશ, પણ ફારુનના હાથ નબળાં પડી જશે, હું બાબિલના રાજાના]]></a:t>
+              <a:t><![CDATA[and they shall draw their swords against Egypt, and fill the land with the slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હાથમાં મારી તરવાર આપીશ અને તે મિસર તરફ તેને લંબાવશે ત્યારે સૌને ખાતરી થશે કે હું યહોવા છું.]]></a:t>
+              <a:t><![CDATA[12. And I will make the rivers dry, and sell the land into the hand of the wicked: and I will make]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. હું મિસરવાસીઓને બીજી પ્રજાઓમાં અને અન્ય દેશોમાં વિખેરી નાખીશ, અને ત્યારે તેઓ જાણશે કે હું યહોવા]]></a:t>
+              <a:t><![CDATA[the land waste, and all that is therein, by the hand of strangers: I the LORD have spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છું.”]]></a:t>
+              <a:t><![CDATA[13. Thus says the Lord GOD; I will also destroy the idols, and I will cause their images to cease]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “હે મનુષ્યના પુત્ર, મારી ચેતવણી ઉચ્ચાર અને કહે કે, ‘યહોવા મારા માલિક કહે છે:“‘આ બધી વસ્તુઓનો]]></a:t>
+              <a:t><![CDATA[out of Noph; and there shall be no more a prince of the land of Egypt: and I will put a fear in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નખ્ખોદ જાજો! કેવો ભયંકર દિવસ આવી રહ્યો છે!”]]></a:t>
+              <a:t><![CDATA[land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તે દિવસ, એટલે યહોવાનો દિવસ આવી પહોંચ્યો છે; વાદળોથી ઘેરાયેલો દિવસ, પ્રજાઓને માથે આફત ઉતારવાનો]]></a:t>
+              <a:t><![CDATA[14. And I will make Pathros desolate, and will set fire in Zoan, and will execute judgments in No.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દિવસ!]]></a:t>
+              <a:t><![CDATA[15. And I will pour my fury upon Sin, the strength of Egypt; and I will cut off the multitude of No.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાજકર્તા નહિ રહે. આખા દેશમાં ભય વ્યાપી જશે.]]></a:t>
+              <a:t><![CDATA[2. Son of man, prophesy and say, Thus says the Lord GOD; Wail all of you, Full of anguish is the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. “એ દિવસે મિસરમાં અનેકોનો સંહાર થશે, તેની સંપત્તિ લૂંટાઇ જશે અને દેશ આખો ખેદાનમેદાન થઇ જશે,]]></a:t>
+              <a:t><![CDATA[16. And I will set fire in Egypt: Sin shall have great pain, and No shall be rent asunder, and Noph]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. “‘દેશમાં ભારે દુ:ખ થશે તેની સાથે જ કૂશના, પૂટના અને લૂદના તેમજ અરબસ્તાનના અને બાબિલના લોકો તેમ જ]]></a:t>
+              <a:t><![CDATA[shall have distresses daily.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મિસર સાથે સંધિથી જોડાયેલા બીજા લોકો પણ યુદ્ધમાં માર્યા જશે.”‘]]></a:t>
+              <a:t><![CDATA[17. The young men of Aven and of Pibeseth shall fall by the sword: and these cities shall go into]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. યહોવા મારા માલિકના આ વચન છે: “‘મિસરના સર્વ મિત્ર રાજ્યોનું પતન થશે અને તેના સાર્મથ્યના અભિમાનનો]]></a:t>
+              <a:t><![CDATA[captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અંત આવશે. ઉત્તરમાં મિગ્દોલથી તે દક્ષિણમાં આસ્વાન સુધીના સર્વ તરવારથી નાશ પામશે.” એમ યહોવા મારા માલિક]]></a:t>
+              <a:t><![CDATA[18. At Tehaphnehes also the day shall be darkened, when I shall break there the yokes of Egypt: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જાહેર કરે છે.]]></a:t>
+              <a:t><![CDATA[the pomp of her strength shall cease in her: as for her, a cloud shall cover her, and her daughters]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તે તથા તેની સાથેના આસપાસના દેશો ઉજ્જડ થશે અને તેના નગરો તથા તેની આજુબાજુના નગરો ખંડિયેર થઇ જશે.]]></a:t>
+              <a:t><![CDATA[shall go into captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. હું મિસરને આગ ચાંપીશ અને તેના બધા ટેકેદારોનો નાશ કરી નાખીશ, ત્યારે તેમને ખબર પડશે કે હું યહોવા]]></a:t>
+              <a:t><![CDATA[19. Thus will I execute judgments in Egypt: and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છું.]]></a:t>
+              <a:t><![CDATA[20. And it came to pass in the eleventh year, in the first month, in the seventh day of the month,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. “‘જ્યારે એ દિવસ આવશે અને મિસરનો નાશ થયો હશે ત્યારે હું વહાણોમાં ખેપિયાઓ મોકલીને નિશ્ચિંત જીવે]]></a:t>
+              <a:t><![CDATA[that the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. હું પાથોર્સને વેરાન બનાવી દઇશ અને સોઆનને આગ ચાંપીશ અને નોનોને સજા કરીશ.]]></a:t>
+              <a:t><![CDATA[day!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વસતા કૂશના વતનીઓને ચેતવીશ અને તેઓ ભયભીત થઇ જશે. એ દિવસ આવી રહ્યો છે!]]></a:t>
+              <a:t><![CDATA[21. Son of man, I have broken the arm of Pharaoh king of Egypt; and, lo, it shall not be bound up to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. યહોવા મારા માલિકના આ વચન છે: “હું બાબિલના રાજા નબૂખાદરેસ્સારને હાથે મિસરની પ્રજાનો અંત આણીશ.]]></a:t>
+              <a:t><![CDATA[be healed, to put a roller to bind it, to make it strong to hold the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તે અને તેની ઘાતકી સેના આવીને દેશને ખેદાન-મેદાન કરી નાખશે. તેઓ મિસર સામે તરવાર ચલાવશે અને આખો દેશ]]></a:t>
+              <a:t><![CDATA[22. Therefore thus says the Lord GOD; Behold, I am against Pharaoh king of Egypt, and will break his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૂડદાંથી છવાઇ જશે.]]></a:t>
+              <a:t><![CDATA[arms, the strong, and that which was broken; and I will cause the sword to fall out of his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. હું નાઇલ નદીને સૂકવી નાખીશ અને મિસરને બદમાશોને સોંપી દઇશ. હું પરદેશીઓને હાથે આખા દેશને વેરાન]]></a:t>
+              <a:t><![CDATA[23. And I will scatter the Egyptians among the nations, and will disperse them through the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11611,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બનાવી દઇશ. આ હું યહોવા બોલ્યો છું.”]]></a:t>
+              <a:t><![CDATA[countries.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And I will strengthen the arms of the king of Babylon, and put my sword in his hand: but I will]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[break Pharaoh's arms, and he shall groan before him with the groanings of a deadly wounded man.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. But I will strengthen the arms of the king of Babylon, and the arms of Pharaoh shall fall down;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[and they shall know that I am the LORD, when I shall put my sword into the hand of the king of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +12271,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. હું મિસરના સૌથી મજબૂત કિલ્લાઓ પર મારો રોષ ઠાલવીશ અને નોફની જાહોજલાલી અને પાપનો નાશ કરીશ.]]></a:t>
+              <a:t><![CDATA[3. For the day is near, even the day of the LORD is near, a cloudy day; it shall be the time of the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Babylon, and he shall stretch it out upon the land of Egypt.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And I will scatter the Egyptians among the nations, and disperse them among the countries; and]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. હું મિસરને આગ ચાંપીશ અને પાપનું નગર ભયથી થરથરી ઊઠશે. નોફની દિવાલમાંં ગાબડાં પડશે અને, મેમ્ફિઓના]]></a:t>
+              <a:t><![CDATA[heathen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દુશ્મનો તેમને રાતદિવસ હેરાન કરશે.]]></a:t>
+              <a:t><![CDATA[4. And the sword shall come upon Egypt, and great pain shall be in Ethiopia, when the slain shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. આવેનના તથા પી-બેસેથના યુવાનો તરવારથી માર્યા જશે અને બાકીના લોકોને ગુલામ તરીકે લઇ જવામાં આવશે.]]></a:t>
+              <a:t><![CDATA[fall in Egypt, and they shall take away her multitude, and her foundations shall be broken down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. જે દિવસે હું મિસરની સત્તાને તોડી પાડીશ અને જે બળ ઉપર એ અભિમાન કરે છે તેનો અંત આણીશ ત્યારે]]></a:t>
+              <a:t><![CDATA[5. Ethiopia, and Libya, and Lydia, and all the mingled people, and Chub, and the men of the land]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 30]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
   <a:themeElements>
-    <a:clrScheme name="Theme64">
+    <a:clrScheme name="Theme59">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme64">
+    <a:fontScheme name="Theme59">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme64">
+    <a:fmtScheme name="Theme59">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +13541,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>52</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>