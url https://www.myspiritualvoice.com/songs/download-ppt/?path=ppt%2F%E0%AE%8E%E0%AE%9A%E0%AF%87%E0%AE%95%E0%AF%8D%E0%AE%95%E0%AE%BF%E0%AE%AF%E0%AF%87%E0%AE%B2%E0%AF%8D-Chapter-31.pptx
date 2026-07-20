--- v0 (2026-06-03)
+++ v1 (2026-07-20)
@@ -83,52 +83,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -155,51 +153,50 @@
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
-    <p:sldId id="302" r:id="rId49"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -343,54 +340,53 @@
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -450,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Therefore his height was exalted above all the trees of the field, and his boughs were multiplied, and his branches became long because of the multitude of waters, when he shot forth.]]></a:t>
+              <a:t><![CDATA[11. நான் அதை ஜாதிகளில் மகா வல்லமையுள்ளவன் கையிலே ஒப்புக்கொடுத்தேன்; அவன் தனக்கு இஷ்டமானபடி அதற்குச் செய்வான்; அதினுடைய அக்கிரமத்தினிமித்தம் அதைத் தள்ளிப்போட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -559,51 +555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. All the fowls of heaven made their nests in his boughs, and under his branches did all the beasts of the field bring forth their young, and under his shadow dwelt all great nations.]]></a:t>
+              <a:t><![CDATA[12. ஜாதிகளில் வல்லவராகிய அந்நியதேசத்தார் அதை வெட்டிப்போட்டு, விட்டுப்போனார்கள்; அதின் கொப்புகள் மலைகளின்மேலும் சகல பள்ளத்தாக்குகளிலும் விழுந்தன; அதின் கிளைகள் தேசத்தினுடைய எல்லா ஆள்களினருகே முறிந்தன; பூமியிலுள்ள ஜனங்களெல்லாரும் அதின் நிழலைவிட்டுக் கலைந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. All the fowls of heaven made their nests in his boughs, and under his branches did all the beasts of the field bring forth their young, and under his shadow dwelt all great nations.]]></a:t>
+              <a:t><![CDATA[12. ஜாதிகளில் வல்லவராகிய அந்நியதேசத்தார் அதை வெட்டிப்போட்டு, விட்டுப்போனார்கள்; அதின் கொப்புகள் மலைகளின்மேலும் சகல பள்ளத்தாக்குகளிலும் விழுந்தன; அதின் கிளைகள் தேசத்தினுடைய எல்லா ஆள்களினருகே முறிந்தன; பூமியிலுள்ள ஜனங்களெல்லாரும் அதின் நிழலைவிட்டுக் கலைந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Thus was he fair in his greatness, in the length of his branches: for his root was by great waters.]]></a:t>
+              <a:t><![CDATA[12. ஜாதிகளில் வல்லவராகிய அந்நியதேசத்தார் அதை வெட்டிப்போட்டு, விட்டுப்போனார்கள்; அதின் கொப்புகள் மலைகளின்மேலும் சகல பள்ளத்தாக்குகளிலும் விழுந்தன; அதின் கிளைகள் தேசத்தினுடைய எல்லா ஆள்களினருகே முறிந்தன; பூமியிலுள்ள ஜனங்களெல்லாரும் அதின் நிழலைவிட்டுக் கலைந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Thus was he fair in his greatness, in the length of his branches: for his root was by great waters.]]></a:t>
+              <a:t><![CDATA[12. ஜாதிகளில் வல்லவராகிய அந்நியதேசத்தார் அதை வெட்டிப்போட்டு, விட்டுப்போனார்கள்; அதின் கொப்புகள் மலைகளின்மேலும் சகல பள்ளத்தாக்குகளிலும் விழுந்தன; அதின் கிளைகள் தேசத்தினுடைய எல்லா ஆள்களினருகே முறிந்தன; பூமியிலுள்ள ஜனங்களெல்லாரும் அதின் நிழலைவிட்டுக் கலைந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The cedars in the garden of God could not hide him: the fir trees were not like his boughs, and the chestnut trees were not like his branches; nor any tree in the garden of God was like unto him in his beauty.]]></a:t>
+              <a:t><![CDATA[13. விழுந்துகிடக்கிற அதின்மேல் ஆகாயத்துப் பறவைகளெல்லாம் தாபரித்தன; அதின் கொம்புகளின்மேல் வெளியின் மிருகங்களெல்லாம் தங்கின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The cedars in the garden of God could not hide him: the fir trees were not like his boughs, and the chestnut trees were not like his branches; nor any tree in the garden of God was like unto him in his beauty.]]></a:t>
+              <a:t><![CDATA[13. விழுந்துகிடக்கிற அதின்மேல் ஆகாயத்துப் பறவைகளெல்லாம் தாபரித்தன; அதின் கொம்புகளின்மேல் வெளியின் மிருகங்களெல்லாம் தங்கின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The cedars in the garden of God could not hide him: the fir trees were not like his boughs, and the chestnut trees were not like his branches; nor any tree in the garden of God was like unto him in his beauty.]]></a:t>
+              <a:t><![CDATA[14. தண்ணீரின் ஓரமாய் வளருகிற எந்த விருட்சங்களும் தங்கள் உயரத்தினாலே மேட்டிமைகொள்ளாமலும், தங்கள் கொப்புகளின் தழைக்குள்ளே தங்கள் நுனிக்கிளையை ஓங்கவிடாமலும், தண்ணீரைக் குடிக்கிற எந்த மரங்களும் தங்கள் உயர்த்தியினாலே தங்கள்மேல் நம்பிக்கை வைக்காமலும் இருக்கும் பொருட்டு இப்படிச் செய்வேன்; மனுபுத்திரரின் நடுவே அவர்கள் எல்லாரும் குழியில் இறங்குகிறவர்களோடேகூட மரணத்துக்கு ஒப்புக்கொடுக்கப்பட்டு, பூமியின் தாழ்விடங்களில் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. I have made him fair by the multitude of his branches: so that all the trees of Eden, that were in the garden of God, envied him.]]></a:t>
+              <a:t><![CDATA[14. தண்ணீரின் ஓரமாய் வளருகிற எந்த விருட்சங்களும் தங்கள் உயரத்தினாலே மேட்டிமைகொள்ளாமலும், தங்கள் கொப்புகளின் தழைக்குள்ளே தங்கள் நுனிக்கிளையை ஓங்கவிடாமலும், தண்ணீரைக் குடிக்கிற எந்த மரங்களும் தங்கள் உயர்த்தியினாலே தங்கள்மேல் நம்பிக்கை வைக்காமலும் இருக்கும் பொருட்டு இப்படிச் செய்வேன்; மனுபுத்திரரின் நடுவே அவர்கள் எல்லாரும் குழியில் இறங்குகிறவர்களோடேகூட மரணத்துக்கு ஒப்புக்கொடுக்கப்பட்டு, பூமியின் தாழ்விடங்களில் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. I have made him fair by the multitude of his branches: so that all the trees of Eden, that were in the garden of God, envied him.]]></a:t>
+              <a:t><![CDATA[14. தண்ணீரின் ஓரமாய் வளருகிற எந்த விருட்சங்களும் தங்கள் உயரத்தினாலே மேட்டிமைகொள்ளாமலும், தங்கள் கொப்புகளின் தழைக்குள்ளே தங்கள் நுனிக்கிளையை ஓங்கவிடாமலும், தண்ணீரைக் குடிக்கிற எந்த மரங்களும் தங்கள் உயர்த்தியினாலே தங்கள்மேல் நம்பிக்கை வைக்காமலும் இருக்கும் பொருட்டு இப்படிச் செய்வேன்; மனுபுத்திரரின் நடுவே அவர்கள் எல்லாரும் குழியில் இறங்குகிறவர்களோடேகூட மரணத்துக்கு ஒப்புக்கொடுக்கப்பட்டு, பூமியின் தாழ்விடங்களில் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1540,51 +1536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass in the eleventh year, in the third month, in the first day of the month, that the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[8. தேவனுடைய வனத்திலுள்ள கேதுருக்கள் அதை மறைக்கக் கூடாதிருந்தது; தேவதாரு விருட்சங்கள் அதின் கொப்புகளுக்குச் சமானமல்ல; அர்மோன் மரங்கள் அதின் கிளைகளுக்கு நிகரல்ல; தேவனுடைய வனத்திலுள்ள ஒரு விருட்சமும் அலங்காரத்திலே அதற்கு ஒப்பல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Therefore thus says the Lord GOD; Because you have lifted up yourself in height, and he has shot up his top among the thick boughs, and his heart is lifted up in his height;]]></a:t>
+              <a:t><![CDATA[14. தண்ணீரின் ஓரமாய் வளருகிற எந்த விருட்சங்களும் தங்கள் உயரத்தினாலே மேட்டிமைகொள்ளாமலும், தங்கள் கொப்புகளின் தழைக்குள்ளே தங்கள் நுனிக்கிளையை ஓங்கவிடாமலும், தண்ணீரைக் குடிக்கிற எந்த மரங்களும் தங்கள் உயர்த்தியினாலே தங்கள்மேல் நம்பிக்கை வைக்காமலும் இருக்கும் பொருட்டு இப்படிச் செய்வேன்; மனுபுத்திரரின் நடுவே அவர்கள் எல்லாரும் குழியில் இறங்குகிறவர்களோடேகூட மரணத்துக்கு ஒப்புக்கொடுக்கப்பட்டு, பூமியின் தாழ்விடங்களில் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1758,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Therefore thus says the Lord GOD; Because you have lifted up yourself in height, and he has shot up his top among the thick boughs, and his heart is lifted up in his height;]]></a:t>
+              <a:t><![CDATA[15. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அவன் பாதாளத்தில் இறங்குற நாளில் புலம்பலை வருவித்தேன்; நான் அவனிமித்தம் ஆழத்தை மூடிப்போட்டு, திரளான தண்ணீர்கள் ஓடாதபடிக்கு அதின் ஆறுகளை அடைத்து, அதினிமித்தம் லீபனோனை இருளடையப்பண்ணினேன்; வெளியின் விருட்சங்களெல்லாம் அவனிமித்தம் பட்டுப்போயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1867,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Therefore thus says the Lord GOD; Because you have lifted up yourself in height, and he has shot up his top among the thick boughs, and his heart is lifted up in his height;]]></a:t>
+              <a:t><![CDATA[15. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அவன் பாதாளத்தில் இறங்குற நாளில் புலம்பலை வருவித்தேன்; நான் அவனிமித்தம் ஆழத்தை மூடிப்போட்டு, திரளான தண்ணீர்கள் ஓடாதபடிக்கு அதின் ஆறுகளை அடைத்து, அதினிமித்தம் லீபனோனை இருளடையப்பண்ணினேன்; வெளியின் விருட்சங்களெல்லாம் அவனிமித்தம் பட்டுப்போயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1976,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. I have therefore delivered him into the hand of the mighty one of the heathen; he shall surely deal with him: I have driven him out for his wickedness.]]></a:t>
+              <a:t><![CDATA[15. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அவன் பாதாளத்தில் இறங்குற நாளில் புலம்பலை வருவித்தேன்; நான் அவனிமித்தம் ஆழத்தை மூடிப்போட்டு, திரளான தண்ணீர்கள் ஓடாதபடிக்கு அதின் ஆறுகளை அடைத்து, அதினிமித்தம் லீபனோனை இருளடையப்பண்ணினேன்; வெளியின் விருட்சங்களெல்லாம் அவனிமித்தம் பட்டுப்போயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2085,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. I have therefore delivered him into the hand of the mighty one of the heathen; he shall surely deal with him: I have driven him out for his wickedness.]]></a:t>
+              <a:t><![CDATA[16. நான் அவனைக் குழியில் இறங்குகிறவர்களோடேகூடப் பாதாளத்தில் இறங்கப்பண்ணுகையில், அவன் விழுகிற சத்தத்தினால் ஜாதிகளை அதிரப்பண்ணினேன்; அப்பொழுது பூமியின் தாழ்விடங்களில் ஏதேனின் விருட்சங்களும், லீபனோனின் மேன்மையான சிறந்த விருட்சங்களும், தண்ணீர் குடிக்கும் சகல மரங்களும் ஆறுதல் அடைந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2194,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And strangers, the terrible of the nations, have cut him off, and have left him: upon the mountains and in all the valleys his branches are fallen, and his boughs are broken by all the rivers of the land; and all the people of the earth are gone down from his shadow, and have left him.]]></a:t>
+              <a:t><![CDATA[16. நான் அவனைக் குழியில் இறங்குகிறவர்களோடேகூடப் பாதாளத்தில் இறங்கப்பண்ணுகையில், அவன் விழுகிற சத்தத்தினால் ஜாதிகளை அதிரப்பண்ணினேன்; அப்பொழுது பூமியின் தாழ்விடங்களில் ஏதேனின் விருட்சங்களும், லீபனோனின் மேன்மையான சிறந்த விருட்சங்களும், தண்ணீர் குடிக்கும் சகல மரங்களும் ஆறுதல் அடைந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2303,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And strangers, the terrible of the nations, have cut him off, and have left him: upon the mountains and in all the valleys his branches are fallen, and his boughs are broken by all the rivers of the land; and all the people of the earth are gone down from his shadow, and have left him.]]></a:t>
+              <a:t><![CDATA[16. நான் அவனைக் குழியில் இறங்குகிறவர்களோடேகூடப் பாதாளத்தில் இறங்கப்பண்ணுகையில், அவன் விழுகிற சத்தத்தினால் ஜாதிகளை அதிரப்பண்ணினேன்; அப்பொழுது பூமியின் தாழ்விடங்களில் ஏதேனின் விருட்சங்களும், லீபனோனின் மேன்மையான சிறந்த விருட்சங்களும், தண்ணீர் குடிக்கும் சகல மரங்களும் ஆறுதல் அடைந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2412,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And strangers, the terrible of the nations, have cut him off, and have left him: upon the mountains and in all the valleys his branches are fallen, and his boughs are broken by all the rivers of the land; and all the people of the earth are gone down from his shadow, and have left him.]]></a:t>
+              <a:t><![CDATA[17. அவனோடேகூட இவர்களும் ஜாதிகளின் நடுவே அவன் நிழலில் குடியிருந்து அவனுக்குப் புயபலமாயிருந்தவர்களும், பட்டயத்தால் வெட்டுண்டவர்களண்டையிலே பாதாளத்தில் இறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2521,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Upon his ruin shall all the fowls of the heaven remain, and all the beasts of the field shall be upon his branches:]]></a:t>
+              <a:t><![CDATA[17. அவனோடேகூட இவர்களும் ஜாதிகளின் நடுவே அவன் நிழலில் குடியிருந்து அவனுக்குப் புயபலமாயிருந்தவர்களும், பட்டயத்தால் வெட்டுண்டவர்களண்டையிலே பாதாளத்தில் இறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2630,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Upon his ruin shall all the fowls of the heaven remain, and all the beasts of the field shall be upon his branches:]]></a:t>
+              <a:t><![CDATA[18. இப்படிப்பட்ட மகிமையிலும் மகத்துவத்திலும் ஏதேனின் விருட்சங்களில் நீ எதற்கு ஒப்பானவன்? ஏதேனின் விருட்சங்களோடே நீயும் பூமியின் தாழ்விடங்களில் இறக்கப்பட்டு, பட்டயத்தாலே வெட்டுண்டவர்களோடேகூட விருத்தசேதனமில்லாதவர்களின் நடுவிலே கிடப்பாய்; பார்வோனும் அவன் கூட்டமும் இதுவே என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2739,51 +2735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Son of man, speak unto Pharaoh king of Egypt, and to his multitude; Whom are you like in your greatness?]]></a:t>
+              <a:t><![CDATA[8. தேவனுடைய வனத்திலுள்ள கேதுருக்கள் அதை மறைக்கக் கூடாதிருந்தது; தேவதாரு விருட்சங்கள் அதின் கொப்புகளுக்குச் சமானமல்ல; அர்மோன் மரங்கள் அதின் கிளைகளுக்கு நிகரல்ல; தேவனுடைய வனத்திலுள்ள ஒரு விருட்சமும் அலங்காரத்திலே அதற்கு ஒப்பல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2848,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. To the end that none of all the trees by the waters exalt themselves for their height, neither shoot up their top among the thick boughs, neither their trees stand up in their height, all that drink water: for they are all delivered unto death, to the nether parts of the earth, in the midst of the children of men, with them that go down to the pit.]]></a:t>
+              <a:t><![CDATA[18. இப்படிப்பட்ட மகிமையிலும் மகத்துவத்திலும் ஏதேனின் விருட்சங்களில் நீ எதற்கு ஒப்பானவன்? ஏதேனின் விருட்சங்களோடே நீயும் பூமியின் தாழ்விடங்களில் இறக்கப்பட்டு, பட்டயத்தாலே வெட்டுண்டவர்களோடேகூட விருத்தசேதனமில்லாதவர்களின் நடுவிலே கிடப்பாய்; பார்வோனும் அவன் கூட்டமும் இதுவே என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2957,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. To the end that none of all the trees by the waters exalt themselves for their height, neither shoot up their top among the thick boughs, neither their trees stand up in their height, all that drink water: for they are all delivered unto death, to the nether parts of the earth, in the midst of the children of men, with them that go down to the pit.]]></a:t>
+              <a:t><![CDATA[18. இப்படிப்பட்ட மகிமையிலும் மகத்துவத்திலும் ஏதேனின் விருட்சங்களில் நீ எதற்கு ஒப்பானவன்? ஏதேனின் விருட்சங்களோடே நீயும் பூமியின் தாழ்விடங்களில் இறக்கப்பட்டு, பட்டயத்தாலே வெட்டுண்டவர்களோடேகூட விருத்தசேதனமில்லாதவர்களின் நடுவிலே கிடப்பாய்; பார்வோனும் அவன் கூட்டமும் இதுவே என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3066,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. To the end that none of all the trees by the waters exalt themselves for their height, neither shoot up their top among the thick boughs, neither their trees stand up in their height, all that drink water: for they are all delivered unto death, to the nether parts of the earth, in the midst of the children of men, with them that go down to the pit.]]></a:t>
+              <a:t><![CDATA[18. இப்படிப்பட்ட மகிமையிலும் மகத்துவத்திலும் ஏதேனின் விருட்சங்களில் நீ எதற்கு ஒப்பானவன்? ஏதேனின் விருட்சங்களோடே நீயும் பூமியின் தாழ்விடங்களில் இறக்கப்பட்டு, பட்டயத்தாலே வெட்டுண்டவர்களோடேகூட விருத்தசேதனமில்லாதவர்களின் நடுவிலே கிடப்பாய்; பார்வோனும் அவன் கூட்டமும் இதுவே என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3175,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. To the end that none of all the trees by the waters exalt themselves for their height, neither shoot up their top among the thick boughs, neither their trees stand up in their height, all that drink water: for they are all delivered unto death, to the nether parts of the earth, in the midst of the children of men, with them that go down to the pit.]]></a:t>
+              <a:t><![CDATA[1. பதினோராம் வருஷம் மூன்றாம் மாதம் முதலாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3284,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. To the end that none of all the trees by the waters exalt themselves for their height, neither shoot up their top among the thick boughs, neither their trees stand up in their height, all that drink water: for they are all delivered unto death, to the nether parts of the earth, in the midst of the children of men, with them that go down to the pit.]]></a:t>
+              <a:t><![CDATA[1. பதினோராம் வருஷம் மூன்றாம் மாதம் முதலாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3393,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Thus says the Lord GOD; In the day when he went down to the grave I caused a mourning: I covered the deep for him, and I restrained the floods thereof, and the great waters were stayed: and I caused Lebanon to mourn for him, and all the trees of the field fainted for him.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, எகிப்தின் ராஜாவாகிய பார்வோனோடும் அவனுடைய திரளான ஜனத்தோடும் நீ சொல்லவேண்டியது என்னவென்றால்: நீ உன் மகத்துவத்திலே யாருக்கு ஒப்பாயிருக்கிறாய்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3502,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Thus says the Lord GOD; In the day when he went down to the grave I caused a mourning: I covered the deep for him, and I restrained the floods thereof, and the great waters were stayed: and I caused Lebanon to mourn for him, and all the trees of the field fainted for him.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, எகிப்தின் ராஜாவாகிய பார்வோனோடும் அவனுடைய திரளான ஜனத்தோடும் நீ சொல்லவேண்டியது என்னவென்றால்: நீ உன் மகத்துவத்திலே யாருக்கு ஒப்பாயிருக்கிறாய்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3611,51 +3607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Thus says the Lord GOD; In the day when he went down to the grave I caused a mourning: I covered the deep for him, and I restrained the floods thereof, and the great waters were stayed: and I caused Lebanon to mourn for him, and all the trees of the field fainted for him.]]></a:t>
+              <a:t><![CDATA[3. இதோ, அசீரியன் லீபனோனிலே அலங்காரக் கொப்புகளோடும், நிழலிடும் தழைகளோடும், வளர்ந்தோங்கிய கேதுரு விருட்சமாயிருந்தான்; அதின் கிளைகளின் தழைகளுக்குள்ளே அதின் நுனிக்கொழுந்து உயர்ந்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3720,51 +3716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Thus says the Lord GOD; In the day when he went down to the grave I caused a mourning: I covered the deep for him, and I restrained the floods thereof, and the great waters were stayed: and I caused Lebanon to mourn for him, and all the trees of the field fainted for him.]]></a:t>
+              <a:t><![CDATA[3. இதோ, அசீரியன் லீபனோனிலே அலங்காரக் கொப்புகளோடும், நிழலிடும் தழைகளோடும், வளர்ந்தோங்கிய கேதுரு விருட்சமாயிருந்தான்; அதின் கிளைகளின் தழைகளுக்குள்ளே அதின் நுனிக்கொழுந்து உயர்ந்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3829,51 +3825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. I made the nations to shake at the sound of his fall, when I cast him down to hell with them that descend into the pit: and all the trees of Eden, the choice and best of Lebanon, all that drink water, shall be comforted in the nether parts of the earth.]]></a:t>
+              <a:t><![CDATA[4. தண்ணீர்கள் அதைப் பெரிதும், ஆழம் அதை உயர்த்தியும் ஆக்கின; அதின் ஆறுகள் அதின் அடிமரத்தைச் சுற்றிலும் ஓடின; தன் நீர்க்கால்களை வெளியின் விருட்சங்களுக்கெல்லாம் பாயவிட்டது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3938,51 +3934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Son of man, speak unto Pharaoh king of Egypt, and to his multitude; Whom are you like in your greatness?]]></a:t>
+              <a:t><![CDATA[8. தேவனுடைய வனத்திலுள்ள கேதுருக்கள் அதை மறைக்கக் கூடாதிருந்தது; தேவதாரு விருட்சங்கள் அதின் கொப்புகளுக்குச் சமானமல்ல; அர்மோன் மரங்கள் அதின் கிளைகளுக்கு நிகரல்ல; தேவனுடைய வனத்திலுள்ள ஒரு விருட்சமும் அலங்காரத்திலே அதற்கு ஒப்பல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4047,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. I made the nations to shake at the sound of his fall, when I cast him down to hell with them that descend into the pit: and all the trees of Eden, the choice and best of Lebanon, all that drink water, shall be comforted in the nether parts of the earth.]]></a:t>
+              <a:t><![CDATA[4. தண்ணீர்கள் அதைப் பெரிதும், ஆழம் அதை உயர்த்தியும் ஆக்கின; அதின் ஆறுகள் அதின் அடிமரத்தைச் சுற்றிலும் ஓடின; தன் நீர்க்கால்களை வெளியின் விருட்சங்களுக்கெல்லாம் பாயவிட்டது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4156,51 +4152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. I made the nations to shake at the sound of his fall, when I cast him down to hell with them that descend into the pit: and all the trees of Eden, the choice and best of Lebanon, all that drink water, shall be comforted in the nether parts of the earth.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால் வெளியின் சகல விருட்சங்களிலும் அது மிகவும் உயர்ந்தது; அது துளிர்விடுகையில் திரளான தண்ணீரினால் அதின் கிளைகள் பெருகி, அதின் கொப்புகள் நீளமாயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4265,51 +4261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. They also went down into hell with him unto them that be slain with the sword; and they that were his arm, that dwelt under his shadow in the midst of the heathen.]]></a:t>
+              <a:t><![CDATA[5. ஆகையால் வெளியின் சகல விருட்சங்களிலும் அது மிகவும் உயர்ந்தது; அது துளிர்விடுகையில் திரளான தண்ணீரினால் அதின் கிளைகள் பெருகி, அதின் கொப்புகள் நீளமாயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4374,51 +4370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. They also went down into hell with him unto them that be slain with the sword; and they that were his arm, that dwelt under his shadow in the midst of the heathen.]]></a:t>
+              <a:t><![CDATA[6. அதின் கொப்புகளில் ஆகாயத்தின் பறவைகளெல்லாம் கூடுகட்டின; அதின் கொப்புகளின்கீழ் வெளியின் மிருகங்களெல்லாம் குட்டிகளைப்போட்டன; பெரிதான சகலஜாதிகளும் அதின் நிழலிலே குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4483,51 +4479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. To whom are you thus like in glory and in greatness among the trees of Eden? yet shall you be brought down with the trees of Eden unto the nether parts of the earth: you shall lie in the midst of the uncircumcised with them that be slain by the sword. This is Pharaoh and all his multitude, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[6. அதின் கொப்புகளில் ஆகாயத்தின் பறவைகளெல்லாம் கூடுகட்டின; அதின் கொப்புகளின்கீழ் வெளியின் மிருகங்களெல்லாம் குட்டிகளைப்போட்டன; பெரிதான சகலஜாதிகளும் அதின் நிழலிலே குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4592,51 +4588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. To whom are you thus like in glory and in greatness among the trees of Eden? yet shall you be brought down with the trees of Eden unto the nether parts of the earth: you shall lie in the midst of the uncircumcised with them that be slain by the sword. This is Pharaoh and all his multitude, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[7. அப்படியே அதின் வேர் திரளான தண்ணீர்களருகே இருந்ததினால் அது தன் செழிப்பினாலும் தன் கொப்புகளின் நீளத்தினாலும் அலங்காரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4701,160 +4697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. To whom are you thus like in glory and in greatness among the trees of Eden? yet shall you be brought down with the trees of Eden unto the nether parts of the earth: you shall lie in the midst of the uncircumcised with them that be slain by the sword. This is Pharaoh and all his multitude, says the Lord GOD.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[18. To whom are you thus like in glory and in greatness among the trees of Eden? yet shall you be brought down with the trees of Eden unto the nether parts of the earth: you shall lie in the midst of the uncircumcised with them that be slain by the sword. This is Pharaoh and all his multitude, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[7. அப்படியே அதின் வேர் திரளான தண்ணீர்களருகே இருந்ததினால் அது தன் செழிப்பினாலும் தன் கொப்புகளின் நீளத்தினாலும் அலங்காரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4919,51 +4806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Behold, the Assyrian was a cedar in Lebanon with fair branches, and with a shadowing shroud, and of an high stature; and his top was among the thick boughs.]]></a:t>
+              <a:t><![CDATA[9. அதின் கிளைகளின் திரளினால் அதை அலங்கரித்தேன்; தேவனுடைய வனமாகிய ஏதேனின் விருட்சங்களெல்லாம் அதின்பேரில் பொறாமைகொண்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5028,51 +4915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Behold, the Assyrian was a cedar in Lebanon with fair branches, and with a shadowing shroud, and of an high stature; and his top was among the thick boughs.]]></a:t>
+              <a:t><![CDATA[9. அதின் கிளைகளின் திரளினால் அதை அலங்கரித்தேன்; தேவனுடைய வனமாகிய ஏதேனின் விருட்சங்களெல்லாம் அதின்பேரில் பொறாமைகொண்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5137,51 +5024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. The waters made him great, the deep set him up on high with her rivers running round about his plants, and sent her little rivers unto all the trees of the field.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அது தன் வளர்த்தியிலே மேட்டிமையாகி, கொப்புகளின் தழைகளுக்குள்ளே தன் நுனிக்கிளையை ஓங்கவிட்டபடியினாலும், அதின் இருதயம் தன் மேட்டிமையினால் உயர்ந்துபோனபடியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5246,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. The waters made him great, the deep set him up on high with her rivers running round about his plants, and sent her little rivers unto all the trees of the field.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அது தன் வளர்த்தியிலே மேட்டிமையாகி, கொப்புகளின் தழைகளுக்குள்ளே தன் நுனிக்கிளையை ஓங்கவிட்டபடியினாலும், அதின் இருதயம் தன் மேட்டிமையினால் உயர்ந்துபோனபடியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5355,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Therefore his height was exalted above all the trees of the field, and his boughs were multiplied, and his branches became long because of the multitude of waters, when he shot forth.]]></a:t>
+              <a:t><![CDATA[11. நான் அதை ஜாதிகளில் மகா வல்லமையுள்ளவன் கையிலே ஒப்புக்கொடுத்தேன்; அவன் தனக்கு இஷ்டமானபடி அதற்குச் செய்வான்; அதினுடைய அக்கிரமத்தினிமித்தம் அதைத் தள்ளிப்போட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5434,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492814" r:id="rId1"/>
+    <p:sldLayoutId id="2473507366" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5798,58 +5685,50 @@
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5990,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தண்ணீரினால் அதின் கிளைகள் பெருகி, அதின் கொப்புகள் நீளமாயின.]]></a:t>
+              <a:t><![CDATA[deal with him: I have driven him out for his wickedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதின் கொப்புகளில் ஆகாயத்தின் பறவைகளெல்லாம் கூடுகட்டின; அதின் கொப்புகளின்கீழ் வெளியின்]]></a:t>
+              <a:t><![CDATA[12. And strangers, the terrible of the nations, have cut him off, and have left him: upon the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மிருகங்களெல்லாம் குட்டிகளைப்போட்டன; பெரிதான சகலஜாதிகளும் அதின் நிழலிலே குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[mountains and in all the valleys his branches are fallen, and his boughs are broken by all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியே அதின் வேர் திரளான தண்ணீர்களருகே இருந்ததினால் அது தன் செழிப்பினாலும் தன் கொப்புகளின்]]></a:t>
+              <a:t><![CDATA[rivers of the land; and all the people of the earth are gone down from his shadow, and have left]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நீளத்தினாலும் அலங்காரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவனுடைய வனத்திலுள்ள கேதுருக்கள் அதை மறைக்கக் கூடாதிருந்தது; தேவதாரு விருட்சங்கள் அதின்]]></a:t>
+              <a:t><![CDATA[13. Upon his ruin shall all the fowls of the heaven remain, and all the beasts of the field shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொப்புகளுக்குச் சமானமல்ல; அர்மோன் மரங்கள் அதின் கிளைகளுக்கு நிகரல்ல; தேவனுடைய வனத்திலுள்ள ஒரு]]></a:t>
+              <a:t><![CDATA[upon his branches:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விருட்சமும் அலங்காரத்திலே அதற்கு ஒப்பல்ல.]]></a:t>
+              <a:t><![CDATA[14. To the end that none of all the trees by the waters exalt themselves for their height, neither]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதின் கிளைகளின் திரளினால் அதை அலங்கரித்தேன்; தேவனுடைய வனமாகிய ஏதேனின் விருட்சங்களெல்லாம்]]></a:t>
+              <a:t><![CDATA[shoot up their top among the thick boughs, neither their trees stand up in their height, all that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதின்பேரில் பொறாமைகொண்டன.]]></a:t>
+              <a:t><![CDATA[drink water: for they are all delivered unto death, to the nether parts of the earth, in the midst]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பதினோராம் வருஷம் மூன்றாம் மாதம் முதலாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[8. The cedars in the garden of God could not hide him: the fir trees were not like his boughs, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அது தன் வளர்த்தியிலே மேட்டிமையாகி,]]></a:t>
+              <a:t><![CDATA[of the children of men, with them that go down to the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொப்புகளின் தழைகளுக்குள்ளே தன் நுனிக்கிளையை ஓங்கவிட்டபடியினாலும், அதின் இருதயம் தன் மேட்டிமையினால்]]></a:t>
+              <a:t><![CDATA[15. Thus says the Lord GOD; In the day when he went down to the grave I caused a mourning: I covered]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உயர்ந்துபோனபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[the deep for him, and I restrained the floods thereof, and the great waters were stayed: and I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் அதை ஜாதிகளில் மகா வல்லமையுள்ளவன் கையிலே ஒப்புக்கொடுத்தேன்; அவன் தனக்கு இஷ்டமானபடி அதற்குச்]]></a:t>
+              <a:t><![CDATA[caused Lebanon to mourn for him, and all the trees of the field fainted for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[செய்வான்; அதினுடைய அக்கிரமத்தினிமித்தம் அதைத் தள்ளிப்போட்டேன்.]]></a:t>
+              <a:t><![CDATA[16. I made the nations to shake at the sound of his fall, when I cast him down to hell with them]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஜாதிகளில் வல்லவராகிய அந்நியதேசத்தார் அதை வெட்டிப்போட்டு, விட்டுப்போனார்கள்; அதின் கொப்புகள்]]></a:t>
+              <a:t><![CDATA[that descend into the pit: and all the trees of Eden, the choice and best of Lebanon, all that drink]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மலைகளின்மேலும் சகல பள்ளத்தாக்குகளிலும் விழுந்தன; அதின் கிளைகள் தேசத்தினுடைய எல்லா ஆள்களினருகே]]></a:t>
+              <a:t><![CDATA[water, shall be comforted in the nether parts of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முறிந்தன; பூமியிலுள்ள ஜனங்களெல்லாரும் அதின் நிழலைவிட்டுக் கலைந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[17. They also went down into hell with him unto them that be slain with the sword; and they that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. விழுந்துகிடக்கிற அதின்மேல் ஆகாயத்துப் பறவைகளெல்லாம் தாபரித்தன; அதின் கொம்புகளின்மேல் வெளியின்]]></a:t>
+              <a:t><![CDATA[were his arm, that dwelt under his shadow in the midst of the heathen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மிருகங்களெல்லாம் தங்கின.]]></a:t>
+              <a:t><![CDATA[18. To whom are you thus like in glory and in greatness among the trees of Eden? yet shall you be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, எகிப்தின் ராஜாவாகிய பார்வோனோடும் அவனுடைய திரளான ஜனத்தோடும் நீ சொல்லவேண்டியது]]></a:t>
+              <a:t><![CDATA[the chestnut trees were not like his branches; nor any tree in the garden of God was like unto him]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தண்ணீரின் ஓரமாய் வளருகிற எந்த விருட்சங்களும் தங்கள் உயரத்தினாலே மேட்டிமைகொள்ளாமலும், தங்கள்]]></a:t>
+              <a:t><![CDATA[brought down with the trees of Eden unto the nether parts of the earth: you shall lie in the midst]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொப்புகளின் தழைக்குள்ளே தங்கள் நுனிக்கிளையை ஓங்கவிடாமலும், தண்ணீரைக் குடிக்கிற எந்த மரங்களும் தங்கள்]]></a:t>
+              <a:t><![CDATA[of the uncircumcised with them that be slain by the sword. This is Pharaoh and all his multitude,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உயர்த்தியினாலே தங்கள்மேல் நம்பிக்கை வைக்காமலும் இருக்கும் பொருட்டு இப்படிச் செய்வேன்; மனுபுத்திரரின்]]></a:t>
+              <a:t><![CDATA[says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நடுவே அவர்கள் எல்லாரும் குழியில் இறங்குகிறவர்களோடேகூட மரணத்துக்கு ஒப்புக்கொடுக்கப்பட்டு, பூமியின்]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the eleventh year, in the third month, in the first day of the month, that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தாழ்விடங்களில் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: அவன் பாதாளத்தில் இறங்குற நாளில் புலம்பலை]]></a:t>
+              <a:t><![CDATA[2. Son of man, speak unto Pharaoh king of Egypt, and to his multitude; Whom are you like in your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வருவித்தேன்; நான் அவனிமித்தம் ஆழத்தை மூடிப்போட்டு, திரளான தண்ணீர்கள் ஓடாதபடிக்கு அதின் ஆறுகளை]]></a:t>
+              <a:t><![CDATA[greatness?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அடைத்து, அதினிமித்தம் லீபனோனை இருளடையப்பண்ணினேன்; வெளியின் விருட்சங்களெல்லாம் அவனிமித்தம்]]></a:t>
+              <a:t><![CDATA[3. Behold, the Assyrian was a cedar in Lebanon with fair branches, and with a shadowing shroud, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பட்டுப்போயின.]]></a:t>
+              <a:t><![CDATA[of an high stature; and his top was among the thick boughs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் அவனைக் குழியில் இறங்குகிறவர்களோடேகூடப் பாதாளத்தில் இறங்கப்பண்ணுகையில், அவன் விழுகிற]]></a:t>
+              <a:t><![CDATA[4. The waters made him great, the deep set him up on high with her rivers running round about his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்னவென்றால்: நீ உன் மகத்துவத்திலே யாருக்கு ஒப்பாயிருக்கிறாய்?]]></a:t>
+              <a:t><![CDATA[in his beauty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சத்தத்தினால் ஜாதிகளை அதிரப்பண்ணினேன்; அப்பொழுது பூமியின் தாழ்விடங்களில் ஏதேனின் விருட்சங்களும்,]]></a:t>
+              <a:t><![CDATA[plants, and sent her little rivers unto all the trees of the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[லீபனோனின் மேன்மையான சிறந்த விருட்சங்களும், தண்ணீர் குடிக்கும் சகல மரங்களும் ஆறுதல் அடைந்தன.]]></a:t>
+              <a:t><![CDATA[5. Therefore his height was exalted above all the trees of the field, and his boughs were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனோடேகூட இவர்களும் ஜாதிகளின் நடுவே அவன் நிழலில் குடியிருந்து அவனுக்குப் புயபலமாயிருந்தவர்களும்,]]></a:t>
+              <a:t><![CDATA[multiplied, and his branches became long because of the multitude of waters, when he shot forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பட்டயத்தால் வெட்டுண்டவர்களண்டையிலே பாதாளத்தில் இறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. All the fowls of heaven made their nests in his boughs, and under his branches did all the beasts]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்படிப்பட்ட மகிமையிலும் மகத்துவத்திலும் ஏதேனின் விருட்சங்களில் நீ எதற்கு ஒப்பானவன்? ஏதேனின்]]></a:t>
+              <a:t><![CDATA[of the field bring forth their young, and under his shadow dwelt all great nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விருட்சங்களோடே நீயும் பூமியின் தாழ்விடங்களில் இறக்கப்பட்டு, பட்டயத்தாலே வெட்டுண்டவர்களோடேகூட]]></a:t>
+              <a:t><![CDATA[7. Thus was he fair in his greatness, in the length of his branches: for his root was by great]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,183 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விருத்தசேதனமில்லாதவர்களின் நடுவிலே கிடப்பாய்; பார்வோனும் அவன் கூட்டமும் இதுவே என்று கர்த்தராகிய]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, அசீரியன் லீபனோனிலே அலங்காரக் கொப்புகளோடும், நிழலிடும் தழைகளோடும், வளர்ந்தோங்கிய கேதுரு]]></a:t>
+              <a:t><![CDATA[9. I have made him fair by the multitude of his branches: so that all the trees of Eden, that were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விருட்சமாயிருந்தான்; அதின் கிளைகளின் தழைகளுக்குள்ளே அதின் நுனிக்கொழுந்து உயர்ந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[in the garden of God, envied him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தண்ணீர்கள் அதைப் பெரிதும், ஆழம் அதை உயர்த்தியும் ஆக்கின; அதின் ஆறுகள் அதின் அடிமரத்தைச்]]></a:t>
+              <a:t><![CDATA[10. Therefore thus says the Lord GOD; Because you have lifted up yourself in height, and he has shot]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சுற்றிலும் ஓடின; தன் நீர்க்கால்களை வெளியின் விருட்சங்களுக்கெல்லாம் பாயவிட்டது]]></a:t>
+              <a:t><![CDATA[up his top among the thick boughs, and his heart is lifted up in his height;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகையால் வெளியின் சகல விருட்சங்களிலும் அது மிகவும் உயர்ந்தது; அது துளிர்விடுகையில் திரளான]]></a:t>
+              <a:t><![CDATA[11. I have therefore delivered him into the hand of the mighty one of the heathen; he shall surely]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 31]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
   <a:themeElements>
-    <a:clrScheme name="Theme67">
+    <a:clrScheme name="Theme92">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme67">
+    <a:fontScheme name="Theme92">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme67">
+    <a:fmtScheme name="Theme92">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12276,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>47</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>