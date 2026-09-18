--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -137,50 +137,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -234,50 +244,55 @@
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -448,53 +463,58 @@
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
-  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -554,51 +574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன்னைத் தரையிலே போட்டுவிடுவேன்; நான் உன்னை வெட்டவெளியில் எறிந்துவிட்டு, ஆகாயத்துப் பறவைகளையெல்லாம் உன்மேல் இறங்கப்பண்ணி, பூமியனைத்தின் மிருகங்களையும் உன்னால் திருப்தியாக்கி,]]></a:t>
+              <a:t><![CDATA[5. And I will lay your flesh upon the mountains, and fill the valleys with your height.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -663,51 +683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன்னைத் தரையிலே போட்டுவிடுவேன்; நான் உன்னை வெட்டவெளியில் எறிந்துவிட்டு, ஆகாயத்துப் பறவைகளையெல்லாம் உன்மேல் இறங்கப்பண்ணி, பூமியனைத்தின் மிருகங்களையும் உன்னால் திருப்தியாக்கி,]]></a:t>
+              <a:t><![CDATA[6. I will also water with your blood the land wherein you swim, even to the mountains; and the rivers shall be full of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -772,51 +792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் சதையைப் பர்வதங்களின்மேல் போட்டு, உன் உடலினாலே பள்ளத்தாக்குகளை நிரப்பி,]]></a:t>
+              <a:t><![CDATA[6. I will also water with your blood the land wherein you swim, even to the mountains; and the rivers shall be full of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -881,51 +901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ நீந்தின தேசத்தின்மேல் உன் இரத்தத்தைப் பர்வதங்கள்மட்டும் பாயச்செய்வேன்; ஆறுகள் உன்னாலே நிரம்பும்.]]></a:t>
+              <a:t><![CDATA[7. And when I shall put you out, I will cover the heaven, and make the stars thereof dark; I will cover the sun with a cloud, and the moon shall not give her light.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -990,51 +1010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ நீந்தின தேசத்தின்மேல் உன் இரத்தத்தைப் பர்வதங்கள்மட்டும் பாயச்செய்வேன்; ஆறுகள் உன்னாலே நிரம்பும்.]]></a:t>
+              <a:t><![CDATA[7. And when I shall put you out, I will cover the heaven, and make the stars thereof dark; I will cover the sun with a cloud, and the moon shall not give her light.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1099,51 +1119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னை நான் அணைத்துப்போடுகையில், வானத்தை மூடி, அதின் நட்சத்திரங்களை இருண்டுபோகப்பண்ணுவேன்; சூரியனை மேகத்தினால் மூடுவேன், சந்திரனும் தன் ஒளியைக்கொடாதிருக்கும்.]]></a:t>
+              <a:t><![CDATA[8. All the bright lights of heaven will I make dark over you, and set darkness upon your land, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1208,51 +1228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னை நான் அணைத்துப்போடுகையில், வானத்தை மூடி, அதின் நட்சத்திரங்களை இருண்டுபோகப்பண்ணுவேன்; சூரியனை மேகத்தினால் மூடுவேன், சந்திரனும் தன் ஒளியைக்கொடாதிருக்கும்.]]></a:t>
+              <a:t><![CDATA[8. All the bright lights of heaven will I make dark over you, and set darkness upon your land, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1317,51 +1337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் வானஜோதியான விளக்குகளையெல்லாம் உன்மேல் இருண்டுபோகப்பண்ணி, உன் தேசத்தின்மேல் அந்தகாரத்தை வரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. I will also vex the hearts of many people, when I shall bring your destruction among the nations, into the countries which you have not known.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1426,51 +1446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் வானஜோதியான விளக்குகளையெல்லாம் உன்மேல் இருண்டுபோகப்பண்ணி, உன் தேசத்தின்மேல் அந்தகாரத்தை வரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. I will also vex the hearts of many people, when I shall bring your destruction among the nations, into the countries which you have not known.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1535,51 +1555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் சங்காரத்தை ஜாதிகள்மட்டும் நீ அறியாத தேசங்கள்மட்டும் நான் எட்டப்பண்ணுகையில், அநேகம் ஜனங்களின் இருதயத்தை விசனமடையப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[10. Yea, I will make many people amazed at you, and their kings shall be horribly afraid for you, when I shall brandish my sword before them; and they shall tremble at every moment, every man for his own life, in the day of your fall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1644,51 +1664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பன்னிரண்டாம் வருஷம் பன்னிரண்டாம் மாதம் முதலாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the twelfth year, in the twelfth month, in the first day of the month, that the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1753,51 +1773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் சங்காரத்தை ஜாதிகள்மட்டும் நீ அறியாத தேசங்கள்மட்டும் நான் எட்டப்பண்ணுகையில், அநேகம் ஜனங்களின் இருதயத்தை விசனமடையப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[10. Yea, I will make many people amazed at you, and their kings shall be horribly afraid for you, when I shall brandish my sword before them; and they shall tremble at every moment, every man for his own life, in the day of your fall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1862,51 +1882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அநேகம் ஜனங்களை உன்னிமித்தம் திகைக்கப்பண்ணுவேன்; அவர்களின் ராஜாக்கள், தங்கள் முகங்களுக்கு முன்பாக என் பட்டயத்தை நான் வீசுகையில் மிகவும் திடுக்கிடுவார்கள்; நீ விழும் நாளில் அவரவர் தம்தம் பிராணனுக்காக நிமிஷந்தோறும் தத்தளிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Yea, I will make many people amazed at you, and their kings shall be horribly afraid for you, when I shall brandish my sword before them; and they shall tremble at every moment, every man for his own life, in the day of your fall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1971,51 +1991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அநேகம் ஜனங்களை உன்னிமித்தம் திகைக்கப்பண்ணுவேன்; அவர்களின் ராஜாக்கள், தங்கள் முகங்களுக்கு முன்பாக என் பட்டயத்தை நான் வீசுகையில் மிகவும் திடுக்கிடுவார்கள்; நீ விழும் நாளில் அவரவர் தம்தம் பிராணனுக்காக நிமிஷந்தோறும் தத்தளிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[11. For thus says the Lord GOD; The sword of the king of Babylon shall come upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2080,51 +2100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அநேகம் ஜனங்களை உன்னிமித்தம் திகைக்கப்பண்ணுவேன்; அவர்களின் ராஜாக்கள், தங்கள் முகங்களுக்கு முன்பாக என் பட்டயத்தை நான் வீசுகையில் மிகவும் திடுக்கிடுவார்கள்; நீ விழும் நாளில் அவரவர் தம்தம் பிராணனுக்காக நிமிஷந்தோறும் தத்தளிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[12. By the swords of the mighty will I cause your multitude to fall, the terrible of the nations, all of them: and they shall spoil the pomp of Egypt, and all the multitude thereof shall be destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2189,51 +2209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: பாபிலோன் ராஜாவின் பட்டயம் உன்மேல் வரும்.]]></a:t>
+              <a:t><![CDATA[12. By the swords of the mighty will I cause your multitude to fall, the terrible of the nations, all of them: and they shall spoil the pomp of Egypt, and all the multitude thereof shall be destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2298,51 +2318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பராக்கிரமசாலிகளின் பட்டயங்களால் உன் ஜனத்திரளை விழப்பண்ணுவேன்; அவர்களெல்லாரும் ஜாதிகளில் வல்லமையானவர்கள்; அவர்கள் எகிப்தின் ஆடம்பரத்தைக் கெடுப்பார்கள்; அதின் ஏராளமான கூட்டம் அழிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[13. I will destroy also all the beasts thereof from beside the great waters; neither shall the foot of man trouble them any more, nor the hoofs of beasts trouble them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2407,51 +2427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பராக்கிரமசாலிகளின் பட்டயங்களால் உன் ஜனத்திரளை விழப்பண்ணுவேன்; அவர்களெல்லாரும் ஜாதிகளில் வல்லமையானவர்கள்; அவர்கள் எகிப்தின் ஆடம்பரத்தைக் கெடுப்பார்கள்; அதின் ஏராளமான கூட்டம் அழிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[13. I will destroy also all the beasts thereof from beside the great waters; neither shall the foot of man trouble them any more, nor the hoofs of beasts trouble them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2516,51 +2536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பராக்கிரமசாலிகளின் பட்டயங்களால் உன் ஜனத்திரளை விழப்பண்ணுவேன்; அவர்களெல்லாரும் ஜாதிகளில் வல்லமையானவர்கள்; அவர்கள் எகிப்தின் ஆடம்பரத்தைக் கெடுப்பார்கள்; அதின் ஏராளமான கூட்டம் அழிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[14. Then will I make their waters deep, and cause their rivers to run like oil, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2625,51 +2645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. திரளான தண்ணீர்களின் கரைகளில் நடமாடுகிற அதின் மிருகஜீவன்களையெல்லாம் அழிப்பேன்; இனி மனுஷனுடைய கால் அவைகளைக் கலக்குவதுமில்லை, மிருகங்களுடைய குளம்புகள் அவைகளைக் குழப்புவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[14. Then will I make their waters deep, and cause their rivers to run like oil, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2734,51 +2754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. திரளான தண்ணீர்களின் கரைகளில் நடமாடுகிற அதின் மிருகஜீவன்களையெல்லாம் அழிப்பேன்; இனி மனுஷனுடைய கால் அவைகளைக் கலக்குவதுமில்லை, மிருகங்களுடைய குளம்புகள் அவைகளைக் குழப்புவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[15. When I shall make the land of Egypt desolate, and the country shall be destitute of that whereof it was full, when I shall strike all them that dwell therein, then shall they know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2843,51 +2863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பன்னிரண்டாம் வருஷம் பன்னிரண்டாம் மாதம் முதலாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[2. Son of man, take up a lamentation for Pharaoh king of Egypt, and say unto him, You are like a young lion of the nations, and you are as a whale in the seas: and you came forth with your rivers, and troubled the waters with your feet, and fouled their rivers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2952,51 +2972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவர்களுடைய தண்ணீர்களைத் தெளியப்பண்ணி, அவர்கள் ஆறுகளை எண்ணெயைப்போல் ஓடப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. When I shall make the land of Egypt desolate, and the country shall be destitute of that whereof it was full, when I shall strike all them that dwell therein, then shall they know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3061,51 +3081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் எகிப்துதேசத்தை பாழாக்கும்போதும், தேசம் தன் நிறைவை இழந்து வெறுமையாய்க் கிடக்கும்போதும், நான் அதில் குடியிருக்கிற யாவரையும் சங்கரிக்கும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[16. This is the lamentation wherewith they shall lament her: the daughters of the nations shall lament her: they shall lament for her, even for Egypt, and for all her multitude, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3170,51 +3190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் எகிப்துதேசத்தை பாழாக்கும்போதும், தேசம் தன் நிறைவை இழந்து வெறுமையாய்க் கிடக்கும்போதும், நான் அதில் குடியிருக்கிற யாவரையும் சங்கரிக்கும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[16. This is the lamentation wherewith they shall lament her: the daughters of the nations shall lament her: they shall lament for her, even for Egypt, and for all her multitude, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3279,51 +3299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் எகிப்துதேசத்தை பாழாக்கும்போதும், தேசம் தன் நிறைவை இழந்து வெறுமையாய்க் கிடக்கும்போதும், நான் அதில் குடியிருக்கிற யாவரையும் சங்கரிக்கும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[16. This is the lamentation wherewith they shall lament her: the daughters of the nations shall lament her: they shall lament for her, even for Egypt, and for all her multitude, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3388,51 +3408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இது புலம்பல்; இப்படிப் புலம்புவார்கள்; இப்படி ஜாதிகளின் குமாரத்திகள் புலம்புவார்கள்; இப்படி எகிப்துக்காகவும், அதினுடைய எல்லாத் திரளான ஜனங்களுக்காகவும் புலம்புவார்கள் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. It came to pass also in the twelfth year, in the fifteenth day of the month, that the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3497,51 +3517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இது புலம்பல்; இப்படிப் புலம்புவார்கள்; இப்படி ஜாதிகளின் குமாரத்திகள் புலம்புவார்கள்; இப்படி எகிப்துக்காகவும், அதினுடைய எல்லாத் திரளான ஜனங்களுக்காகவும் புலம்புவார்கள் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. It came to pass also in the twelfth year, in the fifteenth day of the month, that the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3606,51 +3626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்னும் பன்னிரண்டாம் வருஷம் அந்த மாதத்தின் பதினைந்தாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[18. Son of man, wail for the multitude of Egypt, and cast them down, even her, and the daughters of the famous nations, unto the nether parts of the earth, with them that go down into the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3715,51 +3735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்னும் பன்னிரண்டாம் வருஷம் அந்த மாதத்தின் பதினைந்தாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[18. Son of man, wail for the multitude of Egypt, and cast them down, even her, and the daughters of the famous nations, unto the nether parts of the earth, with them that go down into the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3824,51 +3844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனுபுத்திரனே, நீ எகிப்தினுடைய ஏராளமான ஜனத்தினிமித்தம் புலம்பி, அவர்களையும் பிரபலமான ஜாதிகளின் குமாரத்திகளையும் குழியில் இறங்கினவர்கள் அண்டையிலே பூமியின் தாழ்விடங்களில் தள்ளிவிடு.]]></a:t>
+              <a:t><![CDATA[19. Whom do you pass in beauty? go down, and be you laid with the uncircumcised.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3933,51 +3953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனுபுத்திரனே, நீ எகிப்தினுடைய ஏராளமான ஜனத்தினிமித்தம் புலம்பி, அவர்களையும் பிரபலமான ஜாதிகளின் குமாரத்திகளையும் குழியில் இறங்கினவர்கள் அண்டையிலே பூமியின் தாழ்விடங்களில் தள்ளிவிடு.]]></a:t>
+              <a:t><![CDATA[20. They shall fall in the midst of them that are slain by the sword: she is delivered to the sword: draw her and all her multitudes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4042,51 +4062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ எகிப்தின் ராஜாவாகிய பார்வோனைக்குறித்துப் புலம்பி, அவனோடே சொல்லவேண்டியது என்னவென்றால்: ஜாதிகளுக்குள்ளே நீ பாலசிங்கத்துக்கு ஒப்பானவன்; நீ பெருந்தண்ணீர்களில் முதலையைப்போல் இருந்து உன் நதிகளில் எழும்பி, உன் கால்களால் தண்ணீர்களைக் கலக்கி அவைகளின் ஆறுகளைக் குழப்பிவிட்டாய்.]]></a:t>
+              <a:t><![CDATA[2. Son of man, take up a lamentation for Pharaoh king of Egypt, and say unto him, You are like a young lion of the nations, and you are as a whale in the seas: and you came forth with your rivers, and troubled the waters with your feet, and fouled their rivers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4151,51 +4171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மற்றவர்களைப்பார்க்கிலும் நீ அழகில் சிறந்தவளோ? நீ இறங்கி, விருத்தசேதனமில்லாதவர்களிடத்தில் கிட.]]></a:t>
+              <a:t><![CDATA[20. They shall fall in the midst of them that are slain by the sword: she is delivered to the sword: draw her and all her multitudes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4260,51 +4280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் பட்டயத்தால் வெட்டுண்டவர்களின் நடுவிலே விழுவார்கள், பட்டயத்துக்கு ஒப்புக்கொடுக்கப்பட்டிருக்கிறார்கள்; அவளையும் அவளுடைய ஜனத்திரள் யாவையும் பிடித்திழுங்கள்.]]></a:t>
+              <a:t><![CDATA[21. The strong among the mighty shall speak to him out of the midst of hell with them that help him: they are gone down, they lie uncircumcised, slain by the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4369,51 +4389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் பட்டயத்தால் வெட்டுண்டவர்களின் நடுவிலே விழுவார்கள், பட்டயத்துக்கு ஒப்புக்கொடுக்கப்பட்டிருக்கிறார்கள்; அவளையும் அவளுடைய ஜனத்திரள் யாவையும் பிடித்திழுங்கள்.]]></a:t>
+              <a:t><![CDATA[21. The strong among the mighty shall speak to him out of the midst of hell with them that help him: they are gone down, they lie uncircumcised, slain by the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4478,51 +4498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பராக்கிரமசாலிகளில் வல்லவர்களும் அவனுக்குத் துணைநின்றவர்களும், பாதாளத்தின் நடுவிலிருந்து அவனோடே பேசுவார்கள்; அவர்கள் விருத்தசேதனமில்லாதவர்களாய் பட்டயத்தால் வெட்டுண்டு இறங்கி, அங்கே கிடக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Asshur is there and all her company: his graves are about him: all of them slain, fallen by the sword:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4587,51 +4607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பராக்கிரமசாலிகளில் வல்லவர்களும் அவனுக்குத் துணைநின்றவர்களும், பாதாளத்தின் நடுவிலிருந்து அவனோடே பேசுவார்கள்; அவர்கள் விருத்தசேதனமில்லாதவர்களாய் பட்டயத்தால் வெட்டுண்டு இறங்கி, அங்கே கிடக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Asshur is there and all her company: his graves are about him: all of them slain, fallen by the sword:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4696,51 +4716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அங்கே அசூரும் அவனுடைய எல்லாக்கூட்டத்தாரும் கிடக்கிறார்கள்; அவனைச் சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவர்கள் எல்லாரும் பட்டயத்தால் வெட்டுண்டு விழுந்தார்கள்தானே.]]></a:t>
+              <a:t><![CDATA[23. Whose graves are set in the sides of the pit, and her company is round about her grave: all of them slain, fallen by the sword, which caused terror in the land of the living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4805,51 +4825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அங்கே அசூரும் அவனுடைய எல்லாக்கூட்டத்தாரும் கிடக்கிறார்கள்; அவனைச் சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவர்கள் எல்லாரும் பட்டயத்தால் வெட்டுண்டு விழுந்தார்கள்தானே.]]></a:t>
+              <a:t><![CDATA[23. Whose graves are set in the sides of the pit, and her company is round about her grave: all of them slain, fallen by the sword, which caused terror in the land of the living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4914,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பாதாளத்தின் பக்கங்களில் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவனுடைய பிரேதக்குழியைச் சுற்றிலும் அவனுடைய கூட்டம் கிடக்கிறது, ஜீவனுள்ளோருடைய தேசத்திலே செடியுண்டாக்கின அவர்களெல்லாரும் பட்டயத்தால் வெட்டு விழுந்தவர்கள்தானே.]]></a:t>
+              <a:t><![CDATA[23. Whose graves are set in the sides of the pit, and her company is round about her grave: all of them slain, fallen by the sword, which caused terror in the land of the living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5023,51 +5043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பாதாளத்தின் பக்கங்களில் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவனுடைய பிரேதக்குழியைச் சுற்றிலும் அவனுடைய கூட்டம் கிடக்கிறது, ஜீவனுள்ளோருடைய தேசத்திலே செடியுண்டாக்கின அவர்களெல்லாரும் பட்டயத்தால் வெட்டு விழுந்தவர்கள்தானே.]]></a:t>
+              <a:t><![CDATA[24. There is Elam and all her multitude round about her grave, all of them slain, fallen by the sword, which are gone down uncircumcised into the nether parts of the earth, which caused their terror in the land of the living; yet have they borne their shame with them that go down to the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5132,51 +5152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அங்கே ஏலாமும் அவனுடைய பிரேதக்குழியைச் சுற்றிலும் அவனுடைய எல்லா ஏராளமான ஜனமும் கிடக்கிறார்கள்; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்டு விழுந்து, விருத்தசேதனமில்லாதவர்களாய்ப் பூமியின் தாழ்விடங்களில் இறங்கினார்கள்; ஜீவனுள்ளோருடைய தேசத்திலே கெடியுண்டாக்கின அவர்கள், குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[24. There is Elam and all her multitude round about her grave, all of them slain, fallen by the sword, which are gone down uncircumcised into the nether parts of the earth, which caused their terror in the land of the living; yet have they borne their shame with them that go down to the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5241,51 +5261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ எகிப்தின் ராஜாவாகிய பார்வோனைக்குறித்துப் புலம்பி, அவனோடே சொல்லவேண்டியது என்னவென்றால்: ஜாதிகளுக்குள்ளே நீ பாலசிங்கத்துக்கு ஒப்பானவன்; நீ பெருந்தண்ணீர்களில் முதலையைப்போல் இருந்து உன் நதிகளில் எழும்பி, உன் கால்களால் தண்ணீர்களைக் கலக்கி அவைகளின் ஆறுகளைக் குழப்பிவிட்டாய்.]]></a:t>
+              <a:t><![CDATA[2. Son of man, take up a lamentation for Pharaoh king of Egypt, and say unto him, You are like a young lion of the nations, and you are as a whale in the seas: and you came forth with your rivers, and troubled the waters with your feet, and fouled their rivers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5350,51 +5370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அங்கே ஏலாமும் அவனுடைய பிரேதக்குழியைச் சுற்றிலும் அவனுடைய எல்லா ஏராளமான ஜனமும் கிடக்கிறார்கள்; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்டு விழுந்து, விருத்தசேதனமில்லாதவர்களாய்ப் பூமியின் தாழ்விடங்களில் இறங்கினார்கள்; ஜீவனுள்ளோருடைய தேசத்திலே கெடியுண்டாக்கின அவர்கள், குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[24. There is Elam and all her multitude round about her grave, all of them slain, fallen by the sword, which are gone down uncircumcised into the nether parts of the earth, which caused their terror in the land of the living; yet have they borne their shame with them that go down to the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5459,51 +5479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அங்கே ஏலாமும் அவனுடைய பிரேதக்குழியைச் சுற்றிலும் அவனுடைய எல்லா ஏராளமான ஜனமும் கிடக்கிறார்கள்; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்டு விழுந்து, விருத்தசேதனமில்லாதவர்களாய்ப் பூமியின் தாழ்விடங்களில் இறங்கினார்கள்; ஜீவனுள்ளோருடைய தேசத்திலே கெடியுண்டாக்கின அவர்கள், குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[24. There is Elam and all her multitude round about her grave, all of them slain, fallen by the sword, which are gone down uncircumcised into the nether parts of the earth, which caused their terror in the land of the living; yet have they borne their shame with them that go down to the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5568,51 +5588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வெட்டுண்டவர்களின் நடுவே அவனை அவனுடைய எல்லா ஏராளமான ஜனத்துக்குள்ளும் கிடத்தினார்கள்; அவனைச் சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்ட விருத்தசேதனமில்லாதவர்கள்; ஜீவனுள்ளோருடைய தேசத்திலே அவர்கள் கெடியுண்டாக்கினவர்களாயிருந்தும், அவர்கள் குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்; அவன் வெட்டுண்டவர்களின் நடுவே வைக்கப்பட்டிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[25. They have set her a bed in the midst of the slain with all her multitude: her graves are round about him: all of them uncircumcised, slain by the sword: though their terror was caused in the land of the living, yet have they borne their shame with them that go down to the pit: he is put in the midst of them that be slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5677,51 +5697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வெட்டுண்டவர்களின் நடுவே அவனை அவனுடைய எல்லா ஏராளமான ஜனத்துக்குள்ளும் கிடத்தினார்கள்; அவனைச் சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்ட விருத்தசேதனமில்லாதவர்கள்; ஜீவனுள்ளோருடைய தேசத்திலே அவர்கள் கெடியுண்டாக்கினவர்களாயிருந்தும், அவர்கள் குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்; அவன் வெட்டுண்டவர்களின் நடுவே வைக்கப்பட்டிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[25. They have set her a bed in the midst of the slain with all her multitude: her graves are round about him: all of them uncircumcised, slain by the sword: though their terror was caused in the land of the living, yet have they borne their shame with them that go down to the pit: he is put in the midst of them that be slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5786,51 +5806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வெட்டுண்டவர்களின் நடுவே அவனை அவனுடைய எல்லா ஏராளமான ஜனத்துக்குள்ளும் கிடத்தினார்கள்; அவனைச் சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்ட விருத்தசேதனமில்லாதவர்கள்; ஜீவனுள்ளோருடைய தேசத்திலே அவர்கள் கெடியுண்டாக்கினவர்களாயிருந்தும், அவர்கள் குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்; அவன் வெட்டுண்டவர்களின் நடுவே வைக்கப்பட்டிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[25. They have set her a bed in the midst of the slain with all her multitude: her graves are round about him: all of them uncircumcised, slain by the sword: though their terror was caused in the land of the living, yet have they borne their shame with them that go down to the pit: he is put in the midst of them that be slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5895,51 +5915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வெட்டுண்டவர்களின் நடுவே அவனை அவனுடைய எல்லா ஏராளமான ஜனத்துக்குள்ளும் கிடத்தினார்கள்; அவனைச் சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்ட விருத்தசேதனமில்லாதவர்கள்; ஜீவனுள்ளோருடைய தேசத்திலே அவர்கள் கெடியுண்டாக்கினவர்களாயிருந்தும், அவர்கள் குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்; அவன் வெட்டுண்டவர்களின் நடுவே வைக்கப்பட்டிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[25. They have set her a bed in the midst of the slain with all her multitude: her graves are round about him: all of them uncircumcised, slain by the sword: though their terror was caused in the land of the living, yet have they borne their shame with them that go down to the pit: he is put in the midst of them that be slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6004,51 +6024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அங்கே மோசேக்கும் தூபாலும் அவர்களுடைய ஏராளமான ஜனங்களும் கிடக்கிறார்கள்; அவர்களைச்சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவனுடைய ஜீவனுள்ளோருடைய தேசத்திலே கெடியுண்டாக்கினவர்களாயிருந்தும், அவர்களெல்லாரும் விருத்தசேதனமில்லாதவர்கள்; பட்டயத்தால் வெட்டுண்டு விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[25. They have set her a bed in the midst of the slain with all her multitude: her graves are round about him: all of them uncircumcised, slain by the sword: though their terror was caused in the land of the living, yet have they borne their shame with them that go down to the pit: he is put in the midst of them that be slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6113,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அங்கே மோசேக்கும் தூபாலும் அவர்களுடைய ஏராளமான ஜனங்களும் கிடக்கிறார்கள்; அவர்களைச்சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவனுடைய ஜீவனுள்ளோருடைய தேசத்திலே கெடியுண்டாக்கினவர்களாயிருந்தும், அவர்களெல்லாரும் விருத்தசேதனமில்லாதவர்கள்; பட்டயத்தால் வெட்டுண்டு விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[26. There is Meshech, Tubal, and all her multitude: her graves are round about him: all of them uncircumcised, slain by the sword, though they caused their terror in the land of the living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6222,51 +6242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஜீவனுள்ளோருடைய தேசத்திலே பராக்கிரமசாலிகளுக்குக் கெடியுண்டாக்குகிறவர்களாயிருந்தும், அவர்கள் விருத்தசேதனமில்லாதவர்களாய் விழுந்து, தங்கள் யுத்த ஆயுதங்களோடு பாதாளத்திலிறங்கின பராக்கிரமசாலிகளோடே இவர்கள் கிடப்பதில்லை; அவர்கள் தங்கள் பட்டயங்களைத் தங்கள் தலைகளின்கீழ் வைத்தார்கள்; ஆனாலும் அவர்களுடைய அக்கிரமம் தங்கள் எலும்புகளின்மேல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[26. There is Meshech, Tubal, and all her multitude: her graves are round about him: all of them uncircumcised, slain by the sword, though they caused their terror in the land of the living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6331,51 +6351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஜீவனுள்ளோருடைய தேசத்திலே பராக்கிரமசாலிகளுக்குக் கெடியுண்டாக்குகிறவர்களாயிருந்தும், அவர்கள் விருத்தசேதனமில்லாதவர்களாய் விழுந்து, தங்கள் யுத்த ஆயுதங்களோடு பாதாளத்திலிறங்கின பராக்கிரமசாலிகளோடே இவர்கள் கிடப்பதில்லை; அவர்கள் தங்கள் பட்டயங்களைத் தங்கள் தலைகளின்கீழ் வைத்தார்கள்; ஆனாலும் அவர்களுடைய அக்கிரமம் தங்கள் எலும்புகளின்மேல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[26. There is Meshech, Tubal, and all her multitude: her graves are round about him: all of them uncircumcised, slain by the sword, though they caused their terror in the land of the living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6440,51 +6460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ எகிப்தின் ராஜாவாகிய பார்வோனைக்குறித்துப் புலம்பி, அவனோடே சொல்லவேண்டியது என்னவென்றால்: ஜாதிகளுக்குள்ளே நீ பாலசிங்கத்துக்கு ஒப்பானவன்; நீ பெருந்தண்ணீர்களில் முதலையைப்போல் இருந்து உன் நதிகளில் எழும்பி, உன் கால்களால் தண்ணீர்களைக் கலக்கி அவைகளின் ஆறுகளைக் குழப்பிவிட்டாய்.]]></a:t>
+              <a:t><![CDATA[3. Thus says the Lord GOD; I will therefore spread out my net over you with a company of many people; and they shall bring you up in my net.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6549,51 +6569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஜீவனுள்ளோருடைய தேசத்திலே பராக்கிரமசாலிகளுக்குக் கெடியுண்டாக்குகிறவர்களாயிருந்தும், அவர்கள் விருத்தசேதனமில்லாதவர்களாய் விழுந்து, தங்கள் யுத்த ஆயுதங்களோடு பாதாளத்திலிறங்கின பராக்கிரமசாலிகளோடே இவர்கள் கிடப்பதில்லை; அவர்கள் தங்கள் பட்டயங்களைத் தங்கள் தலைகளின்கீழ் வைத்தார்கள்; ஆனாலும் அவர்களுடைய அக்கிரமம் தங்கள் எலும்புகளின்மேல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[26. There is Meshech, Tubal, and all her multitude: her graves are round about him: all of them uncircumcised, slain by the sword, though they caused their terror in the land of the living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6658,51 +6678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஜீவனுள்ளோருடைய தேசத்திலே பராக்கிரமசாலிகளுக்குக் கெடியுண்டாக்குகிறவர்களாயிருந்தும், அவர்கள் விருத்தசேதனமில்லாதவர்களாய் விழுந்து, தங்கள் யுத்த ஆயுதங்களோடு பாதாளத்திலிறங்கின பராக்கிரமசாலிகளோடே இவர்கள் கிடப்பதில்லை; அவர்கள் தங்கள் பட்டயங்களைத் தங்கள் தலைகளின்கீழ் வைத்தார்கள்; ஆனாலும் அவர்களுடைய அக்கிரமம் தங்கள் எலும்புகளின்மேல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[27. And they shall not lie with the mighty that are fallen of the uncircumcised, which are gone down to hell with their weapons of war: and they have laid their swords under their heads, but their iniquities shall be upon their bones, though they were the terror of the mighty in the land of the living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6767,51 +6787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீயும் விருத்தசேதனமில்லாதவர்களின் நடுவே நொறுங்குண்டு பட்டயத்தால் வெட்டுண்டவர்களோடே கிடப்பாய்.]]></a:t>
+              <a:t><![CDATA[27. And they shall not lie with the mighty that are fallen of the uncircumcised, which are gone down to hell with their weapons of war: and they have laid their swords under their heads, but their iniquities shall be upon their bones, though they were the terror of the mighty in the land of the living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6876,51 +6896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீயும் விருத்தசேதனமில்லாதவர்களின் நடுவே நொறுங்குண்டு பட்டயத்தால் வெட்டுண்டவர்களோடே கிடப்பாய்.]]></a:t>
+              <a:t><![CDATA[27. And they shall not lie with the mighty that are fallen of the uncircumcised, which are gone down to hell with their weapons of war: and they have laid their swords under their heads, but their iniquities shall be upon their bones, though they were the terror of the mighty in the land of the living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6985,51 +7005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அங்கே ஏலாமும் அதின் ராஜாக்களும் அதின் எல்லாப் பிரபுக்களும் கிடக்கிறார்கள்; பட்டயத்தால் வெட்டுண்டவர்களிடத்தில் இவர்கள் தங்கள் வல்லமையோடுங்கூடக் கிடத்தப்பட்டார்கள்; இவர்கள் விருத்தசேதனமில்லாதவர்களிடத்திலும் குழியில் இறங்குகிறவர்களிடத்திலும் கிடக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And they shall not lie with the mighty that are fallen of the uncircumcised, which are gone down to hell with their weapons of war: and they have laid their swords under their heads, but their iniquities shall be upon their bones, though they were the terror of the mighty in the land of the living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7094,51 +7114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அங்கே ஏலாமும் அதின் ராஜாக்களும் அதின் எல்லாப் பிரபுக்களும் கிடக்கிறார்கள்; பட்டயத்தால் வெட்டுண்டவர்களிடத்தில் இவர்கள் தங்கள் வல்லமையோடுங்கூடக் கிடத்தப்பட்டார்கள்; இவர்கள் விருத்தசேதனமில்லாதவர்களிடத்திலும் குழியில் இறங்குகிறவர்களிடத்திலும் கிடக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Yea, you shall be broken in the midst of the uncircumcised, and shall lie with them that are slain with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7203,51 +7223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அங்கே வடதிசை அதிபதிகள் அனைவரும் எல்லாச் சீதோனியரும் கிடக்கிறார்கள்; இவர்கள் கெடியுண்டாக்குகிறவர்களாயிருந்தாலும் தங்கள் பராக்கிரமத்தைக் குறித்து வெட்கப்பட்டு, வெட்டுண்டவர்களிடத்திலிறங்கி, பட்டயத்தால் வெட்டுண்டவர்களோடே விருத்தசேதனமில்லாதவர்களாய்க் கிடந்து, குழியில் இறங்கினவர்களிடத்தில் தங்கள் அவமானத்தைச் சுமந்துகொண்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[29. There is Edom, her kings, and all her princes, which with their might are laid by them that were slain by the sword: they shall lie with the uncircumcised, and with them that go down to the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7312,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அங்கே வடதிசை அதிபதிகள் அனைவரும் எல்லாச் சீதோனியரும் கிடக்கிறார்கள்; இவர்கள் கெடியுண்டாக்குகிறவர்களாயிருந்தாலும் தங்கள் பராக்கிரமத்தைக் குறித்து வெட்கப்பட்டு, வெட்டுண்டவர்களிடத்திலிறங்கி, பட்டயத்தால் வெட்டுண்டவர்களோடே விருத்தசேதனமில்லாதவர்களாய்க் கிடந்து, குழியில் இறங்கினவர்களிடத்தில் தங்கள் அவமானத்தைச் சுமந்துகொண்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[29. There is Edom, her kings, and all her princes, which with their might are laid by them that were slain by the sword: they shall lie with the uncircumcised, and with them that go down to the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7421,51 +7441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அங்கே வடதிசை அதிபதிகள் அனைவரும் எல்லாச் சீதோனியரும் கிடக்கிறார்கள்; இவர்கள் கெடியுண்டாக்குகிறவர்களாயிருந்தாலும் தங்கள் பராக்கிரமத்தைக் குறித்து வெட்கப்பட்டு, வெட்டுண்டவர்களிடத்திலிறங்கி, பட்டயத்தால் வெட்டுண்டவர்களோடே விருத்தசேதனமில்லாதவர்களாய்க் கிடந்து, குழியில் இறங்கினவர்களிடத்தில் தங்கள் அவமானத்தைச் சுமந்துகொண்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[29. There is Edom, her kings, and all her princes, which with their might are laid by them that were slain by the sword: they shall lie with the uncircumcised, and with them that go down to the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7530,51 +7550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பார்வோன் அவர்களைப் பார்த்து தன் ஏராளமான ஜனத்தின்பேரிலும் ஆறுதலடைவான்; பட்டயத்தால் வெட்டுண்டார்களென்று, பார்வோனும் அவனுடைய சர்வ சேனையும் ஆறுதலடைவார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[30. There be the princes of the north, all of them, and all the Zidonians, which are gone down with the slain; with their terror they are ashamed of their might; and they lie uncircumcised with them that be slain by the sword, and bear their shame with them that go down to the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7639,51 +7659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: நான் வெகு ஜனக்கூட்டத்தைக்கொண்டு உன்மேல் என் வலையை வீசுவேன்; அவர்கள் என் வலையில் உன்னை இழுத்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Thus says the Lord GOD; I will therefore spread out my net over you with a company of many people; and they shall bring you up in my net.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7748,51 +7768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பார்வோன் அவர்களைப் பார்த்து தன் ஏராளமான ஜனத்தின்பேரிலும் ஆறுதலடைவான்; பட்டயத்தால் வெட்டுண்டார்களென்று, பார்வோனும் அவனுடைய சர்வ சேனையும் ஆறுதலடைவார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[30. There be the princes of the north, all of them, and all the Zidonians, which are gone down with the slain; with their terror they are ashamed of their might; and they lie uncircumcised with them that be slain by the sword, and bear their shame with them that go down to the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7857,51 +7877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. என்னைப் பற்றிய கெடியை ஜீவனுள்ளோர் தேசத்தில் உண்டுபண்ணுகிறேன், பார்வோனும் அவனுடைய ஏராளமான ஜனமும் பட்டயத்தால் வெட்டுண்டவர்களிடத்தில் விருத்தசேதனமில்லாதவர்களின் நடுவே கிடத்தப்படுவார்கள் என்கிறதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. There be the princes of the north, all of them, and all the Zidonians, which are gone down with the slain; with their terror they are ashamed of their might; and they lie uncircumcised with them that be slain by the sword, and bear their shame with them that go down to the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7966,51 +7986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. என்னைப் பற்றிய கெடியை ஜீவனுள்ளோர் தேசத்தில் உண்டுபண்ணுகிறேன், பார்வோனும் அவனுடைய ஏராளமான ஜனமும் பட்டயத்தால் வெட்டுண்டவர்களிடத்தில் விருத்தசேதனமில்லாதவர்களின் நடுவே கிடத்தப்படுவார்கள் என்கிறதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. There be the princes of the north, all of them, and all the Zidonians, which are gone down with the slain; with their terror they are ashamed of their might; and they lie uncircumcised with them that be slain by the sword, and bear their shame with them that go down to the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8075,51 +8095,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. என்னைப் பற்றிய கெடியை ஜீவனுள்ளோர் தேசத்தில் உண்டுபண்ணுகிறேன், பார்வோனும் அவனுடைய ஏராளமான ஜனமும் பட்டயத்தால் வெட்டுண்டவர்களிடத்தில் விருத்தசேதனமில்லாதவர்களின் நடுவே கிடத்தப்படுவார்கள் என்கிறதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. Pharaoh shall see them, and shall be comforted over all his multitude, even Pharaoh and all his army slain by the sword, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Pharaoh shall see them, and shall be comforted over all his multitude, even Pharaoh and all his army slain by the sword, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Pharaoh shall see them, and shall be comforted over all his multitude, even Pharaoh and all his army slain by the sword, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. For I have caused my terror in the land of the living: and he shall be laid in the midst of the uncircumcised with them that are slain with the sword, even Pharaoh and all his multitude, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. For I have caused my terror in the land of the living: and he shall be laid in the midst of the uncircumcised with them that are slain with the sword, even Pharaoh and all his multitude, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. For I have caused my terror in the land of the living: and he shall be laid in the midst of the uncircumcised with them that are slain with the sword, even Pharaoh and all his multitude, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8184,51 +8749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: நான் வெகு ஜனக்கூட்டத்தைக்கொண்டு உன்மேல் என் வலையை வீசுவேன்; அவர்கள் என் வலையில் உன்னை இழுத்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Then will I leave you upon the land, I will cast you forth upon the open field, and will cause all the fowls of the heaven to remain upon you, and I will fill the beasts of the whole earth with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8293,51 +8858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன்னைத் தரையிலே போட்டுவிடுவேன்; நான் உன்னை வெட்டவெளியில் எறிந்துவிட்டு, ஆகாயத்துப் பறவைகளையெல்லாம் உன்மேல் இறங்கப்பண்ணி, பூமியனைத்தின் மிருகங்களையும் உன்னால் திருப்தியாக்கி,]]></a:t>
+              <a:t><![CDATA[4. Then will I leave you upon the land, I will cast you forth upon the open field, and will cause all the fowls of the heaven to remain upon you, and I will fill the beasts of the whole earth with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8372,51 +8937,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414403" r:id="rId1"/>
+    <p:sldLayoutId id="2478715801" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8976,50 +9541,90 @@
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9136,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all the fowls of the heaven to remain upon you, and I will fill the beasts of the whole earth with]]></a:t>
+              <a:t><![CDATA[5. உன் சதையைப் பர்வதங்களின்மேல் போட்டு, உன் உடலினாலே பள்ளத்தாக்குகளை நிரப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you.]]></a:t>
+              <a:t><![CDATA[6. நீ நீந்தின தேசத்தின்மேல் உன் இரத்தத்தைப் பர்வதங்கள்மட்டும் பாயச்செய்வேன்; ஆறுகள் உன்னாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And I will lay your flesh upon the mountains, and fill the valleys with your height.]]></a:t>
+              <a:t><![CDATA[நிரம்பும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. I will also water with your blood the land wherein you swim, even to the mountains; and the]]></a:t>
+              <a:t><![CDATA[7. உன்னை நான் அணைத்துப்போடுகையில், வானத்தை மூடி, அதின் நட்சத்திரங்களை இருண்டுபோகப்பண்ணுவேன்; சூரியனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rivers shall be full of you.]]></a:t>
+              <a:t><![CDATA[மேகத்தினால் மூடுவேன், சந்திரனும் தன் ஒளியைக்கொடாதிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And when I shall put you out, I will cover the heaven, and make the stars thereof dark; I will]]></a:t>
+              <a:t><![CDATA[8. நான் வானஜோதியான விளக்குகளையெல்லாம் உன்மேல் இருண்டுபோகப்பண்ணி, உன் தேசத்தின்மேல் அந்தகாரத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cover the sun with a cloud, and the moon shall not give her light.]]></a:t>
+              <a:t><![CDATA[வரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. All the bright lights of heaven will I make dark over you, and set darkness upon your land, says]]></a:t>
+              <a:t><![CDATA[9. உன் சங்காரத்தை ஜாதிகள்மட்டும் நீ அறியாத தேசங்கள்மட்டும் நான் எட்டப்பண்ணுகையில், அநேகம் ஜனங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Lord GOD.]]></a:t>
+              <a:t><![CDATA[இருதயத்தை விசனமடையப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. I will also vex the hearts of many people, when I shall bring your destruction among the nations,]]></a:t>
+              <a:t><![CDATA[10. அநேகம் ஜனங்களை உன்னிமித்தம் திகைக்கப்பண்ணுவேன்; அவர்களின் ராஜாக்கள், தங்கள் முகங்களுக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass in the twelfth year, in the twelfth month, in the first day of the month,]]></a:t>
+              <a:t><![CDATA[1. பன்னிரண்டாம் வருஷம் பன்னிரண்டாம் மாதம் முதலாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[into the countries which you have not known.]]></a:t>
+              <a:t><![CDATA[என் பட்டயத்தை நான் வீசுகையில் மிகவும் திடுக்கிடுவார்கள்; நீ விழும் நாளில் அவரவர் தம்தம் பிராணனுக்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Yea, I will make many people amazed at you, and their kings shall be horribly afraid for you,]]></a:t>
+              <a:t><![CDATA[நிமிஷந்தோறும் தத்தளிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[when I shall brandish my sword before them; and they shall tremble at every moment, every man for]]></a:t>
+              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: பாபிலோன் ராஜாவின் பட்டயம் உன்மேல் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his own life, in the day of your fall.]]></a:t>
+              <a:t><![CDATA[12. பராக்கிரமசாலிகளின் பட்டயங்களால் உன் ஜனத்திரளை விழப்பண்ணுவேன்; அவர்களெல்லாரும் ஜாதிகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. For thus says the Lord GOD; The sword of the king of Babylon shall come upon you.]]></a:t>
+              <a:t><![CDATA[வல்லமையானவர்கள்; அவர்கள் எகிப்தின் ஆடம்பரத்தைக் கெடுப்பார்கள்; அதின் ஏராளமான கூட்டம் அழிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. By the swords of the mighty will I cause your multitude to fall, the terrible of the nations,]]></a:t>
+              <a:t><![CDATA[13. திரளான தண்ணீர்களின் கரைகளில் நடமாடுகிற அதின் மிருகஜீவன்களையெல்லாம் அழிப்பேன்; இனி மனுஷனுடைய கால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of them: and they shall spoil the pomp of Egypt, and all the multitude thereof shall be]]></a:t>
+              <a:t><![CDATA[அவைகளைக் கலக்குவதுமில்லை, மிருகங்களுடைய குளம்புகள் அவைகளைக் குழப்புவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[destroyed.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது அவர்களுடைய தண்ணீர்களைத் தெளியப்பண்ணி, அவர்கள் ஆறுகளை எண்ணெயைப்போல் ஓடப்பண்ணுவேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. I will destroy also all the beasts thereof from beside the great waters; neither shall the foot]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of man trouble them any more, nor the hoofs of beasts trouble them.]]></a:t>
+              <a:t><![CDATA[15. நான் எகிப்துதேசத்தை பாழாக்கும்போதும், தேசம் தன் நிறைவை இழந்து வெறுமையாய்க் கிடக்கும்போதும், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, நீ எகிப்தின் ராஜாவாகிய பார்வோனைக்குறித்துப் புலம்பி, அவனோடே சொல்லவேண்டியது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Then will I make their waters deep, and cause their rivers to run like oil, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[அதில் குடியிருக்கிற யாவரையும் சங்கரிக்கும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. When I shall make the land of Egypt desolate, and the country shall be destitute of that whereof]]></a:t>
+              <a:t><![CDATA[16. இது புலம்பல்; இப்படிப் புலம்புவார்கள்; இப்படி ஜாதிகளின் குமாரத்திகள் புலம்புவார்கள்; இப்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it was full, when I shall strike all them that dwell therein, then shall they know that I am the]]></a:t>
+              <a:t><![CDATA[எகிப்துக்காகவும், அதினுடைய எல்லாத் திரளான ஜனங்களுக்காகவும் புலம்புவார்கள் என்று கர்த்தராகிய ஆண்டவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD.]]></a:t>
+              <a:t><![CDATA[உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. This is the lamentation wherewith they shall lament her: the daughters of the nations shall]]></a:t>
+              <a:t><![CDATA[17. பின்னும் பன்னிரண்டாம் வருஷம் அந்த மாதத்தின் பதினைந்தாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lament her: they shall lament for her, even for Egypt, and for all her multitude, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. It came to pass also in the twelfth year, in the fifteenth day of the month, that the word of]]></a:t>
+              <a:t><![CDATA[18. மனுபுத்திரனே, நீ எகிப்தினுடைய ஏராளமான ஜனத்தினிமித்தம் புலம்பி, அவர்களையும் பிரபலமான ஜாதிகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளையும் குழியில் இறங்கினவர்கள் அண்டையிலே பூமியின் தாழ்விடங்களில் தள்ளிவிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Son of man, wail for the multitude of Egypt, and cast them down, even her, and the daughters of]]></a:t>
+              <a:t><![CDATA[19. மற்றவர்களைப்பார்க்கிலும் நீ அழகில் சிறந்தவளோ? நீ இறங்கி, விருத்தசேதனமில்லாதவர்களிடத்தில் கிட.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the famous nations, unto the nether parts of the earth, with them that go down into the pit.]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் பட்டயத்தால் வெட்டுண்டவர்களின் நடுவிலே விழுவார்கள், பட்டயத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Son of man, take up a lamentation for Pharaoh king of Egypt, and say unto him, You are like a]]></a:t>
+              <a:t><![CDATA[என்னவென்றால்: ஜாதிகளுக்குள்ளே நீ பாலசிங்கத்துக்கு ஒப்பானவன்; நீ பெருந்தண்ணீர்களில் முதலையைப்போல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Whom do you pass in beauty? go down, and be you laid with the uncircumcised.]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுக்கப்பட்டிருக்கிறார்கள்; அவளையும் அவளுடைய ஜனத்திரள் யாவையும் பிடித்திழுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. They shall fall in the midst of them that are slain by the sword: she is delivered to the sword:]]></a:t>
+              <a:t><![CDATA[21. பராக்கிரமசாலிகளில் வல்லவர்களும் அவனுக்குத் துணைநின்றவர்களும், பாதாளத்தின் நடுவிலிருந்து அவனோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[draw her and all her multitudes.]]></a:t>
+              <a:t><![CDATA[பேசுவார்கள்; அவர்கள் விருத்தசேதனமில்லாதவர்களாய் பட்டயத்தால் வெட்டுண்டு இறங்கி, அங்கே கிடக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. The strong among the mighty shall speak to him out of the midst of hell with them that help him:]]></a:t>
+              <a:t><![CDATA[22. அங்கே அசூரும் அவனுடைய எல்லாக்கூட்டத்தாரும் கிடக்கிறார்கள்; அவனைச் சுற்றிலும் அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they are gone down, they lie uncircumcised, slain by the sword.]]></a:t>
+              <a:t><![CDATA[பிரேதக்குழிகள் இருக்கிறது; அவர்கள் எல்லாரும் பட்டயத்தால் வெட்டுண்டு விழுந்தார்கள்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Asshur is there and all her company: his graves are about him: all of them slain, fallen by the]]></a:t>
+              <a:t><![CDATA[23. பாதாளத்தின் பக்கங்களில் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவனுடைய பிரேதக்குழியைச் சுற்றிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sword:]]></a:t>
+              <a:t><![CDATA[அவனுடைய கூட்டம் கிடக்கிறது, ஜீவனுள்ளோருடைய தேசத்திலே செடியுண்டாக்கின அவர்களெல்லாரும் பட்டயத்தால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Whose graves are set in the sides of the pit, and her company is round about her grave: all of]]></a:t>
+              <a:t><![CDATA[வெட்டு விழுந்தவர்கள்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them slain, fallen by the sword, which caused terror in the land of the living.]]></a:t>
+              <a:t><![CDATA[24. அங்கே ஏலாமும் அவனுடைய பிரேதக்குழியைச் சுற்றிலும் அவனுடைய எல்லா ஏராளமான ஜனமும் கிடக்கிறார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. There is Elam and all her multitude round about her grave, all of them slain, fallen by the]]></a:t>
+              <a:t><![CDATA[அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்டு விழுந்து, விருத்தசேதனமில்லாதவர்களாய்ப் பூமியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[young lion of the nations, and you are as a whale in the seas: and you came forth with your rivers,]]></a:t>
+              <a:t><![CDATA[இருந்து உன் நதிகளில் எழும்பி, உன் கால்களால் தண்ணீர்களைக் கலக்கி அவைகளின் ஆறுகளைக் குழப்பிவிட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sword, which are gone down uncircumcised into the nether parts of the earth, which caused their]]></a:t>
+              <a:t><![CDATA[தாழ்விடங்களில் இறங்கினார்கள்; ஜீவனுள்ளோருடைய தேசத்திலே கெடியுண்டாக்கின அவர்கள், குழியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[terror in the land of the living; yet have they borne their shame with them that go down to the pit.]]></a:t>
+              <a:t><![CDATA[இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. They have set her a bed in the midst of the slain with all her multitude: her graves are round]]></a:t>
+              <a:t><![CDATA[25. வெட்டுண்டவர்களின் நடுவே அவனை அவனுடைய எல்லா ஏராளமான ஜனத்துக்குள்ளும் கிடத்தினார்கள்; அவனைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +15945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[about him: all of them uncircumcised, slain by the sword: though their terror was caused in the land]]></a:t>
+              <a:t><![CDATA[சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +16077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the living, yet have they borne their shame with them that go down to the pit: he is put in the]]></a:t>
+              <a:t><![CDATA[விருத்தசேதனமில்லாதவர்கள்; ஜீவனுள்ளோருடைய தேசத்திலே அவர்கள் கெடியுண்டாக்கினவர்களாயிருந்தும், அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +16209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[midst of them that be slain.]]></a:t>
+              <a:t><![CDATA[குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்; அவன் வெட்டுண்டவர்களின் நடுவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +16341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. There is Meshech, Tubal, and all her multitude: her graves are round about him: all of them]]></a:t>
+              <a:t><![CDATA[வைக்கப்பட்டிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[uncircumcised, slain by the sword, though they caused their terror in the land of the living.]]></a:t>
+              <a:t><![CDATA[26. அங்கே மோசேக்கும் தூபாலும் அவர்களுடைய ஏராளமான ஜனங்களும் கிடக்கிறார்கள்; அவர்களைச்சுற்றிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And they shall not lie with the mighty that are fallen of the uncircumcised, which are gone down]]></a:t>
+              <a:t><![CDATA[அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவனுடைய ஜீவனுள்ளோருடைய தேசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to hell with their weapons of war: and they have laid their swords under their heads, but their]]></a:t>
+              <a:t><![CDATA[கெடியுண்டாக்கினவர்களாயிருந்தும், அவர்களெல்லாரும் விருத்தசேதனமில்லாதவர்கள்; பட்டயத்தால் வெட்டுண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +16869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and troubled the waters with your feet, and fouled their rivers.]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: நான் வெகு ஜனக்கூட்டத்தைக்கொண்டு உன்மேல் என் வலையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +17001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[iniquities shall be upon their bones, though they were the terror of the mighty in the land of the]]></a:t>
+              <a:t><![CDATA[விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +17133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[living.]]></a:t>
+              <a:t><![CDATA[27. ஜீவனுள்ளோருடைய தேசத்திலே பராக்கிரமசாலிகளுக்குக் கெடியுண்டாக்குகிறவர்களாயிருந்தும், அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +17265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Yea, you shall be broken in the midst of the uncircumcised, and shall lie with them that are]]></a:t>
+              <a:t><![CDATA[விருத்தசேதனமில்லாதவர்களாய் விழுந்து, தங்கள் யுத்த ஆயுதங்களோடு பாதாளத்திலிறங்கின பராக்கிரமசாலிகளோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +17397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[slain with the sword.]]></a:t>
+              <a:t><![CDATA[இவர்கள் கிடப்பதில்லை; அவர்கள் தங்கள் பட்டயங்களைத் தங்கள் தலைகளின்கீழ் வைத்தார்கள்; ஆனாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +17529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. There is Edom, her kings, and all her princes, which with their might are laid by them that were]]></a:t>
+              <a:t><![CDATA[அவர்களுடைய அக்கிரமம் தங்கள் எலும்புகளின்மேல் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +17661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[slain by the sword: they shall lie with the uncircumcised, and with them that go down to the pit.]]></a:t>
+              <a:t><![CDATA[28. நீயும் விருத்தசேதனமில்லாதவர்களின் நடுவே நொறுங்குண்டு பட்டயத்தால் வெட்டுண்டவர்களோடே கிடப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +17793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. There be the princes of the north, all of them, and all the Zidonians, which are gone down with]]></a:t>
+              <a:t><![CDATA[29. அங்கே ஏலாமும் அதின் ராஜாக்களும் அதின் எல்லாப் பிரபுக்களும் கிடக்கிறார்கள்; பட்டயத்தால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +17925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the slain; with their terror they are ashamed of their might; and they lie uncircumcised with them]]></a:t>
+              <a:t><![CDATA[வெட்டுண்டவர்களிடத்தில் இவர்கள் தங்கள் வல்லமையோடுங்கூடக் கிடத்தப்பட்டார்கள்; இவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +18057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that be slain by the sword, and bear their shame with them that go down to the pit.]]></a:t>
+              <a:t><![CDATA[விருத்தசேதனமில்லாதவர்களிடத்திலும் குழியில் இறங்குகிறவர்களிடத்திலும் கிடக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +18189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Pharaoh shall see them, and shall be comforted over all his multitude, even Pharaoh and all his]]></a:t>
+              <a:t><![CDATA[30. அங்கே வடதிசை அதிபதிகள் அனைவரும் எல்லாச் சீதோனியரும் கிடக்கிறார்கள்; இவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +18321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Thus says the Lord GOD; I will therefore spread out my net over you with a company of many]]></a:t>
+              <a:t><![CDATA[வீசுவேன்; அவர்கள் என் வலையில் உன்னை இழுத்துக்கொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +18453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[army slain by the sword, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[கெடியுண்டாக்குகிறவர்களாயிருந்தாலும் தங்கள் பராக்கிரமத்தைக் குறித்து வெட்கப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +18585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. For I have caused my terror in the land of the living: and he shall be laid in the midst of the]]></a:t>
+              <a:t><![CDATA[வெட்டுண்டவர்களிடத்திலிறங்கி, பட்டயத்தால் வெட்டுண்டவர்களோடே விருத்தசேதனமில்லாதவர்களாய்க் கிடந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +18717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[uncircumcised with them that are slain with the sword, even Pharaoh and all his multitude, says the]]></a:t>
+              <a:t><![CDATA[குழியில் இறங்கினவர்களிடத்தில் தங்கள் அவமானத்தைச் சுமந்துகொண்டிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +18849,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Lord GOD.]]></a:t>
+              <a:t><![CDATA[31. பார்வோன் அவர்களைப் பார்த்து தன் ஏராளமான ஜனத்தின்பேரிலும் ஆறுதலடைவான்; பட்டயத்தால்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெட்டுண்டார்களென்று, பார்வோனும் அவனுடைய சர்வ சேனையும் ஆறுதலடைவார்கள் என்று கர்த்தராகிய ஆண்டவர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. என்னைப் பற்றிய கெடியை ஜீவனுள்ளோர் தேசத்தில் உண்டுபண்ணுகிறேன், பார்வோனும் அவனுடைய ஏராளமான ஜனமும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பட்டயத்தால் வெட்டுண்டவர்களிடத்தில் விருத்தசேதனமில்லாதவர்களின் நடுவே கிடத்தப்படுவார்கள் என்கிறதைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +19641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people; and they shall bring you up in my net.]]></a:t>
+              <a:t><![CDATA[4. உன்னைத் தரையிலே போட்டுவிடுவேன்; நான் உன்னை வெட்டவெளியில் எறிந்துவிட்டு, ஆகாயத்துப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +19773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Then will I leave you upon the land, I will cast you forth upon the open field, and will cause]]></a:t>
+              <a:t><![CDATA[பறவைகளையெல்லாம் உன்மேல் இறங்கப்பண்ணி, பூமியனைத்தின் மிருகங்களையும் உன்னால் திருப்தியாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18569,91 +19834,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 32]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
   <a:themeElements>
-    <a:clrScheme name="Theme52">
+    <a:clrScheme name="Theme30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme52">
+    <a:fontScheme name="Theme30">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18679,51 +19944,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme52">
+    <a:fmtScheme name="Theme30">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18854,51 +20119,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>73</Slides>
+  <Slides>78</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>