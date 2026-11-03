--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -8937,51 +8937,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715801" r:id="rId1"/>
+    <p:sldLayoutId id="2482723352" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -19834,91 +19834,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 32]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme30">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme30">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19944,51 +19944,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme30">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>