--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -127,50 +127,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -219,50 +229,55 @@
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -428,53 +443,58 @@
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -534,51 +554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: பாபிலோன் ராஜாவின் பட்டயம் உன்மேல் வரும்.]]></a:t>
+              <a:t><![CDATA[4. உன்னைத் தரையிலே போட்டுவிடுவேன்; நான் உன்னை வெட்டவெளியில் எறிந்துவிட்டு, ஆகாயத்துப் பறவைகளையெல்லாம் உன்மேல் இறங்கப்பண்ணி, பூமியனைத்தின் மிருகங்களையும் உன்னால் திருப்தியாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -643,51 +663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பராக்கிரமசாலிகளின் பட்டயங்களால் உன் ஜனத்திரளை விழப்பண்ணுவேன்; அவர்களெல்லாரும் ஜாதிகளில் வல்லமையானவர்கள்; அவர்கள் எகிப்தின் ஆடம்பரத்தைக் கெடுப்பார்கள்; அதின் ஏராளமான கூட்டம் அழிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[4. உன்னைத் தரையிலே போட்டுவிடுவேன்; நான் உன்னை வெட்டவெளியில் எறிந்துவிட்டு, ஆகாயத்துப் பறவைகளையெல்லாம் உன்மேல் இறங்கப்பண்ணி, பூமியனைத்தின் மிருகங்களையும் உன்னால் திருப்தியாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -752,51 +772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பராக்கிரமசாலிகளின் பட்டயங்களால் உன் ஜனத்திரளை விழப்பண்ணுவேன்; அவர்களெல்லாரும் ஜாதிகளில் வல்லமையானவர்கள்; அவர்கள் எகிப்தின் ஆடம்பரத்தைக் கெடுப்பார்கள்; அதின் ஏராளமான கூட்டம் அழிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[5. உன் சதையைப் பர்வதங்களின்மேல் போட்டு, உன் உடலினாலே பள்ளத்தாக்குகளை நிரப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -861,51 +881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. திரளான தண்ணீர்களின் கரைகளில் நடமாடுகிற அதின் மிருகஜீவன்களையெல்லாம் அழிப்பேன்; இனி மனுஷனுடைய கால் அவைகளைக் கலக்குவதுமில்லை, மிருகங்களுடைய குளம்புகள் அவைகளைக் குழப்புவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[6. நீ நீந்தின தேசத்தின்மேல் உன் இரத்தத்தைப் பர்வதங்கள்மட்டும் பாயச்செய்வேன்; ஆறுகள் உன்னாலே நிரம்பும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -970,51 +990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. திரளான தண்ணீர்களின் கரைகளில் நடமாடுகிற அதின் மிருகஜீவன்களையெல்லாம் அழிப்பேன்; இனி மனுஷனுடைய கால் அவைகளைக் கலக்குவதுமில்லை, மிருகங்களுடைய குளம்புகள் அவைகளைக் குழப்புவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[6. நீ நீந்தின தேசத்தின்மேல் உன் இரத்தத்தைப் பர்வதங்கள்மட்டும் பாயச்செய்வேன்; ஆறுகள் உன்னாலே நிரம்பும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1079,51 +1099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவர்களுடைய தண்ணீர்களைத் தெளியப்பண்ணி, அவர்கள் ஆறுகளை எண்ணெயைப்போல் ஓடப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. உன்னை நான் அணைத்துப்போடுகையில், வானத்தை மூடி, அதின் நட்சத்திரங்களை இருண்டுபோகப்பண்ணுவேன்; சூரியனை மேகத்தினால் மூடுவேன், சந்திரனும் தன் ஒளியைக்கொடாதிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1188,51 +1208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவர்களுடைய தண்ணீர்களைத் தெளியப்பண்ணி, அவர்கள் ஆறுகளை எண்ணெயைப்போல் ஓடப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. உன்னை நான் அணைத்துப்போடுகையில், வானத்தை மூடி, அதின் நட்சத்திரங்களை இருண்டுபோகப்பண்ணுவேன்; சூரியனை மேகத்தினால் மூடுவேன், சந்திரனும் தன் ஒளியைக்கொடாதிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1297,51 +1317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் எகிப்துதேசத்தை பாழாக்கும்போதும், தேசம் தன் நிறைவை இழந்து வெறுமையாய்க் கிடக்கும்போதும், நான் அதில் குடியிருக்கிற யாவரையும் சங்கரிக்கும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[8. நான் வானஜோதியான விளக்குகளையெல்லாம் உன்மேல் இருண்டுபோகப்பண்ணி, உன் தேசத்தின்மேல் அந்தகாரத்தை வரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1406,51 +1426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் எகிப்துதேசத்தை பாழாக்கும்போதும், தேசம் தன் நிறைவை இழந்து வெறுமையாய்க் கிடக்கும்போதும், நான் அதில் குடியிருக்கிற யாவரையும் சங்கரிக்கும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[8. நான் வானஜோதியான விளக்குகளையெல்லாம் உன்மேல் இருண்டுபோகப்பண்ணி, உன் தேசத்தின்மேல் அந்தகாரத்தை வரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1515,51 +1535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இது புலம்பல்; இப்படிப் புலம்புவார்கள்; இப்படி ஜாதிகளின் குமாரத்திகள் புலம்புவார்கள்; இப்படி எகிப்துக்காகவும், அதினுடைய எல்லாத் திரளான ஜனங்களுக்காகவும் புலம்புவார்கள் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. உன் சங்காரத்தை ஜாதிகள்மட்டும் நீ அறியாத தேசங்கள்மட்டும் நான் எட்டப்பண்ணுகையில், அநேகம் ஜனங்களின் இருதயத்தை விசனமடையப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1624,51 +1644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னை நான் அணைத்துப்போடுகையில், வானத்தை மூடி, அதின் நட்சத்திரங்களை இருண்டுபோகப்பண்ணுவேன்; சூரியனை மேகத்தினால் மூடுவேன், சந்திரனும் தன் ஒளியைக்கொடாதிருக்கும்.]]></a:t>
+              <a:t><![CDATA[1. பன்னிரண்டாம் வருஷம் பன்னிரண்டாம் மாதம் முதலாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1733,51 +1753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இது புலம்பல்; இப்படிப் புலம்புவார்கள்; இப்படி ஜாதிகளின் குமாரத்திகள் புலம்புவார்கள்; இப்படி எகிப்துக்காகவும், அதினுடைய எல்லாத் திரளான ஜனங்களுக்காகவும் புலம்புவார்கள் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. உன் சங்காரத்தை ஜாதிகள்மட்டும் நீ அறியாத தேசங்கள்மட்டும் நான் எட்டப்பண்ணுகையில், அநேகம் ஜனங்களின் இருதயத்தை விசனமடையப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1842,51 +1862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்னும் பன்னிரண்டாம் வருஷம் அந்த மாதத்தின் பதினைந்தாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[10. அநேகம் ஜனங்களை உன்னிமித்தம் திகைக்கப்பண்ணுவேன்; அவர்களின் ராஜாக்கள், தங்கள் முகங்களுக்கு முன்பாக என் பட்டயத்தை நான் வீசுகையில் மிகவும் திடுக்கிடுவார்கள்; நீ விழும் நாளில் அவரவர் தம்தம் பிராணனுக்காக நிமிஷந்தோறும் தத்தளிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1951,51 +1971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனுபுத்திரனே, நீ எகிப்தினுடைய ஏராளமான ஜனத்தினிமித்தம் புலம்பி, அவர்களையும் பிரபலமான ஜாதிகளின் குமாரத்திகளையும் குழியில் இறங்கினவர்கள் அண்டையிலே பூமியின் தாழ்விடங்களில் தள்ளிவிடு.]]></a:t>
+              <a:t><![CDATA[10. அநேகம் ஜனங்களை உன்னிமித்தம் திகைக்கப்பண்ணுவேன்; அவர்களின் ராஜாக்கள், தங்கள் முகங்களுக்கு முன்பாக என் பட்டயத்தை நான் வீசுகையில் மிகவும் திடுக்கிடுவார்கள்; நீ விழும் நாளில் அவரவர் தம்தம் பிராணனுக்காக நிமிஷந்தோறும் தத்தளிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2060,51 +2080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனுபுத்திரனே, நீ எகிப்தினுடைய ஏராளமான ஜனத்தினிமித்தம் புலம்பி, அவர்களையும் பிரபலமான ஜாதிகளின் குமாரத்திகளையும் குழியில் இறங்கினவர்கள் அண்டையிலே பூமியின் தாழ்விடங்களில் தள்ளிவிடு.]]></a:t>
+              <a:t><![CDATA[10. அநேகம் ஜனங்களை உன்னிமித்தம் திகைக்கப்பண்ணுவேன்; அவர்களின் ராஜாக்கள், தங்கள் முகங்களுக்கு முன்பாக என் பட்டயத்தை நான் வீசுகையில் மிகவும் திடுக்கிடுவார்கள்; நீ விழும் நாளில் அவரவர் தம்தம் பிராணனுக்காக நிமிஷந்தோறும் தத்தளிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2169,51 +2189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மற்றவர்களைப்பார்க்கிலும் நீ அழகில் சிறந்தவளோ? நீ இறங்கி, விருத்தசேதனமில்லாதவர்களிடத்தில் கிட.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: பாபிலோன் ராஜாவின் பட்டயம் உன்மேல் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2278,51 +2298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மற்றவர்களைப்பார்க்கிலும் நீ அழகில் சிறந்தவளோ? நீ இறங்கி, விருத்தசேதனமில்லாதவர்களிடத்தில் கிட.]]></a:t>
+              <a:t><![CDATA[12. பராக்கிரமசாலிகளின் பட்டயங்களால் உன் ஜனத்திரளை விழப்பண்ணுவேன்; அவர்களெல்லாரும் ஜாதிகளில் வல்லமையானவர்கள்; அவர்கள் எகிப்தின் ஆடம்பரத்தைக் கெடுப்பார்கள்; அதின் ஏராளமான கூட்டம் அழிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2387,51 +2407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் பட்டயத்தால் வெட்டுண்டவர்களின் நடுவிலே விழுவார்கள், பட்டயத்துக்கு ஒப்புக்கொடுக்கப்பட்டிருக்கிறார்கள்; அவளையும் அவளுடைய ஜனத்திரள் யாவையும் பிடித்திழுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. பராக்கிரமசாலிகளின் பட்டயங்களால் உன் ஜனத்திரளை விழப்பண்ணுவேன்; அவர்களெல்லாரும் ஜாதிகளில் வல்லமையானவர்கள்; அவர்கள் எகிப்தின் ஆடம்பரத்தைக் கெடுப்பார்கள்; அதின் ஏராளமான கூட்டம் அழிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2496,51 +2516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் பட்டயத்தால் வெட்டுண்டவர்களின் நடுவிலே விழுவார்கள், பட்டயத்துக்கு ஒப்புக்கொடுக்கப்பட்டிருக்கிறார்கள்; அவளையும் அவளுடைய ஜனத்திரள் யாவையும் பிடித்திழுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. பராக்கிரமசாலிகளின் பட்டயங்களால் உன் ஜனத்திரளை விழப்பண்ணுவேன்; அவர்களெல்லாரும் ஜாதிகளில் வல்லமையானவர்கள்; அவர்கள் எகிப்தின் ஆடம்பரத்தைக் கெடுப்பார்கள்; அதின் ஏராளமான கூட்டம் அழிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2605,51 +2625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பராக்கிரமசாலிகளில் வல்லவர்களும் அவனுக்குத் துணைநின்றவர்களும், பாதாளத்தின் நடுவிலிருந்து அவனோடே பேசுவார்கள்; அவர்கள் விருத்தசேதனமில்லாதவர்களாய் பட்டயத்தால் வெட்டுண்டு இறங்கி, அங்கே கிடக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. திரளான தண்ணீர்களின் கரைகளில் நடமாடுகிற அதின் மிருகஜீவன்களையெல்லாம் அழிப்பேன்; இனி மனுஷனுடைய கால் அவைகளைக் கலக்குவதுமில்லை, மிருகங்களுடைய குளம்புகள் அவைகளைக் குழப்புவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2714,51 +2734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பராக்கிரமசாலிகளில் வல்லவர்களும் அவனுக்குத் துணைநின்றவர்களும், பாதாளத்தின் நடுவிலிருந்து அவனோடே பேசுவார்கள்; அவர்கள் விருத்தசேதனமில்லாதவர்களாய் பட்டயத்தால் வெட்டுண்டு இறங்கி, அங்கே கிடக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. திரளான தண்ணீர்களின் கரைகளில் நடமாடுகிற அதின் மிருகஜீவன்களையெல்லாம் அழிப்பேன்; இனி மனுஷனுடைய கால் அவைகளைக் கலக்குவதுமில்லை, மிருகங்களுடைய குளம்புகள் அவைகளைக் குழப்புவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2823,51 +2843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னை நான் அணைத்துப்போடுகையில், வானத்தை மூடி, அதின் நட்சத்திரங்களை இருண்டுபோகப்பண்ணுவேன்; சூரியனை மேகத்தினால் மூடுவேன், சந்திரனும் தன் ஒளியைக்கொடாதிருக்கும்.]]></a:t>
+              <a:t><![CDATA[1. பன்னிரண்டாம் வருஷம் பன்னிரண்டாம் மாதம் முதலாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2932,51 +2952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அங்கே அசூரும் அவனுடைய எல்லாக்கூட்டத்தாரும் கிடக்கிறார்கள்; அவனைச் சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவர்கள் எல்லாரும் பட்டயத்தால் வெட்டுண்டு விழுந்தார்கள்தானே.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது அவர்களுடைய தண்ணீர்களைத் தெளியப்பண்ணி, அவர்கள் ஆறுகளை எண்ணெயைப்போல் ஓடப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3041,51 +3061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அங்கே அசூரும் அவனுடைய எல்லாக்கூட்டத்தாரும் கிடக்கிறார்கள்; அவனைச் சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவர்கள் எல்லாரும் பட்டயத்தால் வெட்டுண்டு விழுந்தார்கள்தானே.]]></a:t>
+              <a:t><![CDATA[15. நான் எகிப்துதேசத்தை பாழாக்கும்போதும், தேசம் தன் நிறைவை இழந்து வெறுமையாய்க் கிடக்கும்போதும், நான் அதில் குடியிருக்கிற யாவரையும் சங்கரிக்கும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3150,51 +3170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பாதாளத்தின் பக்கங்களில் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவனுடைய பிரேதக்குழியைச் சுற்றிலும் அவனுடைய கூட்டம் கிடக்கிறது, ஜீவனுள்ளோருடைய தேசத்திலே செடியுண்டாக்கின அவர்களெல்லாரும் பட்டயத்தால் வெட்டு விழுந்தவர்கள்தானே.]]></a:t>
+              <a:t><![CDATA[15. நான் எகிப்துதேசத்தை பாழாக்கும்போதும், தேசம் தன் நிறைவை இழந்து வெறுமையாய்க் கிடக்கும்போதும், நான் அதில் குடியிருக்கிற யாவரையும் சங்கரிக்கும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3259,51 +3279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பாதாளத்தின் பக்கங்களில் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவனுடைய பிரேதக்குழியைச் சுற்றிலும் அவனுடைய கூட்டம் கிடக்கிறது, ஜீவனுள்ளோருடைய தேசத்திலே செடியுண்டாக்கின அவர்களெல்லாரும் பட்டயத்தால் வெட்டு விழுந்தவர்கள்தானே.]]></a:t>
+              <a:t><![CDATA[15. நான் எகிப்துதேசத்தை பாழாக்கும்போதும், தேசம் தன் நிறைவை இழந்து வெறுமையாய்க் கிடக்கும்போதும், நான் அதில் குடியிருக்கிற யாவரையும் சங்கரிக்கும்போதும், நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3368,51 +3388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அங்கே ஏலாமும் அவனுடைய பிரேதக்குழியைச் சுற்றிலும் அவனுடைய எல்லா ஏராளமான ஜனமும் கிடக்கிறார்கள்; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்டு விழுந்து, விருத்தசேதனமில்லாதவர்களாய்ப் பூமியின் தாழ்விடங்களில் இறங்கினார்கள்; ஜீவனுள்ளோருடைய தேசத்திலே கெடியுண்டாக்கின அவர்கள், குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. இது புலம்பல்; இப்படிப் புலம்புவார்கள்; இப்படி ஜாதிகளின் குமாரத்திகள் புலம்புவார்கள்; இப்படி எகிப்துக்காகவும், அதினுடைய எல்லாத் திரளான ஜனங்களுக்காகவும் புலம்புவார்கள் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3477,51 +3497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அங்கே ஏலாமும் அவனுடைய பிரேதக்குழியைச் சுற்றிலும் அவனுடைய எல்லா ஏராளமான ஜனமும் கிடக்கிறார்கள்; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்டு விழுந்து, விருத்தசேதனமில்லாதவர்களாய்ப் பூமியின் தாழ்விடங்களில் இறங்கினார்கள்; ஜீவனுள்ளோருடைய தேசத்திலே கெடியுண்டாக்கின அவர்கள், குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. இது புலம்பல்; இப்படிப் புலம்புவார்கள்; இப்படி ஜாதிகளின் குமாரத்திகள் புலம்புவார்கள்; இப்படி எகிப்துக்காகவும், அதினுடைய எல்லாத் திரளான ஜனங்களுக்காகவும் புலம்புவார்கள் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3586,51 +3606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அங்கே ஏலாமும் அவனுடைய பிரேதக்குழியைச் சுற்றிலும் அவனுடைய எல்லா ஏராளமான ஜனமும் கிடக்கிறார்கள்; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்டு விழுந்து, விருத்தசேதனமில்லாதவர்களாய்ப் பூமியின் தாழ்விடங்களில் இறங்கினார்கள்; ஜீவனுள்ளோருடைய தேசத்திலே கெடியுண்டாக்கின அவர்கள், குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[17. பின்னும் பன்னிரண்டாம் வருஷம் அந்த மாதத்தின் பதினைந்தாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3695,51 +3715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வெட்டுண்டவர்களின் நடுவே அவனை அவனுடைய எல்லா ஏராளமான ஜனத்துக்குள்ளும் கிடத்தினார்கள்; அவனைச் சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்ட விருத்தசேதனமில்லாதவர்கள்; ஜீவனுள்ளோருடைய தேசத்திலே அவர்கள் கெடியுண்டாக்கினவர்களாயிருந்தும், அவர்கள் குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்; அவன் வெட்டுண்டவர்களின் நடுவே வைக்கப்பட்டிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[17. பின்னும் பன்னிரண்டாம் வருஷம் அந்த மாதத்தின் பதினைந்தாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3804,51 +3824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வெட்டுண்டவர்களின் நடுவே அவனை அவனுடைய எல்லா ஏராளமான ஜனத்துக்குள்ளும் கிடத்தினார்கள்; அவனைச் சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்ட விருத்தசேதனமில்லாதவர்கள்; ஜீவனுள்ளோருடைய தேசத்திலே அவர்கள் கெடியுண்டாக்கினவர்களாயிருந்தும், அவர்கள் குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்; அவன் வெட்டுண்டவர்களின் நடுவே வைக்கப்பட்டிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[18. மனுபுத்திரனே, நீ எகிப்தினுடைய ஏராளமான ஜனத்தினிமித்தம் புலம்பி, அவர்களையும் பிரபலமான ஜாதிகளின் குமாரத்திகளையும் குழியில் இறங்கினவர்கள் அண்டையிலே பூமியின் தாழ்விடங்களில் தள்ளிவிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3913,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வெட்டுண்டவர்களின் நடுவே அவனை அவனுடைய எல்லா ஏராளமான ஜனத்துக்குள்ளும் கிடத்தினார்கள்; அவனைச் சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்ட விருத்தசேதனமில்லாதவர்கள்; ஜீவனுள்ளோருடைய தேசத்திலே அவர்கள் கெடியுண்டாக்கினவர்களாயிருந்தும், அவர்கள் குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்; அவன் வெட்டுண்டவர்களின் நடுவே வைக்கப்பட்டிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[18. மனுபுத்திரனே, நீ எகிப்தினுடைய ஏராளமான ஜனத்தினிமித்தம் புலம்பி, அவர்களையும் பிரபலமான ஜாதிகளின் குமாரத்திகளையும் குழியில் இறங்கினவர்கள் அண்டையிலே பூமியின் தாழ்விடங்களில் தள்ளிவிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4022,51 +4042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் வானஜோதியான விளக்குகளையெல்லாம் உன்மேல் இருண்டுபோகப்பண்ணி, உன் தேசத்தின்மேல் அந்தகாரத்தை வரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, நீ எகிப்தின் ராஜாவாகிய பார்வோனைக்குறித்துப் புலம்பி, அவனோடே சொல்லவேண்டியது என்னவென்றால்: ஜாதிகளுக்குள்ளே நீ பாலசிங்கத்துக்கு ஒப்பானவன்; நீ பெருந்தண்ணீர்களில் முதலையைப்போல் இருந்து உன் நதிகளில் எழும்பி, உன் கால்களால் தண்ணீர்களைக் கலக்கி அவைகளின் ஆறுகளைக் குழப்பிவிட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4131,51 +4151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வெட்டுண்டவர்களின் நடுவே அவனை அவனுடைய எல்லா ஏராளமான ஜனத்துக்குள்ளும் கிடத்தினார்கள்; அவனைச் சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்ட விருத்தசேதனமில்லாதவர்கள்; ஜீவனுள்ளோருடைய தேசத்திலே அவர்கள் கெடியுண்டாக்கினவர்களாயிருந்தும், அவர்கள் குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்; அவன் வெட்டுண்டவர்களின் நடுவே வைக்கப்பட்டிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[19. மற்றவர்களைப்பார்க்கிலும் நீ அழகில் சிறந்தவளோ? நீ இறங்கி, விருத்தசேதனமில்லாதவர்களிடத்தில் கிட.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4240,51 +4260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பன்னிரண்டாம் வருஷம் பன்னிரண்டாம் மாதம் முதலாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் பட்டயத்தால் வெட்டுண்டவர்களின் நடுவிலே விழுவார்கள், பட்டயத்துக்கு ஒப்புக்கொடுக்கப்பட்டிருக்கிறார்கள்; அவளையும் அவளுடைய ஜனத்திரள் யாவையும் பிடித்திழுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4349,51 +4369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பன்னிரண்டாம் வருஷம் பன்னிரண்டாம் மாதம் முதலாந்தேதியிலே கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் பட்டயத்தால் வெட்டுண்டவர்களின் நடுவிலே விழுவார்கள், பட்டயத்துக்கு ஒப்புக்கொடுக்கப்பட்டிருக்கிறார்கள்; அவளையும் அவளுடைய ஜனத்திரள் யாவையும் பிடித்திழுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4458,51 +4478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அங்கே மோசேக்கும் தூபாலும் அவர்களுடைய ஏராளமான ஜனங்களும் கிடக்கிறார்கள்; அவர்களைச்சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவனுடைய ஜீவனுள்ளோருடைய தேசத்திலே கெடியுண்டாக்கினவர்களாயிருந்தும், அவர்களெல்லாரும் விருத்தசேதனமில்லாதவர்கள்; பட்டயத்தால் வெட்டுண்டு விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[21. பராக்கிரமசாலிகளில் வல்லவர்களும் அவனுக்குத் துணைநின்றவர்களும், பாதாளத்தின் நடுவிலிருந்து அவனோடே பேசுவார்கள்; அவர்கள் விருத்தசேதனமில்லாதவர்களாய் பட்டயத்தால் வெட்டுண்டு இறங்கி, அங்கே கிடக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4567,51 +4587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அங்கே மோசேக்கும் தூபாலும் அவர்களுடைய ஏராளமான ஜனங்களும் கிடக்கிறார்கள்; அவர்களைச்சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவனுடைய ஜீவனுள்ளோருடைய தேசத்திலே கெடியுண்டாக்கினவர்களாயிருந்தும், அவர்களெல்லாரும் விருத்தசேதனமில்லாதவர்கள்; பட்டயத்தால் வெட்டுண்டு விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[21. பராக்கிரமசாலிகளில் வல்லவர்களும் அவனுக்குத் துணைநின்றவர்களும், பாதாளத்தின் நடுவிலிருந்து அவனோடே பேசுவார்கள்; அவர்கள் விருத்தசேதனமில்லாதவர்களாய் பட்டயத்தால் வெட்டுண்டு இறங்கி, அங்கே கிடக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4676,51 +4696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ எகிப்தின் ராஜாவாகிய பார்வோனைக்குறித்துப் புலம்பி, அவனோடே சொல்லவேண்டியது என்னவென்றால்: ஜாதிகளுக்குள்ளே நீ பாலசிங்கத்துக்கு ஒப்பானவன்; நீ பெருந்தண்ணீர்களில் முதலையைப்போல் இருந்து உன் நதிகளில் எழும்பி, உன் கால்களால் தண்ணீர்களைக் கலக்கி அவைகளின் ஆறுகளைக் குழப்பிவிட்டாய்.]]></a:t>
+              <a:t><![CDATA[22. அங்கே அசூரும் அவனுடைய எல்லாக்கூட்டத்தாரும் கிடக்கிறார்கள்; அவனைச் சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவர்கள் எல்லாரும் பட்டயத்தால் வெட்டுண்டு விழுந்தார்கள்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4785,51 +4805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ எகிப்தின் ராஜாவாகிய பார்வோனைக்குறித்துப் புலம்பி, அவனோடே சொல்லவேண்டியது என்னவென்றால்: ஜாதிகளுக்குள்ளே நீ பாலசிங்கத்துக்கு ஒப்பானவன்; நீ பெருந்தண்ணீர்களில் முதலையைப்போல் இருந்து உன் நதிகளில் எழும்பி, உன் கால்களால் தண்ணீர்களைக் கலக்கி அவைகளின் ஆறுகளைக் குழப்பிவிட்டாய்.]]></a:t>
+              <a:t><![CDATA[22. அங்கே அசூரும் அவனுடைய எல்லாக்கூட்டத்தாரும் கிடக்கிறார்கள்; அவனைச் சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவர்கள் எல்லாரும் பட்டயத்தால் வெட்டுண்டு விழுந்தார்கள்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4894,51 +4914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ எகிப்தின் ராஜாவாகிய பார்வோனைக்குறித்துப் புலம்பி, அவனோடே சொல்லவேண்டியது என்னவென்றால்: ஜாதிகளுக்குள்ளே நீ பாலசிங்கத்துக்கு ஒப்பானவன்; நீ பெருந்தண்ணீர்களில் முதலையைப்போல் இருந்து உன் நதிகளில் எழும்பி, உன் கால்களால் தண்ணீர்களைக் கலக்கி அவைகளின் ஆறுகளைக் குழப்பிவிட்டாய்.]]></a:t>
+              <a:t><![CDATA[23. பாதாளத்தின் பக்கங்களில் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவனுடைய பிரேதக்குழியைச் சுற்றிலும் அவனுடைய கூட்டம் கிடக்கிறது, ஜீவனுள்ளோருடைய தேசத்திலே செடியுண்டாக்கின அவர்களெல்லாரும் பட்டயத்தால் வெட்டு விழுந்தவர்கள்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5003,51 +5023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஜீவனுள்ளோருடைய தேசத்திலே பராக்கிரமசாலிகளுக்குக் கெடியுண்டாக்குகிறவர்களாயிருந்தும், அவர்கள் விருத்தசேதனமில்லாதவர்களாய் விழுந்து, தங்கள் யுத்த ஆயுதங்களோடு பாதாளத்திலிறங்கின பராக்கிரமசாலிகளோடே இவர்கள் கிடப்பதில்லை; அவர்கள் தங்கள் பட்டயங்களைத் தங்கள் தலைகளின்கீழ் வைத்தார்கள்; ஆனாலும் அவர்களுடைய அக்கிரமம் தங்கள் எலும்புகளின்மேல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[23. பாதாளத்தின் பக்கங்களில் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவனுடைய பிரேதக்குழியைச் சுற்றிலும் அவனுடைய கூட்டம் கிடக்கிறது, ஜீவனுள்ளோருடைய தேசத்திலே செடியுண்டாக்கின அவர்களெல்லாரும் பட்டயத்தால் வெட்டு விழுந்தவர்கள்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5112,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஜீவனுள்ளோருடைய தேசத்திலே பராக்கிரமசாலிகளுக்குக் கெடியுண்டாக்குகிறவர்களாயிருந்தும், அவர்கள் விருத்தசேதனமில்லாதவர்களாய் விழுந்து, தங்கள் யுத்த ஆயுதங்களோடு பாதாளத்திலிறங்கின பராக்கிரமசாலிகளோடே இவர்கள் கிடப்பதில்லை; அவர்கள் தங்கள் பட்டயங்களைத் தங்கள் தலைகளின்கீழ் வைத்தார்கள்; ஆனாலும் அவர்களுடைய அக்கிரமம் தங்கள் எலும்புகளின்மேல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[24. அங்கே ஏலாமும் அவனுடைய பிரேதக்குழியைச் சுற்றிலும் அவனுடைய எல்லா ஏராளமான ஜனமும் கிடக்கிறார்கள்; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்டு விழுந்து, விருத்தசேதனமில்லாதவர்களாய்ப் பூமியின் தாழ்விடங்களில் இறங்கினார்கள்; ஜீவனுள்ளோருடைய தேசத்திலே கெடியுண்டாக்கின அவர்கள், குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5221,51 +5241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் வானஜோதியான விளக்குகளையெல்லாம் உன்மேல் இருண்டுபோகப்பண்ணி, உன் தேசத்தின்மேல் அந்தகாரத்தை வரப்பண்ணுவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, நீ எகிப்தின் ராஜாவாகிய பார்வோனைக்குறித்துப் புலம்பி, அவனோடே சொல்லவேண்டியது என்னவென்றால்: ஜாதிகளுக்குள்ளே நீ பாலசிங்கத்துக்கு ஒப்பானவன்; நீ பெருந்தண்ணீர்களில் முதலையைப்போல் இருந்து உன் நதிகளில் எழும்பி, உன் கால்களால் தண்ணீர்களைக் கலக்கி அவைகளின் ஆறுகளைக் குழப்பிவிட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5330,51 +5350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஜீவனுள்ளோருடைய தேசத்திலே பராக்கிரமசாலிகளுக்குக் கெடியுண்டாக்குகிறவர்களாயிருந்தும், அவர்கள் விருத்தசேதனமில்லாதவர்களாய் விழுந்து, தங்கள் யுத்த ஆயுதங்களோடு பாதாளத்திலிறங்கின பராக்கிரமசாலிகளோடே இவர்கள் கிடப்பதில்லை; அவர்கள் தங்கள் பட்டயங்களைத் தங்கள் தலைகளின்கீழ் வைத்தார்கள்; ஆனாலும் அவர்களுடைய அக்கிரமம் தங்கள் எலும்புகளின்மேல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[24. அங்கே ஏலாமும் அவனுடைய பிரேதக்குழியைச் சுற்றிலும் அவனுடைய எல்லா ஏராளமான ஜனமும் கிடக்கிறார்கள்; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்டு விழுந்து, விருத்தசேதனமில்லாதவர்களாய்ப் பூமியின் தாழ்விடங்களில் இறங்கினார்கள்; ஜீவனுள்ளோருடைய தேசத்திலே கெடியுண்டாக்கின அவர்கள், குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5439,51 +5459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஜீவனுள்ளோருடைய தேசத்திலே பராக்கிரமசாலிகளுக்குக் கெடியுண்டாக்குகிறவர்களாயிருந்தும், அவர்கள் விருத்தசேதனமில்லாதவர்களாய் விழுந்து, தங்கள் யுத்த ஆயுதங்களோடு பாதாளத்திலிறங்கின பராக்கிரமசாலிகளோடே இவர்கள் கிடப்பதில்லை; அவர்கள் தங்கள் பட்டயங்களைத் தங்கள் தலைகளின்கீழ் வைத்தார்கள்; ஆனாலும் அவர்களுடைய அக்கிரமம் தங்கள் எலும்புகளின்மேல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[24. அங்கே ஏலாமும் அவனுடைய பிரேதக்குழியைச் சுற்றிலும் அவனுடைய எல்லா ஏராளமான ஜனமும் கிடக்கிறார்கள்; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்டு விழுந்து, விருத்தசேதனமில்லாதவர்களாய்ப் பூமியின் தாழ்விடங்களில் இறங்கினார்கள்; ஜீவனுள்ளோருடைய தேசத்திலே கெடியுண்டாக்கின அவர்கள், குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5548,51 +5568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: நான் வெகு ஜனக்கூட்டத்தைக்கொண்டு உன்மேல் என் வலையை வீசுவேன்; அவர்கள் என் வலையில் உன்னை இழுத்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[25. வெட்டுண்டவர்களின் நடுவே அவனை அவனுடைய எல்லா ஏராளமான ஜனத்துக்குள்ளும் கிடத்தினார்கள்; அவனைச் சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்ட விருத்தசேதனமில்லாதவர்கள்; ஜீவனுள்ளோருடைய தேசத்திலே அவர்கள் கெடியுண்டாக்கினவர்களாயிருந்தும், அவர்கள் குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்; அவன் வெட்டுண்டவர்களின் நடுவே வைக்கப்பட்டிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5657,51 +5677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: நான் வெகு ஜனக்கூட்டத்தைக்கொண்டு உன்மேல் என் வலையை வீசுவேன்; அவர்கள் என் வலையில் உன்னை இழுத்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[25. வெட்டுண்டவர்களின் நடுவே அவனை அவனுடைய எல்லா ஏராளமான ஜனத்துக்குள்ளும் கிடத்தினார்கள்; அவனைச் சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்ட விருத்தசேதனமில்லாதவர்கள்; ஜீவனுள்ளோருடைய தேசத்திலே அவர்கள் கெடியுண்டாக்கினவர்களாயிருந்தும், அவர்கள் குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்; அவன் வெட்டுண்டவர்களின் நடுவே வைக்கப்பட்டிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5766,51 +5786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன்னைத் தரையிலே போட்டுவிடுவேன்; நான் உன்னை வெட்டவெளியில் எறிந்துவிட்டு, ஆகாயத்துப் பறவைகளையெல்லாம் உன்மேல் இறங்கப்பண்ணி, பூமியனைத்தின் மிருகங்களையும் உன்னால் திருப்தியாக்கி,]]></a:t>
+              <a:t><![CDATA[25. வெட்டுண்டவர்களின் நடுவே அவனை அவனுடைய எல்லா ஏராளமான ஜனத்துக்குள்ளும் கிடத்தினார்கள்; அவனைச் சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்ட விருத்தசேதனமில்லாதவர்கள்; ஜீவனுள்ளோருடைய தேசத்திலே அவர்கள் கெடியுண்டாக்கினவர்களாயிருந்தும், அவர்கள் குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்; அவன் வெட்டுண்டவர்களின் நடுவே வைக்கப்பட்டிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5875,51 +5895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன்னைத் தரையிலே போட்டுவிடுவேன்; நான் உன்னை வெட்டவெளியில் எறிந்துவிட்டு, ஆகாயத்துப் பறவைகளையெல்லாம் உன்மேல் இறங்கப்பண்ணி, பூமியனைத்தின் மிருகங்களையும் உன்னால் திருப்தியாக்கி,]]></a:t>
+              <a:t><![CDATA[25. வெட்டுண்டவர்களின் நடுவே அவனை அவனுடைய எல்லா ஏராளமான ஜனத்துக்குள்ளும் கிடத்தினார்கள்; அவனைச் சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவர்களெல்லாரும் பட்டயத்தால் வெட்டுண்ட விருத்தசேதனமில்லாதவர்கள்; ஜீவனுள்ளோருடைய தேசத்திலே அவர்கள் கெடியுண்டாக்கினவர்களாயிருந்தும், அவர்கள் குழியில் இறங்கினவர்களோடேகூடத் தங்கள் அவமானத்தைச் சுமக்கிறார்கள்; அவன் வெட்டுண்டவர்களின் நடுவே வைக்கப்பட்டிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5984,51 +6004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீயும் விருத்தசேதனமில்லாதவர்களின் நடுவே நொறுங்குண்டு பட்டயத்தால் வெட்டுண்டவர்களோடே கிடப்பாய்.]]></a:t>
+              <a:t><![CDATA[26. அங்கே மோசேக்கும் தூபாலும் அவர்களுடைய ஏராளமான ஜனங்களும் கிடக்கிறார்கள்; அவர்களைச்சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவனுடைய ஜீவனுள்ளோருடைய தேசத்திலே கெடியுண்டாக்கினவர்களாயிருந்தும், அவர்களெல்லாரும் விருத்தசேதனமில்லாதவர்கள்; பட்டயத்தால் வெட்டுண்டு விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6093,51 +6113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீயும் விருத்தசேதனமில்லாதவர்களின் நடுவே நொறுங்குண்டு பட்டயத்தால் வெட்டுண்டவர்களோடே கிடப்பாய்.]]></a:t>
+              <a:t><![CDATA[26. அங்கே மோசேக்கும் தூபாலும் அவர்களுடைய ஏராளமான ஜனங்களும் கிடக்கிறார்கள்; அவர்களைச்சுற்றிலும் அவர்களுடைய பிரேதக்குழிகள் இருக்கிறது; அவனுடைய ஜீவனுள்ளோருடைய தேசத்திலே கெடியுண்டாக்கினவர்களாயிருந்தும், அவர்களெல்லாரும் விருத்தசேதனமில்லாதவர்கள்; பட்டயத்தால் வெட்டுண்டு விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6202,51 +6222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் சதையைப் பர்வதங்களின்மேல் போட்டு, உன் உடலினாலே பள்ளத்தாக்குகளை நிரப்பி,]]></a:t>
+              <a:t><![CDATA[27. ஜீவனுள்ளோருடைய தேசத்திலே பராக்கிரமசாலிகளுக்குக் கெடியுண்டாக்குகிறவர்களாயிருந்தும், அவர்கள் விருத்தசேதனமில்லாதவர்களாய் விழுந்து, தங்கள் யுத்த ஆயுதங்களோடு பாதாளத்திலிறங்கின பராக்கிரமசாலிகளோடே இவர்கள் கிடப்பதில்லை; அவர்கள் தங்கள் பட்டயங்களைத் தங்கள் தலைகளின்கீழ் வைத்தார்கள்; ஆனாலும் அவர்களுடைய அக்கிரமம் தங்கள் எலும்புகளின்மேல் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6311,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அங்கே ஏலாமும் அதின் ராஜாக்களும் அதின் எல்லாப் பிரபுக்களும் கிடக்கிறார்கள்; பட்டயத்தால் வெட்டுண்டவர்களிடத்தில் இவர்கள் தங்கள் வல்லமையோடுங்கூடக் கிடத்தப்பட்டார்கள்; இவர்கள் விருத்தசேதனமில்லாதவர்களிடத்திலும் குழியில் இறங்குகிறவர்களிடத்திலும் கிடக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[27. ஜீவனுள்ளோருடைய தேசத்திலே பராக்கிரமசாலிகளுக்குக் கெடியுண்டாக்குகிறவர்களாயிருந்தும், அவர்கள் விருத்தசேதனமில்லாதவர்களாய் விழுந்து, தங்கள் யுத்த ஆயுதங்களோடு பாதாளத்திலிறங்கின பராக்கிரமசாலிகளோடே இவர்கள் கிடப்பதில்லை; அவர்கள் தங்கள் பட்டயங்களைத் தங்கள் தலைகளின்கீழ் வைத்தார்கள்; ஆனாலும் அவர்களுடைய அக்கிரமம் தங்கள் எலும்புகளின்மேல் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6420,51 +6440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் சங்காரத்தை ஜாதிகள்மட்டும் நீ அறியாத தேசங்கள்மட்டும் நான் எட்டப்பண்ணுகையில், அநேகம் ஜனங்களின் இருதயத்தை விசனமடையப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, நீ எகிப்தின் ராஜாவாகிய பார்வோனைக்குறித்துப் புலம்பி, அவனோடே சொல்லவேண்டியது என்னவென்றால்: ஜாதிகளுக்குள்ளே நீ பாலசிங்கத்துக்கு ஒப்பானவன்; நீ பெருந்தண்ணீர்களில் முதலையைப்போல் இருந்து உன் நதிகளில் எழும்பி, உன் கால்களால் தண்ணீர்களைக் கலக்கி அவைகளின் ஆறுகளைக் குழப்பிவிட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6529,51 +6549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அங்கே ஏலாமும் அதின் ராஜாக்களும் அதின் எல்லாப் பிரபுக்களும் கிடக்கிறார்கள்; பட்டயத்தால் வெட்டுண்டவர்களிடத்தில் இவர்கள் தங்கள் வல்லமையோடுங்கூடக் கிடத்தப்பட்டார்கள்; இவர்கள் விருத்தசேதனமில்லாதவர்களிடத்திலும் குழியில் இறங்குகிறவர்களிடத்திலும் கிடக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[27. ஜீவனுள்ளோருடைய தேசத்திலே பராக்கிரமசாலிகளுக்குக் கெடியுண்டாக்குகிறவர்களாயிருந்தும், அவர்கள் விருத்தசேதனமில்லாதவர்களாய் விழுந்து, தங்கள் யுத்த ஆயுதங்களோடு பாதாளத்திலிறங்கின பராக்கிரமசாலிகளோடே இவர்கள் கிடப்பதில்லை; அவர்கள் தங்கள் பட்டயங்களைத் தங்கள் தலைகளின்கீழ் வைத்தார்கள்; ஆனாலும் அவர்களுடைய அக்கிரமம் தங்கள் எலும்புகளின்மேல் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6638,51 +6658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ நீந்தின தேசத்தின்மேல் உன் இரத்தத்தைப் பர்வதங்கள்மட்டும் பாயச்செய்வேன்; ஆறுகள் உன்னாலே நிரம்பும்.]]></a:t>
+              <a:t><![CDATA[27. ஜீவனுள்ளோருடைய தேசத்திலே பராக்கிரமசாலிகளுக்குக் கெடியுண்டாக்குகிறவர்களாயிருந்தும், அவர்கள் விருத்தசேதனமில்லாதவர்களாய் விழுந்து, தங்கள் யுத்த ஆயுதங்களோடு பாதாளத்திலிறங்கின பராக்கிரமசாலிகளோடே இவர்கள் கிடப்பதில்லை; அவர்கள் தங்கள் பட்டயங்களைத் தங்கள் தலைகளின்கீழ் வைத்தார்கள்; ஆனாலும் அவர்களுடைய அக்கிரமம் தங்கள் எலும்புகளின்மேல் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6747,51 +6767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அங்கே வடதிசை அதிபதிகள் அனைவரும் எல்லாச் சீதோனியரும் கிடக்கிறார்கள்; இவர்கள் கெடியுண்டாக்குகிறவர்களாயிருந்தாலும் தங்கள் பராக்கிரமத்தைக் குறித்து வெட்கப்பட்டு, வெட்டுண்டவர்களிடத்திலிறங்கி, பட்டயத்தால் வெட்டுண்டவர்களோடே விருத்தசேதனமில்லாதவர்களாய்க் கிடந்து, குழியில் இறங்கினவர்களிடத்தில் தங்கள் அவமானத்தைச் சுமந்துகொண்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[28. நீயும் விருத்தசேதனமில்லாதவர்களின் நடுவே நொறுங்குண்டு பட்டயத்தால் வெட்டுண்டவர்களோடே கிடப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6856,51 +6876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அங்கே வடதிசை அதிபதிகள் அனைவரும் எல்லாச் சீதோனியரும் கிடக்கிறார்கள்; இவர்கள் கெடியுண்டாக்குகிறவர்களாயிருந்தாலும் தங்கள் பராக்கிரமத்தைக் குறித்து வெட்கப்பட்டு, வெட்டுண்டவர்களிடத்திலிறங்கி, பட்டயத்தால் வெட்டுண்டவர்களோடே விருத்தசேதனமில்லாதவர்களாய்க் கிடந்து, குழியில் இறங்கினவர்களிடத்தில் தங்கள் அவமானத்தைச் சுமந்துகொண்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[28. நீயும் விருத்தசேதனமில்லாதவர்களின் நடுவே நொறுங்குண்டு பட்டயத்தால் வெட்டுண்டவர்களோடே கிடப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6965,51 +6985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அங்கே வடதிசை அதிபதிகள் அனைவரும் எல்லாச் சீதோனியரும் கிடக்கிறார்கள்; இவர்கள் கெடியுண்டாக்குகிறவர்களாயிருந்தாலும் தங்கள் பராக்கிரமத்தைக் குறித்து வெட்கப்பட்டு, வெட்டுண்டவர்களிடத்திலிறங்கி, பட்டயத்தால் வெட்டுண்டவர்களோடே விருத்தசேதனமில்லாதவர்களாய்க் கிடந்து, குழியில் இறங்கினவர்களிடத்தில் தங்கள் அவமானத்தைச் சுமந்துகொண்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[29. அங்கே ஏலாமும் அதின் ராஜாக்களும் அதின் எல்லாப் பிரபுக்களும் கிடக்கிறார்கள்; பட்டயத்தால் வெட்டுண்டவர்களிடத்தில் இவர்கள் தங்கள் வல்லமையோடுங்கூடக் கிடத்தப்பட்டார்கள்; இவர்கள் விருத்தசேதனமில்லாதவர்களிடத்திலும் குழியில் இறங்குகிறவர்களிடத்திலும் கிடக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7074,51 +7094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பார்வோன் அவர்களைப் பார்த்து தன் ஏராளமான ஜனத்தின்பேரிலும் ஆறுதலடைவான்; பட்டயத்தால் வெட்டுண்டார்களென்று, பார்வோனும் அவனுடைய சர்வ சேனையும் ஆறுதலடைவார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[29. அங்கே ஏலாமும் அதின் ராஜாக்களும் அதின் எல்லாப் பிரபுக்களும் கிடக்கிறார்கள்; பட்டயத்தால் வெட்டுண்டவர்களிடத்தில் இவர்கள் தங்கள் வல்லமையோடுங்கூடக் கிடத்தப்பட்டார்கள்; இவர்கள் விருத்தசேதனமில்லாதவர்களிடத்திலும் குழியில் இறங்குகிறவர்களிடத்திலும் கிடக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7183,51 +7203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பார்வோன் அவர்களைப் பார்த்து தன் ஏராளமான ஜனத்தின்பேரிலும் ஆறுதலடைவான்; பட்டயத்தால் வெட்டுண்டார்களென்று, பார்வோனும் அவனுடைய சர்வ சேனையும் ஆறுதலடைவார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[30. அங்கே வடதிசை அதிபதிகள் அனைவரும் எல்லாச் சீதோனியரும் கிடக்கிறார்கள்; இவர்கள் கெடியுண்டாக்குகிறவர்களாயிருந்தாலும் தங்கள் பராக்கிரமத்தைக் குறித்து வெட்கப்பட்டு, வெட்டுண்டவர்களிடத்திலிறங்கி, பட்டயத்தால் வெட்டுண்டவர்களோடே விருத்தசேதனமில்லாதவர்களாய்க் கிடந்து, குழியில் இறங்கினவர்களிடத்தில் தங்கள் அவமானத்தைச் சுமந்துகொண்டிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7292,51 +7312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. என்னைப் பற்றிய கெடியை ஜீவனுள்ளோர் தேசத்தில் உண்டுபண்ணுகிறேன், பார்வோனும் அவனுடைய ஏராளமான ஜனமும் பட்டயத்தால் வெட்டுண்டவர்களிடத்தில் விருத்தசேதனமில்லாதவர்களின் நடுவே கிடத்தப்படுவார்கள் என்கிறதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. அங்கே வடதிசை அதிபதிகள் அனைவரும் எல்லாச் சீதோனியரும் கிடக்கிறார்கள்; இவர்கள் கெடியுண்டாக்குகிறவர்களாயிருந்தாலும் தங்கள் பராக்கிரமத்தைக் குறித்து வெட்கப்பட்டு, வெட்டுண்டவர்களிடத்திலிறங்கி, பட்டயத்தால் வெட்டுண்டவர்களோடே விருத்தசேதனமில்லாதவர்களாய்க் கிடந்து, குழியில் இறங்கினவர்களிடத்தில் தங்கள் அவமானத்தைச் சுமந்துகொண்டிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7401,51 +7421,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. என்னைப் பற்றிய கெடியை ஜீவனுள்ளோர் தேசத்தில் உண்டுபண்ணுகிறேன், பார்வோனும் அவனுடைய ஏராளமான ஜனமும் பட்டயத்தால் வெட்டுண்டவர்களிடத்தில் விருத்தசேதனமில்லாதவர்களின் நடுவே கிடத்தப்படுவார்கள் என்கிறதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. அங்கே வடதிசை அதிபதிகள் அனைவரும் எல்லாச் சீதோனியரும் கிடக்கிறார்கள்; இவர்கள் கெடியுண்டாக்குகிறவர்களாயிருந்தாலும் தங்கள் பராக்கிரமத்தைக் குறித்து வெட்கப்பட்டு, வெட்டுண்டவர்களிடத்திலிறங்கி, பட்டயத்தால் வெட்டுண்டவர்களோடே விருத்தசேதனமில்லாதவர்களாய்க் கிடந்து, குழியில் இறங்கினவர்களிடத்தில் தங்கள் அவமானத்தைச் சுமந்துகொண்டிருக்கிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. பார்வோன் அவர்களைப் பார்த்து தன் ஏராளமான ஜனத்தின்பேரிலும் ஆறுதலடைவான்; பட்டயத்தால் வெட்டுண்டார்களென்று, பார்வோனும் அவனுடைய சர்வ சேனையும் ஆறுதலடைவார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7510,51 +7639,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் சங்காரத்தை ஜாதிகள்மட்டும் நீ அறியாத தேசங்கள்மட்டும் நான் எட்டப்பண்ணுகையில், அநேகம் ஜனங்களின் இருதயத்தை விசனமடையப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: நான் வெகு ஜனக்கூட்டத்தைக்கொண்டு உன்மேல் என் வலையை வீசுவேன்; அவர்கள் என் வலையில் உன்னை இழுத்துக்கொள்வார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. பார்வோன் அவர்களைப் பார்த்து தன் ஏராளமான ஜனத்தின்பேரிலும் ஆறுதலடைவான்; பட்டயத்தால் வெட்டுண்டார்களென்று, பார்வோனும் அவனுடைய சர்வ சேனையும் ஆறுதலடைவார்கள் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. என்னைப் பற்றிய கெடியை ஜீவனுள்ளோர் தேசத்தில் உண்டுபண்ணுகிறேன், பார்வோனும் அவனுடைய ஏராளமான ஜனமும் பட்டயத்தால் வெட்டுண்டவர்களிடத்தில் விருத்தசேதனமில்லாதவர்களின் நடுவே கிடத்தப்படுவார்கள் என்கிறதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. என்னைப் பற்றிய கெடியை ஜீவனுள்ளோர் தேசத்தில் உண்டுபண்ணுகிறேன், பார்வோனும் அவனுடைய ஏராளமான ஜனமும் பட்டயத்தால் வெட்டுண்டவர்களிடத்தில் விருத்தசேதனமில்லாதவர்களின் நடுவே கிடத்தப்படுவார்கள் என்கிறதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. என்னைப் பற்றிய கெடியை ஜீவனுள்ளோர் தேசத்தில் உண்டுபண்ணுகிறேன், பார்வோனும் அவனுடைய ஏராளமான ஜனமும் பட்டயத்தால் வெட்டுண்டவர்களிடத்தில் விருத்தசேதனமில்லாதவர்களின் நடுவே கிடத்தப்படுவார்கள் என்கிறதைக் கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7619,51 +8184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அநேகம் ஜனங்களை உன்னிமித்தம் திகைக்கப்பண்ணுவேன்; அவர்களின் ராஜாக்கள், தங்கள் முகங்களுக்கு முன்பாக என் பட்டயத்தை நான் வீசுகையில் மிகவும் திடுக்கிடுவார்கள்; நீ விழும் நாளில் அவரவர் தம்தம் பிராணனுக்காக நிமிஷந்தோறும் தத்தளிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்: நான் வெகு ஜனக்கூட்டத்தைக்கொண்டு உன்மேல் என் வலையை வீசுவேன்; அவர்கள் என் வலையில் உன்னை இழுத்துக்கொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7728,51 +8293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அநேகம் ஜனங்களை உன்னிமித்தம் திகைக்கப்பண்ணுவேன்; அவர்களின் ராஜாக்கள், தங்கள் முகங்களுக்கு முன்பாக என் பட்டயத்தை நான் வீசுகையில் மிகவும் திடுக்கிடுவார்கள்; நீ விழும் நாளில் அவரவர் தம்தம் பிராணனுக்காக நிமிஷந்தோறும் தத்தளிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. உன்னைத் தரையிலே போட்டுவிடுவேன்; நான் உன்னை வெட்டவெளியில் எறிந்துவிட்டு, ஆகாயத்துப் பறவைகளையெல்லாம் உன்மேல் இறங்கப்பண்ணி, பூமியனைத்தின் மிருகங்களையும் உன்னால் திருப்தியாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7807,51 +8372,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506483" r:id="rId1"/>
+    <p:sldLayoutId id="2473414403" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8363,54 +8928,94 @@
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8531,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. કારણ કે યહોવા મારા માલિક કહે છે; “બાબિલના રાજાની તરવાર તારો પીછો પકડશે.]]></a:t>
+              <a:t><![CDATA[all the fowls of the heaven to remain upon you, and I will fill the beasts of the whole earth with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. હું બાબિલના રાજાના અતિ હિંસક વિશાળ સૈન્ય દ્વારા તારો વિનાશ કરીશ, અને તેઓ મિસરની મિલકતને લૂંટી]]></a:t>
+              <a:t><![CDATA[you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લેશે. અને આખી સેનાનો નાશ કરી નાખશે.]]></a:t>
+              <a:t><![CDATA[5. And I will lay your flesh upon the mountains, and fill the valleys with your height.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. તારી નદીઓ પાસે ચરનાર તારાં સર્વ ઘેટાંબકરાં અને ઢોરઢાંખરનો હું નાશ કરીશ. કોઇ માણસ કે પશુ જીવતા]]></a:t>
+              <a:t><![CDATA[6. I will also water with your blood the land wherein you swim, even to the mountains; and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નહિ હોય કે જે તે પાણીને ડહોળે.]]></a:t>
+              <a:t><![CDATA[rivers shall be full of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. હું તારા બધાં જળાશયોને ઠરીને સ્વચ્છ થવા દઇશ અને તારી નદીઓને જૈતૂનના તેલની જેમ શાંતપણે વહેતી]]></a:t>
+              <a:t><![CDATA[7. And when I shall put you out, I will cover the heaven, and make the stars thereof dark; I will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરીશ.” યહોવા મારા માલિકે આ કહ્યું.]]></a:t>
+              <a:t><![CDATA[cover the sun with a cloud, and the moon shall not give her light.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. “જ્યારે હું મિસરને ઉજ્જડ અને વેરાન બનાવી દઇશ અને ત્યાંની આખી વસ્તીનો સંહાર કરીશ ત્યારે તેમને ખબર]]></a:t>
+              <a:t><![CDATA[8. All the bright lights of heaven will I make dark over you, and set darkness upon your land, says]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પડશે કે હું યહોવા છું.”]]></a:t>
+              <a:t><![CDATA[the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. “મિસરના દુ:ખોને લીધે તેઓ વિલાપ ગીતો ગાશે. મિસર અને તેની પ્રજા માટે રાષ્ટોની દીકરીઓ મરશિયા ગાશે.”]]></a:t>
+              <a:t><![CDATA[9. I will also vex the hearts of many people, when I shall bring your destruction among the nations,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. જ્યારે હું તને હોલવી દઇશ ત્યારે હું આકાશને ઢાંકી દઇશ, અને તારાઓને અંધકારમય કરી નાખીશ. હું સૂર્યને]]></a:t>
+              <a:t><![CDATA[1. And it came to pass in the twelfth year, in the twelfth month, in the first day of the month,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આ યહોવા મારા માલિકના વચન છે.]]></a:t>
+              <a:t><![CDATA[into the countries which you have not known.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ત્યાર બાદ બારમા વર્ષમાં મહિનાના પંદરમાં દિવસે મને યહોવાની વાણી આ પ્રમાણે સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[10. Yea, I will make many people amazed at you, and their kings shall be horribly afraid for you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. “હે મનુષ્યના પુત્ર, મિસરની સમગ્ર સેના માટે શોક કર. શેઓલમાં નીચે ઉતરતાં બીજા મજબૂત લોકોની સાથે]]></a:t>
+              <a:t><![CDATA[when I shall brandish my sword before them; and they shall tremble at every moment, every man for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તું તેઓને નરકમાં મોકલી આપ.]]></a:t>
+              <a:t><![CDATA[his own life, in the day of your fall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. તેને કહે, “હે મિસર, તું સૌદર્યમાં કોનાથી શ્રેષ્ઠ છે? નીચે ઉતરી જા, અને બેસુન્નતોની કબરમાં જઇને]]></a:t>
+              <a:t><![CDATA[11. For thus says the Lord GOD; The sword of the king of Babylon shall come upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પોઢી જા.”]]></a:t>
+              <a:t><![CDATA[12. By the swords of the mighty will I cause your multitude to fall, the terrible of the nations,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. “મિસરને તરવારને સુપ્રત કરવામાં આવશે. તે અને તેની સમગ્ર સેના યુદ્ધમાં મરી ગયેલાઓ વચ્ચે પહોંચી]]></a:t>
+              <a:t><![CDATA[all of them: and they shall spoil the pomp of Egypt, and all the multitude thereof shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જશે.]]></a:t>
+              <a:t><![CDATA[destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. “જ્યારે તે પોતાના સર્વ મિત્રો સાથે કબરમાં જશે ત્યારે પરાક્રમી યોદ્ધાઓ ત્યાં તેઓનું સ્વાગત કરશે.]]></a:t>
+              <a:t><![CDATA[13. I will destroy also all the beasts thereof from beside the great waters; neither shall the foot]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જે પ્રજાઓનો તેણે ધિક્કાર કર્યો હતો તેઓની સાથે તે રહેશે. એ બધા તરવારથી માર્યા ગયેલાઓ છે.]]></a:t>
+              <a:t><![CDATA[of man trouble them any more, nor the hoofs of beasts trouble them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વાદળોથી ઢાંકી દઇશ અને ચંદ્ર પોતાનો પ્રકાશ આપશે નહિ.]]></a:t>
+              <a:t><![CDATA[that the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. “આશ્શૂર પોતાના લોકોની સાથે ત્યાં છે. તેની આસપાસ તેના સર્વ લોકોની કબરો આવેલી છે. તે સર્વ તરવારથી]]></a:t>
+              <a:t><![CDATA[14. Then will I make their waters deep, and cause their rivers to run like oil, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માર્યા ગયા હતા.]]></a:t>
+              <a:t><![CDATA[15. When I shall make the land of Egypt desolate, and the country shall be destitute of that whereof]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. તેઓની કબરો નીચે નરકમાં છે અને તેઓના સૈન્યની કબરો ત્યાં ચારે તરફ છે. લોકોને ત્રાસ પમાડનાર પોતે જ]]></a:t>
+              <a:t><![CDATA[it was full, when I shall strike all them that dwell therein, then shall they know that I am the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શત્રુઓના હાથે મૃત્યુ પામ્યા છે.]]></a:t>
+              <a:t><![CDATA[LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. “એલામના મહાન રાજાઓ પણ ત્યાં પોતાના લોકોની સાથે મૃત્યુ પામેલા છે. તેઓ જીવતા હતા ત્યારે પ્રજાઓ]]></a:t>
+              <a:t><![CDATA[16. This is the lamentation wherewith they shall lament her: the daughters of the nations shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે ત્રાસદાયક હતા. પરંતુ હવે તેઓ નરકમાં સબડે છે કબરમાં ઊતરી જનાર સામાન્ય માણસોની જેમ તેઓ લજ્જિત થયા]]></a:t>
+              <a:t><![CDATA[lament her: they shall lament for her, even for Egypt, and for all her multitude, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[17. It came to pass also in the twelfth year, in the fifteenth day of the month, that the word of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. એલામ યુદ્ધમાં માર્યા ગયેલાઓની વચમાં પોઢી ગયું છે, અને તેની આસપાસ તેના યોદ્ધાઓની કબરો આવેલી છે. એ]]></a:t>
+              <a:t><![CDATA[the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બધા વિશ્વાસઘાતી લોકો યુદ્ધમાં માર્યા ગયા હતા. જ્યારે તેઓ જીવતા હતા ત્યારે બધાને ભયથી થથરાવી મૂકતા]]></a:t>
+              <a:t><![CDATA[18. Son of man, wail for the multitude of Egypt, and cast them down, even her, and the daughters of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતા. પણ અત્યારે તો તેઓ પોતાની લજ્જાની સાથે નરકમાં જઇને પડ્યાં છે, અને યુદ્ધમાં માર્યા ગયેલાઓની દશા]]></a:t>
+              <a:t><![CDATA[the famous nations, unto the nether parts of the earth, with them that go down into the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. હું આકાશના બધા નક્ષત્રોને અંધકારમાં ડુબાડી દઇશ અને તારા આખા દેશમાં અંધકાર ફેલાવી દઇશ.” આ યહોવા]]></a:t>
+              <a:t><![CDATA[2. Son of man, take up a lamentation for Pharaoh king of Egypt, and say unto him, You are like a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભોગવે છે.]]></a:t>
+              <a:t><![CDATA[19. Whom do you pass in beauty? go down, and be you laid with the uncircumcised.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. યહોયાકીન રાજાને બંદીવાન થવાને બારમે વરસે બારમા મહનિના પહેલા દિવસે મને યહોવાની વાણી આ પ્રમાણે]]></a:t>
+              <a:t><![CDATA[20. They shall fall in the midst of them that are slain by the sword: she is delivered to the sword:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[draw her and all her multitudes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. “મેશેખ અને તુબાલના રાજાઓ પણ ત્યાં છે અને તેઓની આસપાસ તેઓનાં સૈન્યોની કબરો છે. તેઓ બધા દુષ્ટો છે.]]></a:t>
+              <a:t><![CDATA[21. The strong among the mighty shall speak to him out of the midst of hell with them that help him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એ વખતે બધા લોકોને તેઓ કંપાવતા હતા, પણ હવે તેઓ મરેલા પડ્યા છે.]]></a:t>
+              <a:t><![CDATA[they are gone down, they lie uncircumcised, slain by the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “હે મનુષ્યના પુત્ર, મિસરના રાજા ફારુન માટે વિલાપ ગીત ગા અને તેને કહે કે:“‘તું પોતાને પ્રજાઓનો]]></a:t>
+              <a:t><![CDATA[22. Asshur is there and all her company: his graves are about him: all of them slain, fallen by the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સિંહ માને છે, પણ તું છે પાણીમાંના મગર જેવો. તું નદીનું પાણી ચારેબાજુ ઉડાડે છે, તારા પગથી પાણી અશુદ્ધ]]></a:t>
+              <a:t><![CDATA[sword:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરી નાખે છે અને નદીના પાણી દૂષિત કરે છે.”‘]]></a:t>
+              <a:t><![CDATA[23. Whose graves are set in the sides of the pit, and her company is round about her grave: all of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. પરંતુ પ્રાચીનકાળમાં રાજાઓને શસ્ત્રોથી સજ્જ કરીને, તેમની ઢાલ તેમના શરીર પર મૂકીને તથા તેમની તરવાર]]></a:t>
+              <a:t><![CDATA[them slain, fallen by the sword, which caused terror in the land of the living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમના માથાં નીચે મૂકીને મહાન આદર સાથે તેઓને દફનાવવામાં આવતાં હતાં. પરંતુ તું આદર સાથે મૃત્યુ પામીશ]]></a:t>
+              <a:t><![CDATA[24. There is Elam and all her multitude round about her grave, all of them slain, fallen by the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મારા માલિકના વચન છે.]]></a:t>
+              <a:t><![CDATA[young lion of the nations, and you are as a whale in the seas: and you came forth with your rivers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નહિ, પરંતુ તારા પાપ તારા હાડકાં પર રહેશે, કારણ જ્યારે તું જીવતો હતો ત્યારે તેં લોકોને ખુબજ હેરાન]]></a:t>
+              <a:t><![CDATA[sword, which are gone down uncircumcised into the nether parts of the earth, which caused their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કર્યા હતા.]]></a:t>
+              <a:t><![CDATA[terror in the land of the living; yet have they borne their shame with them that go down to the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. યહોવા મારા માલિક કહે છે: “તને મારી જાળમાં પકડી લેવા માટે હું ઘણી પ્રજાઓનું સૈન્ય મોકલીશ, તેઓ તને]]></a:t>
+              <a:t><![CDATA[25. They have set her a bed in the midst of the slain with all her multitude: her graves are round]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખેંચી લાવશે,]]></a:t>
+              <a:t><![CDATA[about him: all of them uncircumcised, slain by the sword: though their terror was caused in the land]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. હું તને ખુલ્લી જમીન પર પછાડીશ અને ભલે પશુપંખીઓ તારી પર આવે, બધાં પ્રાણીઓને તેઓ ધરાઇ જાય ત્યાં]]></a:t>
+              <a:t><![CDATA[of the living, yet have they borne their shame with them that go down to the pit: he is put in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુધી તારું માંસ ખાવા દઇશ.]]></a:t>
+              <a:t><![CDATA[midst of them that be slain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. “પરંતુ, તને પણ બેસુન્નતોની સાથે મૃત્યુલોકમાં નીચે લઇ જવાશે અને તારી કબર જેઓ યુદ્ધમાં માર્યા ગયા]]></a:t>
+              <a:t><![CDATA[26. There is Meshech, Tubal, and all her multitude: her graves are round about him: all of them]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે તેમની સાથે હશે.”]]></a:t>
+              <a:t><![CDATA[uncircumcised, slain by the sword, though they caused their terror in the land of the living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. હું ટેકરીઓને તારા માંસના ટુકડાઓથી ઢાંકી દઇશ અને ખીણોને તારા હાડકાથી ભરી દઇશ.]]></a:t>
+              <a:t><![CDATA[27. And they shall not lie with the mighty that are fallen of the uncircumcised, which are gone down]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. “પોતાના રાજાઓ અને સેનાપતિઓ સહિત ત્યાં અદોમ પણ છે. એ બધા બળવાન યોદ્ધાઓ હતા. પરંતુ અત્યારે એ]]></a:t>
+              <a:t><![CDATA[to hell with their weapons of war: and they have laid their swords under their heads, but their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. “અને હું ઘણા દેશોને ક્રોધિત કરીશ; જ્યારે હું તારા ટુકડાઓને એવા ભૂમિ પ્રદેશોમાં નાંખી દઇશ, જેના]]></a:t>
+              <a:t><![CDATA[and troubled the waters with your feet, and fouled their rivers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દુષ્ટો યુદ્ધમાં માર્યા ગયેલાઓ ભેગા પોઢયા છે.”]]></a:t>
+              <a:t><![CDATA[iniquities shall be upon their bones, though they were the terror of the mighty in the land of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. તારા લોહીથી હું ધરતીને તર કરી દઇશ. તારા લોહીથી પર્વતો છંટાઇ જશે અને નદીનાળા ઊભરાઇ જશે.]]></a:t>
+              <a:t><![CDATA[living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. “ઉત્તરના સર્વ સરદારો ત્યાં છે, સર્વ સિદોનીઓની હત્યા થઇ છે. એક વખત તેઓ લોકોને કંપાવતા હતા, પણ]]></a:t>
+              <a:t><![CDATA[28. Yea, you shall be broken in the midst of the uncircumcised, and shall lie with them that are]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અત્યારે તેઓ લજ્જિત થઇને મૃત્યુ પામ્યા છે. બીજા હત્યા થયેલા દુષ્ટોની સાથે તેઓ અપમાનિત થઇને દુષ્ટોની]]></a:t>
+              <a:t><![CDATA[slain with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સ્થિતિમાં જ પૃથ્વીના ઊંડાણમાં પડ્યા છે.]]></a:t>
+              <a:t><![CDATA[29. There is Edom, her kings, and all her princes, which with their might are laid by them that were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. “મિસરનો રાજા ફારુન એમને બધાને જોઇને યુદ્ધમાં માર્યા ગયેલા પોતાના સંખ્યાબંધ માણસોનાં મૃત્યુનો શોક]]></a:t>
+              <a:t><![CDATA[slain by the sword: they shall lie with the uncircumcised, and with them that go down to the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભૂલી જશે અને આશ્વાસન પામશે. એમ યહોવા મારા માલિક કહે છે.]]></a:t>
+              <a:t><![CDATA[30. There be the princes of the north, all of them, and all the Zidonians, which are gone down with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. “પ્રજાઓમાં ત્રાસ ફેલાવવા માટે મેં તેનો ઉપયોગ કર્યો હતો, છતાં તરવારથી હત્યા થયેલા સર્વ]]></a:t>
+              <a:t><![CDATA[the slain; with their terror they are ashamed of their might; and they lie uncircumcised with them]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +17452,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિશ્વાસઘાતીઓ સાથે ફારુન અને તેના સૈન્યને પણ તરવારથી હણી કાઢવામાં આવશે.” એમ યહોવા મારા માલિક કહે છે.]]></a:t>
+              <a:t><![CDATA[that be slain by the sword, and bear their shame with them that go down to the pit.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Pharaoh shall see them, and shall be comforted over all his multitude, even Pharaoh and all his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +17716,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિષે તું હજી જાણતો નથી.]]></a:t>
+              <a:t><![CDATA[3. Thus says the Lord GOD; I will therefore spread out my net over you with a company of many]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[army slain by the sword, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. For I have caused my terror in the land of the living: and he shall be laid in the midst of the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[uncircumcised with them that are slain with the sword, even Pharaoh and all his multitude, says the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તારા હાલ જોઇને તેઓ આઘાત પામશે. તેમના રાજાઓ પોતાની સામે મારી તરવારને ઘૂમતી જોઇ ભયભીત થઇ જશે. તારા]]></a:t>
+              <a:t><![CDATA[people; and they shall bring you up in my net.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પતનના દિવસે તેઓ બધા પોતાનો જીવ જવાના ભયથી થથરી જશે.”]]></a:t>
+              <a:t><![CDATA[4. Then will I leave you upon the land, I will cast you forth upon the open field, and will cause]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17304,91 +18569,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 32]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme86">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme86">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +18679,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme86">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17589,51 +18854,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>68</Slides>
+  <Slides>73</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>