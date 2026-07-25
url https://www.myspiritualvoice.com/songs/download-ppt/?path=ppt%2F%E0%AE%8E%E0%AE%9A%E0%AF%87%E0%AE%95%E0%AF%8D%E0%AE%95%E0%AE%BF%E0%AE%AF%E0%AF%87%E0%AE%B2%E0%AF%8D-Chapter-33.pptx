--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -127,50 +127,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -219,50 +227,54 @@
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -428,53 +440,57 @@
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -534,51 +550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால் நான் துன்மார்க்கனுடைய மரணத்தை விரும்பாமல், துன்மார்க்கன் தன் வழியைவிட்டுத் திரும்பிப் பிழைப்பதையே விரும்புகிறேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; இஸ்ரவேல் வம்சத்தாரே, உங்கள் பொல்லாத வழிகளைவிட்டுத் திரும்புங்கள், திரும்புங்கள்; நீங்கள் ஏன் சாகவேண்டும் என்கிறார் என்று அவர்களோடே சொல்லு.]]></a:t>
+              <a:t><![CDATA[6. காவற்காரன் பட்டயம் வருவதைக் கண்டும், அவன் எக்காளம் ஊதாமலும் ஜனங்கள் எச்சரிக்கப்படாமலும், பட்டயம் வந்து அவர்களில் யாதொருவனை வாரிக்கொள்ளுகிறது உண்டானால், அவன் தன் அக்கிரமத்திலே வாரிக்கொள்ளப்பட்டான்; ஆனாலும் அவன் இரத்தப்பழியைக் காவற்காரன் கையிலே கேட்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -643,51 +659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் எக்காளத்தின் சத்தத்தைக்கேட்டும், எச்சரிக்கையிருக்கவில்லை; அவனுடைய இரத்தப்பழி அவன்பேரிலே சுமரும்; எச்சரிக்கையாயிருக்கிறவனோ தன் ஜீவனைத் தப்புவித்துக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[6. காவற்காரன் பட்டயம் வருவதைக் கண்டும், அவன் எக்காளம் ஊதாமலும் ஜனங்கள் எச்சரிக்கப்படாமலும், பட்டயம் வந்து அவர்களில் யாதொருவனை வாரிக்கொள்ளுகிறது உண்டானால், அவன் தன் அக்கிரமத்திலே வாரிக்கொள்ளப்பட்டான்; ஆனாலும் அவன் இரத்தப்பழியைக் காவற்காரன் கையிலே கேட்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -861,51 +877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. காவற்காரன் பட்டயம் வருவதைக் கண்டும், அவன் எக்காளம் ஊதாமலும் ஜனங்கள் எச்சரிக்கப்படாமலும், பட்டயம் வந்து அவர்களில் யாதொருவனை வாரிக்கொள்ளுகிறது உண்டானால், அவன் தன் அக்கிரமத்திலே வாரிக்கொள்ளப்பட்டான்; ஆனாலும் அவன் இரத்தப்பழியைக் காவற்காரன் கையிலே கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[8. நான் துன்மார்க்கனை நோக்கி: துன்மார்க்கனே, நீ சாகவே சாவாயென்று சொல்லுகையில், நீ துன்மார்க்கனைத் தன் துன்மார்க்கத்திலிராதபடி எச்சரிக்கத்தக்கதாக அதை அவனுக்குச் சொல்லாமற்போனால், அந்தத் துன்மார்க்கன் தன் அக்கிரமத்திலே சாவான்; ஆனாலும் அவன் இரத்தப்பழியை உன் கையிலே கேட்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -970,51 +986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மனுபுத்திரனே, நீ உன் ஜனத்தின் புத்திரரை நோக்கி: நீதிமான் துரோகம்பண்ணுகிற நாளிலே அவனுடைய நீதி அவனைத் தப்புவிப்பதில்லை; துன்மார்க்கன் தன் துன்மார்க்கத்தைவிட்டுத் திரும்புகிற நாளிலே அவன் தன் அக்கிரமத்தினால் விழுந்துபோவதுமில்லை; நீதிமான் பாவஞ்செய்கிற நாளிலே தன் நீதியினால் பிழைப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[8. நான் துன்மார்க்கனை நோக்கி: துன்மார்க்கனே, நீ சாகவே சாவாயென்று சொல்லுகையில், நீ துன்மார்க்கனைத் தன் துன்மார்க்கத்திலிராதபடி எச்சரிக்கத்தக்கதாக அதை அவனுக்குச் சொல்லாமற்போனால், அந்தத் துன்மார்க்கன் தன் அக்கிரமத்திலே சாவான்; ஆனாலும் அவன் இரத்தப்பழியை உன் கையிலே கேட்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1079,51 +1095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மனுபுத்திரனே, நீ உன் ஜனத்தின் புத்திரரை நோக்கி: நீதிமான் துரோகம்பண்ணுகிற நாளிலே அவனுடைய நீதி அவனைத் தப்புவிப்பதில்லை; துன்மார்க்கன் தன் துன்மார்க்கத்தைவிட்டுத் திரும்புகிற நாளிலே அவன் தன் அக்கிரமத்தினால் விழுந்துபோவதுமில்லை; நீதிமான் பாவஞ்செய்கிற நாளிலே தன் நீதியினால் பிழைப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[8. நான் துன்மார்க்கனை நோக்கி: துன்மார்க்கனே, நீ சாகவே சாவாயென்று சொல்லுகையில், நீ துன்மார்க்கனைத் தன் துன்மார்க்கத்திலிராதபடி எச்சரிக்கத்தக்கதாக அதை அவனுக்குச் சொல்லாமற்போனால், அந்தத் துன்மார்க்கன் தன் அக்கிரமத்திலே சாவான்; ஆனாலும் அவன் இரத்தப்பழியை உன் கையிலே கேட்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1188,51 +1204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மனுபுத்திரனே, நீ உன் ஜனத்தின் புத்திரரை நோக்கி: நீதிமான் துரோகம்பண்ணுகிற நாளிலே அவனுடைய நீதி அவனைத் தப்புவிப்பதில்லை; துன்மார்க்கன் தன் துன்மார்க்கத்தைவிட்டுத் திரும்புகிற நாளிலே அவன் தன் அக்கிரமத்தினால் விழுந்துபோவதுமில்லை; நீதிமான் பாவஞ்செய்கிற நாளிலே தன் நீதியினால் பிழைப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[7. மனுபுத்திரனே, நான் உன்னை இஸ்ரவேல் வம்சத்தாருக்குக் காவற்காரனாக வைத்தேன்; ஆகையால் நீ என் வாயினாலே வார்த்தையைக்கேட்டு, என் நாமத்தினாலே அவர்களை எச்சரிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1406,51 +1422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மனுபுத்திரனே, நான் உன்னை இஸ்ரவேல் வம்சத்தாருக்குக் காவற்காரனாக வைத்தேன்; ஆகையால் நீ என் வாயினாலே வார்த்தையைக்கேட்டு, என் நாமத்தினாலே அவர்களை எச்சரிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[9. துன்மார்க்கன் தன் வழியைவிட்டுத் திரும்பும்படி நீ அவனை எச்சரித்தும் அவன் தன் வழியைவிட்டுத் திரும்பாமற்போனால், அவன் தன் அக்கிரமத்திலே சாவான்; நீயோ உன் ஆத்துமாவைத் தப்புவிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1515,51 +1531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிழைக்கவே பிழைப்பாய் என்று நான் நீதிமானுக்குச் சொல்லும்போது, அவன் தன் நீதியை நம்பி, அநியாயஞ்செய்தால், அவனுடைய நீதியில் ஒன்றும் நினைக்கப்படுவதில்லை, அவன் செய்த தன் அநியாயத்திலே சாவான்.]]></a:t>
+              <a:t><![CDATA[9. துன்மார்க்கன் தன் வழியைவிட்டுத் திரும்பும்படி நீ அவனை எச்சரித்தும் அவன் தன் வழியைவிட்டுத் திரும்பாமற்போனால், அவன் தன் அக்கிரமத்திலே சாவான்; நீயோ உன் ஆத்துமாவைத் தப்புவிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1733,51 +1749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிழைக்கவே பிழைப்பாய் என்று நான் நீதிமானுக்குச் சொல்லும்போது, அவன் தன் நீதியை நம்பி, அநியாயஞ்செய்தால், அவனுடைய நீதியில் ஒன்றும் நினைக்கப்படுவதில்லை, அவன் செய்த தன் அநியாயத்திலே சாவான்.]]></a:t>
+              <a:t><![CDATA[10. மனுபுத்திரனே, நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: எங்கள் துரோகங்களும் எங்கள் பாவங்களும் எங்கள்மேல் இருக்கிறது, நாங்கள் சோர்ந்துபோகிறோம், தாங்கள் பிழைப்பது எப்படியென்று நீங்கள் சொல்லுகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1842,51 +1858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் துன்மார்க்கனை நோக்கி: துன்மார்க்கனே, நீ சாகவே சாவாயென்று சொல்லுகையில், நீ துன்மார்க்கனைத் தன் துன்மார்க்கத்திலிராதபடி எச்சரிக்கத்தக்கதாக அதை அவனுக்குச் சொல்லாமற்போனால், அந்தத் துன்மார்க்கன் தன் அக்கிரமத்திலே சாவான்; ஆனாலும் அவன் இரத்தப்பழியை உன் கையிலே கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[10. மனுபுத்திரனே, நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: எங்கள் துரோகங்களும் எங்கள் பாவங்களும் எங்கள்மேல் இருக்கிறது, நாங்கள் சோர்ந்துபோகிறோம், தாங்கள் பிழைப்பது எப்படியென்று நீங்கள் சொல்லுகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1951,51 +1967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் துன்மார்க்கனை நோக்கி: துன்மார்க்கனே, நீ சாகவே சாவாயென்று சொல்லுகையில், நீ துன்மார்க்கனைத் தன் துன்மார்க்கத்திலிராதபடி எச்சரிக்கத்தக்கதாக அதை அவனுக்குச் சொல்லாமற்போனால், அந்தத் துன்மார்க்கன் தன் அக்கிரமத்திலே சாவான்; ஆனாலும் அவன் இரத்தப்பழியை உன் கையிலே கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால் நான் துன்மார்க்கனுடைய மரணத்தை விரும்பாமல், துன்மார்க்கன் தன் வழியைவிட்டுத் திரும்பிப் பிழைப்பதையே விரும்புகிறேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; இஸ்ரவேல் வம்சத்தாரே, உங்கள் பொல்லாத வழிகளைவிட்டுத் திரும்புங்கள், திரும்புங்கள்; நீங்கள் ஏன் சாகவேண்டும் என்கிறார் என்று அவர்களோடே சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2060,51 +2076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்னும் சாகவே சாவாய் என்று நான் துன்மார்க்கனுக்குச் சொல்லும்போது, அவன் தன் பாவத்தைவிட்டுத் திரும்பி, நியாயமும் நீதியுஞ்செய்து,]]></a:t>
+              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால் நான் துன்மார்க்கனுடைய மரணத்தை விரும்பாமல், துன்மார்க்கன் தன் வழியைவிட்டுத் திரும்பிப் பிழைப்பதையே விரும்புகிறேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; இஸ்ரவேல் வம்சத்தாரே, உங்கள் பொல்லாத வழிகளைவிட்டுத் திரும்புங்கள், திரும்புங்கள்; நீங்கள் ஏன் சாகவேண்டும் என்கிறார் என்று அவர்களோடே சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2169,51 +2185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்னும் சாகவே சாவாய் என்று நான் துன்மார்க்கனுக்குச் சொல்லும்போது, அவன் தன் பாவத்தைவிட்டுத் திரும்பி, நியாயமும் நீதியுஞ்செய்து,]]></a:t>
+              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால் நான் துன்மார்க்கனுடைய மரணத்தை விரும்பாமல், துன்மார்க்கன் தன் வழியைவிட்டுத் திரும்பிப் பிழைப்பதையே விரும்புகிறேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; இஸ்ரவேல் வம்சத்தாரே, உங்கள் பொல்லாத வழிகளைவிட்டுத் திரும்புங்கள், திரும்புங்கள்; நீங்கள் ஏன் சாகவேண்டும் என்கிறார் என்று அவர்களோடே சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2278,51 +2294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. துன்மார்க்கன் தன் வழியைவிட்டுத் திரும்பும்படி நீ அவனை எச்சரித்தும் அவன் தன் வழியைவிட்டுத் திரும்பாமற்போனால், அவன் தன் அக்கிரமத்திலே சாவான்; நீயோ உன் ஆத்துமாவைத் தப்புவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால் நான் துன்மார்க்கனுடைய மரணத்தை விரும்பாமல், துன்மார்க்கன் தன் வழியைவிட்டுத் திரும்பிப் பிழைப்பதையே விரும்புகிறேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; இஸ்ரவேல் வம்சத்தாரே, உங்கள் பொல்லாத வழிகளைவிட்டுத் திரும்புங்கள், திரும்புங்கள்; நீங்கள் ஏன் சாகவேண்டும் என்கிறார் என்று அவர்களோடே சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2387,51 +2403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. துன்மார்க்கன் தன் வழியைவிட்டுத் திரும்பும்படி நீ அவனை எச்சரித்தும் அவன் தன் வழியைவிட்டுத் திரும்பாமற்போனால், அவன் தன் அக்கிரமத்திலே சாவான்; நீயோ உன் ஆத்துமாவைத் தப்புவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[12. மனுபுத்திரனே, நீ உன் ஜனத்தின் புத்திரரை நோக்கி: நீதிமான் துரோகம்பண்ணுகிற நாளிலே அவனுடைய நீதி அவனைத் தப்புவிப்பதில்லை; துன்மார்க்கன் தன் துன்மார்க்கத்தைவிட்டுத் திரும்புகிற நாளிலே அவன் தன் அக்கிரமத்தினால் விழுந்துபோவதுமில்லை; நீதிமான் பாவஞ்செய்கிற நாளிலே தன் நீதியினால் பிழைப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2496,51 +2512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. துன்மார்க்கன் தான் வாங்கின அடைமானத்தையும் தான் கொள்ளையிட்ட பொருளையும் திரும்பக்கொடுத்துவிட்டு, அநியாயம் செய்யாதபடி ஜீவப்பிரமாணங்களில் நடந்தால், அவன் சாகாமல் பிழைக்கவே பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[12. மனுபுத்திரனே, நீ உன் ஜனத்தின் புத்திரரை நோக்கி: நீதிமான் துரோகம்பண்ணுகிற நாளிலே அவனுடைய நீதி அவனைத் தப்புவிப்பதில்லை; துன்மார்க்கன் தன் துன்மார்க்கத்தைவிட்டுத் திரும்புகிற நாளிலே அவன் தன் அக்கிரமத்தினால் விழுந்துபோவதுமில்லை; நீதிமான் பாவஞ்செய்கிற நாளிலே தன் நீதியினால் பிழைப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2605,51 +2621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. துன்மார்க்கன் தான் வாங்கின அடைமானத்தையும் தான் கொள்ளையிட்ட பொருளையும் திரும்பக்கொடுத்துவிட்டு, அநியாயம் செய்யாதபடி ஜீவப்பிரமாணங்களில் நடந்தால், அவன் சாகாமல் பிழைக்கவே பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[12. மனுபுத்திரனே, நீ உன் ஜனத்தின் புத்திரரை நோக்கி: நீதிமான் துரோகம்பண்ணுகிற நாளிலே அவனுடைய நீதி அவனைத் தப்புவிப்பதில்லை; துன்மார்க்கன் தன் துன்மார்க்கத்தைவிட்டுத் திரும்புகிற நாளிலே அவன் தன் அக்கிரமத்தினால் விழுந்துபோவதுமில்லை; நீதிமான் பாவஞ்செய்கிற நாளிலே தன் நீதியினால் பிழைப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2714,51 +2730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மனுபுத்திரனே, நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: எங்கள் துரோகங்களும் எங்கள் பாவங்களும் எங்கள்மேல் இருக்கிறது, நாங்கள் சோர்ந்துபோகிறோம், தாங்கள் பிழைப்பது எப்படியென்று நீங்கள் சொல்லுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[13. பிழைக்கவே பிழைப்பாய் என்று நான் நீதிமானுக்குச் சொல்லும்போது, அவன் தன் நீதியை நம்பி, அநியாயஞ்செய்தால், அவனுடைய நீதியில் ஒன்றும் நினைக்கப்படுவதில்லை, அவன் செய்த தன் அநியாயத்திலே சாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2932,51 +2948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மனுபுத்திரனே, நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: எங்கள் துரோகங்களும் எங்கள் பாவங்களும் எங்கள்மேல் இருக்கிறது, நாங்கள் சோர்ந்துபோகிறோம், தாங்கள் பிழைப்பது எப்படியென்று நீங்கள் சொல்லுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[13. பிழைக்கவே பிழைப்பாய் என்று நான் நீதிமானுக்குச் சொல்லும்போது, அவன் தன் நீதியை நம்பி, அநியாயஞ்செய்தால், அவனுடைய நீதியில் ஒன்றும் நினைக்கப்படுவதில்லை, அவன் செய்த தன் அநியாயத்திலே சாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3041,51 +3057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் செய்த அவனுடைய எல்லாப் பாவங்களும் அவனுக்கு விரோதமாக நினைக்கப்படுவதில்லை; அவன் நியாயமும் நீதியும் செய்தான், பிழைக்கவே பிழைப்பான் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[13. பிழைக்கவே பிழைப்பாய் என்று நான் நீதிமானுக்குச் சொல்லும்போது, அவன் தன் நீதியை நம்பி, அநியாயஞ்செய்தால், அவனுடைய நீதியில் ஒன்றும் நினைக்கப்படுவதில்லை, அவன் செய்த தன் அநியாயத்திலே சாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3150,51 +3166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் செய்த அவனுடைய எல்லாப் பாவங்களும் அவனுக்கு விரோதமாக நினைக்கப்படுவதில்லை; அவன் நியாயமும் நீதியும் செய்தான், பிழைக்கவே பிழைப்பான் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[14. பின்னும் சாகவே சாவாய் என்று நான் துன்மார்க்கனுக்குச் சொல்லும்போது, அவன் தன் பாவத்தைவிட்டுத் திரும்பி, நியாயமும் நீதியுஞ்செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3259,51 +3275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் ஜனத்தின் புத்திரரோ, ஆண்டவருடைய வழி செம்மையானதல்ல என்கிறார்கள்; அவர்களுடைய வழியே செம்மையானதல்ல.]]></a:t>
+              <a:t><![CDATA[14. பின்னும் சாகவே சாவாய் என்று நான் துன்மார்க்கனுக்குச் சொல்லும்போது, அவன் தன் பாவத்தைவிட்டுத் திரும்பி, நியாயமும் நீதியுஞ்செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3368,51 +3384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் ஜனத்தின் புத்திரரோ, ஆண்டவருடைய வழி செம்மையானதல்ல என்கிறார்கள்; அவர்களுடைய வழியே செம்மையானதல்ல.]]></a:t>
+              <a:t><![CDATA[15. துன்மார்க்கன் தான் வாங்கின அடைமானத்தையும் தான் கொள்ளையிட்ட பொருளையும் திரும்பக்கொடுத்துவிட்டு, அநியாயம் செய்யாதபடி ஜீவப்பிரமாணங்களில் நடந்தால், அவன் சாகாமல் பிழைக்கவே பிழைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3477,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீதிமான் தன் நீதியைவிட்டுத் திரும்பி, அநியாயஞ்செய்தால், அவன் அதினால் சாவான்.]]></a:t>
+              <a:t><![CDATA[15. துன்மார்க்கன் தான் வாங்கின அடைமானத்தையும் தான் கொள்ளையிட்ட பொருளையும் திரும்பக்கொடுத்துவிட்டு, அநியாயம் செய்யாதபடி ஜீவப்பிரமாணங்களில் நடந்தால், அவன் சாகாமல் பிழைக்கவே பிழைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3586,51 +3602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீதிமான் தன் நீதியைவிட்டுத் திரும்பி, அநியாயஞ்செய்தால், அவன் அதினால் சாவான்.]]></a:t>
+              <a:t><![CDATA[16. அவன் செய்த அவனுடைய எல்லாப் பாவங்களும் அவனுக்கு விரோதமாக நினைக்கப்படுவதில்லை; அவன் நியாயமும் நீதியும் செய்தான், பிழைக்கவே பிழைப்பான் என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3695,51 +3711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. துன்மார்க்கன் தன் அக்கிரமத்தைவிட்டுத் திரும்பி, நியாயமும் நீதியும் செய்தால், அவன் அவைகளினால் பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[16. அவன் செய்த அவனுடைய எல்லாப் பாவங்களும் அவனுக்கு விரோதமாக நினைக்கப்படுவதில்லை; அவன் நியாயமும் நீதியும் செய்தான், பிழைக்கவே பிழைப்பான் என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3804,51 +3820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. துன்மார்க்கன் தன் அக்கிரமத்தைவிட்டுத் திரும்பி, நியாயமும் நீதியும் செய்தால், அவன் அவைகளினால் பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[17. உன் ஜனத்தின் புத்திரரோ, ஆண்டவருடைய வழி செம்மையானதல்ல என்கிறார்கள்; அவர்களுடைய வழியே செம்மையானதல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3913,51 +3929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்களோ, ஆண்டவருடைய வழி செம்மையானதல்ல என்கிறீர்கள், இஸ்ரவேல் வீட்டாரே நான் உங்களில் ஒவ்வொருவனையும் அவனவன் வழிகளின்படியே நியாயந்தீர்ப்பேனென்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. நீதிமான் தன் நீதியைவிட்டுத் திரும்பி, அநியாயஞ்செய்தால், அவன் அதினால் சாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4131,51 +4147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்களோ, ஆண்டவருடைய வழி செம்மையானதல்ல என்கிறீர்கள், இஸ்ரவேல் வீட்டாரே நான் உங்களில் ஒவ்வொருவனையும் அவனவன் வழிகளின்படியே நியாயந்தீர்ப்பேனென்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. நீதிமான் தன் நீதியைவிட்டுத் திரும்பி, அநியாயஞ்செய்தால், அவன் அதினால் சாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4240,51 +4256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எங்கள் சிறையிருப்பின் பன்னிரண்டாம் வருஷம் பத்தாம் மாதம் ஐந்தாந்தேதியிலே எருசலேமிலிருந்து தப்பின ஒருவன் என்னிடத்தில் வந்து: நகரம் அழிக்கப்பட்டது என்றான்.]]></a:t>
+              <a:t><![CDATA[19. துன்மார்க்கன் தன் அக்கிரமத்தைவிட்டுத் திரும்பி, நியாயமும் நீதியும் செய்தால், அவன் அவைகளினால் பிழைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4349,51 +4365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எங்கள் சிறையிருப்பின் பன்னிரண்டாம் வருஷம் பத்தாம் மாதம் ஐந்தாந்தேதியிலே எருசலேமிலிருந்து தப்பின ஒருவன் என்னிடத்தில் வந்து: நகரம் அழிக்கப்பட்டது என்றான்.]]></a:t>
+              <a:t><![CDATA[19. துன்மார்க்கன் தன் அக்கிரமத்தைவிட்டுத் திரும்பி, நியாயமும் நீதியும் செய்தால், அவன் அவைகளினால் பிழைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4458,51 +4474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தப்பினவன் வருகிறதற்கு முந்தின சாயங்காலத்திலே கர்த்தருடைய கை என்மேல் அமர்ந்து, அவன் காலையில் என்னிடத்தில் வருமட்டும் என் வாயைத் திறந்திருக்கப்பண்ணிற்று; என் வாய் திறக்கப்பட்டது, பின்பு நான் மெளனமாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[20. நீங்களோ, ஆண்டவருடைய வழி செம்மையானதல்ல என்கிறீர்கள், இஸ்ரவேல் வீட்டாரே நான் உங்களில் ஒவ்வொருவனையும் அவனவன் வழிகளின்படியே நியாயந்தீர்ப்பேனென்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4567,51 +4583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தப்பினவன் வருகிறதற்கு முந்தின சாயங்காலத்திலே கர்த்தருடைய கை என்மேல் அமர்ந்து, அவன் காலையில் என்னிடத்தில் வருமட்டும் என் வாயைத் திறந்திருக்கப்பண்ணிற்று; என் வாய் திறக்கப்பட்டது, பின்பு நான் மெளனமாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[20. நீங்களோ, ஆண்டவருடைய வழி செம்மையானதல்ல என்கிறீர்கள், இஸ்ரவேல் வீட்டாரே நான் உங்களில் ஒவ்வொருவனையும் அவனவன் வழிகளின்படியே நியாயந்தீர்ப்பேனென்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4676,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[21. எங்கள் சிறையிருப்பின் பன்னிரண்டாம் வருஷம் பத்தாம் மாதம் ஐந்தாந்தேதியிலே எருசலேமிலிருந்து தப்பின ஒருவன் என்னிடத்தில் வந்து: நகரம் அழிக்கப்பட்டது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4785,51 +4801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மனுபுத்திரனே, இஸ்ரவேல் தேசத்தின் பாழான இடங்களிலுள்ள குடிகள்: ஆபிரகாம் ஒருவனாயிருந்து, தேசத்தைச் சுதந்தரித்துக்கொண்டான்; நாங்கள் அநேகராயிருக்கிறோம், எங்களுக்கு இந்த தேசம் சுதந்தரமாகக் கொடுக்கப்பட்டது என்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[21. எங்கள் சிறையிருப்பின் பன்னிரண்டாம் வருஷம் பத்தாம் மாதம் ஐந்தாந்தேதியிலே எருசலேமிலிருந்து தப்பின ஒருவன் என்னிடத்தில் வந்து: நகரம் அழிக்கப்பட்டது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4894,51 +4910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மனுபுத்திரனே, இஸ்ரவேல் தேசத்தின் பாழான இடங்களிலுள்ள குடிகள்: ஆபிரகாம் ஒருவனாயிருந்து, தேசத்தைச் சுதந்தரித்துக்கொண்டான்; நாங்கள் அநேகராயிருக்கிறோம், எங்களுக்கு இந்த தேசம் சுதந்தரமாகக் கொடுக்கப்பட்டது என்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[22. தப்பினவன் வருகிறதற்கு முந்தின சாயங்காலத்திலே கர்த்தருடைய கை என்மேல் அமர்ந்து, அவன் காலையில் என்னிடத்தில் வருமட்டும் என் வாயைத் திறந்திருக்கப்பண்ணிற்று; என் வாய் திறக்கப்பட்டது, பின்பு நான் மெளனமாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5003,51 +5019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகையால், நீ அவர்களை நோக்கி: நீங்கள் இரத்தத்தோடே கூடியதைத் தின்று, உங்கள் நரகலான விக்கிரகங்களுக்கு நேராக உங்கள் கண்களை ஏறெடுத்து, இரத்தத்தைச் சிந்தியிருக்கிறீர்கள், நீங்கள் தேசத்தைச் சுதந்தரித்துக்கொள்வீர்களோ?]]></a:t>
+              <a:t><![CDATA[22. தப்பினவன் வருகிறதற்கு முந்தின சாயங்காலத்திலே கர்த்தருடைய கை என்மேல் அமர்ந்து, அவன் காலையில் என்னிடத்தில் வருமட்டும் என் வாயைத் திறந்திருக்கப்பண்ணிற்று; என் வாய் திறக்கப்பட்டது, பின்பு நான் மெளனமாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5112,51 +5128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகையால், நீ அவர்களை நோக்கி: நீங்கள் இரத்தத்தோடே கூடியதைத் தின்று, உங்கள் நரகலான விக்கிரகங்களுக்கு நேராக உங்கள் கண்களை ஏறெடுத்து, இரத்தத்தைச் சிந்தியிருக்கிறீர்கள், நீங்கள் தேசத்தைச் சுதந்தரித்துக்கொள்வீர்களோ?]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5330,51 +5346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீங்கள் உங்கள் பட்டயத்தை நம்பிக்கொண்டு, அருவருப்பானதைச் செய்து, உங்களில் அவனவன் தன்தன் அயலான் மனைவியைத் தீட்டுப்படுத்துகிறீர்கள்; நீங்கள் தேசத்தைச் சுதந்தரித்துக்கொள்வீர்களோ என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[24. மனுபுத்திரனே, இஸ்ரவேல் தேசத்தின் பாழான இடங்களிலுள்ள குடிகள்: ஆபிரகாம் ஒருவனாயிருந்து, தேசத்தைச் சுதந்தரித்துக்கொண்டான்; நாங்கள் அநேகராயிருக்கிறோம், எங்களுக்கு இந்த தேசம் சுதந்தரமாகக் கொடுக்கப்பட்டது என்று சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5439,51 +5455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீங்கள் உங்கள் பட்டயத்தை நம்பிக்கொண்டு, அருவருப்பானதைச் செய்து, உங்களில் அவனவன் தன்தன் அயலான் மனைவியைத் தீட்டுப்படுத்துகிறீர்கள்; நீங்கள் தேசத்தைச் சுதந்தரித்துக்கொள்வீர்களோ என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[24. மனுபுத்திரனே, இஸ்ரவேல் தேசத்தின் பாழான இடங்களிலுள்ள குடிகள்: ஆபிரகாம் ஒருவனாயிருந்து, தேசத்தைச் சுதந்தரித்துக்கொண்டான்; நாங்கள் அநேகராயிருக்கிறோம், எங்களுக்கு இந்த தேசம் சுதந்தரமாகக் கொடுக்கப்பட்டது என்று சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5548,51 +5564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ அவர்களை நோக்கி: பாழான இடங்களில் இருக்கிறவர்கள் பட்டயத்தால் விழுவார்கள்; வெளிகளில் இருக்கிறவனை மிருகங்களுக்கு இரையாக ஒப்புக்கொடுப்பேன்; கோட்டைகளிலும் கெபிகளிலும் இருக்கிறவர்கள் கொள்ளைநோயால் சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[25. ஆகையால், நீ அவர்களை நோக்கி: நீங்கள் இரத்தத்தோடே கூடியதைத் தின்று, உங்கள் நரகலான விக்கிரகங்களுக்கு நேராக உங்கள் கண்களை ஏறெடுத்து, இரத்தத்தைச் சிந்தியிருக்கிறீர்கள், நீங்கள் தேசத்தைச் சுதந்தரித்துக்கொள்வீர்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5657,51 +5673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ அவர்களை நோக்கி: பாழான இடங்களில் இருக்கிறவர்கள் பட்டயத்தால் விழுவார்கள்; வெளிகளில் இருக்கிறவனை மிருகங்களுக்கு இரையாக ஒப்புக்கொடுப்பேன்; கோட்டைகளிலும் கெபிகளிலும் இருக்கிறவர்கள் கொள்ளைநோயால் சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[25. ஆகையால், நீ அவர்களை நோக்கி: நீங்கள் இரத்தத்தோடே கூடியதைத் தின்று, உங்கள் நரகலான விக்கிரகங்களுக்கு நேராக உங்கள் கண்களை ஏறெடுத்து, இரத்தத்தைச் சிந்தியிருக்கிறீர்கள், நீங்கள் தேசத்தைச் சுதந்தரித்துக்கொள்வீர்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5766,51 +5782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ அவர்களை நோக்கி: பாழான இடங்களில் இருக்கிறவர்கள் பட்டயத்தால் விழுவார்கள்; வெளிகளில் இருக்கிறவனை மிருகங்களுக்கு இரையாக ஒப்புக்கொடுப்பேன்; கோட்டைகளிலும் கெபிகளிலும் இருக்கிறவர்கள் கொள்ளைநோயால் சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[25. ஆகையால், நீ அவர்களை நோக்கி: நீங்கள் இரத்தத்தோடே கூடியதைத் தின்று, உங்கள் நரகலான விக்கிரகங்களுக்கு நேராக உங்கள் கண்களை ஏறெடுத்து, இரத்தத்தைச் சிந்தியிருக்கிறீர்கள், நீங்கள் தேசத்தைச் சுதந்தரித்துக்கொள்வீர்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5875,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நான் தேசத்தைப் பாழும் அவாந்தரமுமாக்குவேன்; அப்பொழுது அதினுடைய பெலத்தின் பெருமை ஒழிந்துபோகும்; அப்பொழுது இஸ்ரவேலின் மலைகள் கடந்துபோவாரில்லாமல் அவாந்தரமாய்க் கிடக்கும்.]]></a:t>
+              <a:t><![CDATA[26. நீங்கள் உங்கள் பட்டயத்தை நம்பிக்கொண்டு, அருவருப்பானதைச் செய்து, உங்களில் அவனவன் தன்தன் அயலான் மனைவியைத் தீட்டுப்படுத்துகிறீர்கள்; நீங்கள் தேசத்தைச் சுதந்தரித்துக்கொள்வீர்களோ என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5984,51 +6000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நான் தேசத்தைப் பாழும் அவாந்தரமுமாக்குவேன்; அப்பொழுது அதினுடைய பெலத்தின் பெருமை ஒழிந்துபோகும்; அப்பொழுது இஸ்ரவேலின் மலைகள் கடந்துபோவாரில்லாமல் அவாந்தரமாய்க் கிடக்கும்.]]></a:t>
+              <a:t><![CDATA[26. நீங்கள் உங்கள் பட்டயத்தை நம்பிக்கொண்டு, அருவருப்பானதைச் செய்து, உங்களில் அவனவன் தன்தன் அயலான் மனைவியைத் தீட்டுப்படுத்துகிறீர்கள்; நீங்கள் தேசத்தைச் சுதந்தரித்துக்கொள்வீர்களோ என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6093,51 +6109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் செய்த அவர்களுடைய எல்லா அருவருப்புகளினிமித்தமும் நான் தேசத்தைப் பாழும் அவாந்தரமுமாக்கும்போது நான் கர்த்தரென்று அறிந்துகொள்வார்கள், இதை என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[27. நீ அவர்களை நோக்கி: பாழான இடங்களில் இருக்கிறவர்கள் பட்டயத்தால் விழுவார்கள்; வெளிகளில் இருக்கிறவனை மிருகங்களுக்கு இரையாக ஒப்புக்கொடுப்பேன்; கோட்டைகளிலும் கெபிகளிலும் இருக்கிறவர்கள் கொள்ளைநோயால் சாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6202,51 +6218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் செய்த அவர்களுடைய எல்லா அருவருப்புகளினிமித்தமும் நான் தேசத்தைப் பாழும் அவாந்தரமுமாக்கும்போது நான் கர்த்தரென்று அறிந்துகொள்வார்கள், இதை என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[27. நீ அவர்களை நோக்கி: பாழான இடங்களில் இருக்கிறவர்கள் பட்டயத்தால் விழுவார்கள்; வெளிகளில் இருக்கிறவனை மிருகங்களுக்கு இரையாக ஒப்புக்கொடுப்பேன்; கோட்டைகளிலும் கெபிகளிலும் இருக்கிறவர்கள் கொள்ளைநோயால் சாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6311,51 +6327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மேலும் மனுபுத்திரனே, உன் ஜனத்தின் புத்திரர் சுவர் ஓரங்களிலும் வீட்டுவாசல்களிலும் உன்னைக்குறித்துப் பேசி, கர்த்தரிடத்திலிருந்து புறப்பட்ட வார்த்தை என்னவென்று கேட்போம் வாருங்கள் என்று ஒருவரோடொருவரும் சகோதரனோடே சகோதரனும் சொல்லி,]]></a:t>
+              <a:t><![CDATA[27. நீ அவர்களை நோக்கி: பாழான இடங்களில் இருக்கிறவர்கள் பட்டயத்தால் விழுவார்கள்; வெளிகளில் இருக்கிறவனை மிருகங்களுக்கு இரையாக ஒப்புக்கொடுப்பேன்; கோட்டைகளிலும் கெபிகளிலும் இருக்கிறவர்கள் கொள்ளைநோயால் சாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6529,51 +6545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மேலும் மனுபுத்திரனே, உன் ஜனத்தின் புத்திரர் சுவர் ஓரங்களிலும் வீட்டுவாசல்களிலும் உன்னைக்குறித்துப் பேசி, கர்த்தரிடத்திலிருந்து புறப்பட்ட வார்த்தை என்னவென்று கேட்போம் வாருங்கள் என்று ஒருவரோடொருவரும் சகோதரனோடே சகோதரனும் சொல்லி,]]></a:t>
+              <a:t><![CDATA[28. நான் தேசத்தைப் பாழும் அவாந்தரமுமாக்குவேன்; அப்பொழுது அதினுடைய பெலத்தின் பெருமை ஒழிந்துபோகும்; அப்பொழுது இஸ்ரவேலின் மலைகள் கடந்துபோவாரில்லாமல் அவாந்தரமாய்க் கிடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6638,51 +6654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஜனங்கள் கூடிவருகிற வழக்கத்தின்படி உன்னிடத்தில் வந்து, உனக்கு முன்பாக என் ஜனங்கள்போல் உட்கார்ந்து, உன் வார்த்தைகளைக் கேட்கிறார்கள்; ஆனாலும் அவர்கள் அவைகளின்படி செய்கிறதில்லை; அவர்கள் தங்கள் வாயினாலே இன்பமாய்ப் பேசுகிறார்கள், அவர்கள் இருதயமோ பொருளாசையைப் பின்பற்றிப்போகிறது.]]></a:t>
+              <a:t><![CDATA[28. நான் தேசத்தைப் பாழும் அவாந்தரமுமாக்குவேன்; அப்பொழுது அதினுடைய பெலத்தின் பெருமை ஒழிந்துபோகும்; அப்பொழுது இஸ்ரவேலின் மலைகள் கடந்துபோவாரில்லாமல் அவாந்தரமாய்க் கிடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6747,51 +6763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஜனங்கள் கூடிவருகிற வழக்கத்தின்படி உன்னிடத்தில் வந்து, உனக்கு முன்பாக என் ஜனங்கள்போல் உட்கார்ந்து, உன் வார்த்தைகளைக் கேட்கிறார்கள்; ஆனாலும் அவர்கள் அவைகளின்படி செய்கிறதில்லை; அவர்கள் தங்கள் வாயினாலே இன்பமாய்ப் பேசுகிறார்கள், அவர்கள் இருதயமோ பொருளாசையைப் பின்பற்றிப்போகிறது.]]></a:t>
+              <a:t><![CDATA[29. அவர்கள் செய்த அவர்களுடைய எல்லா அருவருப்புகளினிமித்தமும் நான் தேசத்தைப் பாழும் அவாந்தரமுமாக்கும்போது நான் கர்த்தரென்று அறிந்துகொள்வார்கள், இதை என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6856,51 +6872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஜனங்கள் கூடிவருகிற வழக்கத்தின்படி உன்னிடத்தில் வந்து, உனக்கு முன்பாக என் ஜனங்கள்போல் உட்கார்ந்து, உன் வார்த்தைகளைக் கேட்கிறார்கள்; ஆனாலும் அவர்கள் அவைகளின்படி செய்கிறதில்லை; அவர்கள் தங்கள் வாயினாலே இன்பமாய்ப் பேசுகிறார்கள், அவர்கள் இருதயமோ பொருளாசையைப் பின்பற்றிப்போகிறது.]]></a:t>
+              <a:t><![CDATA[29. அவர்கள் செய்த அவர்களுடைய எல்லா அருவருப்புகளினிமித்தமும் நான் தேசத்தைப் பாழும் அவாந்தரமுமாக்கும்போது நான் கர்த்தரென்று அறிந்துகொள்வார்கள், இதை என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6965,51 +6981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இதோ நீ இனிய குரலும் கீதவாத்தியம் வாசிப்பதில் சாமர்த்தியமுமுடையவன் பாடும் இன்பமான பாட்டுக்குச் சமானமாயிருக்கிறாய்; அவர்கள் உன் வார்த்தைகளைக் கேட்கிறார்கள்; ஆனாலும் அவைகளின்படி செய்யாமற்போகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[30. மேலும் மனுபுத்திரனே, உன் ஜனத்தின் புத்திரர் சுவர் ஓரங்களிலும் வீட்டுவாசல்களிலும் உன்னைக்குறித்துப் பேசி, கர்த்தரிடத்திலிருந்து புறப்பட்ட வார்த்தை என்னவென்று கேட்போம் வாருங்கள் என்று ஒருவரோடொருவரும் சகோதரனோடே சகோதரனும் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7074,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இதோ நீ இனிய குரலும் கீதவாத்தியம் வாசிப்பதில் சாமர்த்தியமுமுடையவன் பாடும் இன்பமான பாட்டுக்குச் சமானமாயிருக்கிறாய்; அவர்கள் உன் வார்த்தைகளைக் கேட்கிறார்கள்; ஆனாலும் அவைகளின்படி செய்யாமற்போகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[30. மேலும் மனுபுத்திரனே, உன் ஜனத்தின் புத்திரர் சுவர் ஓரங்களிலும் வீட்டுவாசல்களிலும் உன்னைக்குறித்துப் பேசி, கர்த்தரிடத்திலிருந்து புறப்பட்ட வார்த்தை என்னவென்று கேட்போம் வாருங்கள் என்று ஒருவரோடொருவரும் சகோதரனோடே சகோதரனும் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7183,51 +7199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இதோ நீ இனிய குரலும் கீதவாத்தியம் வாசிப்பதில் சாமர்த்தியமுமுடையவன் பாடும் இன்பமான பாட்டுக்குச் சமானமாயிருக்கிறாய்; அவர்கள் உன் வார்த்தைகளைக் கேட்கிறார்கள்; ஆனாலும் அவைகளின்படி செய்யாமற்போகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[30. மேலும் மனுபுத்திரனே, உன் ஜனத்தின் புத்திரர் சுவர் ஓரங்களிலும் வீட்டுவாசல்களிலும் உன்னைக்குறித்துப் பேசி, கர்த்தரிடத்திலிருந்து புறப்பட்ட வார்த்தை என்னவென்று கேட்போம் வாருங்கள் என்று ஒருவரோடொருவரும் சகோதரனோடே சகோதரனும் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7292,51 +7308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இதோ, அது வருகிறது, அது வருகையில் தங்கள் நடுவிலே ஒரு தீர்க்கதரிசி இருந்தான் என்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. ஜனங்கள் கூடிவருகிற வழக்கத்தின்படி உன்னிடத்தில் வந்து, உனக்கு முன்பாக என் ஜனங்கள்போல் உட்கார்ந்து, உன் வார்த்தைகளைக் கேட்கிறார்கள்; ஆனாலும் அவர்கள் அவைகளின்படி செய்கிறதில்லை; அவர்கள் தங்கள் வாயினாலே இன்பமாய்ப் பேசுகிறார்கள், அவர்கள் இருதயமோ பொருளாசையைப் பின்பற்றிப்போகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7401,51 +7417,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இதோ, அது வருகிறது, அது வருகையில் தங்கள் நடுவிலே ஒரு தீர்க்கதரிசி இருந்தான் என்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. ஜனங்கள் கூடிவருகிற வழக்கத்தின்படி உன்னிடத்தில் வந்து, உனக்கு முன்பாக என் ஜனங்கள்போல் உட்கார்ந்து, உன் வார்த்தைகளைக் கேட்கிறார்கள்; ஆனாலும் அவர்கள் அவைகளின்படி செய்கிறதில்லை; அவர்கள் தங்கள் வாயினாலே இன்பமாய்ப் பேசுகிறார்கள், அவர்கள் இருதயமோ பொருளாசையைப் பின்பற்றிப்போகிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. ஜனங்கள் கூடிவருகிற வழக்கத்தின்படி உன்னிடத்தில் வந்து, உனக்கு முன்பாக என் ஜனங்கள்போல் உட்கார்ந்து, உன் வார்த்தைகளைக் கேட்கிறார்கள்; ஆனாலும் அவர்கள் அவைகளின்படி செய்கிறதில்லை; அவர்கள் தங்கள் வாயினாலே இன்பமாய்ப் பேசுகிறார்கள், அவர்கள் இருதயமோ பொருளாசையைப் பின்பற்றிப்போகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7520,50 +7645,377 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[4. எக்காளத்தின் சத்தத்தக் கேட்கிறவன் அதைக் கேட்டும், எச்சரிக்கையாயிராமல், பட்டயம் வந்து அவனை வாரிக்கொள்ளுகிறது உண்டானால், அவனுடைய இரத்தப்பழி அவன் தலையின்மேல் சுமரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. இதோ நீ இனிய குரலும் கீதவாத்தியம் வாசிப்பதில் சாமர்த்தியமுமுடையவன் பாடும் இன்பமான பாட்டுக்குச் சமானமாயிருக்கிறாய்; அவர்கள் உன் வார்த்தைகளைக் கேட்கிறார்கள்; ஆனாலும் அவைகளின்படி செய்யாமற்போகிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. இதோ நீ இனிய குரலும் கீதவாத்தியம் வாசிப்பதில் சாமர்த்தியமுமுடையவன் பாடும் இன்பமான பாட்டுக்குச் சமானமாயிருக்கிறாய்; அவர்கள் உன் வார்த்தைகளைக் கேட்கிறார்கள்; ஆனாலும் அவைகளின்படி செய்யாமற்போகிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. இதோ, அது வருகிறது, அது வருகையில் தங்கள் நடுவிலே ஒரு தீர்க்கதரிசி இருந்தான் என்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -7619,51 +8071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால் நான் துன்மார்க்கனுடைய மரணத்தை விரும்பாமல், துன்மார்க்கன் தன் வழியைவிட்டுத் திரும்பிப் பிழைப்பதையே விரும்புகிறேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; இஸ்ரவேல் வம்சத்தாரே, உங்கள் பொல்லாத வழிகளைவிட்டுத் திரும்புங்கள், திரும்புங்கள்; நீங்கள் ஏன் சாகவேண்டும் என்கிறார் என்று அவர்களோடே சொல்லு.]]></a:t>
+              <a:t><![CDATA[5. அவன் எக்காளத்தின் சத்தத்தைக்கேட்டும், எச்சரிக்கையிருக்கவில்லை; அவனுடைய இரத்தப்பழி அவன்பேரிலே சுமரும்; எச்சரிக்கையாயிருக்கிறவனோ தன் ஜீவனைத் தப்புவித்துக்கொள்ளுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7728,51 +8180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால் நான் துன்மார்க்கனுடைய மரணத்தை விரும்பாமல், துன்மார்க்கன் தன் வழியைவிட்டுத் திரும்பிப் பிழைப்பதையே விரும்புகிறேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; இஸ்ரவேல் வம்சத்தாரே, உங்கள் பொல்லாத வழிகளைவிட்டுத் திரும்புங்கள், திரும்புங்கள்; நீங்கள் ஏன் சாகவேண்டும் என்கிறார் என்று அவர்களோடே சொல்லு.]]></a:t>
+              <a:t><![CDATA[5. அவன் எக்காளத்தின் சத்தத்தைக்கேட்டும், எச்சரிக்கையிருக்கவில்லை; அவனுடைய இரத்தப்பழி அவன்பேரிலே சுமரும்; எச்சரிக்கையாயிருக்கிறவனோ தன் ஜீவனைத் தப்புவித்துக்கொள்ளுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7807,51 +8259,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506551" r:id="rId1"/>
+    <p:sldLayoutId id="2474005385" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8363,54 +8815,86 @@
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8531,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દુષ્ટ માગોર્થી પાછા ફરો, હે ઇસ્રાએલી લોકો, તમે શા માટે મૃત્યુ પસંદ કરો છો?’]]></a:t>
+              <a:t><![CDATA[6. ಆದರೆ ಕಾವಲುಗಾರನು ಕತ್ತಿಯನ್ನು ನೋಡಿ, ಒಂದು ವೇಳೆ ಕಹಳೆಯನ್ನು ಊದದೆ ಜನರನ್ನೂ ಎಚ್ಚರಿಸದಿದ್ದರೆ, ಆಗ ಕತ್ತಿಯು ಬಂದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. કારણ કે તેણે રણશિંગાનો અવાજ સાંભળ્યો પણ તે ચેત્યો નહિ; જો ચેત્યો હોત તો બચી ગયો હોત.”‘]]></a:t>
+              <a:t><![CDATA[ಅವರೊಳಗಿಂದ ಯಾರೊಬ್ಬನನ್ನಾದರೂ ತೆಗೆದುಕೊಂಡರೆ ಅವನು ತನ್ನ ಅಕ್ರಮದಲ್ಲಿ ತೆಗೆಯಲ್ಪಡುತ್ತಾನೆ. ಆದರೆ ನಾನು ಅವನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. “‘પણ લશ્કરને આવતું જોઇને જો સંત્રી રણશિંગુ ન ફૂંકે અને લોકોને ન ચેતવે અને લશ્કર આવીને કોઇને મારી]]></a:t>
+              <a:t><![CDATA[ರಕ್ತವನ್ನು ಕಾವಲುಗಾರನ ಕೈಯಿಂದ ವಿಚಾರಿಸುವೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નાખે, તો તે પોતાને પાપે મર્યો હોવા છતાં હું એને માટે સંત્રીને જવાબદાર ઠેરવીશ.’]]></a:t>
+              <a:t><![CDATA[8. ನಾನು ದುಷ್ಟನಿಗೆ--ಓ ದುಷ್ಟ ಮನುಷ್ಯನೇ, ನೀನು ನಿಶ್ಚಯವಾಗಿ ಸಾಯುವಿ ಎಂದು ಹೇಳುವಾಗ ಒಂದು ವೇಳೆ ನೀನು ಅವನೊಂದಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. “હે મનુષ્યના પુત્ર, તારા દેશબંધુઓને કહે કે, ‘કોઇ પુણ્યશાળી માણસ પાપ કરે તો તેનું પુણ્ય તેને]]></a:t>
+              <a:t><![CDATA[ಮಾತನಾಡದೆ ದುಷ್ಟನನ್ನು ಅವನ ಮಾರ್ಗದಿಂದ ಎಚ್ಚರಿಸದಿದ್ದರೆ ಆ ದುಷ್ಟ ಮನುಷ್ಯನು ಅವನ ಅಕ್ರಮಗಳಲ್ಲಿಯೇ ಸಾಯುವನು; ಅವನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બચાવી નહિ શકે. જો કોઇ દુષ્ટ માણસ તેનો દુષ્ટ રસ્તો છોડી દે તો તેનાં કરેલા પાપો તેને પડવા નહિ દે, અને]]></a:t>
+              <a:t><![CDATA[ರಕ್ತವನ್ನು ನಾನು ನಿನ್ನ ಕೈಯಿಂದ ವಿಚಾರಿಸುವೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કોઇ પુણ્યશાળી માણસ પાપ કરવાનું શરૂ કરે તો તે જીવતો નહિ રહે.’]]></a:t>
+              <a:t><![CDATA[7. ಓ ಮನುಷ್ಯಪುತ್ರನೇ, ನಿನ್ನನ್ನು ನಾನು ಇಸ್ರಾಯೇಲಿನ ಮನೆತನದವರಿಗೆ ಕಾವಲುಗಾರನನ್ನಾಗಿ ಇಟ್ಟಿದ್ದೇನೆ; ಆದದರಿಂದ ನೀನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. “હે મનુષ્યના પુત્ર, મેં તને ઇસ્રાએલીઓનો સંત્રી નીમ્યો છે, જ્યારે જ્યારે તું મારી વાણી સાંભળે,]]></a:t>
+              <a:t><![CDATA[ನನ್ನ ಬಾಯಿಯ ವಾಕ್ಯವನ್ನು ಕೇಳು, ನನ್ನಿಂದ ಅವರನ್ನು ಎಚ್ಚರಿಸು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ત્યારે ત્યારે મારા તરફથી તું તેમને ચેતવણી આપજે.]]></a:t>
+              <a:t><![CDATA[9. ಆದಾಗ್ಯೂ ನೀನು ಒಂದು ವೇಳೆ ದುಷ್ಟನನ್ನು ಅವನ ದುಮಾರ್ಗಗಳಿಂದ ತಿರುಗಲು ಎಚ್ಚರಿಸಿದರೂ ಅವನು ತನ್ನ ದುಷ್ಟಮಾರ್ಗದಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. “હું કોઇ પુણ્યશાળી માણસને કહું કે, તું જીવશે, અને તે મારું પુણ્ય મને બચાવશે એમ માનીને પાપ કરે,]]></a:t>
+              <a:t><![CDATA[ತಿರುಗದಿದ್ದರೆ ಅವನ ಅಕ್ರಮಗಳಲ್ಲಿಯೇ ಸಾಯುವನು; ಆದರೆ ನೀನು ನಿನ್ನ ಪ್ರಾಣವನ್ನು ತಪ್ಪಿಸಿಕೊಳ್ಳುವಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. પછી મને યહોવાની વાણી આ પ્રમાણે સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[1. ಕರ್ತನ ವಾಕ್ಯವು ನನಗೆ ಬಂದು ಹೇಳಿದ್ದೇನಂದರೆ--]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તો તેનું કોઇ પુણ્ય સંભારવામાં નહિ આવે, પણ તેણે પાપ કર્યું એટલે તે મરવાનો જ.]]></a:t>
+              <a:t><![CDATA[10. ಓ ಮನುಷ್ಯಪುತ್ರನೇ, ನೀನು ಇಸ್ರಾಯೇಲಿನ ಮನೆತನದವರೊಂದಿಗೆ ಮಾತನಾಡಿ ಹೀಗೆ ಹೇಳು --ನಮ್ಮ ಅಪರಾಧಗಳೂ ಪಾಪಗಳೂ ನಮ್ಮ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. જો હું કોઇ દુષ્ટ વ્યકિતને તેની દુષ્ટતા ખાતર મોતની સજા કરું અને તું તે માણસને ખોટો રસ્તો છોડી]]></a:t>
+              <a:t><![CDATA[ಮೇಲಿದ್ದು ನಾವು ಅವುಗಳಲ್ಲಿ ಕ್ಷೀಣಿಸುತ್ತಾ ಹೋದರೆ ಹೇಗೆ ಬದುಕುವೆವು; ಎಂದು ಹೇಳುವಿರಲ್ಲಾ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવાની ચેતવણી ન આપે, તો તે મરશે તો તેના પોતાના પાપે, પણ એના મોત માટે હું તને જ જવાબદાર લેખીશ.]]></a:t>
+              <a:t><![CDATA[11. ಅವರಿಗೆ ಹೀಗೆ ಹೇಳು ಎಂದು ದೇವರಾದ ಕರ್ತನು ಹೇಳುತ್ತಾನೆ --ನನ್ನ ಜೀವದಾಣೆ, ನನಗೆ ದುಷ್ಟನ ಸಾವಿನಿಂದ ಸಂತೋಷ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. “હું દુષ્ટ માણસને કહું કે તું મૃત્યુ પામશે, પણ જો તે પોતાના પાપોથી પાછો ફરે અને જે યોગ્ય તથા]]></a:t>
+              <a:t><![CDATA[ಸಿಗುವದಿಲ್ಲ; ಆದರೆ ಆ ದುಷ್ಟನು ದುರ್ಮಾ ರ್ಗದಿಂದ ತಿರುಗಿಕೊಂಡು ಜೀವಿಸುವದಾದರೆ ಅದರಲ್ಲಿಯೇ ನನಗೆ ಸಂತೋಷಸಿಗುವದು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભલું છે તે કરે.]]></a:t>
+              <a:t><![CDATA[ಇಸ್ರಾ ಯೇಲಿನ ಮನೆತನದವರೇ, ನೀವು ನಿಮ್ಮ ನಿಮ್ಮ ದುಷ್ಟಮಾರ್ಗಗಳನ್ನು ಬಿಟ್ಟು ತಿರುಗಿರಿ, ನೀವು ತಿರುಗಿ ಕೊಳ್ಳಿರಿ. ನೀವು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. પરંતુ જો તે ખોટો રસ્તો છોડી દેવાની તેને ચેતવણી આપી હોય છતાં તેણે તે નહિ છોડ્યો હોય; તો તે પોતાના]]></a:t>
+              <a:t><![CDATA[ಸಾಯುವದು ಯಾಕೆ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાપે મરશે પણ તું બચી જશે.]]></a:t>
+              <a:t><![CDATA[12. ಮನುಷ್ಯ ಪುತ್ರನೇ. ನೀನು ನಿನ್ನ ಜನರ ಮಕ್ಕಳಿಗೆ ಹೇಳು--ನೀತಿವಂತನ ನೀತಿಯು ಅವನ ಅಪರಾಧದ ದಿನದಲ್ಲಿ ಅವನನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. જો એ ગીરો રાખેલી વસ્તુ પાછી આપે, ચોરેલી વસ્તુ પાછી સોંપી દે અને કશું ખોટું ન કરતાં સાચા જીવનના]]></a:t>
+              <a:t><![CDATA[ತಪ್ಪಿಸುವದಿಲ್ಲ; ಹಾಗೆಯೇ ದುಷ್ಟನ ದುಷ್ಟತ್ವವು ಅವನು ತನ್ನ ದುಷ್ಟತ್ವವನ್ನು ಬಿಟ್ಟು ತಿರುಗುವ ದಿನದಲ್ಲಿ ಅದರಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નિયમો પાળે તો તે જરૂર જીવશે, મરશે નહિ,]]></a:t>
+              <a:t><![CDATA[ಬೀಳುವದಿಲ್ಲ; ನೀತಿವಂತನು ಪಾಪಮಾಡುವ ದಿನದಲ್ಲಿ ನೀತಿಯಿಂದ ಬದುಕ ಲಾರನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. “હે મનુષ્યના પુત્ર, ઇસ્રાએલી લોકોને કહે કે તમે આ પ્રમાણે કહો છો: ‘અમારાં પાપોનો બોજ અમારા માથા]]></a:t>
+              <a:t><![CDATA[13. ನಾನು ನೀತಿವಂತನಿಗೆ--ನೀನು ನಿಶ್ಚಯವಾಗಿ ಬದುಕುವಿ ಎಂದು ಹೇಳುವಾಗ--ಅವನು ಒಂದು ವೇಳೆ ಅವನ ಸ್ವಂತ ನೀತಿಯನ್ನು ನಂಬಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “હે મનુષ્ય પુત્ર, તું તારા દેશબંધુઓને જઇને આ જણાવ; ‘જ્યારે હું, યહોવા, કોઇ દેશ સામે લશ્કર મોકલું]]></a:t>
+              <a:t><![CDATA[2. ಮನುಷ್ಯಪುತ್ರನೇ, ನಿನ್ನ ಜನರ ಮಕ್ಕಳೊಂದಿಗೆ ಮಾತನಾಡು ಮತ್ತು ಅವ ರಿಗೆ--ನಾನು ಒಂದು ದೇಶದ ಮೇಲೆ ಯಾವಾಗ ಕತ್ತಿಯನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પર વધી ગયો છે. અપરાધોને લીધે અમે ક્ષીણ થતા જઇએ છીએ, અમે શી રીતે જીવીશું?’]]></a:t>
+              <a:t><![CDATA[ಅನ್ಯಾಯವನ್ನು ಮಾಡಿದರೆ ಅವನ ಎಲ್ಲಾ ನೀತಿಯು ಜ್ಞಾಪಕಮಾಡಿ ಕೊಳ್ಳಲ್ಪಡುವದಿಲ್ಲ; ಆದರೆ ಅವನು ಮಾಡಿದ ಅವನ ಅಕ್ರಮಗಳಿಗಾಗಿಯೇ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. એણે કરેલું કોઇ પણ પાપ સંભારવામાં નહિ આવે; કારણ કે તેણે નીતિમત્તા અને ન્યાયનો માર્ગ અનુસર્યો છે]]></a:t>
+              <a:t><![CDATA[ಅವನು ಸಾಯುತ್ತಾನೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એટલે એ ચોક્કસ જીવશે.]]></a:t>
+              <a:t><![CDATA[14. ನಾನು ದುಷ್ಟನಿಗೆ--ನೀನು ನಿಶ್ಚಯ ವಾಗಿ ಸಾಯುವಿ ಎಂದು ಹೇಳುವಾಗ ಅವನು ಪಾಪ ದಿಂದ ತಿರುಗಿಕೊಂಡರೆ ಮತ್ತು ನ್ಯಾಯವನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. “તેમ છતાં તારા દેશબંધુઓ કહે છે કે, ‘યહોવાનો વ્યવહાર ન્યાયી નથી.’“પણ હકીકત એ છે કે તેઓનો પોતાનો]]></a:t>
+              <a:t><![CDATA[ನೀತಿ ಯನ್ನೂ ಮಾಡಿದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વ્યવહાર ન્યાયી નથી.]]></a:t>
+              <a:t><![CDATA[15. ದುಷ್ಟನು ತನ್ನ ಒತ್ತೆಯನ್ನು ಹಿಂದಕ್ಕೆ ಕೊಟ್ಟರೆ ಮತ್ತು ದೋಚಿಕೊಂಡದ್ದನ್ನು ತಿರುಗಿ ಕೊಟ್ಟು ಅನ್ಯಾಯವನ್ನು ಮಾಡದೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. હું ફરીથી કહું છું કે જો ન્યાયી માણસ પોતાના ન્યાયી કૃત્યો મૂકી દઇને ભૂંડાઇઓ તરફ વળશે તો તે]]></a:t>
+              <a:t><![CDATA[ಜೀವದ ನಿಯಮಗಳಲ್ಲಿ ನಡೆದರೆ ಅವನು ಸಾಯದೆ ಖಂಡಿತ ವಾಗಿ ಬದುಕುವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૃત્યુ પામશે.]]></a:t>
+              <a:t><![CDATA[16. ಅವನು ಮಾಡಿರುವ ಪಾಪ ಗಳಲ್ಲಿ ಒಂದಾದರೂ ಅವನಿಗೆ ವಿರೋಧವಾಗಿ ಜ್ಞಾಪ ಕಕ್ಕೆ ಬರುವದಿಲ್ಲ; ಅವನು ನ್ಯಾಯವನ್ನೂ ನೀತಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. પણ જો કોઇ પાપી માણસ પાપનો રસ્તો છોડીને નીતિમત્તા અને ન્યાયના માગેર્ ચાલે ત્યારે તેણે કરેલા]]></a:t>
+              <a:t><![CDATA[ಯನ್ನೂ ಮಾಡಿದ್ದರಿಂದ ನಿಶ್ಚಯವಾಗಿ ಬದುಕುವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સત્કમોર્ને કારણે તે જીવશે.]]></a:t>
+              <a:t><![CDATA[17. ಆದರೂ ನಿನ್ನ ಜನರ ಮಕ್ಕಳು--ಕರ್ತನ ಮಾರ್ಗವು ಸಮವಿಲ್ಲ ಅನ್ನುತ್ತಾರೆ. ಅವರಿಗಾದರೋ ಅವರ ಮಾರ್ಗವೇ ಸಮವಾಗಿಲ್ಲ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. છતાં તમે ઇસ્રાએલી લોકો કહો છો એ યહોવાનો વ્યવહાર ન્યાયી નથી, પરંતુ હું તમારામાંના દરેકનો ન્યાય]]></a:t>
+              <a:t><![CDATA[18. ಯಾವಾಗ ನೀತಿ ವಂತನು ತನ್ನ ನೀತಿಯಿಂದ ತಿರುಗಿಕೊಳ್ಳುವನೋ ಮತ್ತು ಅಕ್ರಮವನ್ನು ಮಾಡುವನೋ ಅವನು ಖಂಡಿತ ವಾಗಿಯೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છું, ત્યારે ત્યાંના લોકો પોતામાંના એકજણને પસંદ કરીને સંત્રી તરીકે નીમે છે.]]></a:t>
+              <a:t><![CDATA[ತರುವೆನೋ ಆಗ ಆ ದೇಶದ ಜನರು ತಮ್ಮ ಪ್ರಾಂತ್ಯದ ಒಬ್ಬ ಮನುಷ್ಯನನ್ನು ಆರಿಸಿ ತಮಗೆ ಕಾವಲುಗಾರನನ್ನಾಗಿ ಇಟ್ಟರೆ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમારાં કામ પ્રમાણે કરીશ.”]]></a:t>
+              <a:t><![CDATA[ಅದರಲ್ಲಿಯೇ ಸಾಯುವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. અમારા દેશવટાના બારમાં વરસમાં દશમાં મહિનાના પાચમા દિવસે યરૂશાલેમથી નાસી છૂટેલો એક માણસ મારી પાસે]]></a:t>
+              <a:t><![CDATA[19. ಆದರೆ ದುಷ್ಟನು ದುಷ್ಟತ್ವವನ್ನು ಬಿಟ್ಟು ತಿರುಗಿಕೊಂಡು ನ್ಯಾಯ ವನ್ನೂ ನೀತಿಯನ್ನೂ ನಡೆಸಿದರೆ ಅವನು ಅದರಲ್ಲಿಯೇ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવ્યો અને મને કહ્યું, “નગરનું પતન થયું છે.”]]></a:t>
+              <a:t><![CDATA[ಬದುಕುವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. તે આવ્યો તે પહેલાની સાંજે મને યહોવાની શકિતનો અનુભવ થયો હતો અને સવારમાં તે મારી પાસે આવ્યો તે]]></a:t>
+              <a:t><![CDATA[20. ಆದರೂ ನೀವು ಕರ್ತನ ಮಾರ್ಗ ಸರಿಯಲ್ಲ ಅನ್ನುತ್ತೀರಿ; ಓ ಇಸ್ರಾಯೇಲಿನ ಮನೆತನ ದವರೇ, ನಿಮ್ಮಲ್ಲಿ ಪ್ರತಿಯೊಬ್ಬರಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પહેલાં યહોવાએ મારું મોં ખોલી નાખ્યું હતું. મને વાચા પ્રાપ્ત થઇ ચૂકી હતી અને પછી હું મૂંગો નહોતો.]]></a:t>
+              <a:t><![CDATA[ನಿಮ್ಮ ಮಾರ್ಗಗಳ ಪ್ರಕಾರ ನಾನು ನ್ಯಾಯ ತೀರಿಸುವೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. પછી યહોવાનું વચન મારી પાસે આવ્યું:]]></a:t>
+              <a:t><![CDATA[21. ನಮ್ಮ ಸೆರೆಯ ಹನ್ನೆರಡನೇ ವರುಷದ ಹತ್ತನೇ ತಿಂಗಳಿನ ಐದನೇ ದಿನದಲ್ಲಿ ಆದದ್ದೇನಂದರೆ, ಯೆರೂಸ ಲೇಮಿನಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. “હે મનુષ્યના પુત્ર, યહૂદાના બચી ગયેલા લોકો ખંડિયેર થયેલા નગરોમાં રહે છે. તેઓ એમ કહે છે,]]></a:t>
+              <a:t><![CDATA[ತಪ್ಪಿಸಿಕೊಂಡವನೊಬ್ಬನು ನನ್ನ ಬಳಿಗೆ ಬಂದು ಪಟ್ಟಣವು ಹೊಡೆಯಲ್ಪಟ್ಟಿದೆ ಎಂದು ಹೇಳಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘ઇબ્રાહિમ એક જ માણસ હતો છતાં તેણે સમગ્ર દેશનો કબ્જો મેળવ્યો! અમે તો ઘણા છીએ, એટલે એ દેશ અમારો જ છે.’]]></a:t>
+              <a:t><![CDATA[22. ಆಗ ಅವನು ತಪ್ಪಿಸಿಕೊಂಡು ಬರುವ ದಕ್ಕಿಂತ ಮೊದಲೇ, ಸಾಯಂಕಾಲದಲ್ಲಿ ಕರ್ತನ ಕೈ ನನ್ನ ಮೇಲೆ ಇತ್ತು. ಅವನು ಮುಂಜಾನೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. “માટે તું તેઓને કહે, યહોવા મારા માલિક આ પ્રમાણે કહે છે: ‘તમે લોહીવાળું માંસ ખાઓ છો, મૂર્તિપૂજા]]></a:t>
+              <a:t><![CDATA[ನನ್ನ ಬಳಿಗೆ ಬರುವ ತನಕ ನನ್ನ ಬಾಯಿ ತೆರೆಯಲ್ಪಟ್ಟಿದೆ; ನನ ಬಾಯಿ ತೆರೆದಿತ್ತು. ನಾನು ಮೂಕನಾಗಿರಲಿಲ್ಲ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરો છો અને ખૂન કરો છો. છતાં શું તમે એમ માનો છો કે હું તમને દેશ પાછો આપીશ?]]></a:t>
+              <a:t><![CDATA[23. ಆಮೇಲೆ, ಕರ್ತನ ವಾಕ್ಯವು ನನಗೆ ಬಂದು ಹೇಳಿದ್ದೇ ನಂದರೆ--]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. જ્યારે તે લશ્કરને દેશ પર ચઢી આવતું જુએ છે ત્યારે તે લોકોને ચેતવવા રણશિંગુ ફૂંકે છે.]]></a:t>
+              <a:t><![CDATA[3. ಅವನ ಕತ್ತಿಯು ದೇಶದ ಮೇಲೆ ಬರುವದನ್ನು ನೋಡಿ, ಕಹಳೆಯನ್ನೂದಿ ಜನರನ್ನು ಎಚ್ಚರಿಸಿದಾಗ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. તમે તરવાર પર આધાર રાખો છો, ધૃણાસ્પદ રિવાજો પાળો છો, એકબીજાની સ્ત્રીઓ જોડે વ્યભિચાર કરો છો, છતાં]]></a:t>
+              <a:t><![CDATA[24. ಮನುಷ್ಯಪುತ್ರನೇ, ಇಸ್ರಾಯೇಲಿನ ದೇಶದ ಹಾಳು ಪ್ರದೇಶಗಳಲ್ಲಿ ವಾಸಿಸುವರು-- ಅಬ್ರಹಾಮನೇ ಒಬ್ಬನಾಗಿದ್ದು ದೇಶವನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમે દેશનો કબજો તમારી પાસે રહે એમ ઇચ્છો છો!’]]></a:t>
+              <a:t><![CDATA[ಸ್ವತಂತ್ರಿಸಿ ಕೊಂಡನು, ಆದರೆ ನಾವು ಬಹಳ ಜನರಾಗಿದ್ದು ದೇಶವು ನಮಗೆ ಸ್ವಾಸ್ತ್ಯವಾಗಿ ಕೊಡಲ್ಪಟ್ಟಿದೆ ಎಂದು ಹೇಳುತ್ತಾರೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. “‘તેઓને કહે; “યહોવા મારા માલિક આ પ્રમાણે કહે છે, હું મારા જીવના સમ ખાઇને કહું છું કે, જેઓ]]></a:t>
+              <a:t><![CDATA[25. ಆದದರಿಂದ ನೀನು ಅವರಿಗೆ ಹೇಳಬೇಕಾದದ್ದೇ ನಂದರೆ--ದೇವರಾದ ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ನೀವು ರಕ್ತದಿಂದ ಕೂಡಿದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખંડિયેર નગરોમાં રહે છે, તેઓ સર્વ તરવારથી ચોક્કસ માર્યા જશે. જેઓ ખેતરોમાં રહે છે તેઓ જંગલી પ્રાણીઓનું]]></a:t>
+              <a:t><![CDATA[ಮಾಂಸವನ್ನು ತಿನ್ನುವರ ಲ್ಲವೇ? ನಿಮ್ಮ ಕಣ್ಣುಗಳು ವಿಗ್ರಹಗಳ ಕಡೆಗೆ ಎತ್ತಿ ರಕ್ತವನ್ನು ಚೆಲ್ಲುವ ನೀವು ದೇಶವನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભોજન બનશે, જેઓ ગઢોમાં તથા ગુફાઓમાં રહે છે તેઓ રોગથી મૃત્યુ પામશે.]]></a:t>
+              <a:t><![CDATA[ಸ್ವಾಧೀನಪಡಿಸಿ ಕೊಳ್ಳುವಿರೋ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. હું આ દેશને ઉજ્જડ કરીશ અને તેના અભિમાની સાર્મથ્યનો અંત આવશે. પર્વત પર વસાવેલા ઇસ્રાએલના નગરોને]]></a:t>
+              <a:t><![CDATA[26. ನೀವು ನಿಮ್ಮ ಕತ್ತಿಯ ಮೇಲೆ ನಿಂತು ಅಸಹ್ಯವಾದ ಕೆಲಸಗಳನ್ನು ಮಾಡುವಿರಿ; ನಿಮ್ಮಲ್ಲಿ ಪ್ರತಿಯೊಬ್ಬನೂ ತನ್ನ ತನ್ನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હું ઉજ્જડ કરીશ, જેથી કોઇ ત્યાંથી પસાર થશે નહિ.]]></a:t>
+              <a:t><![CDATA[ನೆರೆಯವನ ಹೆಂಡತಿಯನ್ನು ಕೆಡಿಸುತ್ತಾನೆ; ಹೀಗಾದರೆ ನೀವು ದೇಶವನ್ನು ಸ್ವತಂತ್ರಿಸಿ ಕೊಳ್ಳಬಹುದೋ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. તેમણે આચરેલા ધૃણાસ્પદ આચારોને કારણે હું દેશને વેરાન અને ઉજ્જડ બનાવી દઇશ ત્યારે તે લોકોને ખાતરી]]></a:t>
+              <a:t><![CDATA[27. ನೀನು ಅವರಿಗೆ ಹೇಳಬೇಕಾದ ದ್ದೇನಂದರೆ--ದೇವರಾದ ಕರ್ತನು ಹೀಗೆ ಹೇಳು ತ್ತಾನೆ--ನನ್ನ ಜೀವದಾಣೆ, ನಿಶ್ಚಯವಾಗಿ ಹಾಳು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +15879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થશે કે હું યહોવા છું.”]]></a:t>
+              <a:t><![CDATA[ಸ್ಥಳಗಳಲ್ಲಿರುವವರು ಕತ್ತಿಯಿಂದ ಬೀಳುವರು; ಬಯಲಿ ನಲ್ಲಿರುವವರಿಗೆ ಮೃಗಗಳನ್ನು ಆಹಾರವನ್ನಾಗಿ ಕೊಡು ತ್ತೇನೆ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +16011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. “‘હે મનુષ્યના પુત્ર, તારા દેશબંધુઓ કોટની રાંગે અને ઘરના બારણા પાછળ તારે વિષે વાતો કરે છે; “ચાલો,]]></a:t>
+              <a:t><![CDATA[ಕೋಟೆಗಳಲ್ಲಿಯೂ ಗುಹೆಗಳಲ್ಲಿಯೂ ಇರುವ ವರು ವ್ಯಾಧಿಗಳಿಂದ ಸಾಯುವರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +16143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. રણશિંગાનો અવાજ સાંભળવાં છતાં જો કોઇ ચેતે નહિ અને લશ્કર આવીને તેને મારી નાખે તો તેની જવાબદારી તેની]]></a:t>
+              <a:t><![CDATA[4. ಯಾವನು ಕಹಳೆಯ ಧ್ವನಿಯನ್ನು ಕೇಳಿ ಎಚ್ಚರವಾಗುವದಿಲ್ಲವೋ? ಆಗ ಕತ್ತಿಯು ಬಂದು ಅವನನ್ನು ತೆಗೆದುಕೊಂಡರೆ ಅವನ ರಕ್ತವು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +16275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહોવાનો શો સંદેશો છે તે સાંભળીએ તો ખરા!”]]></a:t>
+              <a:t><![CDATA[28. ನಾನು ಈ ದೇಶವನ್ನು ಹಾಳುಪಾಳು ಮಾಡುವೆನು. ಅದರ ಬಲದ ಮಹತ್ತು ತೀರಿಹೋಗುವದು. ಇಸ್ರಾಯೇಲಿನ ಪರ್ವತಗಳು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +16407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. એટલે મારા લોકો ગંભીર હોવાનો ઢોંગ કરીને તારી આગળ બેસીને તારું સાંભળે છે. પણ હું તેઓને કહું છું,]]></a:t>
+              <a:t><![CDATA[ಹಾದುಹೋಗುವವರಿಲ್ಲದೆ ಹಾಳಾಗು ವವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +16539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેનું પાલન કરવાની ઇચ્છા તેમની નથી. યહોવાને પ્રેમ કરવા વિષે તેઓ મધુર વાતો કરે છે પણ હૃદયોમાં તેઓને]]></a:t>
+              <a:t><![CDATA[29. ಆಮೇಲೆ ಅವರು ಮಾಡಿದ ಎಲ್ಲಾ ಅಸಹ್ಯಗ ಳಿಂದಾಗಿ ನಾನು ಆ ದೇಶವನ್ನು ಸಂಪೂರ್ಣವಾಗಿ ನಾಶಗೊಳಿಸಿದಾಗ ನಾನೇ ಕರ್ತನೆಂದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +16671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દ્રવ્ય પર વધુ સ્નેહ છે.]]></a:t>
+              <a:t><![CDATA[ಅವರು ತಿಳಿಯುವರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +16803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. “‘તેઓ તારી સામે એવી રીતે જુએ છે, જાણે તું કોઇ સુંદર અવાજવાળો ગાયક હોય અથવા જાણે તું કોઇ કુશળ]]></a:t>
+              <a:t><![CDATA[30. ಇದಲ್ಲದೆ ಮನುಷ್ಯಪುತ್ರನೇ, ನಿನ್ನ ಜನರ ಮಕ್ಕಳು ಇನ್ನು ಮನೆಗಳ ಬಾಗಲುಗಳಿಗೂ ಗೋಡೆಗಳಿಗೂ ವಿರುದ್ಧವಾಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +16935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રીતે વાજિંત્ર વગાડનારો હોય. તારા સંદેશાઓ તેમના માટે મનોરંજન જેવા હોય છે. કારણ કે તેઓ તારા વચનો]]></a:t>
+              <a:t><![CDATA[ಮಾತನಾಡುತ್ತಾರೆ, ನಿನ್ನ ವಿಷಯವಾಗಿ ಮಾತನಾಡಿಕೊಂಡು ಒಬ್ಬರಿಗೊಬ್ಬರು ತಮ್ಮ ತಮ್ಮ ಸಹೋದರರೆಲ್ಲರೂ--ಕರ್ತನಿಂದ ಹೊರಡುವ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +17067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાંભળે છે, પણ તેમનો અમલ તેઓ કરતા નથી, ને તેના તરફ ધ્યાન પણ આપતા નથી!]]></a:t>
+              <a:t><![CDATA[ಮಾತು ಏನೆಂದು ಕೇಳಿ ಪ್ರಾರ್ಥಿಸೋಣ ಬನ್ನಿ ಎಂದು ಹೇಳಿಕೊಳ್ಳುತ್ತಾರೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +17199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. પરંતુ જ્યારે તમારાં વચનો સાચા પડશે અને ચોક્કસ તેમ થશે જ, ત્યારે તેઓ જાણશે કે તેઓની વચ્ચે એક]]></a:t>
+              <a:t><![CDATA[31. ಬೇರೆ ಜನರು ಬರುವ ಹಾಗೆ ಅವರು ನಿನ್ನ ಬಳಿಗೆ ಬಂದು ಜನರು ಕುಳಿತುಕೊಳ್ಳುವ ಹಾಗೆ ನಿನ್ನ ಮುಂದೆ ಕುಳಿತುಕೊಳ್ಳುವರು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +17331,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રબોધક આવ્યો હતો.”‘]]></a:t>
+              <a:t><![CDATA[ಅವರು ನಿನ್ನ ವಾಕ್ಯಗಳನ್ನು ಕೇಳುವರು, ಆದರೆ ಅವರು ಅವುಗಳನ್ನು ಮಾಡುವದಿಲ್ಲ. ಅವರು ತಮ್ಮ ಬಾಯಿಂದ ಹೆಚ್ಚಾದ ಪ್ರೀತಿಯನ್ನು]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ತೋರಿಸುವರು; ಆದರೆ ಅವರ ಹೃದಯವು ಲೋಭತ್ವದ ಕಡೆಗೆ ಹೋಗುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +17595,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પોતાની છે.]]></a:t>
+              <a:t><![CDATA[ಅವನ ತಲೆಯ ಮೇಲೆಯೇ ಇರುವದು.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. ಇಗೋ, ನೀನು ಅವರಿಗೆ ಇಂಪಾದ ಶಬ್ದವುಳ್ಳಂತ, ತಂತಿವಾದ್ಯಗಳನ್ನು ಚೆನ್ನಾಗಿ ಬಾರಿಸುವಂತ ಒಬ್ಬನ ಮನೋಹರವಾದ ರಾಗದ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ಹಾಗಿರುವಿ; ಅವರು ನಿನ್ನ ಮಾತುಗಳನ್ನು ಕೇಳುತ್ತಾರೆ, ಆದರೆ ಅವುಗಳನ್ನು ಮಾಡುವದಿಲ್ಲ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. ಯಾವಾಗ ಇದು ಬರುತ್ತದೋ ಆಗ ಅವರಿಗೆ ಪ್ರವಾದಿಯು ತಮ್ಮ ಸಂಗಡ ಇದ್ದಾನೆಂದು ತಿಳಿಯುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. “તું એમને કહે કે, ‘હું યહોવા, મારા જીવના સમ ખાઇને કહું છું કે, દુષ્ટ માણસ મરી જાય એમાં મને આનંદ]]></a:t>
+              <a:t><![CDATA[5. ಅವನು ಕಹಳೆಯ ಧ್ವನಿಯನ್ನು ಕೇಳಿ ಎಚ್ಚರಗೊಳ್ಳಲಿಲ್ಲ; ಅವನ ರಕ್ತವು ಅವನ ಮೇಲೆ ಇರುವದು. ಆದರೆ ಎಚ್ಚರಿಕೆಯಾಗುವವನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નથી આવતો. હું ઇચ્છું છું કે દુષ્ટ માણસ પોતાના ભૂંડા માગોર્થી પાછો ફરે અને જીવતો રહે, પાછા ફરો તમારા]]></a:t>
+              <a:t><![CDATA[ತನ್ನ ಪ್ರಾಣವನ್ನು ಉಳಿಸಿಕೊ ಳ್ಳುವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17304,91 +18316,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 33]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
   <a:themeElements>
-    <a:clrScheme name="Theme65">
+    <a:clrScheme name="Theme88">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme65">
+    <a:fontScheme name="Theme88">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +18426,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme65">
+    <a:fmtScheme name="Theme88">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17589,51 +18601,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>68</Slides>
+  <Slides>72</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>