--- v1 (2026-07-25)
+++ v2 (2026-09-18)
@@ -135,50 +135,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -231,50 +243,56 @@
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -444,53 +462,59 @@
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -550,51 +574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. காவற்காரன் பட்டயம் வருவதைக் கண்டும், அவன் எக்காளம் ஊதாமலும் ஜனங்கள் எச்சரிக்கப்படாமலும், பட்டயம் வந்து அவர்களில் யாதொருவனை வாரிக்கொள்ளுகிறது உண்டானால், அவன் தன் அக்கிரமத்திலே வாரிக்கொள்ளப்பட்டான்; ஆனாலும் அவன் இரத்தப்பழியைக் காவற்காரன் கையிலே கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[5. He heard the sound of the trumpet, and took not warning; his blood shall be upon him. But he that takes warning shall deliver his soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -659,51 +683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. காவற்காரன் பட்டயம் வருவதைக் கண்டும், அவன் எக்காளம் ஊதாமலும் ஜனங்கள் எச்சரிக்கப்படாமலும், பட்டயம் வந்து அவர்களில் யாதொருவனை வாரிக்கொள்ளுகிறது உண்டானால், அவன் தன் அக்கிரமத்திலே வாரிக்கொள்ளப்பட்டான்; ஆனாலும் அவன் இரத்தப்பழியைக் காவற்காரன் கையிலே கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[6. But if the watchman see the sword come, and blow not the trumpet, and the people be not warned; if the sword come, and take any person from among them, he is taken away in his iniquity; but his blood will I require at the watchman's hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -768,51 +792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. காவற்காரன் பட்டயம் வருவதைக் கண்டும், அவன் எக்காளம் ஊதாமலும் ஜனங்கள் எச்சரிக்கப்படாமலும், பட்டயம் வந்து அவர்களில் யாதொருவனை வாரிக்கொள்ளுகிறது உண்டானால், அவன் தன் அக்கிரமத்திலே வாரிக்கொள்ளப்பட்டான்; ஆனாலும் அவன் இரத்தப்பழியைக் காவற்காரன் கையிலே கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[6. But if the watchman see the sword come, and blow not the trumpet, and the people be not warned; if the sword come, and take any person from among them, he is taken away in his iniquity; but his blood will I require at the watchman's hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -877,51 +901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் துன்மார்க்கனை நோக்கி: துன்மார்க்கனே, நீ சாகவே சாவாயென்று சொல்லுகையில், நீ துன்மார்க்கனைத் தன் துன்மார்க்கத்திலிராதபடி எச்சரிக்கத்தக்கதாக அதை அவனுக்குச் சொல்லாமற்போனால், அந்தத் துன்மார்க்கன் தன் அக்கிரமத்திலே சாவான்; ஆனாலும் அவன் இரத்தப்பழியை உன் கையிலே கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[6. But if the watchman see the sword come, and blow not the trumpet, and the people be not warned; if the sword come, and take any person from among them, he is taken away in his iniquity; but his blood will I require at the watchman's hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -986,51 +1010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் துன்மார்க்கனை நோக்கி: துன்மார்க்கனே, நீ சாகவே சாவாயென்று சொல்லுகையில், நீ துன்மார்க்கனைத் தன் துன்மார்க்கத்திலிராதபடி எச்சரிக்கத்தக்கதாக அதை அவனுக்குச் சொல்லாமற்போனால், அந்தத் துன்மார்க்கன் தன் அக்கிரமத்திலே சாவான்; ஆனாலும் அவன் இரத்தப்பழியை உன் கையிலே கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[7. So you, O son of man, I have set you a watchman unto the house of Israel; therefore you shall hear the word at my mouth, and warn them from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1095,51 +1119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் துன்மார்க்கனை நோக்கி: துன்மார்க்கனே, நீ சாகவே சாவாயென்று சொல்லுகையில், நீ துன்மார்க்கனைத் தன் துன்மார்க்கத்திலிராதபடி எச்சரிக்கத்தக்கதாக அதை அவனுக்குச் சொல்லாமற்போனால், அந்தத் துன்மார்க்கன் தன் அக்கிரமத்திலே சாவான்; ஆனாலும் அவன் இரத்தப்பழியை உன் கையிலே கேட்பேன்.]]></a:t>
+              <a:t><![CDATA[7. So you, O son of man, I have set you a watchman unto the house of Israel; therefore you shall hear the word at my mouth, and warn them from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1204,51 +1228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மனுபுத்திரனே, நான் உன்னை இஸ்ரவேல் வம்சத்தாருக்குக் காவற்காரனாக வைத்தேன்; ஆகையால் நீ என் வாயினாலே வார்த்தையைக்கேட்டு, என் நாமத்தினாலே அவர்களை எச்சரிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[8. When I say unto the wicked, O wicked man, you shall surely die; if you do not speak to warn the wicked from his way, that wicked man shall die in his iniquity; but his blood will I require at yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1313,51 +1337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மனுபுத்திரனே, நான் உன்னை இஸ்ரவேல் வம்சத்தாருக்குக் காவற்காரனாக வைத்தேன்; ஆகையால் நீ என் வாயினாலே வார்த்தையைக்கேட்டு, என் நாமத்தினாலே அவர்களை எச்சரிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[8. When I say unto the wicked, O wicked man, you shall surely die; if you do not speak to warn the wicked from his way, that wicked man shall die in his iniquity; but his blood will I require at yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1422,51 +1446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. துன்மார்க்கன் தன் வழியைவிட்டுத் திரும்பும்படி நீ அவனை எச்சரித்தும் அவன் தன் வழியைவிட்டுத் திரும்பாமற்போனால், அவன் தன் அக்கிரமத்திலே சாவான்; நீயோ உன் ஆத்துமாவைத் தப்புவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[8. When I say unto the wicked, O wicked man, you shall surely die; if you do not speak to warn the wicked from his way, that wicked man shall die in his iniquity; but his blood will I require at yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1531,51 +1555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. துன்மார்க்கன் தன் வழியைவிட்டுத் திரும்பும்படி நீ அவனை எச்சரித்தும் அவன் தன் வழியைவிட்டுத் திரும்பாமற்போனால், அவன் தன் அக்கிரமத்திலே சாவான்; நீயோ உன் ஆத்துமாவைத் தப்புவிப்பாய்.]]></a:t>
+              <a:t><![CDATA[9. Nevertheless, if you warn the wicked of his way to turn from it; if he do not turn from his way, he shall die in his iniquity; but you have delivered your soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1640,51 +1664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[1. Again the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1749,51 +1773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மனுபுத்திரனே, நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: எங்கள் துரோகங்களும் எங்கள் பாவங்களும் எங்கள்மேல் இருக்கிறது, நாங்கள் சோர்ந்துபோகிறோம், தாங்கள் பிழைப்பது எப்படியென்று நீங்கள் சொல்லுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. Nevertheless, if you warn the wicked of his way to turn from it; if he do not turn from his way, he shall die in his iniquity; but you have delivered your soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1858,51 +1882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மனுபுத்திரனே, நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: எங்கள் துரோகங்களும் எங்கள் பாவங்களும் எங்கள்மேல் இருக்கிறது, நாங்கள் சோர்ந்துபோகிறோம், தாங்கள் பிழைப்பது எப்படியென்று நீங்கள் சொல்லுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. Therefore, O you son of man, speak unto the house of Israel; Thus all of you speak, saying, If our transgressions and our sins be upon us, and we pine away in them, how should we then live?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1967,51 +1991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால் நான் துன்மார்க்கனுடைய மரணத்தை விரும்பாமல், துன்மார்க்கன் தன் வழியைவிட்டுத் திரும்பிப் பிழைப்பதையே விரும்புகிறேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; இஸ்ரவேல் வம்சத்தாரே, உங்கள் பொல்லாத வழிகளைவிட்டுத் திரும்புங்கள், திரும்புங்கள்; நீங்கள் ஏன் சாகவேண்டும் என்கிறார் என்று அவர்களோடே சொல்லு.]]></a:t>
+              <a:t><![CDATA[10. Therefore, O you son of man, speak unto the house of Israel; Thus all of you speak, saying, If our transgressions and our sins be upon us, and we pine away in them, how should we then live?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2076,51 +2100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால் நான் துன்மார்க்கனுடைய மரணத்தை விரும்பாமல், துன்மார்க்கன் தன் வழியைவிட்டுத் திரும்பிப் பிழைப்பதையே விரும்புகிறேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; இஸ்ரவேல் வம்சத்தாரே, உங்கள் பொல்லாத வழிகளைவிட்டுத் திரும்புங்கள், திரும்புங்கள்; நீங்கள் ஏன் சாகவேண்டும் என்கிறார் என்று அவர்களோடே சொல்லு.]]></a:t>
+              <a:t><![CDATA[11. Say unto them, As I live, says the Lord GOD, I have no pleasure in the death of the wicked; but that the wicked turn from his way and live: turn all of you, turn all of you from your evil ways; for why will all of you die, O house of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2185,51 +2209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால் நான் துன்மார்க்கனுடைய மரணத்தை விரும்பாமல், துன்மார்க்கன் தன் வழியைவிட்டுத் திரும்பிப் பிழைப்பதையே விரும்புகிறேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; இஸ்ரவேல் வம்சத்தாரே, உங்கள் பொல்லாத வழிகளைவிட்டுத் திரும்புங்கள், திரும்புங்கள்; நீங்கள் ஏன் சாகவேண்டும் என்கிறார் என்று அவர்களோடே சொல்லு.]]></a:t>
+              <a:t><![CDATA[11. Say unto them, As I live, says the Lord GOD, I have no pleasure in the death of the wicked; but that the wicked turn from his way and live: turn all of you, turn all of you from your evil ways; for why will all of you die, O house of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2294,51 +2318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால் நான் துன்மார்க்கனுடைய மரணத்தை விரும்பாமல், துன்மார்க்கன் தன் வழியைவிட்டுத் திரும்பிப் பிழைப்பதையே விரும்புகிறேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; இஸ்ரவேல் வம்சத்தாரே, உங்கள் பொல்லாத வழிகளைவிட்டுத் திரும்புங்கள், திரும்புங்கள்; நீங்கள் ஏன் சாகவேண்டும் என்கிறார் என்று அவர்களோடே சொல்லு.]]></a:t>
+              <a:t><![CDATA[11. Say unto them, As I live, says the Lord GOD, I have no pleasure in the death of the wicked; but that the wicked turn from his way and live: turn all of you, turn all of you from your evil ways; for why will all of you die, O house of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2403,51 +2427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மனுபுத்திரனே, நீ உன் ஜனத்தின் புத்திரரை நோக்கி: நீதிமான் துரோகம்பண்ணுகிற நாளிலே அவனுடைய நீதி அவனைத் தப்புவிப்பதில்லை; துன்மார்க்கன் தன் துன்மார்க்கத்தைவிட்டுத் திரும்புகிற நாளிலே அவன் தன் அக்கிரமத்தினால் விழுந்துபோவதுமில்லை; நீதிமான் பாவஞ்செய்கிற நாளிலே தன் நீதியினால் பிழைப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[11. Say unto them, As I live, says the Lord GOD, I have no pleasure in the death of the wicked; but that the wicked turn from his way and live: turn all of you, turn all of you from your evil ways; for why will all of you die, O house of Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2512,51 +2536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மனுபுத்திரனே, நீ உன் ஜனத்தின் புத்திரரை நோக்கி: நீதிமான் துரோகம்பண்ணுகிற நாளிலே அவனுடைய நீதி அவனைத் தப்புவிப்பதில்லை; துன்மார்க்கன் தன் துன்மார்க்கத்தைவிட்டுத் திரும்புகிற நாளிலே அவன் தன் அக்கிரமத்தினால் விழுந்துபோவதுமில்லை; நீதிமான் பாவஞ்செய்கிற நாளிலே தன் நீதியினால் பிழைப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[12. Therefore, you son of man, say unto the children of your people, The righteousness of the righteous shall not deliver him in the day of his transgression: as for the wickedness of the wicked, he shall not fall thereby in the day that he turns from his wickedness; neither shall the righteous be able to live for his righteousness in the day that he sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2621,51 +2645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மனுபுத்திரனே, நீ உன் ஜனத்தின் புத்திரரை நோக்கி: நீதிமான் துரோகம்பண்ணுகிற நாளிலே அவனுடைய நீதி அவனைத் தப்புவிப்பதில்லை; துன்மார்க்கன் தன் துன்மார்க்கத்தைவிட்டுத் திரும்புகிற நாளிலே அவன் தன் அக்கிரமத்தினால் விழுந்துபோவதுமில்லை; நீதிமான் பாவஞ்செய்கிற நாளிலே தன் நீதியினால் பிழைப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[12. Therefore, you son of man, say unto the children of your people, The righteousness of the righteous shall not deliver him in the day of his transgression: as for the wickedness of the wicked, he shall not fall thereby in the day that he turns from his wickedness; neither shall the righteous be able to live for his righteousness in the day that he sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2730,51 +2754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிழைக்கவே பிழைப்பாய் என்று நான் நீதிமானுக்குச் சொல்லும்போது, அவன் தன் நீதியை நம்பி, அநியாயஞ்செய்தால், அவனுடைய நீதியில் ஒன்றும் நினைக்கப்படுவதில்லை, அவன் செய்த தன் அநியாயத்திலே சாவான்.]]></a:t>
+              <a:t><![CDATA[12. Therefore, you son of man, say unto the children of your people, The righteousness of the righteous shall not deliver him in the day of his transgression: as for the wickedness of the wicked, he shall not fall thereby in the day that he turns from his wickedness; neither shall the righteous be able to live for his righteousness in the day that he sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2839,51 +2863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ உன் ஜனத்தின் புத்திரரோடே பேசி, அவர்களோடே சொல்லவேண்டியதாவது: நான் தேசத்தின்மேல் பட்டயத்தை வரப்பண்ணுகையில் தேசத்தின் ஜனம் தங்கள் எல்லைகளிலுள்ள ஒருவனை அழைத்து, அவனைத் தங்களுக்குக் காவற்காரனாக வைத்தபின்பு,]]></a:t>
+              <a:t><![CDATA[2. Son of man, speak to the children of your people, and say unto them, When I bring the sword upon a land, if the people of the land take a man of their coasts, and set him for their watchman:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2948,51 +2972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிழைக்கவே பிழைப்பாய் என்று நான் நீதிமானுக்குச் சொல்லும்போது, அவன் தன் நீதியை நம்பி, அநியாயஞ்செய்தால், அவனுடைய நீதியில் ஒன்றும் நினைக்கப்படுவதில்லை, அவன் செய்த தன் அநியாயத்திலே சாவான்.]]></a:t>
+              <a:t><![CDATA[13. When I shall say to the righteous, that he shall surely live; if he trust to his own righteousness, and commit iniquity, all his righteousnesses shall not be remembered; but for his iniquity that he has committed, he shall die for it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3057,51 +3081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிழைக்கவே பிழைப்பாய் என்று நான் நீதிமானுக்குச் சொல்லும்போது, அவன் தன் நீதியை நம்பி, அநியாயஞ்செய்தால், அவனுடைய நீதியில் ஒன்றும் நினைக்கப்படுவதில்லை, அவன் செய்த தன் அநியாயத்திலே சாவான்.]]></a:t>
+              <a:t><![CDATA[13. When I shall say to the righteous, that he shall surely live; if he trust to his own righteousness, and commit iniquity, all his righteousnesses shall not be remembered; but for his iniquity that he has committed, he shall die for it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3166,51 +3190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்னும் சாகவே சாவாய் என்று நான் துன்மார்க்கனுக்குச் சொல்லும்போது, அவன் தன் பாவத்தைவிட்டுத் திரும்பி, நியாயமும் நீதியுஞ்செய்து,]]></a:t>
+              <a:t><![CDATA[14. Again, when I say unto the wicked, You shall surely die; if he turn from his sin, and do that which is lawful and right;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3275,51 +3299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்னும் சாகவே சாவாய் என்று நான் துன்மார்க்கனுக்குச் சொல்லும்போது, அவன் தன் பாவத்தைவிட்டுத் திரும்பி, நியாயமும் நீதியுஞ்செய்து,]]></a:t>
+              <a:t><![CDATA[14. Again, when I say unto the wicked, You shall surely die; if he turn from his sin, and do that which is lawful and right;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3384,51 +3408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. துன்மார்க்கன் தான் வாங்கின அடைமானத்தையும் தான் கொள்ளையிட்ட பொருளையும் திரும்பக்கொடுத்துவிட்டு, அநியாயம் செய்யாதபடி ஜீவப்பிரமாணங்களில் நடந்தால், அவன் சாகாமல் பிழைக்கவே பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[15. If the wicked restore the pledge, give again that he had robbed, walk in the statutes of life, without committing iniquity; he shall surely live, he shall not die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3493,51 +3517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. துன்மார்க்கன் தான் வாங்கின அடைமானத்தையும் தான் கொள்ளையிட்ட பொருளையும் திரும்பக்கொடுத்துவிட்டு, அநியாயம் செய்யாதபடி ஜீவப்பிரமாணங்களில் நடந்தால், அவன் சாகாமல் பிழைக்கவே பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[15. If the wicked restore the pledge, give again that he had robbed, walk in the statutes of life, without committing iniquity; he shall surely live, he shall not die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3602,51 +3626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் செய்த அவனுடைய எல்லாப் பாவங்களும் அவனுக்கு விரோதமாக நினைக்கப்படுவதில்லை; அவன் நியாயமும் நீதியும் செய்தான், பிழைக்கவே பிழைப்பான் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[16. None of his sins that he has committed shall be mentioned unto him: he has done that which is lawful and right; he shall surely live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3711,51 +3735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் செய்த அவனுடைய எல்லாப் பாவங்களும் அவனுக்கு விரோதமாக நினைக்கப்படுவதில்லை; அவன் நியாயமும் நீதியும் செய்தான், பிழைக்கவே பிழைப்பான் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[16. None of his sins that he has committed shall be mentioned unto him: he has done that which is lawful and right; he shall surely live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3820,51 +3844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் ஜனத்தின் புத்திரரோ, ஆண்டவருடைய வழி செம்மையானதல்ல என்கிறார்கள்; அவர்களுடைய வழியே செம்மையானதல்ல.]]></a:t>
+              <a:t><![CDATA[17. Yet the children of your people say, The way of the Lord is not equal: but as for them, their way is not equal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3929,51 +3953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீதிமான் தன் நீதியைவிட்டுத் திரும்பி, அநியாயஞ்செய்தால், அவன் அதினால் சாவான்.]]></a:t>
+              <a:t><![CDATA[17. Yet the children of your people say, The way of the Lord is not equal: but as for them, their way is not equal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4038,51 +4062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ உன் ஜனத்தின் புத்திரரோடே பேசி, அவர்களோடே சொல்லவேண்டியதாவது: நான் தேசத்தின்மேல் பட்டயத்தை வரப்பண்ணுகையில் தேசத்தின் ஜனம் தங்கள் எல்லைகளிலுள்ள ஒருவனை அழைத்து, அவனைத் தங்களுக்குக் காவற்காரனாக வைத்தபின்பு,]]></a:t>
+              <a:t><![CDATA[2. Son of man, speak to the children of your people, and say unto them, When I bring the sword upon a land, if the people of the land take a man of their coasts, and set him for their watchman:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4147,51 +4171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீதிமான் தன் நீதியைவிட்டுத் திரும்பி, அநியாயஞ்செய்தால், அவன் அதினால் சாவான்.]]></a:t>
+              <a:t><![CDATA[18. When the righteous turns from his righteousness, and commits iniquity, he shall even die thereby.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4256,51 +4280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. துன்மார்க்கன் தன் அக்கிரமத்தைவிட்டுத் திரும்பி, நியாயமும் நீதியும் செய்தால், அவன் அவைகளினால் பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[19. But if the wicked turn from his wickedness, and do that which is lawful and right, he shall live thereby.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4365,51 +4389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. துன்மார்க்கன் தன் அக்கிரமத்தைவிட்டுத் திரும்பி, நியாயமும் நீதியும் செய்தால், அவன் அவைகளினால் பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[19. But if the wicked turn from his wickedness, and do that which is lawful and right, he shall live thereby.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4474,51 +4498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்களோ, ஆண்டவருடைய வழி செம்மையானதல்ல என்கிறீர்கள், இஸ்ரவேல் வீட்டாரே நான் உங்களில் ஒவ்வொருவனையும் அவனவன் வழிகளின்படியே நியாயந்தீர்ப்பேனென்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. Yet all of you say, The way of the Lord is not equal. O all of you house of Israel, I will judge you every one after his ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4583,51 +4607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்களோ, ஆண்டவருடைய வழி செம்மையானதல்ல என்கிறீர்கள், இஸ்ரவேல் வீட்டாரே நான் உங்களில் ஒவ்வொருவனையும் அவனவன் வழிகளின்படியே நியாயந்தீர்ப்பேனென்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. Yet all of you say, The way of the Lord is not equal. O all of you house of Israel, I will judge you every one after his ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4692,51 +4716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எங்கள் சிறையிருப்பின் பன்னிரண்டாம் வருஷம் பத்தாம் மாதம் ஐந்தாந்தேதியிலே எருசலேமிலிருந்து தப்பின ஒருவன் என்னிடத்தில் வந்து: நகரம் அழிக்கப்பட்டது என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And it came to pass in the twelfth year of our captivity, in the tenth month, in the fifth day of the month, that one that had escaped out of Jerusalem came unto me, saying, The city is smitten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4801,51 +4825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எங்கள் சிறையிருப்பின் பன்னிரண்டாம் வருஷம் பத்தாம் மாதம் ஐந்தாந்தேதியிலே எருசலேமிலிருந்து தப்பின ஒருவன் என்னிடத்தில் வந்து: நகரம் அழிக்கப்பட்டது என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And it came to pass in the twelfth year of our captivity, in the tenth month, in the fifth day of the month, that one that had escaped out of Jerusalem came unto me, saying, The city is smitten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4910,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தப்பினவன் வருகிறதற்கு முந்தின சாயங்காலத்திலே கர்த்தருடைய கை என்மேல் அமர்ந்து, அவன் காலையில் என்னிடத்தில் வருமட்டும் என் வாயைத் திறந்திருக்கப்பண்ணிற்று; என் வாய் திறக்கப்பட்டது, பின்பு நான் மெளனமாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[22. Now the hand of the LORD was upon me in the evening, before he that was escaped came; and had opened my mouth, until he came to me in the morning; and my mouth was opened, and I was no more dumb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5019,51 +5043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தப்பினவன் வருகிறதற்கு முந்தின சாயங்காலத்திலே கர்த்தருடைய கை என்மேல் அமர்ந்து, அவன் காலையில் என்னிடத்தில் வருமட்டும் என் வாயைத் திறந்திருக்கப்பண்ணிற்று; என் வாய் திறக்கப்பட்டது, பின்பு நான் மெளனமாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[22. Now the hand of the LORD was upon me in the evening, before he that was escaped came; and had opened my mouth, until he came to me in the morning; and my mouth was opened, and I was no more dumb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5128,51 +5152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[22. Now the hand of the LORD was upon me in the evening, before he that was escaped came; and had opened my mouth, until he came to me in the morning; and my mouth was opened, and I was no more dumb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5237,51 +5261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இவன் தேசத்தின்மேல் பட்டயம் வருவதைக்கண்டு, எக்காளம் ஊதி, ஜனத்தை எச்சரிக்கும்போது,]]></a:t>
+              <a:t><![CDATA[2. Son of man, speak to the children of your people, and say unto them, When I bring the sword upon a land, if the people of the land take a man of their coasts, and set him for their watchman:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5346,51 +5370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மனுபுத்திரனே, இஸ்ரவேல் தேசத்தின் பாழான இடங்களிலுள்ள குடிகள்: ஆபிரகாம் ஒருவனாயிருந்து, தேசத்தைச் சுதந்தரித்துக்கொண்டான்; நாங்கள் அநேகராயிருக்கிறோம், எங்களுக்கு இந்த தேசம் சுதந்தரமாகக் கொடுக்கப்பட்டது என்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Then the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5455,51 +5479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மனுபுத்திரனே, இஸ்ரவேல் தேசத்தின் பாழான இடங்களிலுள்ள குடிகள்: ஆபிரகாம் ஒருவனாயிருந்து, தேசத்தைச் சுதந்தரித்துக்கொண்டான்; நாங்கள் அநேகராயிருக்கிறோம், எங்களுக்கு இந்த தேசம் சுதந்தரமாகக் கொடுக்கப்பட்டது என்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Son of man, they that inhabit those wastes of the land of Israel speak, saying, Abraham was one, and he inherited the land: but we are many; the land is given us for inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5564,51 +5588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகையால், நீ அவர்களை நோக்கி: நீங்கள் இரத்தத்தோடே கூடியதைத் தின்று, உங்கள் நரகலான விக்கிரகங்களுக்கு நேராக உங்கள் கண்களை ஏறெடுத்து, இரத்தத்தைச் சிந்தியிருக்கிறீர்கள், நீங்கள் தேசத்தைச் சுதந்தரித்துக்கொள்வீர்களோ?]]></a:t>
+              <a:t><![CDATA[24. Son of man, they that inhabit those wastes of the land of Israel speak, saying, Abraham was one, and he inherited the land: but we are many; the land is given us for inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5673,51 +5697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகையால், நீ அவர்களை நோக்கி: நீங்கள் இரத்தத்தோடே கூடியதைத் தின்று, உங்கள் நரகலான விக்கிரகங்களுக்கு நேராக உங்கள் கண்களை ஏறெடுத்து, இரத்தத்தைச் சிந்தியிருக்கிறீர்கள், நீங்கள் தேசத்தைச் சுதந்தரித்துக்கொள்வீர்களோ?]]></a:t>
+              <a:t><![CDATA[24. Son of man, they that inhabit those wastes of the land of Israel speak, saying, Abraham was one, and he inherited the land: but we are many; the land is given us for inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5782,51 +5806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகையால், நீ அவர்களை நோக்கி: நீங்கள் இரத்தத்தோடே கூடியதைத் தின்று, உங்கள் நரகலான விக்கிரகங்களுக்கு நேராக உங்கள் கண்களை ஏறெடுத்து, இரத்தத்தைச் சிந்தியிருக்கிறீர்கள், நீங்கள் தேசத்தைச் சுதந்தரித்துக்கொள்வீர்களோ?]]></a:t>
+              <a:t><![CDATA[25. Wherefore say unto them, Thus says the Lord GOD; All of you eat with the blood, and lift up your eyes toward your idols, and shed blood: and shall all of you possess the land?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5891,51 +5915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீங்கள் உங்கள் பட்டயத்தை நம்பிக்கொண்டு, அருவருப்பானதைச் செய்து, உங்களில் அவனவன் தன்தன் அயலான் மனைவியைத் தீட்டுப்படுத்துகிறீர்கள்; நீங்கள் தேசத்தைச் சுதந்தரித்துக்கொள்வீர்களோ என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[25. Wherefore say unto them, Thus says the Lord GOD; All of you eat with the blood, and lift up your eyes toward your idols, and shed blood: and shall all of you possess the land?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6000,51 +6024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீங்கள் உங்கள் பட்டயத்தை நம்பிக்கொண்டு, அருவருப்பானதைச் செய்து, உங்களில் அவனவன் தன்தன் அயலான் மனைவியைத் தீட்டுப்படுத்துகிறீர்கள்; நீங்கள் தேசத்தைச் சுதந்தரித்துக்கொள்வீர்களோ என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[25. Wherefore say unto them, Thus says the Lord GOD; All of you eat with the blood, and lift up your eyes toward your idols, and shed blood: and shall all of you possess the land?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6109,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ அவர்களை நோக்கி: பாழான இடங்களில் இருக்கிறவர்கள் பட்டயத்தால் விழுவார்கள்; வெளிகளில் இருக்கிறவனை மிருகங்களுக்கு இரையாக ஒப்புக்கொடுப்பேன்; கோட்டைகளிலும் கெபிகளிலும் இருக்கிறவர்கள் கொள்ளைநோயால் சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[26. All of you stand upon your sword, all of you work abomination, and all of you defile every one his neighbour's wife: and shall all of you possess the land?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6218,51 +6242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ அவர்களை நோக்கி: பாழான இடங்களில் இருக்கிறவர்கள் பட்டயத்தால் விழுவார்கள்; வெளிகளில் இருக்கிறவனை மிருகங்களுக்கு இரையாக ஒப்புக்கொடுப்பேன்; கோட்டைகளிலும் கெபிகளிலும் இருக்கிறவர்கள் கொள்ளைநோயால் சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[26. All of you stand upon your sword, all of you work abomination, and all of you defile every one his neighbour's wife: and shall all of you possess the land?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6327,51 +6351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீ அவர்களை நோக்கி: பாழான இடங்களில் இருக்கிறவர்கள் பட்டயத்தால் விழுவார்கள்; வெளிகளில் இருக்கிறவனை மிருகங்களுக்கு இரையாக ஒப்புக்கொடுப்பேன்; கோட்டைகளிலும் கெபிகளிலும் இருக்கிறவர்கள் கொள்ளைநோயால் சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[26. All of you stand upon your sword, all of you work abomination, and all of you defile every one his neighbour's wife: and shall all of you possess the land?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6436,51 +6460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எக்காளத்தின் சத்தத்தக் கேட்கிறவன் அதைக் கேட்டும், எச்சரிக்கையாயிராமல், பட்டயம் வந்து அவனை வாரிக்கொள்ளுகிறது உண்டானால், அவனுடைய இரத்தப்பழி அவன் தலையின்மேல் சுமரும்.]]></a:t>
+              <a:t><![CDATA[3. If when he sees the sword come upon the land, he blow the trumpet, and warn the people;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6545,51 +6569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நான் தேசத்தைப் பாழும் அவாந்தரமுமாக்குவேன்; அப்பொழுது அதினுடைய பெலத்தின் பெருமை ஒழிந்துபோகும்; அப்பொழுது இஸ்ரவேலின் மலைகள் கடந்துபோவாரில்லாமல் அவாந்தரமாய்க் கிடக்கும்.]]></a:t>
+              <a:t><![CDATA[27. Say you thus unto them, Thus says the Lord GOD; As I live, surely they that are in the wastes shall fall by the sword, and him that is in the open field will I give to the beasts to be devoured, and they that be in the forts and in the caves shall die of the pestilence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6654,51 +6678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நான் தேசத்தைப் பாழும் அவாந்தரமுமாக்குவேன்; அப்பொழுது அதினுடைய பெலத்தின் பெருமை ஒழிந்துபோகும்; அப்பொழுது இஸ்ரவேலின் மலைகள் கடந்துபோவாரில்லாமல் அவாந்தரமாய்க் கிடக்கும்.]]></a:t>
+              <a:t><![CDATA[27. Say you thus unto them, Thus says the Lord GOD; As I live, surely they that are in the wastes shall fall by the sword, and him that is in the open field will I give to the beasts to be devoured, and they that be in the forts and in the caves shall die of the pestilence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6763,51 +6787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் செய்த அவர்களுடைய எல்லா அருவருப்புகளினிமித்தமும் நான் தேசத்தைப் பாழும் அவாந்தரமுமாக்கும்போது நான் கர்த்தரென்று அறிந்துகொள்வார்கள், இதை என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[27. Say you thus unto them, Thus says the Lord GOD; As I live, surely they that are in the wastes shall fall by the sword, and him that is in the open field will I give to the beasts to be devoured, and they that be in the forts and in the caves shall die of the pestilence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6872,51 +6896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் செய்த அவர்களுடைய எல்லா அருவருப்புகளினிமித்தமும் நான் தேசத்தைப் பாழும் அவாந்தரமுமாக்கும்போது நான் கர்த்தரென்று அறிந்துகொள்வார்கள், இதை என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[28. For I will lay the land most desolate, and the pomp of her strength shall cease; and the mountains of Israel shall be desolate, that none shall pass through.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6981,51 +7005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மேலும் மனுபுத்திரனே, உன் ஜனத்தின் புத்திரர் சுவர் ஓரங்களிலும் வீட்டுவாசல்களிலும் உன்னைக்குறித்துப் பேசி, கர்த்தரிடத்திலிருந்து புறப்பட்ட வார்த்தை என்னவென்று கேட்போம் வாருங்கள் என்று ஒருவரோடொருவரும் சகோதரனோடே சகோதரனும் சொல்லி,]]></a:t>
+              <a:t><![CDATA[28. For I will lay the land most desolate, and the pomp of her strength shall cease; and the mountains of Israel shall be desolate, that none shall pass through.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7090,51 +7114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மேலும் மனுபுத்திரனே, உன் ஜனத்தின் புத்திரர் சுவர் ஓரங்களிலும் வீட்டுவாசல்களிலும் உன்னைக்குறித்துப் பேசி, கர்த்தரிடத்திலிருந்து புறப்பட்ட வார்த்தை என்னவென்று கேட்போம் வாருங்கள் என்று ஒருவரோடொருவரும் சகோதரனோடே சகோதரனும் சொல்லி,]]></a:t>
+              <a:t><![CDATA[29. Then shall they know that I am the LORD, when I have laid the land most desolate because of all their abominations which they have committed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7199,51 +7223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மேலும் மனுபுத்திரனே, உன் ஜனத்தின் புத்திரர் சுவர் ஓரங்களிலும் வீட்டுவாசல்களிலும் உன்னைக்குறித்துப் பேசி, கர்த்தரிடத்திலிருந்து புறப்பட்ட வார்த்தை என்னவென்று கேட்போம் வாருங்கள் என்று ஒருவரோடொருவரும் சகோதரனோடே சகோதரனும் சொல்லி,]]></a:t>
+              <a:t><![CDATA[29. Then shall they know that I am the LORD, when I have laid the land most desolate because of all their abominations which they have committed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7308,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஜனங்கள் கூடிவருகிற வழக்கத்தின்படி உன்னிடத்தில் வந்து, உனக்கு முன்பாக என் ஜனங்கள்போல் உட்கார்ந்து, உன் வார்த்தைகளைக் கேட்கிறார்கள்; ஆனாலும் அவர்கள் அவைகளின்படி செய்கிறதில்லை; அவர்கள் தங்கள் வாயினாலே இன்பமாய்ப் பேசுகிறார்கள், அவர்கள் இருதயமோ பொருளாசையைப் பின்பற்றிப்போகிறது.]]></a:t>
+              <a:t><![CDATA[29. Then shall they know that I am the LORD, when I have laid the land most desolate because of all their abominations which they have committed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7417,51 +7441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஜனங்கள் கூடிவருகிற வழக்கத்தின்படி உன்னிடத்தில் வந்து, உனக்கு முன்பாக என் ஜனங்கள்போல் உட்கார்ந்து, உன் வார்த்தைகளைக் கேட்கிறார்கள்; ஆனாலும் அவர்கள் அவைகளின்படி செய்கிறதில்லை; அவர்கள் தங்கள் வாயினாலே இன்பமாய்ப் பேசுகிறார்கள், அவர்கள் இருதயமோ பொருளாசையைப் பின்பற்றிப்போகிறது.]]></a:t>
+              <a:t><![CDATA[30. Also, you son of man, the children of your people still are talking against you by the walls and in the doors of the houses, and speak one to another, every one to his brother, saying, Come, I pray you, and hear what is the word that comes forth from the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7526,51 +7550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஜனங்கள் கூடிவருகிற வழக்கத்தின்படி உன்னிடத்தில் வந்து, உனக்கு முன்பாக என் ஜனங்கள்போல் உட்கார்ந்து, உன் வார்த்தைகளைக் கேட்கிறார்கள்; ஆனாலும் அவர்கள் அவைகளின்படி செய்கிறதில்லை; அவர்கள் தங்கள் வாயினாலே இன்பமாய்ப் பேசுகிறார்கள், அவர்கள் இருதயமோ பொருளாசையைப் பின்பற்றிப்போகிறது.]]></a:t>
+              <a:t><![CDATA[30. Also, you son of man, the children of your people still are talking against you by the walls and in the doors of the houses, and speak one to another, every one to his brother, saying, Come, I pray you, and hear what is the word that comes forth from the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7635,51 +7659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எக்காளத்தின் சத்தத்தக் கேட்கிறவன் அதைக் கேட்டும், எச்சரிக்கையாயிராமல், பட்டயம் வந்து அவனை வாரிக்கொள்ளுகிறது உண்டானால், அவனுடைய இரத்தப்பழி அவன் தலையின்மேல் சுமரும்.]]></a:t>
+              <a:t><![CDATA[4. Then whosoever hears the sound of the trumpet, and takes not warning; if the sword come, and take him away, his blood shall be upon his own head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7744,51 +7768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இதோ நீ இனிய குரலும் கீதவாத்தியம் வாசிப்பதில் சாமர்த்தியமுமுடையவன் பாடும் இன்பமான பாட்டுக்குச் சமானமாயிருக்கிறாய்; அவர்கள் உன் வார்த்தைகளைக் கேட்கிறார்கள்; ஆனாலும் அவைகளின்படி செய்யாமற்போகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[30. Also, you son of man, the children of your people still are talking against you by the walls and in the doors of the houses, and speak one to another, every one to his brother, saying, Come, I pray you, and hear what is the word that comes forth from the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7853,51 +7877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இதோ நீ இனிய குரலும் கீதவாத்தியம் வாசிப்பதில் சாமர்த்தியமுமுடையவன் பாடும் இன்பமான பாட்டுக்குச் சமானமாயிருக்கிறாய்; அவர்கள் உன் வார்த்தைகளைக் கேட்கிறார்கள்; ஆனாலும் அவைகளின்படி செய்யாமற்போகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[31. And they come unto you as the people comes, and they sit before you as my people, and they hear your words, but they will not do them: for with their mouth they show much love, but their heart goes after their covetousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7962,51 +7986,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இதோ, அது வருகிறது, அது வருகையில் தங்கள் நடுவிலே ஒரு தீர்க்கதரிசி இருந்தான் என்று அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. And they come unto you as the people comes, and they sit before you as my people, and they hear your words, but they will not do them: for with their mouth they show much love, but their heart goes after their covetousness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And they come unto you as the people comes, and they sit before you as my people, and they hear your words, but they will not do them: for with their mouth they show much love, but their heart goes after their covetousness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And, lo, you are unto them as a very lovely song of one that has a pleasant voice, and can play well on an instrument: for they hear your words, but they do them not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And, lo, you are unto them as a very lovely song of one that has a pleasant voice, and can play well on an instrument: for they hear your words, but they do them not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And, lo, you are unto them as a very lovely song of one that has a pleasant voice, and can play well on an instrument: for they hear your words, but they do them not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And when this comes to pass, (lo, it will come,) then shall they know that a prophet has been among them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And when this comes to pass, (lo, it will come,) then shall they know that a prophet has been among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8071,51 +8749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் எக்காளத்தின் சத்தத்தைக்கேட்டும், எச்சரிக்கையிருக்கவில்லை; அவனுடைய இரத்தப்பழி அவன்பேரிலே சுமரும்; எச்சரிக்கையாயிருக்கிறவனோ தன் ஜீவனைத் தப்புவித்துக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[4. Then whosoever hears the sound of the trumpet, and takes not warning; if the sword come, and take him away, his blood shall be upon his own head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8180,51 +8858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் எக்காளத்தின் சத்தத்தைக்கேட்டும், எச்சரிக்கையிருக்கவில்லை; அவனுடைய இரத்தப்பழி அவன்பேரிலே சுமரும்; எச்சரிக்கையாயிருக்கிறவனோ தன் ஜீவனைத் தப்புவித்துக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[5. He heard the sound of the trumpet, and took not warning; his blood shall be upon him. But he that takes warning shall deliver his soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8259,51 +8937,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474005385" r:id="rId1"/>
+    <p:sldLayoutId id="2478715802" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8855,50 +9533,98 @@
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9015,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆದರೆ ಕಾವಲುಗಾರನು ಕತ್ತಿಯನ್ನು ನೋಡಿ, ಒಂದು ವೇಳೆ ಕಹಳೆಯನ್ನು ಊದದೆ ಜನರನ್ನೂ ಎಚ್ಚರಿಸದಿದ್ದರೆ, ಆಗ ಕತ್ತಿಯು ಬಂದು]]></a:t>
+              <a:t><![CDATA[சுமரும்; எச்சரிக்கையாயிருக்கிறவனோ தன் ஜீவனைத் தப்புவித்துக்கொள்ளுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರೊಳಗಿಂದ ಯಾರೊಬ್ಬನನ್ನಾದರೂ ತೆಗೆದುಕೊಂಡರೆ ಅವನು ತನ್ನ ಅಕ್ರಮದಲ್ಲಿ ತೆಗೆಯಲ್ಪಡುತ್ತಾನೆ. ಆದರೆ ನಾನು ಅವನ]]></a:t>
+              <a:t><![CDATA[6. காவற்காரன் பட்டயம் வருவதைக் கண்டும், அவன் எக்காளம் ஊதாமலும் ஜனங்கள் எச்சரிக்கப்படாமலும், பட்டயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಕ್ತವನ್ನು ಕಾವಲುಗಾರನ ಕೈಯಿಂದ ವಿಚಾರಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[வந்து அவர்களில் யாதொருவனை வாரிக்கொள்ளுகிறது உண்டானால், அவன் தன் அக்கிரமத்திலே வாரிக்கொள்ளப்பட்டான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ನಾನು ದುಷ್ಟನಿಗೆ--ಓ ದುಷ್ಟ ಮನುಷ್ಯನೇ, ನೀನು ನಿಶ್ಚಯವಾಗಿ ಸಾಯುವಿ ಎಂದು ಹೇಳುವಾಗ ಒಂದು ವೇಳೆ ನೀನು ಅವನೊಂದಿಗೆ]]></a:t>
+              <a:t><![CDATA[ஆனாலும் அவன் இரத்தப்பழியைக் காவற்காரன் கையிலே கேட்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾತನಾಡದೆ ದುಷ್ಟನನ್ನು ಅವನ ಮಾರ್ಗದಿಂದ ಎಚ್ಚರಿಸದಿದ್ದರೆ ಆ ದುಷ್ಟ ಮನುಷ್ಯನು ಅವನ ಅಕ್ರಮಗಳಲ್ಲಿಯೇ ಸಾಯುವನು; ಅವನ]]></a:t>
+              <a:t><![CDATA[7. மனுபுத்திரனே, நான் உன்னை இஸ்ரவேல் வம்சத்தாருக்குக் காவற்காரனாக வைத்தேன்; ஆகையால் நீ என் வாயினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಕ್ತವನ್ನು ನಾನು ನಿನ್ನ ಕೈಯಿಂದ ವಿಚಾರಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[வார்த்தையைக்கேட்டு, என் நாமத்தினாலே அவர்களை எச்சரிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಓ ಮನುಷ್ಯಪುತ್ರನೇ, ನಿನ್ನನ್ನು ನಾನು ಇಸ್ರಾಯೇಲಿನ ಮನೆತನದವರಿಗೆ ಕಾವಲುಗಾರನನ್ನಾಗಿ ಇಟ್ಟಿದ್ದೇನೆ; ಆದದರಿಂದ ನೀನು]]></a:t>
+              <a:t><![CDATA[8. நான் துன்மார்க்கனை நோக்கி: துன்மார்க்கனே, நீ சாகவே சாவாயென்று சொல்லுகையில், நீ துன்மார்க்கனைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನ ಬಾಯಿಯ ವಾಕ್ಯವನ್ನು ಕೇಳು, ನನ್ನಿಂದ ಅವರನ್ನು ಎಚ್ಚರಿಸು.]]></a:t>
+              <a:t><![CDATA[தன் துன்மார்க்கத்திலிராதபடி எச்சரிக்கத்தக்கதாக அதை அவனுக்குச் சொல்லாமற்போனால், அந்தத் துன்மார்க்கன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆದಾಗ್ಯೂ ನೀನು ಒಂದು ವೇಳೆ ದುಷ್ಟನನ್ನು ಅವನ ದುಮಾರ್ಗಗಳಿಂದ ತಿರುಗಲು ಎಚ್ಚರಿಸಿದರೂ ಅವನು ತನ್ನ ದುಷ್ಟಮಾರ್ಗದಿಂದ]]></a:t>
+              <a:t><![CDATA[தன் அக்கிரமத்திலே சாவான்; ஆனாலும் அவன் இரத்தப்பழியை உன் கையிலே கேட்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿರುಗದಿದ್ದರೆ ಅವನ ಅಕ್ರಮಗಳಲ್ಲಿಯೇ ಸಾಯುವನು; ಆದರೆ ನೀನು ನಿನ್ನ ಪ್ರಾಣವನ್ನು ತಪ್ಪಿಸಿಕೊಳ್ಳುವಿ.]]></a:t>
+              <a:t><![CDATA[9. துன்மார்க்கன் தன் வழியைவிட்டுத் திரும்பும்படி நீ அவனை எச்சரித்தும் அவன் தன் வழியைவிட்டுத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಕರ್ತನ ವಾಕ್ಯವು ನನಗೆ ಬಂದು ಹೇಳಿದ್ದೇನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಓ ಮನುಷ್ಯಪುತ್ರನೇ, ನೀನು ಇಸ್ರಾಯೇಲಿನ ಮನೆತನದವರೊಂದಿಗೆ ಮಾತನಾಡಿ ಹೀಗೆ ಹೇಳು --ನಮ್ಮ ಅಪರಾಧಗಳೂ ಪಾಪಗಳೂ ನಮ್ಮ]]></a:t>
+              <a:t><![CDATA[திரும்பாமற்போனால், அவன் தன் அக்கிரமத்திலே சாவான்; நீயோ உன் ஆத்துமாவைத் தப்புவிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲಿದ್ದು ನಾವು ಅವುಗಳಲ್ಲಿ ಕ್ಷೀಣಿಸುತ್ತಾ ಹೋದರೆ ಹೇಗೆ ಬದುಕುವೆವು; ಎಂದು ಹೇಳುವಿರಲ್ಲಾ?]]></a:t>
+              <a:t><![CDATA[10. மனுபுத்திரனே, நீ இஸ்ரவேல் வம்சத்தாரை நோக்கி: எங்கள் துரோகங்களும் எங்கள் பாவங்களும் எங்கள்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅವರಿಗೆ ಹೀಗೆ ಹೇಳು ಎಂದು ದೇವರಾದ ಕರ್ತನು ಹೇಳುತ್ತಾನೆ --ನನ್ನ ಜೀವದಾಣೆ, ನನಗೆ ದುಷ್ಟನ ಸಾವಿನಿಂದ ಸಂತೋಷ]]></a:t>
+              <a:t><![CDATA[இருக்கிறது, நாங்கள் சோர்ந்துபோகிறோம், தாங்கள் பிழைப்பது எப்படியென்று நீங்கள் சொல்லுகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಿಗುವದಿಲ್ಲ; ಆದರೆ ಆ ದುಷ್ಟನು ದುರ್ಮಾ ರ್ಗದಿಂದ ತಿರುಗಿಕೊಂಡು ಜೀವಿಸುವದಾದರೆ ಅದರಲ್ಲಿಯೇ ನನಗೆ ಸಂತೋಷಸಿಗುವದು;]]></a:t>
+              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் உரைக்கிறது என்னவென்றால் நான் துன்மார்க்கனுடைய மரணத்தை விரும்பாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾ ಯೇಲಿನ ಮನೆತನದವರೇ, ನೀವು ನಿಮ್ಮ ನಿಮ್ಮ ದುಷ್ಟಮಾರ್ಗಗಳನ್ನು ಬಿಟ್ಟು ತಿರುಗಿರಿ, ನೀವು ತಿರುಗಿ ಕೊಳ್ಳಿರಿ. ನೀವು]]></a:t>
+              <a:t><![CDATA[துன்மார்க்கன் தன் வழியைவிட்டுத் திரும்பிப் பிழைப்பதையே விரும்புகிறேன் என்று என் ஜீவனைக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಾಯುವದು ಯಾಕೆ?]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறேன்; இஸ்ரவேல் வம்சத்தாரே, உங்கள் பொல்லாத வழிகளைவிட்டுத் திரும்புங்கள், திரும்புங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಮನುಷ್ಯ ಪುತ್ರನೇ. ನೀನು ನಿನ್ನ ಜನರ ಮಕ್ಕಳಿಗೆ ಹೇಳು--ನೀತಿವಂತನ ನೀತಿಯು ಅವನ ಅಪರಾಧದ ದಿನದಲ್ಲಿ ಅವನನ್ನು]]></a:t>
+              <a:t><![CDATA[நீங்கள் ஏன் சாகவேண்டும் என்கிறார் என்று அவர்களோடே சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಪ್ಪಿಸುವದಿಲ್ಲ; ಹಾಗೆಯೇ ದುಷ್ಟನ ದುಷ್ಟತ್ವವು ಅವನು ತನ್ನ ದುಷ್ಟತ್ವವನ್ನು ಬಿಟ್ಟು ತಿರುಗುವ ದಿನದಲ್ಲಿ ಅದರಿಂದ]]></a:t>
+              <a:t><![CDATA[12. மனுபுத்திரனே, நீ உன் ஜனத்தின் புத்திரரை நோக்கி: நீதிமான் துரோகம்பண்ணுகிற நாளிலே அவனுடைய நீதி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೀಳುವದಿಲ್ಲ; ನೀತಿವಂತನು ಪಾಪಮಾಡುವ ದಿನದಲ್ಲಿ ನೀತಿಯಿಂದ ಬದುಕ ಲಾರನು.]]></a:t>
+              <a:t><![CDATA[அவனைத் தப்புவிப்பதில்லை; துன்மார்க்கன் தன் துன்மார்க்கத்தைவிட்டுத் திரும்புகிற நாளிலே அவன் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನಾನು ನೀತಿವಂತನಿಗೆ--ನೀನು ನಿಶ್ಚಯವಾಗಿ ಬದುಕುವಿ ಎಂದು ಹೇಳುವಾಗ--ಅವನು ಒಂದು ವೇಳೆ ಅವನ ಸ್ವಂತ ನೀತಿಯನ್ನು ನಂಬಿ]]></a:t>
+              <a:t><![CDATA[அக்கிரமத்தினால் விழுந்துபோவதுமில்லை; நீதிமான் பாவஞ்செய்கிற நாளிலே தன் நீதியினால் பிழைப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಮನುಷ್ಯಪುತ್ರನೇ, ನಿನ್ನ ಜನರ ಮಕ್ಕಳೊಂದಿಗೆ ಮಾತನಾಡು ಮತ್ತು ಅವ ರಿಗೆ--ನಾನು ಒಂದು ದೇಶದ ಮೇಲೆ ಯಾವಾಗ ಕತ್ತಿಯನ್ನು]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, நீ உன் ஜனத்தின் புத்திரரோடே பேசி, அவர்களோடே சொல்லவேண்டியதாவது: நான் தேசத்தின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನ್ಯಾಯವನ್ನು ಮಾಡಿದರೆ ಅವನ ಎಲ್ಲಾ ನೀತಿಯು ಜ್ಞಾಪಕಮಾಡಿ ಕೊಳ್ಳಲ್ಪಡುವದಿಲ್ಲ; ಆದರೆ ಅವನು ಮಾಡಿದ ಅವನ ಅಕ್ರಮಗಳಿಗಾಗಿಯೇ]]></a:t>
+              <a:t><![CDATA[13. பிழைக்கவே பிழைப்பாய் என்று நான் நீதிமானுக்குச் சொல்லும்போது, அவன் தன் நீதியை நம்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನು ಸಾಯುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[அநியாயஞ்செய்தால், அவனுடைய நீதியில் ஒன்றும் நினைக்கப்படுவதில்லை, அவன் செய்த தன் அநியாயத்திலே சாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ನಾನು ದುಷ್ಟನಿಗೆ--ನೀನು ನಿಶ್ಚಯ ವಾಗಿ ಸಾಯುವಿ ಎಂದು ಹೇಳುವಾಗ ಅವನು ಪಾಪ ದಿಂದ ತಿರುಗಿಕೊಂಡರೆ ಮತ್ತು ನ್ಯಾಯವನ್ನೂ]]></a:t>
+              <a:t><![CDATA[14. பின்னும் சாகவே சாவாய் என்று நான் துன்மார்க்கனுக்குச் சொல்லும்போது, அவன் தன் பாவத்தைவிட்டுத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀತಿ ಯನ್ನೂ ಮಾಡಿದರೆ]]></a:t>
+              <a:t><![CDATA[திரும்பி, நியாயமும் நீதியுஞ்செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ದುಷ್ಟನು ತನ್ನ ಒತ್ತೆಯನ್ನು ಹಿಂದಕ್ಕೆ ಕೊಟ್ಟರೆ ಮತ್ತು ದೋಚಿಕೊಂಡದ್ದನ್ನು ತಿರುಗಿ ಕೊಟ್ಟು ಅನ್ಯಾಯವನ್ನು ಮಾಡದೆ]]></a:t>
+              <a:t><![CDATA[15. துன்மார்க்கன் தான் வாங்கின அடைமானத்தையும் தான் கொள்ளையிட்ட பொருளையும் திரும்பக்கொடுத்துவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜೀವದ ನಿಯಮಗಳಲ್ಲಿ ನಡೆದರೆ ಅವನು ಸಾಯದೆ ಖಂಡಿತ ವಾಗಿ ಬದುಕುವನು.]]></a:t>
+              <a:t><![CDATA[அநியாயம் செய்யாதபடி ஜீவப்பிரமாணங்களில் நடந்தால், அவன் சாகாமல் பிழைக்கவே பிழைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಅವನು ಮಾಡಿರುವ ಪಾಪ ಗಳಲ್ಲಿ ಒಂದಾದರೂ ಅವನಿಗೆ ವಿರೋಧವಾಗಿ ಜ್ಞಾಪ ಕಕ್ಕೆ ಬರುವದಿಲ್ಲ; ಅವನು ನ್ಯಾಯವನ್ನೂ ನೀತಿ]]></a:t>
+              <a:t><![CDATA[16. அவன் செய்த அவனுடைய எல்லாப் பாவங்களும் அவனுக்கு விரோதமாக நினைக்கப்படுவதில்லை; அவன் நியாயமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯನ್ನೂ ಮಾಡಿದ್ದರಿಂದ ನಿಶ್ಚಯವಾಗಿ ಬದುಕುವನು.]]></a:t>
+              <a:t><![CDATA[நீதியும் செய்தான், பிழைக்கவே பிழைப்பான் என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆದರೂ ನಿನ್ನ ಜನರ ಮಕ್ಕಳು--ಕರ್ತನ ಮಾರ್ಗವು ಸಮವಿಲ್ಲ ಅನ್ನುತ್ತಾರೆ. ಅವರಿಗಾದರೋ ಅವರ ಮಾರ್ಗವೇ ಸಮವಾಗಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[17. உன் ஜனத்தின் புத்திரரோ, ஆண்டவருடைய வழி செம்மையானதல்ல என்கிறார்கள்; அவர்களுடைய வழியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಯಾವಾಗ ನೀತಿ ವಂತನು ತನ್ನ ನೀತಿಯಿಂದ ತಿರುಗಿಕೊಳ್ಳುವನೋ ಮತ್ತು ಅಕ್ರಮವನ್ನು ಮಾಡುವನೋ ಅವನು ಖಂಡಿತ ವಾಗಿಯೂ]]></a:t>
+              <a:t><![CDATA[செம்மையானதல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತರುವೆನೋ ಆಗ ಆ ದೇಶದ ಜನರು ತಮ್ಮ ಪ್ರಾಂತ್ಯದ ಒಬ್ಬ ಮನುಷ್ಯನನ್ನು ಆರಿಸಿ ತಮಗೆ ಕಾವಲುಗಾರನನ್ನಾಗಿ ಇಟ್ಟರೆ,]]></a:t>
+              <a:t><![CDATA[பட்டயத்தை வரப்பண்ணுகையில் தேசத்தின் ஜனம் தங்கள் எல்லைகளிலுள்ள ஒருவனை அழைத்து, அவனைத் தங்களுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದರಲ್ಲಿಯೇ ಸಾಯುವನು.]]></a:t>
+              <a:t><![CDATA[18. நீதிமான் தன் நீதியைவிட்டுத் திரும்பி, அநியாயஞ்செய்தால், அவன் அதினால் சாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆದರೆ ದುಷ್ಟನು ದುಷ್ಟತ್ವವನ್ನು ಬಿಟ್ಟು ತಿರುಗಿಕೊಂಡು ನ್ಯಾಯ ವನ್ನೂ ನೀತಿಯನ್ನೂ ನಡೆಸಿದರೆ ಅವನು ಅದರಲ್ಲಿಯೇ]]></a:t>
+              <a:t><![CDATA[19. துன்மார்க்கன் தன் அக்கிரமத்தைவிட்டுத் திரும்பி, நியாயமும் நீதியும் செய்தால், அவன் அவைகளினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬದುಕುವನು.]]></a:t>
+              <a:t><![CDATA[பிழைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆದರೂ ನೀವು ಕರ್ತನ ಮಾರ್ಗ ಸರಿಯಲ್ಲ ಅನ್ನುತ್ತೀರಿ; ಓ ಇಸ್ರಾಯೇಲಿನ ಮನೆತನ ದವರೇ, ನಿಮ್ಮಲ್ಲಿ ಪ್ರತಿಯೊಬ್ಬರಿಗೆ]]></a:t>
+              <a:t><![CDATA[20. நீங்களோ, ஆண்டவருடைய வழி செம்மையானதல்ல என்கிறீர்கள், இஸ்ரவேல் வீட்டாரே நான் உங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಮ್ಮ ಮಾರ್ಗಗಳ ಪ್ರಕಾರ ನಾನು ನ್ಯಾಯ ತೀರಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[ஒவ்வொருவனையும் அவனவன் வழிகளின்படியே நியாயந்தீர்ப்பேனென்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ನಮ್ಮ ಸೆರೆಯ ಹನ್ನೆರಡನೇ ವರುಷದ ಹತ್ತನೇ ತಿಂಗಳಿನ ಐದನೇ ದಿನದಲ್ಲಿ ಆದದ್ದೇನಂದರೆ, ಯೆರೂಸ ಲೇಮಿನಿಂದ]]></a:t>
+              <a:t><![CDATA[21. எங்கள் சிறையிருப்பின் பன்னிரண்டாம் வருஷம் பத்தாம் மாதம் ஐந்தாந்தேதியிலே எருசலேமிலிருந்து தப்பின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಪ್ಪಿಸಿಕೊಂಡವನೊಬ್ಬನು ನನ್ನ ಬಳಿಗೆ ಬಂದು ಪಟ್ಟಣವು ಹೊಡೆಯಲ್ಪಟ್ಟಿದೆ ಎಂದು ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[ஒருவன் என்னிடத்தில் வந்து: நகரம் அழிக்கப்பட்டது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆಗ ಅವನು ತಪ್ಪಿಸಿಕೊಂಡು ಬರುವ ದಕ್ಕಿಂತ ಮೊದಲೇ, ಸಾಯಂಕಾಲದಲ್ಲಿ ಕರ್ತನ ಕೈ ನನ್ನ ಮೇಲೆ ಇತ್ತು. ಅವನು ಮುಂಜಾನೆ]]></a:t>
+              <a:t><![CDATA[22. தப்பினவன் வருகிறதற்கு முந்தின சாயங்காலத்திலே கர்த்தருடைய கை என்மேல் அமர்ந்து, அவன் காலையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನ ಬಳಿಗೆ ಬರುವ ತನಕ ನನ್ನ ಬಾಯಿ ತೆರೆಯಲ್ಪಟ್ಟಿದೆ; ನನ ಬಾಯಿ ತೆರೆದಿತ್ತು. ನಾನು ಮೂಕನಾಗಿರಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் வருமட்டும் என் வாயைத் திறந்திருக்கப்பண்ணிற்று; என் வாய் திறக்கப்பட்டது, பின்பு நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಆಮೇಲೆ, ಕರ್ತನ ವಾಕ್ಯವು ನನಗೆ ಬಂದು ಹೇಳಿದ್ದೇ ನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[மெளனமாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಅವನ ಕತ್ತಿಯು ದೇಶದ ಮೇಲೆ ಬರುವದನ್ನು ನೋಡಿ, ಕಹಳೆಯನ್ನೂದಿ ಜನರನ್ನು ಎಚ್ಚರಿಸಿದಾಗ,]]></a:t>
+              <a:t><![CDATA[காவற்காரனாக வைத்தபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಮನುಷ್ಯಪುತ್ರನೇ, ಇಸ್ರಾಯೇಲಿನ ದೇಶದ ಹಾಳು ಪ್ರದೇಶಗಳಲ್ಲಿ ವಾಸಿಸುವರು-- ಅಬ್ರಹಾಮನೇ ಒಬ್ಬನಾಗಿದ್ದು ದೇಶವನ್ನು]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ವತಂತ್ರಿಸಿ ಕೊಂಡನು, ಆದರೆ ನಾವು ಬಹಳ ಜನರಾಗಿದ್ದು ದೇಶವು ನಮಗೆ ಸ್ವಾಸ್ತ್ಯವಾಗಿ ಕೊಡಲ್ಪಟ್ಟಿದೆ ಎಂದು ಹೇಳುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[24. மனுபுத்திரனே, இஸ்ரவேல் தேசத்தின் பாழான இடங்களிலுள்ள குடிகள்: ஆபிரகாம் ஒருவனாயிருந்து, தேசத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಆದದರಿಂದ ನೀನು ಅವರಿಗೆ ಹೇಳಬೇಕಾದದ್ದೇ ನಂದರೆ--ದೇವರಾದ ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ನೀವು ರಕ್ತದಿಂದ ಕೂಡಿದ]]></a:t>
+              <a:t><![CDATA[சுதந்தரித்துக்கொண்டான்; நாங்கள் அநேகராயிருக்கிறோம், எங்களுக்கு இந்த தேசம் சுதந்தரமாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +15945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಂಸವನ್ನು ತಿನ್ನುವರ ಲ್ಲವೇ? ನಿಮ್ಮ ಕಣ್ಣುಗಳು ವಿಗ್ರಹಗಳ ಕಡೆಗೆ ಎತ್ತಿ ರಕ್ತವನ್ನು ಚೆಲ್ಲುವ ನೀವು ದೇಶವನ್ನು]]></a:t>
+              <a:t><![CDATA[கொடுக்கப்பட்டது என்று சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +16077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ವಾಧೀನಪಡಿಸಿ ಕೊಳ್ಳುವಿರೋ?]]></a:t>
+              <a:t><![CDATA[25. ஆகையால், நீ அவர்களை நோக்கி: நீங்கள் இரத்தத்தோடே கூடியதைத் தின்று, உங்கள் நரகலான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +16209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ನೀವು ನಿಮ್ಮ ಕತ್ತಿಯ ಮೇಲೆ ನಿಂತು ಅಸಹ್ಯವಾದ ಕೆಲಸಗಳನ್ನು ಮಾಡುವಿರಿ; ನಿಮ್ಮಲ್ಲಿ ಪ್ರತಿಯೊಬ್ಬನೂ ತನ್ನ ತನ್ನ]]></a:t>
+              <a:t><![CDATA[விக்கிரகங்களுக்கு நேராக உங்கள் கண்களை ஏறெடுத்து, இரத்தத்தைச் சிந்தியிருக்கிறீர்கள், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +16341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೆರೆಯವನ ಹೆಂಡತಿಯನ್ನು ಕೆಡಿಸುತ್ತಾನೆ; ಹೀಗಾದರೆ ನೀವು ದೇಶವನ್ನು ಸ್ವತಂತ್ರಿಸಿ ಕೊಳ್ಳಬಹುದೋ?]]></a:t>
+              <a:t><![CDATA[தேசத்தைச் சுதந்தரித்துக்கொள்வீர்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ನೀನು ಅವರಿಗೆ ಹೇಳಬೇಕಾದ ದ್ದೇನಂದರೆ--ದೇವರಾದ ಕರ್ತನು ಹೀಗೆ ಹೇಳು ತ್ತಾನೆ--ನನ್ನ ಜೀವದಾಣೆ, ನಿಶ್ಚಯವಾಗಿ ಹಾಳು]]></a:t>
+              <a:t><![CDATA[26. நீங்கள் உங்கள் பட்டயத்தை நம்பிக்கொண்டு, அருவருப்பானதைச் செய்து, உங்களில் அவனவன் தன்தன் அயலான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ಥಳಗಳಲ್ಲಿರುವವರು ಕತ್ತಿಯಿಂದ ಬೀಳುವರು; ಬಯಲಿ ನಲ್ಲಿರುವವರಿಗೆ ಮೃಗಗಳನ್ನು ಆಹಾರವನ್ನಾಗಿ ಕೊಡು ತ್ತೇನೆ;]]></a:t>
+              <a:t><![CDATA[மனைவியைத் தீட்டுப்படுத்துகிறீர்கள்; நீங்கள் தேசத்தைச் சுதந்தரித்துக்கொள்வீர்களோ என்று கர்த்தராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೋಟೆಗಳಲ್ಲಿಯೂ ಗುಹೆಗಳಲ್ಲಿಯೂ ಇರುವ ವರು ವ್ಯಾಧಿಗಳಿಂದ ಸಾಯುವರು.]]></a:t>
+              <a:t><![CDATA[ஆண்டவர் உரைக்கிறார் என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +16869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಯಾವನು ಕಹಳೆಯ ಧ್ವನಿಯನ್ನು ಕೇಳಿ ಎಚ್ಚರವಾಗುವದಿಲ್ಲವೋ? ಆಗ ಕತ್ತಿಯು ಬಂದು ಅವನನ್ನು ತೆಗೆದುಕೊಂಡರೆ ಅವನ ರಕ್ತವು]]></a:t>
+              <a:t><![CDATA[3. இவன் தேசத்தின்மேல் பட்டயம் வருவதைக்கண்டு, எக்காளம் ஊதி, ஜனத்தை எச்சரிக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +17001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ನಾನು ಈ ದೇಶವನ್ನು ಹಾಳುಪಾಳು ಮಾಡುವೆನು. ಅದರ ಬಲದ ಮಹತ್ತು ತೀರಿಹೋಗುವದು. ಇಸ್ರಾಯೇಲಿನ ಪರ್ವತಗಳು]]></a:t>
+              <a:t><![CDATA[27. நீ அவர்களை நோக்கி: பாழான இடங்களில் இருக்கிறவர்கள் பட்டயத்தால் விழுவார்கள்; வெளிகளில் இருக்கிறவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +17133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾದುಹೋಗುವವರಿಲ್ಲದೆ ಹಾಳಾಗು ವವು.]]></a:t>
+              <a:t><![CDATA[மிருகங்களுக்கு இரையாக ஒப்புக்கொடுப்பேன்; கோட்டைகளிலும் கெபிகளிலும் இருக்கிறவர்கள் கொள்ளைநோயால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +17265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಆಮೇಲೆ ಅವರು ಮಾಡಿದ ಎಲ್ಲಾ ಅಸಹ್ಯಗ ಳಿಂದಾಗಿ ನಾನು ಆ ದೇಶವನ್ನು ಸಂಪೂರ್ಣವಾಗಿ ನಾಶಗೊಳಿಸಿದಾಗ ನಾನೇ ಕರ್ತನೆಂದು]]></a:t>
+              <a:t><![CDATA[சாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +17397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರು ತಿಳಿಯುವರು.]]></a:t>
+              <a:t><![CDATA[28. நான் தேசத்தைப் பாழும் அவாந்தரமுமாக்குவேன்; அப்பொழுது அதினுடைய பெலத்தின் பெருமை ஒழிந்துபோகும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +17529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಇದಲ್ಲದೆ ಮನುಷ್ಯಪುತ್ರನೇ, ನಿನ್ನ ಜನರ ಮಕ್ಕಳು ಇನ್ನು ಮನೆಗಳ ಬಾಗಲುಗಳಿಗೂ ಗೋಡೆಗಳಿಗೂ ವಿರುದ್ಧವಾಗಿ]]></a:t>
+              <a:t><![CDATA[அப்பொழுது இஸ்ரவேலின் மலைகள் கடந்துபோவாரில்லாமல் அவாந்தரமாய்க் கிடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +17661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾತನಾಡುತ್ತಾರೆ, ನಿನ್ನ ವಿಷಯವಾಗಿ ಮಾತನಾಡಿಕೊಂಡು ಒಬ್ಬರಿಗೊಬ್ಬರು ತಮ್ಮ ತಮ್ಮ ಸಹೋದರರೆಲ್ಲರೂ--ಕರ್ತನಿಂದ ಹೊರಡುವ]]></a:t>
+              <a:t><![CDATA[29. அவர்கள் செய்த அவர்களுடைய எல்லா அருவருப்புகளினிமித்தமும் நான் தேசத்தைப் பாழும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +17793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾತು ಏನೆಂದು ಕೇಳಿ ಪ್ರಾರ್ಥಿಸೋಣ ಬನ್ನಿ ಎಂದು ಹೇಳಿಕೊಳ್ಳುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[அவாந்தரமுமாக்கும்போது நான் கர்த்தரென்று அறிந்துகொள்வார்கள், இதை என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +17925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಬೇರೆ ಜನರು ಬರುವ ಹಾಗೆ ಅವರು ನಿನ್ನ ಬಳಿಗೆ ಬಂದು ಜನರು ಕುಳಿತುಕೊಳ್ಳುವ ಹಾಗೆ ನಿನ್ನ ಮುಂದೆ ಕುಳಿತುಕೊಳ್ಳುವರು;]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +18057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರು ನಿನ್ನ ವಾಕ್ಯಗಳನ್ನು ಕೇಳುವರು, ಆದರೆ ಅವರು ಅವುಗಳನ್ನು ಮಾಡುವದಿಲ್ಲ. ಅವರು ತಮ್ಮ ಬಾಯಿಂದ ಹೆಚ್ಚಾದ ಪ್ರೀತಿಯನ್ನು]]></a:t>
+              <a:t><![CDATA[30. மேலும் மனுபுத்திரனே, உன் ஜனத்தின் புத்திரர் சுவர் ஓரங்களிலும் வீட்டுவாசல்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +18189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೋರಿಸುವರು; ಆದರೆ ಅವರ ಹೃದಯವು ಲೋಭತ್ವದ ಕಡೆಗೆ ಹೋಗುವದು.]]></a:t>
+              <a:t><![CDATA[உன்னைக்குறித்துப் பேசி, கர்த்தரிடத்திலிருந்து புறப்பட்ட வார்த்தை என்னவென்று கேட்போம் வாருங்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +18321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನ ತಲೆಯ ಮೇಲೆಯೇ ಇರುವದು.]]></a:t>
+              <a:t><![CDATA[4. எக்காளத்தின் சத்தத்தக் கேட்கிறவன் அதைக் கேட்டும், எச்சரிக்கையாயிராமல், பட்டயம் வந்து அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +18453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಇಗೋ, ನೀನು ಅವರಿಗೆ ಇಂಪಾದ ಶಬ್ದವುಳ್ಳಂತ, ತಂತಿವಾದ್ಯಗಳನ್ನು ಚೆನ್ನಾಗಿ ಬಾರಿಸುವಂತ ಒಬ್ಬನ ಮನೋಹರವಾದ ರಾಗದ]]></a:t>
+              <a:t><![CDATA[ஒருவரோடொருவரும் சகோதரனோடே சகோதரனும் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +18585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗಿರುವಿ; ಅವರು ನಿನ್ನ ಮಾತುಗಳನ್ನು ಕೇಳುತ್ತಾರೆ, ಆದರೆ ಅವುಗಳನ್ನು ಮಾಡುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[31. ஜனங்கள் கூடிவருகிற வழக்கத்தின்படி உன்னிடத்தில் வந்து, உனக்கு முன்பாக என் ஜனங்கள்போல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +18717,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಯಾವಾಗ ಇದು ಬರುತ್ತದೋ ಆಗ ಅವರಿಗೆ ಪ್ರವಾದಿಯು ತಮ್ಮ ಸಂಗಡ ಇದ್ದಾನೆಂದು ತಿಳಿಯುವದು.]]></a:t>
+              <a:t><![CDATA[உட்கார்ந்து, உன் வார்த்தைகளைக் கேட்கிறார்கள்; ஆனாலும் அவர்கள் அவைகளின்படி செய்கிறதில்லை; அவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தங்கள் வாயினாலே இன்பமாய்ப் பேசுகிறார்கள், அவர்கள் இருதயமோ பொருளாசையைப் பின்பற்றிப்போகிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. இதோ நீ இனிய குரலும் கீதவாத்தியம் வாசிப்பதில் சாமர்த்தியமுமுடையவன் பாடும் இன்பமான பாட்டுக்குச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சமானமாயிருக்கிறாய்; அவர்கள் உன் வார்த்தைகளைக் கேட்கிறார்கள்; ஆனாலும் அவைகளின்படி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்யாமற்போகிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. இதோ, அது வருகிறது, அது வருகையில் தங்கள் நடுவிலே ஒரு தீர்க்கதரிசி இருந்தான் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +19641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅವನು ಕಹಳೆಯ ಧ್ವನಿಯನ್ನು ಕೇಳಿ ಎಚ್ಚರಗೊಳ್ಳಲಿಲ್ಲ; ಅವನ ರಕ್ತವು ಅವನ ಮೇಲೆ ಇರುವದು. ಆದರೆ ಎಚ್ಚರಿಕೆಯಾಗುವವನು]]></a:t>
+              <a:t><![CDATA[வாரிக்கொள்ளுகிறது உண்டானால், அவனுடைய இரத்தப்பழி அவன் தலையின்மேல் சுமரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +19773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತನ್ನ ಪ್ರಾಣವನ್ನು ಉಳಿಸಿಕೊ ಳ್ಳುವನು.]]></a:t>
+              <a:t><![CDATA[5. அவன் எக்காளத்தின் சத்தத்தைக்கேட்டும், எச்சரிக்கையிருக்கவில்லை; அவனுடைய இரத்தப்பழி அவன்பேரிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18316,91 +19834,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 33]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
   <a:themeElements>
-    <a:clrScheme name="Theme88">
+    <a:clrScheme name="Theme18">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme88">
+    <a:fontScheme name="Theme18">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18426,51 +19944,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme88">
+    <a:fmtScheme name="Theme18">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18601,51 +20119,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>72</Slides>
+  <Slides>78</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>