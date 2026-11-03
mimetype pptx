--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -8937,51 +8937,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715802" r:id="rId1"/>
+    <p:sldLayoutId id="2482723394" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -19834,91 +19834,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 33]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme35">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme35">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19944,51 +19944,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme35">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>