--- v1 (2026-07-18)
+++ v2 (2026-09-19)
@@ -125,52 +125,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -218,51 +216,50 @@
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
-    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -427,54 +424,53 @@
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -534,51 +530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் பலவீனமானவைகளைப் பலப்படுத்தாமலும், நசல்கொண்டவைகளைக் குணமாக்காமலும், எலும்பு முறிந்தவைகளைக் காயங்கட்டாமலும், துரத்துண்டவைகளைத் திருப்பிக்கொண்டு வராமலும், காணாமற்போனவைகளைத் தேடாமலும் போய், பலாத்காரமும் கடூரமுமாய் அவைகளை ஆண்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. The diseased have all of you not strengthened, neither have all of you healed that which was sick, neither have all of you bound up that which was broken, neither have all of you brought again that which was driven away, neither have all of you sought that which was lost; but with force and with cruelty have all of you ruled them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -643,51 +639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் பலவீனமானவைகளைப் பலப்படுத்தாமலும், நசல்கொண்டவைகளைக் குணமாக்காமலும், எலும்பு முறிந்தவைகளைக் காயங்கட்டாமலும், துரத்துண்டவைகளைத் திருப்பிக்கொண்டு வராமலும், காணாமற்போனவைகளைத் தேடாமலும் போய், பலாத்காரமும் கடூரமுமாய் அவைகளை ஆண்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. And they were scattered, because there is no shepherd: and they became food to all the beasts of the field, when they were scattered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -752,51 +748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேய்ப்பன் இல்லாததினால் அவைகள் சிதறுண்டுபோயின; சிதறுண்டுபோனவைகள் காட்டு மிருகங்களுக்கெல்லாம் இரையாயின.]]></a:t>
+              <a:t><![CDATA[5. And they were scattered, because there is no shepherd: and they became food to all the beasts of the field, when they were scattered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -861,51 +857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேய்ப்பன் இல்லாததினால் அவைகள் சிதறுண்டுபோயின; சிதறுண்டுபோனவைகள் காட்டு மிருகங்களுக்கெல்லாம் இரையாயின.]]></a:t>
+              <a:t><![CDATA[6. My sheep wandered through all the mountains, and upon every high hill: yea, my flock was scattered upon all the face of the earth, and none did search or seek after them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -970,51 +966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என் ஆடுகள் சகல மலைகளிலும் உயரமான சகல மேடுகளிலும் அலைப்புண்டு, பூமியின்மீதெங்கும் என் ஆடுகள் சிதறித்திரிகிறது; விசாரிக்கிறவனுமில்லை, தேடுகிறவனுமில்லை.]]></a:t>
+              <a:t><![CDATA[6. My sheep wandered through all the mountains, and upon every high hill: yea, my flock was scattered upon all the face of the earth, and none did search or seek after them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1079,51 +1075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என் ஆடுகள் சகல மலைகளிலும் உயரமான சகல மேடுகளிலும் அலைப்புண்டு, பூமியின்மீதெங்கும் என் ஆடுகள் சிதறித்திரிகிறது; விசாரிக்கிறவனுமில்லை, தேடுகிறவனுமில்லை.]]></a:t>
+              <a:t><![CDATA[7. Therefore, all of you shepherds, hear the word of the LORD;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1188,51 +1184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் மேய்ப்பரே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. As I live, says the Lord GOD, surely because my flock became a prey, and my flock became food to every beast of the field, because there was no shepherd, neither did my shepherds search for my flock, but the shepherds fed themselves, and fed not my flock;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1297,51 +1293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; மேய்ப்பன் இல்லாததினால் என் ஆடுகள் சூறையாகி, என் ஆடுகள் காட்டுமிருகங்களுக்கெல்லாம் இரையாய்ப் போயின; என் மேய்ப்பர்கள் என் ஆடுகளை விசாரியாமற்போனார்கள், மேய்ப்பர்கள் மந்தையை மேய்க்காமல் தங்களையே மேய்த்தர்கள்.]]></a:t>
+              <a:t><![CDATA[8. As I live, says the Lord GOD, surely because my flock became a prey, and my flock became food to every beast of the field, because there was no shepherd, neither did my shepherds search for my flock, but the shepherds fed themselves, and fed not my flock;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1406,51 +1402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; மேய்ப்பன் இல்லாததினால் என் ஆடுகள் சூறையாகி, என் ஆடுகள் காட்டுமிருகங்களுக்கெல்லாம் இரையாய்ப் போயின; என் மேய்ப்பர்கள் என் ஆடுகளை விசாரியாமற்போனார்கள், மேய்ப்பர்கள் மந்தையை மேய்க்காமல் தங்களையே மேய்த்தர்கள்.]]></a:t>
+              <a:t><![CDATA[8. As I live, says the Lord GOD, surely because my flock became a prey, and my flock became food to every beast of the field, because there was no shepherd, neither did my shepherds search for my flock, but the shepherds fed themselves, and fed not my flock;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1515,51 +1511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; மேய்ப்பன் இல்லாததினால் என் ஆடுகள் சூறையாகி, என் ஆடுகள் காட்டுமிருகங்களுக்கெல்லாம் இரையாய்ப் போயின; என் மேய்ப்பர்கள் என் ஆடுகளை விசாரியாமற்போனார்கள், மேய்ப்பர்கள் மந்தையை மேய்க்காமல் தங்களையே மேய்த்தர்கள்.]]></a:t>
+              <a:t><![CDATA[9. Therefore, O all of you shepherds, hear the word of the LORD;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1624,51 +1620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[1. And the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1733,51 +1729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் மேய்ப்பரே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. Thus says the Lord GOD; Behold, I am against the shepherds; and I will require my flock at their hand, and cause them to cease from feeding the flock; neither shall the shepherds feed themselves any more; for I will deliver my flock from their mouth, that they may not be food for them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1842,51 +1838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; இதோ, நான் மேய்ப்பருக்கு விரோதமாக வந்து, என் ஆடுகளை அவர்கள் கையிலே கேட்டு, மேய்ப்பர் இனித் தங்களையே மேய்க்காதபடி மந்தையை மேய்க்கும் தொழிலைவிட்டு அவர்களை விலக்கி, என் ஆடுகள் அவர்களுக்கு ஆகாரமாயிராதபடி, அவைகளை அவர்கள் வாய்க்குத் தப்பப்பண்ணுவேன் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[10. Thus says the Lord GOD; Behold, I am against the shepherds; and I will require my flock at their hand, and cause them to cease from feeding the flock; neither shall the shepherds feed themselves any more; for I will deliver my flock from their mouth, that they may not be food for them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1951,51 +1947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; இதோ, நான் மேய்ப்பருக்கு விரோதமாக வந்து, என் ஆடுகளை அவர்கள் கையிலே கேட்டு, மேய்ப்பர் இனித் தங்களையே மேய்க்காதபடி மந்தையை மேய்க்கும் தொழிலைவிட்டு அவர்களை விலக்கி, என் ஆடுகள் அவர்களுக்கு ஆகாரமாயிராதபடி, அவைகளை அவர்கள் வாய்க்குத் தப்பப்பண்ணுவேன் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[10. Thus says the Lord GOD; Behold, I am against the shepherds; and I will require my flock at their hand, and cause them to cease from feeding the flock; neither shall the shepherds feed themselves any more; for I will deliver my flock from their mouth, that they may not be food for them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2060,51 +2056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; இதோ, நான் மேய்ப்பருக்கு விரோதமாக வந்து, என் ஆடுகளை அவர்கள் கையிலே கேட்டு, மேய்ப்பர் இனித் தங்களையே மேய்க்காதபடி மந்தையை மேய்க்கும் தொழிலைவிட்டு அவர்களை விலக்கி, என் ஆடுகள் அவர்களுக்கு ஆகாரமாயிராதபடி, அவைகளை அவர்கள் வாய்க்குத் தப்பப்பண்ணுவேன் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[10. Thus says the Lord GOD; Behold, I am against the shepherds; and I will require my flock at their hand, and cause them to cease from feeding the flock; neither shall the shepherds feed themselves any more; for I will deliver my flock from their mouth, that they may not be food for them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2169,51 +2165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் நானே என் ஆடுகளை விசாரித்து, அவைகளைத் தேடிப்பார்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[11. For thus says the Lord GOD; Behold, I, even I, will both search my sheep, and seek them out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2278,51 +2274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒரு மேய்ப்பன் சிதறுண்ட தன் ஆடுகளின் நடுவே இருக்கிற நாளில் தன் மந்தையைத் தேடிக்கொண்டிருக்கிறதுபோல, நான் என் ஆடுகளைத் தேடி, மப்பும் மந்தாரமுமான நாளிலே அவைகள் சிதறுண்டுபோன எல்லா இடங்களிலுமிருந்து அவைகளைத் தப்பி வரப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[11. For thus says the Lord GOD; Behold, I, even I, will both search my sheep, and seek them out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2387,51 +2383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒரு மேய்ப்பன் சிதறுண்ட தன் ஆடுகளின் நடுவே இருக்கிற நாளில் தன் மந்தையைத் தேடிக்கொண்டிருக்கிறதுபோல, நான் என் ஆடுகளைத் தேடி, மப்பும் மந்தாரமுமான நாளிலே அவைகள் சிதறுண்டுபோன எல்லா இடங்களிலுமிருந்து அவைகளைத் தப்பி வரப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[12. As a shepherd seeks out his flock in the day that he is among his sheep that are scattered; so will I seek out my sheep, and will deliver them out of all places where they have been scattered in the cloudy and dark day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2496,51 +2492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒரு மேய்ப்பன் சிதறுண்ட தன் ஆடுகளின் நடுவே இருக்கிற நாளில் தன் மந்தையைத் தேடிக்கொண்டிருக்கிறதுபோல, நான் என் ஆடுகளைத் தேடி, மப்பும் மந்தாரமுமான நாளிலே அவைகள் சிதறுண்டுபோன எல்லா இடங்களிலுமிருந்து அவைகளைத் தப்பி வரப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[12. As a shepherd seeks out his flock in the day that he is among his sheep that are scattered; so will I seek out my sheep, and will deliver them out of all places where they have been scattered in the cloudy and dark day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2605,51 +2601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவைகளை ஜனங்களிடத்திலிருந்து புறப்படவும் தேசங்களிலிருந்து சேரவும்பண்ணி, அவைகளுடைய சுயதேசத்திலே அவைகளைக் கொண்டுவந்து, இஸ்ரவேல் மலைகளின்மேலும் ஆறுகள் அண்டையிலும் தேசத்தின் சகல வாசஸ்தலங்களிலும் அவைகளை மேய்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[12. As a shepherd seeks out his flock in the day that he is among his sheep that are scattered; so will I seek out my sheep, and will deliver them out of all places where they have been scattered in the cloudy and dark day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2714,51 +2710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவைகளை ஜனங்களிடத்திலிருந்து புறப்படவும் தேசங்களிலிருந்து சேரவும்பண்ணி, அவைகளுடைய சுயதேசத்திலே அவைகளைக் கொண்டுவந்து, இஸ்ரவேல் மலைகளின்மேலும் ஆறுகள் அண்டையிலும் தேசத்தின் சகல வாசஸ்தலங்களிலும் அவைகளை மேய்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[13. And I will bring them out from the people, and gather them from the countries, and will bring them to their own land, and feed them upon the mountains of Israel by the rivers, and in all the inhabited places of the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2823,51 +2819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, இஸ்ரவேலின் மேய்ப்பருக்கு விரோதமாகத் தீர்க்கதரிசனம் உரை; நீ தீர்க்கதரிசனம் உரைத்து அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் மேய்ப்பருக்குச் சொல்லுகிறார்; தங்களையே மேய்க்கிற இஸ்ரவேலின் மேய்ப்பருக்கு ஐயோ! மேய்ப்பர் அல்லவா மந்தையை மேய்க்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[2. Son of man, prophesy against the shepherds of Israel, prophesy, and say unto them, Thus says the Lord GOD unto the shepherds; Woe be to the shepherds of Israel that do feed themselves! should not the shepherds feed the flocks?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2932,51 +2928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவைகளை ஜனங்களிடத்திலிருந்து புறப்படவும் தேசங்களிலிருந்து சேரவும்பண்ணி, அவைகளுடைய சுயதேசத்திலே அவைகளைக் கொண்டுவந்து, இஸ்ரவேல் மலைகளின்மேலும் ஆறுகள் அண்டையிலும் தேசத்தின் சகல வாசஸ்தலங்களிலும் அவைகளை மேய்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[13. And I will bring them out from the people, and gather them from the countries, and will bring them to their own land, and feed them upon the mountains of Israel by the rivers, and in all the inhabited places of the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3041,51 +3037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவைகளை நல்ல மேய்ச்சலிலே மேய்ப்பேன்; இஸ்ரவேலுடைய உயர்ந்த மலைகளில் அவர்களுடைய தொழுவம் இருக்கும்; அங்கே அவைகள் நல்ல தொழுவத்தில் படுத்துக்கொள்ளும்; இஸ்ரவேலின் மலைகளின்மேல் நல்ல மேய்ச்சலை மேயும்.]]></a:t>
+              <a:t><![CDATA[13. And I will bring them out from the people, and gather them from the countries, and will bring them to their own land, and feed them upon the mountains of Israel by the rivers, and in all the inhabited places of the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3150,51 +3146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவைகளை நல்ல மேய்ச்சலிலே மேய்ப்பேன்; இஸ்ரவேலுடைய உயர்ந்த மலைகளில் அவர்களுடைய தொழுவம் இருக்கும்; அங்கே அவைகள் நல்ல தொழுவத்தில் படுத்துக்கொள்ளும்; இஸ்ரவேலின் மலைகளின்மேல் நல்ல மேய்ச்சலை மேயும்.]]></a:t>
+              <a:t><![CDATA[14. I will feed them in a good pasture, and upon the high mountains of Israel shall their fold be: there shall they lie in a good fold, and in a fat pasture shall they feed upon the mountains of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3259,51 +3255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவைகளை நல்ல மேய்ச்சலிலே மேய்ப்பேன்; இஸ்ரவேலுடைய உயர்ந்த மலைகளில் அவர்களுடைய தொழுவம் இருக்கும்; அங்கே அவைகள் நல்ல தொழுவத்தில் படுத்துக்கொள்ளும்; இஸ்ரவேலின் மலைகளின்மேல் நல்ல மேய்ச்சலை மேயும்.]]></a:t>
+              <a:t><![CDATA[14. I will feed them in a good pasture, and upon the high mountains of Israel shall their fold be: there shall they lie in a good fold, and in a fat pasture shall they feed upon the mountains of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3368,51 +3364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என் ஆடுகளை நான் மேய்த்து அவைகளை நான் மடக்குவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. I will feed my flock, and I will cause them to lie down, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3477,51 +3473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் காணாமற்போனதைத்தேடி துரத்துண்டதைத் திரும்பக்கொண்டுவந்து, எலும்பு முறிந்ததைக் காயங்கட்டி, நசல்கொண்டதைத் திடப்படுத்துவேன்; நியாயத்துக்குத் தக்கதாய் அவைகளை மேய்த்து, புஷ்டியும் பெலமுமுள்ளவைகளை அழிப்பேன்.]]></a:t>
+              <a:t><![CDATA[16. I will seek that which was lost, and bring again that which was driven away, and will bind up that which was broken, and will strengthen that which was sick: but I will destroy the fat and the strong; I will feed them with judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3586,51 +3582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் காணாமற்போனதைத்தேடி துரத்துண்டதைத் திரும்பக்கொண்டுவந்து, எலும்பு முறிந்ததைக் காயங்கட்டி, நசல்கொண்டதைத் திடப்படுத்துவேன்; நியாயத்துக்குத் தக்கதாய் அவைகளை மேய்த்து, புஷ்டியும் பெலமுமுள்ளவைகளை அழிப்பேன்.]]></a:t>
+              <a:t><![CDATA[16. I will seek that which was lost, and bring again that which was driven away, and will bind up that which was broken, and will strengthen that which was sick: but I will destroy the fat and the strong; I will feed them with judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3695,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் காணாமற்போனதைத்தேடி துரத்துண்டதைத் திரும்பக்கொண்டுவந்து, எலும்பு முறிந்ததைக் காயங்கட்டி, நசல்கொண்டதைத் திடப்படுத்துவேன்; நியாயத்துக்குத் தக்கதாய் அவைகளை மேய்த்து, புஷ்டியும் பெலமுமுள்ளவைகளை அழிப்பேன்.]]></a:t>
+              <a:t><![CDATA[16. I will seek that which was lost, and bring again that which was driven away, and will bind up that which was broken, and will strengthen that which was sick: but I will destroy the fat and the strong; I will feed them with judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3804,51 +3800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. என் மந்தையே கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, ஆட்டுக்கும் ஆட்டுக்கும், ஆட்டுக்கடாக்களுக்கும், வெள்ளாட்டுக்கடாக்களுக்கும் நான் நியாயந்தீர்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[17. And as for you, O my flock, thus says the Lord GOD; Behold, I judge between cattle and cattle, between the rams and the he goats.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3913,51 +3909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. என் மந்தையே கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, ஆட்டுக்கும் ஆட்டுக்கும், ஆட்டுக்கடாக்களுக்கும், வெள்ளாட்டுக்கடாக்களுக்கும் நான் நியாயந்தீர்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[17. And as for you, O my flock, thus says the Lord GOD; Behold, I judge between cattle and cattle, between the rams and the he goats.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4022,51 +4018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, இஸ்ரவேலின் மேய்ப்பருக்கு விரோதமாகத் தீர்க்கதரிசனம் உரை; நீ தீர்க்கதரிசனம் உரைத்து அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் மேய்ப்பருக்குச் சொல்லுகிறார்; தங்களையே மேய்க்கிற இஸ்ரவேலின் மேய்ப்பருக்கு ஐயோ! மேய்ப்பர் அல்லவா மந்தையை மேய்க்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[2. Son of man, prophesy against the shepherds of Israel, prophesy, and say unto them, Thus says the Lord GOD unto the shepherds; Woe be to the shepherds of Israel that do feed themselves! should not the shepherds feed the flocks?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4131,51 +4127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் நல்ல மேய்ச்சலை மேய்ந்து, உங்கள் மேய்ச்சல்களில் மீதியானதை உங்கள் கால்களால் மிதிக்கலாமா? தெளிந்த தண்ணீரைக் குடித்து மீதியாயிருக்கிறதை உங்கள் கால்களால் குழப்பிப்போடலாமா?]]></a:t>
+              <a:t><![CDATA[18. Seems it a small thing unto you to have eaten up the good pasture, but all of you must tread down with your feet the residue of your pastures? and to have drunk of the deep waters, but all of you must foul the residue with your feet?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4240,51 +4236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் நல்ல மேய்ச்சலை மேய்ந்து, உங்கள் மேய்ச்சல்களில் மீதியானதை உங்கள் கால்களால் மிதிக்கலாமா? தெளிந்த தண்ணீரைக் குடித்து மீதியாயிருக்கிறதை உங்கள் கால்களால் குழப்பிப்போடலாமா?]]></a:t>
+              <a:t><![CDATA[18. Seems it a small thing unto you to have eaten up the good pasture, but all of you must tread down with your feet the residue of your pastures? and to have drunk of the deep waters, but all of you must foul the residue with your feet?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4349,51 +4345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் நல்ல மேய்ச்சலை மேய்ந்து, உங்கள் மேய்ச்சல்களில் மீதியானதை உங்கள் கால்களால் மிதிக்கலாமா? தெளிந்த தண்ணீரைக் குடித்து மீதியாயிருக்கிறதை உங்கள் கால்களால் குழப்பிப்போடலாமா?]]></a:t>
+              <a:t><![CDATA[19. And as for my flock, they eat that which all of you have trodden with your feet; and they drink that which all of you have fouled with your feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4458,51 +4454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என் ஆடுகள் உங்கள் கால்களால் மிதிக்கப்பட்டதை மேயவும், உங்கள் கால்களால் குழப்பப்பட்டதைக் குடிக்கவும் வேண்டுமோ?]]></a:t>
+              <a:t><![CDATA[19. And as for my flock, they eat that which all of you have trodden with your feet; and they drink that which all of you have fouled with your feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4567,51 +4563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என் ஆடுகள் உங்கள் கால்களால் மிதிக்கப்பட்டதை மேயவும், உங்கள் கால்களால் குழப்பப்பட்டதைக் குடிக்கவும் வேண்டுமோ?]]></a:t>
+              <a:t><![CDATA[20. Therefore thus says the Lord GOD unto them; Behold, I, even I, will judge between the fat cattle and between the lean cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4676,51 +4672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால், கர்த்தராகிய ஆண்டவர் அவைகளை நோக்கி: இதோ, நான், நானே கொழுத்த ஆடுகளுக்கும் இளைத்த ஆடுகளுக்கும் நியாயந்தீர்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[20. Therefore thus says the Lord GOD unto them; Behold, I, even I, will judge between the fat cattle and between the lean cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4785,51 +4781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால், கர்த்தராகிய ஆண்டவர் அவைகளை நோக்கி: இதோ, நான், நானே கொழுத்த ஆடுகளுக்கும் இளைத்த ஆடுகளுக்கும் நியாயந்தீர்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[21. Because all of you have thrust with side and with shoulder, and pushed all the diseased with your horns, till all of you have scattered them abroad;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4894,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீங்கள் பலவீனமாயிருக்கிறவைகளையெல்லாம் புறம்பாக்கிச் சிதறப்பண்ணும்படி, அவைகளைப் பக்கத்திலும் முன்னந்தொடையினாலும் தள்ளி உங்கள் கொம்புகளைக்கொண்டு முட்டுகிறபடியிலே,]]></a:t>
+              <a:t><![CDATA[21. Because all of you have thrust with side and with shoulder, and pushed all the diseased with your horns, till all of you have scattered them abroad;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5003,51 +4999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீங்கள் பலவீனமாயிருக்கிறவைகளையெல்லாம் புறம்பாக்கிச் சிதறப்பண்ணும்படி, அவைகளைப் பக்கத்திலும் முன்னந்தொடையினாலும் தள்ளி உங்கள் கொம்புகளைக்கொண்டு முட்டுகிறபடியிலே,]]></a:t>
+              <a:t><![CDATA[22. Therefore will I save my flock, and they shall no more be a prey; and I will judge between cattle and cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5112,51 +5108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் என் ஆடுகளை இனிச் சூறையாகாதபடிக்கு இரட்சித்து, ஆடுகளுக்கும் ஆடுகளுக்கும் நியாயந்தீர்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[23. And I will set up one shepherd over them, and he shall feed them, even my servant David; he shall feed them, and he shall be their shepherd.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5221,51 +5217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, இஸ்ரவேலின் மேய்ப்பருக்கு விரோதமாகத் தீர்க்கதரிசனம் உரை; நீ தீர்க்கதரிசனம் உரைத்து அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் மேய்ப்பருக்குச் சொல்லுகிறார்; தங்களையே மேய்க்கிற இஸ்ரவேலின் மேய்ப்பருக்கு ஐயோ! மேய்ப்பர் அல்லவா மந்தையை மேய்க்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[2. Son of man, prophesy against the shepherds of Israel, prophesy, and say unto them, Thus says the Lord GOD unto the shepherds; Woe be to the shepherds of Israel that do feed themselves! should not the shepherds feed the flocks?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5330,51 +5326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் என் ஆடுகளை இனிச் சூறையாகாதபடிக்கு இரட்சித்து, ஆடுகளுக்கும் ஆடுகளுக்கும் நியாயந்தீர்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[23. And I will set up one shepherd over them, and he shall feed them, even my servant David; he shall feed them, and he shall be their shepherd.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5439,51 +5435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களை மேய்க்கும்படி என் தாசனாகிய தாவீது என்னும் ஒரே மேய்ப்பவனை நான் அவர்கள்மேல் விசாரிப்பாயிருக்க ஏற்படுத்துவேன்; இவர் அவர்களை மேய்த்து, இவரோ அவர்களுக்கு மேய்ப்பனாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[24. And I the LORD will be their God, and my servant David a prince among them; I the LORD have spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5548,51 +5544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களை மேய்க்கும்படி என் தாசனாகிய தாவீது என்னும் ஒரே மேய்ப்பவனை நான் அவர்கள்மேல் விசாரிப்பாயிருக்க ஏற்படுத்துவேன்; இவர் அவர்களை மேய்த்து, இவரோ அவர்களுக்கு மேய்ப்பனாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[24. And I the LORD will be their God, and my servant David a prince among them; I the LORD have spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5657,51 +5653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தராகிய நான் அவர்களுக்குத் தேவனாக இருப்பேன், என் தாசனாகிய தாவீது அவர்கள் நடுவில் அதிபதியாயிருப்பார்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[25. And I will make with them a covenant of peace, and will cause the evil beasts to cease out of the land: and they shall dwell safely in the wilderness, and sleep in the woods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5766,51 +5762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தராகிய நான் அவர்களுக்குத் தேவனாக இருப்பேன், என் தாசனாகிய தாவீது அவர்கள் நடுவில் அதிபதியாயிருப்பார்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[25. And I will make with them a covenant of peace, and will cause the evil beasts to cease out of the land: and they shall dwell safely in the wilderness, and sleep in the woods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5875,51 +5871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் அவர்களோடு சமாதான உடன்படிக்கைசெய்து, துஷ்ட மிருகங்களை தேசத்தில் இராதபடிக்கு ஒழியப்பண்ணுவேன்; அவர்கள் சுகமாய் வனாந்தரத்தில் தாபரித்து, காடுகளில் நித்திரைபண்ணுவார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And I will make them and the places round about my hill a blessing; and I will cause the shower to come down in his season; there shall be showers of blessing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5984,51 +5980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் அவர்களோடு சமாதான உடன்படிக்கைசெய்து, துஷ்ட மிருகங்களை தேசத்தில் இராதபடிக்கு ஒழியப்பண்ணுவேன்; அவர்கள் சுகமாய் வனாந்தரத்தில் தாபரித்து, காடுகளில் நித்திரைபண்ணுவார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And I will make them and the places round about my hill a blessing; and I will cause the shower to come down in his season; there shall be showers of blessing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6093,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் அவர்களையும் என் மேட்டின் சுற்றுப்புறங்களையும் ஆசீர்வாதமாக்கி, ஏற்றகாலத்திலே மழையைப்பெய்யப்பண்ணுவேன்; ஆசீர்வாதமான மழை பெய்யும்.]]></a:t>
+              <a:t><![CDATA[27. And the tree of the field shall yield her fruit, and the earth shall yield her increase, and they shall be safe in their land, and shall know that I am the LORD, when I have broken the bands of their yoke, and delivered them out of the hand of those that served themselves of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6202,51 +6198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் அவர்களையும் என் மேட்டின் சுற்றுப்புறங்களையும் ஆசீர்வாதமாக்கி, ஏற்றகாலத்திலே மழையைப்பெய்யப்பண்ணுவேன்; ஆசீர்வாதமான மழை பெய்யும்.]]></a:t>
+              <a:t><![CDATA[27. And the tree of the field shall yield her fruit, and the earth shall yield her increase, and they shall be safe in their land, and shall know that I am the LORD, when I have broken the bands of their yoke, and delivered them out of the hand of those that served themselves of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6311,51 +6307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வெளியின் விருட்சங்கள் தங்கள் கனியைத்தரும்; பூமி தன் பலனைக்கொடுக்கும்; அவர்கள் தங்கள் தேசத்தில் சுகமாயிருப்பார்கள்; நான் அவர்கள் நுகத்தின் கயிறுகளை அறுத்து, அவர்களை அடிமைகொண்டவர்களிள் கைக்கு அவர்களை நீங்கலாக்கி விடுவிக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And the tree of the field shall yield her fruit, and the earth shall yield her increase, and they shall be safe in their land, and shall know that I am the LORD, when I have broken the bands of their yoke, and delivered them out of the hand of those that served themselves of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6420,51 +6416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் நெய்யைச் சாப்பிட்டு, ஆட்டுமயிரை உடுப்பாக்கிக்கொள்கிறீர்கள்; கொழுத்ததை அடிக்கிறீர்கள்; மந்தையையோ மேய்க்காமற்போகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. All of you eat the fat, and all of you clothe you with the wool, all of you kill them that are fed: but all of you feed not the flock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6529,51 +6525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வெளியின் விருட்சங்கள் தங்கள் கனியைத்தரும்; பூமி தன் பலனைக்கொடுக்கும்; அவர்கள் தங்கள் தேசத்தில் சுகமாயிருப்பார்கள்; நான் அவர்கள் நுகத்தின் கயிறுகளை அறுத்து, அவர்களை அடிமைகொண்டவர்களிள் கைக்கு அவர்களை நீங்கலாக்கி விடுவிக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And they shall no more be a prey to the heathen, neither shall the beast of the land devour them; but they shall dwell safely, and none shall make them afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6638,51 +6634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வெளியின் விருட்சங்கள் தங்கள் கனியைத்தரும்; பூமி தன் பலனைக்கொடுக்கும்; அவர்கள் தங்கள் தேசத்தில் சுகமாயிருப்பார்கள்; நான் அவர்கள் நுகத்தின் கயிறுகளை அறுத்து, அவர்களை அடிமைகொண்டவர்களிள் கைக்கு அவர்களை நீங்கலாக்கி விடுவிக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And they shall no more be a prey to the heathen, neither shall the beast of the land devour them; but they shall dwell safely, and none shall make them afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6747,51 +6743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இனி அவர்கள் புறஜாதிகளுக்கு கொள்ளையாவதில்லை, பூமியின் மிருகங்கள் அவர்களைப் பட்சிப்பதுமில்லை; தத்தளிக்கப்பண்ணுவார் இல்லாமல் சுகமாய்த் தங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And I will raise up for them a plant of renown, and they shall be no more consumed with hunger in the land, neither bear the shame of the heathen any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6856,51 +6852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இனி அவர்கள் புறஜாதிகளுக்கு கொள்ளையாவதில்லை, பூமியின் மிருகங்கள் அவர்களைப் பட்சிப்பதுமில்லை; தத்தளிக்கப்பண்ணுவார் இல்லாமல் சுகமாய்த் தங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And I will raise up for them a plant of renown, and they shall be no more consumed with hunger in the land, neither bear the shame of the heathen any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6965,51 +6961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நான் அவர்களுக்குக் கீர்த்திபொருந்திய ஒரு நாற்றை எழும்பப்பண்ணுவேன்; அவர்கள் இனி தேசத்திலே பஞ்சத்தால் வாரிக்கொள்ளப்படுவதுமில்லை, இனிப் புறஜாதிகள் செய்யும் அவமானத்தைச் சுமப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[30. Thus shall they know that I the LORD their God am with them, and that they, even the house of Israel, are my people, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7074,51 +7070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நான் அவர்களுக்குக் கீர்த்திபொருந்திய ஒரு நாற்றை எழும்பப்பண்ணுவேன்; அவர்கள் இனி தேசத்திலே பஞ்சத்தால் வாரிக்கொள்ளப்படுவதுமில்லை, இனிப் புறஜாதிகள் செய்யும் அவமானத்தைச் சுமப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[30. Thus shall they know that I the LORD their God am with them, and that they, even the house of Israel, are my people, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7183,51 +7179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தங்கள் தேவனாகிய கர்த்தராயிருக்கிற நான் தங்களோடே இருக்கிறதையும், இஸ்ரவேல் வம்சத்தாராகிய தாங்கள் என் ஜனமாயிருக்கிறதையும், அவர்கள் அறிந்துகொள்வார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[31. And all of you my flock, the flock of my pasture, are men, and I am your God, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7292,160 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தங்கள் தேவனாகிய கர்த்தராயிருக்கிற நான் தங்களோடே இருக்கிறதையும், இஸ்ரவேல் வம்சத்தாராகிய தாங்கள் என் ஜனமாயிருக்கிறதையும், அவர்கள் அறிந்துகொள்வார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[31. என் மந்தையும் என் மேய்ச்சலின் ஆடுகளுமாகிய நீங்கள் மனுஷர்; நான் உங்கள் தேவன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. And all of you my flock, the flock of my pasture, are men, and I am your God, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7510,51 +7397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் நெய்யைச் சாப்பிட்டு, ஆட்டுமயிரை உடுப்பாக்கிக்கொள்கிறீர்கள்; கொழுத்ததை அடிக்கிறீர்கள்; மந்தையையோ மேய்க்காமற்போகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. All of you eat the fat, and all of you clothe you with the wool, all of you kill them that are fed: but all of you feed not the flock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7619,51 +7506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் பலவீனமானவைகளைப் பலப்படுத்தாமலும், நசல்கொண்டவைகளைக் குணமாக்காமலும், எலும்பு முறிந்தவைகளைக் காயங்கட்டாமலும், துரத்துண்டவைகளைத் திருப்பிக்கொண்டு வராமலும், காணாமற்போனவைகளைத் தேடாமலும் போய், பலாத்காரமும் கடூரமுமாய் அவைகளை ஆண்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. The diseased have all of you not strengthened, neither have all of you healed that which was sick, neither have all of you bound up that which was broken, neither have all of you brought again that which was driven away, neither have all of you sought that which was lost; but with force and with cruelty have all of you ruled them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7728,51 +7615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் பலவீனமானவைகளைப் பலப்படுத்தாமலும், நசல்கொண்டவைகளைக் குணமாக்காமலும், எலும்பு முறிந்தவைகளைக் காயங்கட்டாமலும், துரத்துண்டவைகளைத் திருப்பிக்கொண்டு வராமலும், காணாமற்போனவைகளைத் தேடாமலும் போய், பலாத்காரமும் கடூரமுமாய் அவைகளை ஆண்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. The diseased have all of you not strengthened, neither have all of you healed that which was sick, neither have all of you bound up that which was broken, neither have all of you brought again that which was driven away, neither have all of you sought that which was lost; but with force and with cruelty have all of you ruled them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7807,51 +7694,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414423" r:id="rId1"/>
+    <p:sldLayoutId id="2478715856" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8355,58 +8242,50 @@
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8531,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that which was driven away, neither have all of you sought that which was lost; but with force and]]></a:t>
+              <a:t><![CDATA[பலாத்காரமும் கடூரமுமாய் அவைகளை ஆண்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with cruelty have all of you ruled them.]]></a:t>
+              <a:t><![CDATA[5. மேய்ப்பன் இல்லாததினால் அவைகள் சிதறுண்டுபோயின; சிதறுண்டுபோனவைகள் காட்டு மிருகங்களுக்கெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And they were scattered, because there is no shepherd: and they became food to all the beasts of]]></a:t>
+              <a:t><![CDATA[இரையாயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the field, when they were scattered.]]></a:t>
+              <a:t><![CDATA[6. என் ஆடுகள் சகல மலைகளிலும் உயரமான சகல மேடுகளிலும் அலைப்புண்டு, பூமியின்மீதெங்கும் என் ஆடுகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. My sheep wandered through all the mountains, and upon every high hill: yea, my flock was]]></a:t>
+              <a:t><![CDATA[சிதறித்திரிகிறது; விசாரிக்கிறவனுமில்லை, தேடுகிறவனுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[scattered upon all the face of the earth, and none did search or seek after them.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் மேய்ப்பரே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Therefore, all of you shepherds, hear the word of the LORD;]]></a:t>
+              <a:t><![CDATA[8. கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; மேய்ப்பன் இல்லாததினால் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. As I live, says the Lord GOD, surely because my flock became a prey, and my flock became food to]]></a:t>
+              <a:t><![CDATA[ஆடுகள் சூறையாகி, என் ஆடுகள் காட்டுமிருகங்களுக்கெல்லாம் இரையாய்ப் போயின; என் மேய்ப்பர்கள் என் ஆடுகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every beast of the field, because there was no shepherd, neither did my shepherds search for my]]></a:t>
+              <a:t><![CDATA[விசாரியாமற்போனார்கள், மேய்ப்பர்கள் மந்தையை மேய்க்காமல் தங்களையே மேய்த்தர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[flock, but the shepherds fed themselves, and fed not my flock;]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் மேய்ப்பரே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the word of the LORD came unto me, saying,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Therefore, O all of you shepherds, hear the word of the LORD;]]></a:t>
+              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; இதோ, நான் மேய்ப்பருக்கு விரோதமாக வந்து, என் ஆடுகளை அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Thus says the Lord GOD; Behold, I am against the shepherds; and I will require my flock at their]]></a:t>
+              <a:t><![CDATA[கையிலே கேட்டு, மேய்ப்பர் இனித் தங்களையே மேய்க்காதபடி மந்தையை மேய்க்கும் தொழிலைவிட்டு அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hand, and cause them to cease from feeding the flock; neither shall the shepherds feed themselves]]></a:t>
+              <a:t><![CDATA[விலக்கி, என் ஆடுகள் அவர்களுக்கு ஆகாரமாயிராதபடி, அவைகளை அவர்கள் வாய்க்குத் தப்பப்பண்ணுவேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[any more; for I will deliver my flock from their mouth, that they may not be food for them.]]></a:t>
+              <a:t><![CDATA[சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. For thus says the Lord GOD; Behold, I, even I, will both search my sheep, and seek them out.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் நானே என் ஆடுகளை விசாரித்து, அவைகளைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. As a shepherd seeks out his flock in the day that he is among his sheep that are scattered; so]]></a:t>
+              <a:t><![CDATA[தேடிப்பார்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will I seek out my sheep, and will deliver them out of all places where they have been scattered in]]></a:t>
+              <a:t><![CDATA[12. ஒரு மேய்ப்பன் சிதறுண்ட தன் ஆடுகளின் நடுவே இருக்கிற நாளில் தன் மந்தையைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the cloudy and dark day.]]></a:t>
+              <a:t><![CDATA[தேடிக்கொண்டிருக்கிறதுபோல, நான் என் ஆடுகளைத் தேடி, மப்பும் மந்தாரமுமான நாளிலே அவைகள் சிதறுண்டுபோன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And I will bring them out from the people, and gather them from the countries, and will bring]]></a:t>
+              <a:t><![CDATA[எல்லா இடங்களிலுமிருந்து அவைகளைத் தப்பி வரப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them to their own land, and feed them upon the mountains of Israel by the rivers, and in all the]]></a:t>
+              <a:t><![CDATA[13. அவைகளை ஜனங்களிடத்திலிருந்து புறப்படவும் தேசங்களிலிருந்து சேரவும்பண்ணி, அவைகளுடைய சுயதேசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Son of man, prophesy against the shepherds of Israel, prophesy, and say unto them, Thus says the]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, இஸ்ரவேலின் மேய்ப்பருக்கு விரோதமாகத் தீர்க்கதரிசனம் உரை; நீ தீர்க்கதரிசனம் உரைத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[inhabited places of the country.]]></a:t>
+              <a:t><![CDATA[அவைகளைக் கொண்டுவந்து, இஸ்ரவேல் மலைகளின்மேலும் ஆறுகள் அண்டையிலும் தேசத்தின் சகல வாசஸ்தலங்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. I will feed them in a good pasture, and upon the high mountains of Israel shall their fold be:]]></a:t>
+              <a:t><![CDATA[அவைகளை மேய்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there shall they lie in a good fold, and in a fat pasture shall they feed upon the mountains of]]></a:t>
+              <a:t><![CDATA[14. அவைகளை நல்ல மேய்ச்சலிலே மேய்ப்பேன்; இஸ்ரவேலுடைய உயர்ந்த மலைகளில் அவர்களுடைய தொழுவம் இருக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel.]]></a:t>
+              <a:t><![CDATA[அங்கே அவைகள் நல்ல தொழுவத்தில் படுத்துக்கொள்ளும்; இஸ்ரவேலின் மலைகளின்மேல் நல்ல மேய்ச்சலை மேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. I will feed my flock, and I will cause them to lie down, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[15. என் ஆடுகளை நான் மேய்த்து அவைகளை நான் மடக்குவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. I will seek that which was lost, and bring again that which was driven away, and will bind up]]></a:t>
+              <a:t><![CDATA[16. நான் காணாமற்போனதைத்தேடி துரத்துண்டதைத் திரும்பக்கொண்டுவந்து, எலும்பு முறிந்ததைக் காயங்கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that which was broken, and will strengthen that which was sick: but I will destroy the fat and the]]></a:t>
+              <a:t><![CDATA[நசல்கொண்டதைத் திடப்படுத்துவேன்; நியாயத்துக்குத் தக்கதாய் அவைகளை மேய்த்து, புஷ்டியும் பெலமுமுள்ளவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[strong; I will feed them with judgment.]]></a:t>
+              <a:t><![CDATA[அழிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And as for you, O my flock, thus says the Lord GOD; Behold, I judge between cattle and cattle,]]></a:t>
+              <a:t><![CDATA[17. என் மந்தையே கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, ஆட்டுக்கும் ஆட்டுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[between the rams and the he goats.]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்கடாக்களுக்கும், வெள்ளாட்டுக்கடாக்களுக்கும் நான் நியாயந்தீர்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Lord GOD unto the shepherds; Woe be to the shepherds of Israel that do feed themselves! should not]]></a:t>
+              <a:t><![CDATA[அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் மேய்ப்பருக்குச் சொல்லுகிறார்; தங்களையே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Seems it a small thing unto you to have eaten up the good pasture, but all of you must tread]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் நல்ல மேய்ச்சலை மேய்ந்து, உங்கள் மேய்ச்சல்களில் மீதியானதை உங்கள் கால்களால் மிதிக்கலாமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[down with your feet the residue of your pastures? and to have drunk of the deep waters, but all of]]></a:t>
+              <a:t><![CDATA[தெளிந்த தண்ணீரைக் குடித்து மீதியாயிருக்கிறதை உங்கள் கால்களால் குழப்பிப்போடலாமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you must foul the residue with your feet?]]></a:t>
+              <a:t><![CDATA[19. என் ஆடுகள் உங்கள் கால்களால் மிதிக்கப்பட்டதை மேயவும், உங்கள் கால்களால் குழப்பப்பட்டதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And as for my flock, they eat that which all of you have trodden with your feet; and they drink]]></a:t>
+              <a:t><![CDATA[குடிக்கவும் வேண்டுமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that which all of you have fouled with your feet.]]></a:t>
+              <a:t><![CDATA[20. ஆகையால், கர்த்தராகிய ஆண்டவர் அவைகளை நோக்கி: இதோ, நான், நானே கொழுத்த ஆடுகளுக்கும் இளைத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Therefore thus says the Lord GOD unto them; Behold, I, even I, will judge between the fat cattle]]></a:t>
+              <a:t><![CDATA[ஆடுகளுக்கும் நியாயந்தீர்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and between the lean cattle.]]></a:t>
+              <a:t><![CDATA[21. நீங்கள் பலவீனமாயிருக்கிறவைகளையெல்லாம் புறம்பாக்கிச் சிதறப்பண்ணும்படி, அவைகளைப் பக்கத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Because all of you have thrust with side and with shoulder, and pushed all the diseased with]]></a:t>
+              <a:t><![CDATA[முன்னந்தொடையினாலும் தள்ளி உங்கள் கொம்புகளைக்கொண்டு முட்டுகிறபடியிலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your horns, till all of you have scattered them abroad;]]></a:t>
+              <a:t><![CDATA[22. நான் என் ஆடுகளை இனிச் சூறையாகாதபடிக்கு இரட்சித்து, ஆடுகளுக்கும் ஆடுகளுக்கும் நியாயந்தீர்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Therefore will I save my flock, and they shall no more be a prey; and I will judge between]]></a:t>
+              <a:t><![CDATA[23. அவர்களை மேய்க்கும்படி என் தாசனாகிய தாவீது என்னும் ஒரே மேய்ப்பவனை நான் அவர்கள்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the shepherds feed the flocks?]]></a:t>
+              <a:t><![CDATA[மேய்க்கிற இஸ்ரவேலின் மேய்ப்பருக்கு ஐயோ! மேய்ப்பர் அல்லவா மந்தையை மேய்க்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cattle and cattle.]]></a:t>
+              <a:t><![CDATA[விசாரிப்பாயிருக்க ஏற்படுத்துவேன்; இவர் அவர்களை மேய்த்து, இவரோ அவர்களுக்கு மேய்ப்பனாயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And I will set up one shepherd over them, and he shall feed them, even my servant David; he]]></a:t>
+              <a:t><![CDATA[24. கர்த்தராகிய நான் அவர்களுக்குத் தேவனாக இருப்பேன், என் தாசனாகிய தாவீது அவர்கள் நடுவில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall feed them, and he shall be their shepherd.]]></a:t>
+              <a:t><![CDATA[அதிபதியாயிருப்பார்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And I the LORD will be their God, and my servant David a prince among them; I the LORD have]]></a:t>
+              <a:t><![CDATA[25. நான் அவர்களோடு சமாதான உடன்படிக்கைசெய்து, துஷ்ட மிருகங்களை தேசத்தில் இராதபடிக்கு ஒழியப்பண்ணுவேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spoken it.]]></a:t>
+              <a:t><![CDATA[அவர்கள் சுகமாய் வனாந்தரத்தில் தாபரித்து, காடுகளில் நித்திரைபண்ணுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And I will make with them a covenant of peace, and will cause the evil beasts to cease out of]]></a:t>
+              <a:t><![CDATA[26. நான் அவர்களையும் என் மேட்டின் சுற்றுப்புறங்களையும் ஆசீர்வாதமாக்கி, ஏற்றகாலத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the land: and they shall dwell safely in the wilderness, and sleep in the woods.]]></a:t>
+              <a:t><![CDATA[மழையைப்பெய்யப்பண்ணுவேன்; ஆசீர்வாதமான மழை பெய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +15142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And I will make them and the places round about my hill a blessing; and I will cause the shower]]></a:t>
+              <a:t><![CDATA[27. வெளியின் விருட்சங்கள் தங்கள் கனியைத்தரும்; பூமி தன் பலனைக்கொடுக்கும்; அவர்கள் தங்கள் தேசத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +15274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to come down in his season; there shall be showers of blessing.]]></a:t>
+              <a:t><![CDATA[சுகமாயிருப்பார்கள்; நான் அவர்கள் நுகத்தின் கயிறுகளை அறுத்து, அவர்களை அடிமைகொண்டவர்களிள் கைக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +15406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And the tree of the field shall yield her fruit, and the earth shall yield her increase, and]]></a:t>
+              <a:t><![CDATA[அவர்களை நீங்கலாக்கி விடுவிக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +15538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. All of you eat the fat, and all of you clothe you with the wool, all of you kill them that are]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் நெய்யைச் சாப்பிட்டு, ஆட்டுமயிரை உடுப்பாக்கிக்கொள்கிறீர்கள்; கொழுத்ததை அடிக்கிறீர்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +15670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they shall be safe in their land, and shall know that I am the LORD, when I have broken the bands of]]></a:t>
+              <a:t><![CDATA[28. இனி அவர்கள் புறஜாதிகளுக்கு கொள்ளையாவதில்லை, பூமியின் மிருகங்கள் அவர்களைப் பட்சிப்பதுமில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +15802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their yoke, and delivered them out of the hand of those that served themselves of them.]]></a:t>
+              <a:t><![CDATA[தத்தளிக்கப்பண்ணுவார் இல்லாமல் சுகமாய்த் தங்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +15934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And they shall no more be a prey to the heathen, neither shall the beast of the land devour]]></a:t>
+              <a:t><![CDATA[29. நான் அவர்களுக்குக் கீர்த்திபொருந்திய ஒரு நாற்றை எழும்பப்பண்ணுவேன்; அவர்கள் இனி தேசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +16066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them; but they shall dwell safely, and none shall make them afraid.]]></a:t>
+              <a:t><![CDATA[பஞ்சத்தால் வாரிக்கொள்ளப்படுவதுமில்லை, இனிப் புறஜாதிகள் செய்யும் அவமானத்தைச் சுமப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +16198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And I will raise up for them a plant of renown, and they shall be no more consumed with hunger]]></a:t>
+              <a:t><![CDATA[30. தங்கள் தேவனாகிய கர்த்தராயிருக்கிற நான் தங்களோடே இருக்கிறதையும், இஸ்ரவேல் வம்சத்தாராகிய தாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +16330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the land, neither bear the shame of the heathen any more.]]></a:t>
+              <a:t><![CDATA[என் ஜனமாயிருக்கிறதையும், அவர்கள் அறிந்துகொள்வார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +16462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Thus shall they know that I the LORD their God am with them, and that they, even the house of]]></a:t>
+              <a:t><![CDATA[31. என் மந்தையும் என் மேய்ச்சலின் ஆடுகளுமாகிய நீங்கள் மனுஷர்; நான் உங்கள் தேவன் என்று கர்த்தராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,183 +16594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel, are my people, says the Lord GOD.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[31. And all of you my flock, the flock of my pasture, are men, and I am your God, says the Lord GOD.]]></a:t>
+              <a:t><![CDATA[ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fed: but all of you feed not the flock.]]></a:t>
+              <a:t><![CDATA[மந்தையையோ மேய்க்காமற்போகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. The diseased have all of you not strengthened, neither have all of you healed that which was]]></a:t>
+              <a:t><![CDATA[4. நீங்கள் பலவீனமானவைகளைப் பலப்படுத்தாமலும், நசல்கொண்டவைகளைக் குணமாக்காமலும், எலும்பு முறிந்தவைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sick, neither have all of you bound up that which was broken, neither have all of you brought again]]></a:t>
+              <a:t><![CDATA[காயங்கட்டாமலும், துரத்துண்டவைகளைத் திருப்பிக்கொண்டு வராமலும், காணாமற்போனவைகளைத் தேடாமலும் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17304,91 +17051,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 34]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme65">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme65">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +17161,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme65">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17589,51 +17336,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>68</Slides>
+  <Slides>67</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>