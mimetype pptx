--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -107,50 +107,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -189,50 +209,60 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -388,53 +418,63 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -494,51 +534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. என் மந்தையே கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, ஆட்டுக்கும் ஆட்டுக்கும், ஆட்டுக்கடாக்களுக்கும், வெள்ளாட்டுக்கடாக்களுக்கும் நான் நியாயந்தீர்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[4. நீங்கள் பலவீனமானவைகளைப் பலப்படுத்தாமலும், நசல்கொண்டவைகளைக் குணமாக்காமலும், எலும்பு முறிந்தவைகளைக் காயங்கட்டாமலும், துரத்துண்டவைகளைத் திருப்பிக்கொண்டு வராமலும், காணாமற்போனவைகளைத் தேடாமலும் போய், பலாத்காரமும் கடூரமுமாய் அவைகளை ஆண்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -603,51 +643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் நல்ல மேய்ச்சலை மேய்ந்து, உங்கள் மேய்ச்சல்களில் மீதியானதை உங்கள் கால்களால் மிதிக்கலாமா? தெளிந்த தண்ணீரைக் குடித்து மீதியாயிருக்கிறதை உங்கள் கால்களால் குழப்பிப்போடலாமா?]]></a:t>
+              <a:t><![CDATA[4. நீங்கள் பலவீனமானவைகளைப் பலப்படுத்தாமலும், நசல்கொண்டவைகளைக் குணமாக்காமலும், எலும்பு முறிந்தவைகளைக் காயங்கட்டாமலும், துரத்துண்டவைகளைத் திருப்பிக்கொண்டு வராமலும், காணாமற்போனவைகளைத் தேடாமலும் போய், பலாத்காரமும் கடூரமுமாய் அவைகளை ஆண்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் நல்ல மேய்ச்சலை மேய்ந்து, உங்கள் மேய்ச்சல்களில் மீதியானதை உங்கள் கால்களால் மிதிக்கலாமா? தெளிந்த தண்ணீரைக் குடித்து மீதியாயிருக்கிறதை உங்கள் கால்களால் குழப்பிப்போடலாமா?]]></a:t>
+              <a:t><![CDATA[5. மேய்ப்பன் இல்லாததினால் அவைகள் சிதறுண்டுபோயின; சிதறுண்டுபோனவைகள் காட்டு மிருகங்களுக்கெல்லாம் இரையாயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -821,51 +861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என் ஆடுகள் உங்கள் கால்களால் மிதிக்கப்பட்டதை மேயவும், உங்கள் கால்களால் குழப்பப்பட்டதைக் குடிக்கவும் வேண்டுமோ?]]></a:t>
+              <a:t><![CDATA[5. மேய்ப்பன் இல்லாததினால் அவைகள் சிதறுண்டுபோயின; சிதறுண்டுபோனவைகள் காட்டு மிருகங்களுக்கெல்லாம் இரையாயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[6. என் ஆடுகள் சகல மலைகளிலும் உயரமான சகல மேடுகளிலும் அலைப்புண்டு, பூமியின்மீதெங்கும் என் ஆடுகள் சிதறித்திரிகிறது; விசாரிக்கிறவனுமில்லை, தேடுகிறவனுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1039,51 +1079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, இஸ்ரவேலின் மேய்ப்பருக்கு விரோதமாகத் தீர்க்கதரிசனம் உரை; நீ தீர்க்கதரிசனம் உரைத்து அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் மேய்ப்பருக்குச் சொல்லுகிறார்; தங்களையே மேய்க்கிற இஸ்ரவேலின் மேய்ப்பருக்கு ஐயோ! மேய்ப்பர் அல்லவா மந்தையை மேய்க்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. என் ஆடுகள் சகல மலைகளிலும் உயரமான சகல மேடுகளிலும் அலைப்புண்டு, பூமியின்மீதெங்கும் என் ஆடுகள் சிதறித்திரிகிறது; விசாரிக்கிறவனுமில்லை, தேடுகிறவனுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, இஸ்ரவேலின் மேய்ப்பருக்கு விரோதமாகத் தீர்க்கதரிசனம் உரை; நீ தீர்க்கதரிசனம் உரைத்து அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் மேய்ப்பருக்குச் சொல்லுகிறார்; தங்களையே மேய்க்கிற இஸ்ரவேலின் மேய்ப்பருக்கு ஐயோ! மேய்ப்பர் அல்லவா மந்தையை மேய்க்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் மேய்ப்பரே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1257,51 +1297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, இஸ்ரவேலின் மேய்ப்பருக்கு விரோதமாகத் தீர்க்கதரிசனம் உரை; நீ தீர்க்கதரிசனம் உரைத்து அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் மேய்ப்பருக்குச் சொல்லுகிறார்; தங்களையே மேய்க்கிற இஸ்ரவேலின் மேய்ப்பருக்கு ஐயோ! மேய்ப்பர் அல்லவா மந்தையை மேய்க்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; மேய்ப்பன் இல்லாததினால் என் ஆடுகள் சூறையாகி, என் ஆடுகள் காட்டுமிருகங்களுக்கெல்லாம் இரையாய்ப் போயின; என் மேய்ப்பர்கள் என் ஆடுகளை விசாரியாமற்போனார்கள், மேய்ப்பர்கள் மந்தையை மேய்க்காமல் தங்களையே மேய்த்தர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1366,51 +1406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் நெய்யைச் சாப்பிட்டு, ஆட்டுமயிரை உடுப்பாக்கிக்கொள்கிறீர்கள்; கொழுத்ததை அடிக்கிறீர்கள்; மந்தையையோ மேய்க்காமற்போகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; மேய்ப்பன் இல்லாததினால் என் ஆடுகள் சூறையாகி, என் ஆடுகள் காட்டுமிருகங்களுக்கெல்லாம் இரையாய்ப் போயின; என் மேய்ப்பர்கள் என் ஆடுகளை விசாரியாமற்போனார்கள், மேய்ப்பர்கள் மந்தையை மேய்க்காமல் தங்களையே மேய்த்தர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் நெய்யைச் சாப்பிட்டு, ஆட்டுமயிரை உடுப்பாக்கிக்கொள்கிறீர்கள்; கொழுத்ததை அடிக்கிறீர்கள்; மந்தையையோ மேய்க்காமற்போகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; மேய்ப்பன் இல்லாததினால் என் ஆடுகள் சூறையாகி, என் ஆடுகள் காட்டுமிருகங்களுக்கெல்லாம் இரையாய்ப் போயின; என் மேய்ப்பர்கள் என் ஆடுகளை விசாரியாமற்போனார்கள், மேய்ப்பர்கள் மந்தையை மேய்க்காமல் தங்களையே மேய்த்தர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1584,51 +1624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவைகளை ஜனங்களிடத்திலிருந்து புறப்படவும் தேசங்களிலிருந்து சேரவும்பண்ணி, அவைகளுடைய சுயதேசத்திலே அவைகளைக் கொண்டுவந்து, இஸ்ரவேல் மலைகளின்மேலும் ஆறுகள் அண்டையிலும் தேசத்தின் சகல வாசஸ்தலங்களிலும் அவைகளை மேய்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1693,51 +1733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால், கர்த்தராகிய ஆண்டவர் அவைகளை நோக்கி: இதோ, நான், நானே கொழுத்த ஆடுகளுக்கும் இளைத்த ஆடுகளுக்கும் நியாயந்தீர்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் மேய்ப்பரே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1802,51 +1842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் பலவீனமானவைகளைப் பலப்படுத்தாமலும், நசல்கொண்டவைகளைக் குணமாக்காமலும், எலும்பு முறிந்தவைகளைக் காயங்கட்டாமலும், துரத்துண்டவைகளைத் திருப்பிக்கொண்டு வராமலும், காணாமற்போனவைகளைத் தேடாமலும் போய், பலாத்காரமும் கடூரமுமாய் அவைகளை ஆண்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; இதோ, நான் மேய்ப்பருக்கு விரோதமாக வந்து, என் ஆடுகளை அவர்கள் கையிலே கேட்டு, மேய்ப்பர் இனித் தங்களையே மேய்க்காதபடி மந்தையை மேய்க்கும் தொழிலைவிட்டு அவர்களை விலக்கி, என் ஆடுகள் அவர்களுக்கு ஆகாரமாயிராதபடி, அவைகளை அவர்கள் வாய்க்குத் தப்பப்பண்ணுவேன் என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் பலவீனமானவைகளைப் பலப்படுத்தாமலும், நசல்கொண்டவைகளைக் குணமாக்காமலும், எலும்பு முறிந்தவைகளைக் காயங்கட்டாமலும், துரத்துண்டவைகளைத் திருப்பிக்கொண்டு வராமலும், காணாமற்போனவைகளைத் தேடாமலும் போய், பலாத்காரமும் கடூரமுமாய் அவைகளை ஆண்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; இதோ, நான் மேய்ப்பருக்கு விரோதமாக வந்து, என் ஆடுகளை அவர்கள் கையிலே கேட்டு, மேய்ப்பர் இனித் தங்களையே மேய்க்காதபடி மந்தையை மேய்க்கும் தொழிலைவிட்டு அவர்களை விலக்கி, என் ஆடுகள் அவர்களுக்கு ஆகாரமாயிராதபடி, அவைகளை அவர்கள் வாய்க்குத் தப்பப்பண்ணுவேன் என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2020,51 +2060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் பலவீனமானவைகளைப் பலப்படுத்தாமலும், நசல்கொண்டவைகளைக் குணமாக்காமலும், எலும்பு முறிந்தவைகளைக் காயங்கட்டாமலும், துரத்துண்டவைகளைத் திருப்பிக்கொண்டு வராமலும், காணாமற்போனவைகளைத் தேடாமலும் போய், பலாத்காரமும் கடூரமுமாய் அவைகளை ஆண்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; இதோ, நான் மேய்ப்பருக்கு விரோதமாக வந்து, என் ஆடுகளை அவர்கள் கையிலே கேட்டு, மேய்ப்பர் இனித் தங்களையே மேய்க்காதபடி மந்தையை மேய்க்கும் தொழிலைவிட்டு அவர்களை விலக்கி, என் ஆடுகள் அவர்களுக்கு ஆகாரமாயிராதபடி, அவைகளை அவர்கள் வாய்க்குத் தப்பப்பண்ணுவேன் என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீங்கள் பலவீனமாயிருக்கிறவைகளையெல்லாம் புறம்பாக்கிச் சிதறப்பண்ணும்படி, அவைகளைப் பக்கத்திலும் முன்னந்தொடையினாலும் தள்ளி உங்கள் கொம்புகளைக்கொண்டு முட்டுகிறபடியிலே,]]></a:t>
+              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் நானே என் ஆடுகளை விசாரித்து, அவைகளைத் தேடிப்பார்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேய்ப்பன் இல்லாததினால் அவைகள் சிதறுண்டுபோயின; சிதறுண்டுபோனவைகள் காட்டு மிருகங்களுக்கெல்லாம் இரையாயின.]]></a:t>
+              <a:t><![CDATA[12. ஒரு மேய்ப்பன் சிதறுண்ட தன் ஆடுகளின் நடுவே இருக்கிற நாளில் தன் மந்தையைத் தேடிக்கொண்டிருக்கிறதுபோல, நான் என் ஆடுகளைத் தேடி, மப்பும் மந்தாரமுமான நாளிலே அவைகள் சிதறுண்டுபோன எல்லா இடங்களிலுமிருந்து அவைகளைத் தப்பி வரப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் என் ஆடுகளை இனிச் சூறையாகாதபடிக்கு இரட்சித்து, ஆடுகளுக்கும் ஆடுகளுக்கும் நியாயந்தீர்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[12. ஒரு மேய்ப்பன் சிதறுண்ட தன் ஆடுகளின் நடுவே இருக்கிற நாளில் தன் மந்தையைத் தேடிக்கொண்டிருக்கிறதுபோல, நான் என் ஆடுகளைத் தேடி, மப்பும் மந்தாரமுமான நாளிலே அவைகள் சிதறுண்டுபோன எல்லா இடங்களிலுமிருந்து அவைகளைத் தப்பி வரப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் என் ஆடுகளை இனிச் சூறையாகாதபடிக்கு இரட்சித்து, ஆடுகளுக்கும் ஆடுகளுக்கும் நியாயந்தீர்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[12. ஒரு மேய்ப்பன் சிதறுண்ட தன் ஆடுகளின் நடுவே இருக்கிற நாளில் தன் மந்தையைத் தேடிக்கொண்டிருக்கிறதுபோல, நான் என் ஆடுகளைத் தேடி, மப்பும் மந்தாரமுமான நாளிலே அவைகள் சிதறுண்டுபோன எல்லா இடங்களிலுமிருந்து அவைகளைத் தப்பி வரப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என் ஆடுகள் சகல மலைகளிலும் உயரமான சகல மேடுகளிலும் அலைப்புண்டு, பூமியின்மீதெங்கும் என் ஆடுகள் சிதறித்திரிகிறது; விசாரிக்கிறவனுமில்லை, தேடுகிறவனுமில்லை.]]></a:t>
+              <a:t><![CDATA[13. அவைகளை ஜனங்களிடத்திலிருந்து புறப்படவும் தேசங்களிலிருந்து சேரவும்பண்ணி, அவைகளுடைய சுயதேசத்திலே அவைகளைக் கொண்டுவந்து, இஸ்ரவேல் மலைகளின்மேலும் ஆறுகள் அண்டையிலும் தேசத்தின் சகல வாசஸ்தலங்களிலும் அவைகளை மேய்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என் ஆடுகள் சகல மலைகளிலும் உயரமான சகல மேடுகளிலும் அலைப்புண்டு, பூமியின்மீதெங்கும் என் ஆடுகள் சிதறித்திரிகிறது; விசாரிக்கிறவனுமில்லை, தேடுகிறவனுமில்லை.]]></a:t>
+              <a:t><![CDATA[13. அவைகளை ஜனங்களிடத்திலிருந்து புறப்படவும் தேசங்களிலிருந்து சேரவும்பண்ணி, அவைகளுடைய சுயதேசத்திலே அவைகளைக் கொண்டுவந்து, இஸ்ரவேல் மலைகளின்மேலும் ஆறுகள் அண்டையிலும் தேசத்தின் சகல வாசஸ்தலங்களிலும் அவைகளை மேய்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2783,51 +2823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவைகளை ஜனங்களிடத்திலிருந்து புறப்படவும் தேசங்களிலிருந்து சேரவும்பண்ணி, அவைகளுடைய சுயதேசத்திலே அவைகளைக் கொண்டுவந்து, இஸ்ரவேல் மலைகளின்மேலும் ஆறுகள் அண்டையிலும் தேசத்தின் சகல வாசஸ்தலங்களிலும் அவைகளை மேய்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, இஸ்ரவேலின் மேய்ப்பருக்கு விரோதமாகத் தீர்க்கதரிசனம் உரை; நீ தீர்க்கதரிசனம் உரைத்து அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் மேய்ப்பருக்குச் சொல்லுகிறார்; தங்களையே மேய்க்கிற இஸ்ரவேலின் மேய்ப்பருக்கு ஐயோ! மேய்ப்பர் அல்லவா மந்தையை மேய்க்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களை மேய்க்கும்படி என் தாசனாகிய தாவீது என்னும் ஒரே மேய்ப்பவனை நான் அவர்கள்மேல் விசாரிப்பாயிருக்க ஏற்படுத்துவேன்; இவர் அவர்களை மேய்த்து, இவரோ அவர்களுக்கு மேய்ப்பனாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[13. அவைகளை ஜனங்களிடத்திலிருந்து புறப்படவும் தேசங்களிலிருந்து சேரவும்பண்ணி, அவைகளுடைய சுயதேசத்திலே அவைகளைக் கொண்டுவந்து, இஸ்ரவேல் மலைகளின்மேலும் ஆறுகள் அண்டையிலும் தேசத்தின் சகல வாசஸ்தலங்களிலும் அவைகளை மேய்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +3041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களை மேய்க்கும்படி என் தாசனாகிய தாவீது என்னும் ஒரே மேய்ப்பவனை நான் அவர்கள்மேல் விசாரிப்பாயிருக்க ஏற்படுத்துவேன்; இவர் அவர்களை மேய்த்து, இவரோ அவர்களுக்கு மேய்ப்பனாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[14. அவைகளை நல்ல மேய்ச்சலிலே மேய்ப்பேன்; இஸ்ரவேலுடைய உயர்ந்த மலைகளில் அவர்களுடைய தொழுவம் இருக்கும்; அங்கே அவைகள் நல்ல தொழுவத்தில் படுத்துக்கொள்ளும்; இஸ்ரவேலின் மலைகளின்மேல் நல்ல மேய்ச்சலை மேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் மேய்ப்பரே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[14. அவைகளை நல்ல மேய்ச்சலிலே மேய்ப்பேன்; இஸ்ரவேலுடைய உயர்ந்த மலைகளில் அவர்களுடைய தொழுவம் இருக்கும்; அங்கே அவைகள் நல்ல தொழுவத்தில் படுத்துக்கொள்ளும்; இஸ்ரவேலின் மலைகளின்மேல் நல்ல மேய்ச்சலை மேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தராகிய நான் அவர்களுக்குத் தேவனாக இருப்பேன், என் தாசனாகிய தாவீது அவர்கள் நடுவில் அதிபதியாயிருப்பார்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[14. அவைகளை நல்ல மேய்ச்சலிலே மேய்ப்பேன்; இஸ்ரவேலுடைய உயர்ந்த மலைகளில் அவர்களுடைய தொழுவம் இருக்கும்; அங்கே அவைகள் நல்ல தொழுவத்தில் படுத்துக்கொள்ளும்; இஸ்ரவேலின் மலைகளின்மேல் நல்ல மேய்ச்சலை மேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தராகிய நான் அவர்களுக்குத் தேவனாக இருப்பேன், என் தாசனாகிய தாவீது அவர்கள் நடுவில் அதிபதியாயிருப்பார்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[15. என் ஆடுகளை நான் மேய்த்து அவைகளை நான் மடக்குவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; மேய்ப்பன் இல்லாததினால் என் ஆடுகள் சூறையாகி, என் ஆடுகள் காட்டுமிருகங்களுக்கெல்லாம் இரையாய்ப் போயின; என் மேய்ப்பர்கள் என் ஆடுகளை விசாரியாமற்போனார்கள், மேய்ப்பர்கள் மந்தையை மேய்க்காமல் தங்களையே மேய்த்தர்கள்.]]></a:t>
+              <a:t><![CDATA[16. நான் காணாமற்போனதைத்தேடி துரத்துண்டதைத் திரும்பக்கொண்டுவந்து, எலும்பு முறிந்ததைக் காயங்கட்டி, நசல்கொண்டதைத் திடப்படுத்துவேன்; நியாயத்துக்குத் தக்கதாய் அவைகளை மேய்த்து, புஷ்டியும் பெலமுமுள்ளவைகளை அழிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; மேய்ப்பன் இல்லாததினால் என் ஆடுகள் சூறையாகி, என் ஆடுகள் காட்டுமிருகங்களுக்கெல்லாம் இரையாய்ப் போயின; என் மேய்ப்பர்கள் என் ஆடுகளை விசாரியாமற்போனார்கள், மேய்ப்பர்கள் மந்தையை மேய்க்காமல் தங்களையே மேய்த்தர்கள்.]]></a:t>
+              <a:t><![CDATA[16. நான் காணாமற்போனதைத்தேடி துரத்துண்டதைத் திரும்பக்கொண்டுவந்து, எலும்பு முறிந்ததைக் காயங்கட்டி, நசல்கொண்டதைத் திடப்படுத்துவேன்; நியாயத்துக்குத் தக்கதாய் அவைகளை மேய்த்து, புஷ்டியும் பெலமுமுள்ளவைகளை அழிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் அவர்களோடு சமாதான உடன்படிக்கைசெய்து, துஷ்ட மிருகங்களை தேசத்தில் இராதபடிக்கு ஒழியப்பண்ணுவேன்; அவர்கள் சுகமாய் வனாந்தரத்தில் தாபரித்து, காடுகளில் நித்திரைபண்ணுவார்கள்.]]></a:t>
+              <a:t><![CDATA[16. நான் காணாமற்போனதைத்தேடி துரத்துண்டதைத் திரும்பக்கொண்டுவந்து, எலும்பு முறிந்ததைக் காயங்கட்டி, நசல்கொண்டதைத் திடப்படுத்துவேன்; நியாயத்துக்குத் தக்கதாய் அவைகளை மேய்த்து, புஷ்டியும் பெலமுமுள்ளவைகளை அழிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் அவர்களோடு சமாதான உடன்படிக்கைசெய்து, துஷ்ட மிருகங்களை தேசத்தில் இராதபடிக்கு ஒழியப்பண்ணுவேன்; அவர்கள் சுகமாய் வனாந்தரத்தில் தாபரித்து, காடுகளில் நித்திரைபண்ணுவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. என் மந்தையே கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, ஆட்டுக்கும் ஆட்டுக்கும், ஆட்டுக்கடாக்களுக்கும், வெள்ளாட்டுக்கடாக்களுக்கும் நான் நியாயந்தீர்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் மேய்ப்பரே, கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. என் மந்தையே கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, ஆட்டுக்கும் ஆட்டுக்கும், ஆட்டுக்கடாக்களுக்கும், வெள்ளாட்டுக்கடாக்களுக்கும் நான் நியாயந்தீர்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +4022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவைகளை ஜனங்களிடத்திலிருந்து புறப்படவும் தேசங்களிலிருந்து சேரவும்பண்ணி, அவைகளுடைய சுயதேசத்திலே அவைகளைக் கொண்டுவந்து, இஸ்ரவேல் மலைகளின்மேலும் ஆறுகள் அண்டையிலும் தேசத்தின் சகல வாசஸ்தலங்களிலும் அவைகளை மேய்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, இஸ்ரவேலின் மேய்ப்பருக்கு விரோதமாகத் தீர்க்கதரிசனம் உரை; நீ தீர்க்கதரிசனம் உரைத்து அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் மேய்ப்பருக்குச் சொல்லுகிறார்; தங்களையே மேய்க்கிற இஸ்ரவேலின் மேய்ப்பருக்கு ஐயோ! மேய்ப்பர் அல்லவா மந்தையை மேய்க்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் அவர்களையும் என் மேட்டின் சுற்றுப்புறங்களையும் ஆசீர்வாதமாக்கி, ஏற்றகாலத்திலே மழையைப்பெய்யப்பண்ணுவேன்; ஆசீர்வாதமான மழை பெய்யும்.]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் நல்ல மேய்ச்சலை மேய்ந்து, உங்கள் மேய்ச்சல்களில் மீதியானதை உங்கள் கால்களால் மிதிக்கலாமா? தெளிந்த தண்ணீரைக் குடித்து மீதியாயிருக்கிறதை உங்கள் கால்களால் குழப்பிப்போடலாமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் அவர்களையும் என் மேட்டின் சுற்றுப்புறங்களையும் ஆசீர்வாதமாக்கி, ஏற்றகாலத்திலே மழையைப்பெய்யப்பண்ணுவேன்; ஆசீர்வாதமான மழை பெய்யும்.]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் நல்ல மேய்ச்சலை மேய்ந்து, உங்கள் மேய்ச்சல்களில் மீதியானதை உங்கள் கால்களால் மிதிக்கலாமா? தெளிந்த தண்ணீரைக் குடித்து மீதியாயிருக்கிறதை உங்கள் கால்களால் குழப்பிப்போடலாமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வெளியின் விருட்சங்கள் தங்கள் கனியைத்தரும்; பூமி தன் பலனைக்கொடுக்கும்; அவர்கள் தங்கள் தேசத்தில் சுகமாயிருப்பார்கள்; நான் அவர்கள் நுகத்தின் கயிறுகளை அறுத்து, அவர்களை அடிமைகொண்டவர்களிள் கைக்கு அவர்களை நீங்கலாக்கி விடுவிக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் நல்ல மேய்ச்சலை மேய்ந்து, உங்கள் மேய்ச்சல்களில் மீதியானதை உங்கள் கால்களால் மிதிக்கலாமா? தெளிந்த தண்ணீரைக் குடித்து மீதியாயிருக்கிறதை உங்கள் கால்களால் குழப்பிப்போடலாமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வெளியின் விருட்சங்கள் தங்கள் கனியைத்தரும்; பூமி தன் பலனைக்கொடுக்கும்; அவர்கள் தங்கள் தேசத்தில் சுகமாயிருப்பார்கள்; நான் அவர்கள் நுகத்தின் கயிறுகளை அறுத்து, அவர்களை அடிமைகொண்டவர்களிள் கைக்கு அவர்களை நீங்கலாக்கி விடுவிக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[19. என் ஆடுகள் உங்கள் கால்களால் மிதிக்கப்பட்டதை மேயவும், உங்கள் கால்களால் குழப்பப்பட்டதைக் குடிக்கவும் வேண்டுமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வெளியின் விருட்சங்கள் தங்கள் கனியைத்தரும்; பூமி தன் பலனைக்கொடுக்கும்; அவர்கள் தங்கள் தேசத்தில் சுகமாயிருப்பார்கள்; நான் அவர்கள் நுகத்தின் கயிறுகளை அறுத்து, அவர்களை அடிமைகொண்டவர்களிள் கைக்கு அவர்களை நீங்கலாக்கி விடுவிக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[19. என் ஆடுகள் உங்கள் கால்களால் மிதிக்கப்பட்டதை மேயவும், உங்கள் கால்களால் குழப்பப்பட்டதைக் குடிக்கவும் வேண்டுமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இனி அவர்கள் புறஜாதிகளுக்கு கொள்ளையாவதில்லை, பூமியின் மிருகங்கள் அவர்களைப் பட்சிப்பதுமில்லை; தத்தளிக்கப்பண்ணுவார் இல்லாமல் சுகமாய்த் தங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[20. ஆகையால், கர்த்தராகிய ஆண்டவர் அவைகளை நோக்கி: இதோ, நான், நானே கொழுத்த ஆடுகளுக்கும் இளைத்த ஆடுகளுக்கும் நியாயந்தீர்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இனி அவர்கள் புறஜாதிகளுக்கு கொள்ளையாவதில்லை, பூமியின் மிருகங்கள் அவர்களைப் பட்சிப்பதுமில்லை; தத்தளிக்கப்பண்ணுவார் இல்லாமல் சுகமாய்த் தங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[20. ஆகையால், கர்த்தராகிய ஆண்டவர் அவைகளை நோக்கி: இதோ, நான், நானே கொழுத்த ஆடுகளுக்கும் இளைத்த ஆடுகளுக்கும் நியாயந்தீர்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நான் அவர்களுக்குக் கீர்த்திபொருந்திய ஒரு நாற்றை எழும்பப்பண்ணுவேன்; அவர்கள் இனி தேசத்திலே பஞ்சத்தால் வாரிக்கொள்ளப்படுவதுமில்லை, இனிப் புறஜாதிகள் செய்யும் அவமானத்தைச் சுமப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[21. நீங்கள் பலவீனமாயிருக்கிறவைகளையெல்லாம் புறம்பாக்கிச் சிதறப்பண்ணும்படி, அவைகளைப் பக்கத்திலும் முன்னந்தொடையினாலும் தள்ளி உங்கள் கொம்புகளைக்கொண்டு முட்டுகிறபடியிலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +5003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நான் அவர்களுக்குக் கீர்த்திபொருந்திய ஒரு நாற்றை எழும்பப்பண்ணுவேன்; அவர்கள் இனி தேசத்திலே பஞ்சத்தால் வாரிக்கொள்ளப்படுவதுமில்லை, இனிப் புறஜாதிகள் செய்யும் அவமானத்தைச் சுமப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[21. நீங்கள் பலவீனமாயிருக்கிறவைகளையெல்லாம் புறம்பாக்கிச் சிதறப்பண்ணும்படி, அவைகளைப் பக்கத்திலும் முன்னந்தொடையினாலும் தள்ளி உங்கள் கொம்புகளைக்கொண்டு முட்டுகிறபடியிலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தங்கள் தேவனாகிய கர்த்தராயிருக்கிற நான் தங்களோடே இருக்கிறதையும், இஸ்ரவேல் வம்சத்தாராகிய தாங்கள் என் ஜனமாயிருக்கிறதையும், அவர்கள் அறிந்துகொள்வார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[22. நான் என் ஆடுகளை இனிச் சூறையாகாதபடிக்கு இரட்சித்து, ஆடுகளுக்கும் ஆடுகளுக்கும் நியாயந்தீர்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,51 +5221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவைகளை நல்ல மேய்ச்சலிலே மேய்ப்பேன்; இஸ்ரவேலுடைய உயர்ந்த மலைகளில் அவர்களுடைய தொழுவம் இருக்கும்; அங்கே அவைகள் நல்ல தொழுவத்தில் படுத்துக்கொள்ளும்; இஸ்ரவேலின் மலைகளின்மேல் நல்ல மேய்ச்சலை மேயும்.]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, இஸ்ரவேலின் மேய்ப்பருக்கு விரோதமாகத் தீர்க்கதரிசனம் உரை; நீ தீர்க்கதரிசனம் உரைத்து அவர்களோடே சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் மேய்ப்பருக்குச் சொல்லுகிறார்; தங்களையே மேய்க்கிற இஸ்ரவேலின் மேய்ப்பருக்கு ஐயோ! மேய்ப்பர் அல்லவா மந்தையை மேய்க்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தங்கள் தேவனாகிய கர்த்தராயிருக்கிற நான் தங்களோடே இருக்கிறதையும், இஸ்ரவேல் வம்சத்தாராகிய தாங்கள் என் ஜனமாயிருக்கிறதையும், அவர்கள் அறிந்துகொள்வார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[22. நான் என் ஆடுகளை இனிச் சூறையாகாதபடிக்கு இரட்சித்து, ஆடுகளுக்கும் ஆடுகளுக்கும் நியாயந்தீர்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,51 +5439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. என் மந்தையும் என் மேய்ச்சலின் ஆடுகளுமாகிய நீங்கள் மனுஷர்; நான் உங்கள் தேவன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. அவர்களை மேய்க்கும்படி என் தாசனாகிய தாவீது என்னும் ஒரே மேய்ப்பவனை நான் அவர்கள்மேல் விசாரிப்பாயிருக்க ஏற்படுத்துவேன்; இவர் அவர்களை மேய்த்து, இவரோ அவர்களுக்கு மேய்ப்பனாயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5508,51 +5548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; இதோ, நான் மேய்ப்பருக்கு விரோதமாக வந்து, என் ஆடுகளை அவர்கள் கையிலே கேட்டு, மேய்ப்பர் இனித் தங்களையே மேய்க்காதபடி மந்தையை மேய்க்கும் தொழிலைவிட்டு அவர்களை விலக்கி, என் ஆடுகள் அவர்களுக்கு ஆகாரமாயிராதபடி, அவைகளை அவர்கள் வாய்க்குத் தப்பப்பண்ணுவேன் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[23. அவர்களை மேய்க்கும்படி என் தாசனாகிய தாவீது என்னும் ஒரே மேய்ப்பவனை நான் அவர்கள்மேல் விசாரிப்பாயிருக்க ஏற்படுத்துவேன்; இவர் அவர்களை மேய்த்து, இவரோ அவர்களுக்கு மேய்ப்பனாயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5617,51 +5657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; இதோ, நான் மேய்ப்பருக்கு விரோதமாக வந்து, என் ஆடுகளை அவர்கள் கையிலே கேட்டு, மேய்ப்பர் இனித் தங்களையே மேய்க்காதபடி மந்தையை மேய்க்கும் தொழிலைவிட்டு அவர்களை விலக்கி, என் ஆடுகள் அவர்களுக்கு ஆகாரமாயிராதபடி, அவைகளை அவர்கள் வாய்க்குத் தப்பப்பண்ணுவேன் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[24. கர்த்தராகிய நான் அவர்களுக்குத் தேவனாக இருப்பேன், என் தாசனாகிய தாவீது அவர்கள் நடுவில் அதிபதியாயிருப்பார்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5726,51 +5766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்; இதோ, நான் மேய்ப்பருக்கு விரோதமாக வந்து, என் ஆடுகளை அவர்கள் கையிலே கேட்டு, மேய்ப்பர் இனித் தங்களையே மேய்க்காதபடி மந்தையை மேய்க்கும் தொழிலைவிட்டு அவர்களை விலக்கி, என் ஆடுகள் அவர்களுக்கு ஆகாரமாயிராதபடி, அவைகளை அவர்கள் வாய்க்குத் தப்பப்பண்ணுவேன் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[24. கர்த்தராகிய நான் அவர்களுக்குத் தேவனாக இருப்பேன், என் தாசனாகிய தாவீது அவர்கள் நடுவில் அதிபதியாயிருப்பார்; கர்த்தராகிய நான் இதைச் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5835,51 +5875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தராகிய ஆண்டவர் சொல்லுகிறது என்னவென்றால்: இதோ, நான் நானே என் ஆடுகளை விசாரித்து, அவைகளைத் தேடிப்பார்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[25. நான் அவர்களோடு சமாதான உடன்படிக்கைசெய்து, துஷ்ட மிருகங்களை தேசத்தில் இராதபடிக்கு ஒழியப்பண்ணுவேன்; அவர்கள் சுகமாய் வனாந்தரத்தில் தாபரித்து, காடுகளில் நித்திரைபண்ணுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5944,51 +5984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒரு மேய்ப்பன் சிதறுண்ட தன் ஆடுகளின் நடுவே இருக்கிற நாளில் தன் மந்தையைத் தேடிக்கொண்டிருக்கிறதுபோல, நான் என் ஆடுகளைத் தேடி, மப்பும் மந்தாரமுமான நாளிலே அவைகள் சிதறுண்டுபோன எல்லா இடங்களிலுமிருந்து அவைகளைத் தப்பி வரப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[25. நான் அவர்களோடு சமாதான உடன்படிக்கைசெய்து, துஷ்ட மிருகங்களை தேசத்தில் இராதபடிக்கு ஒழியப்பண்ணுவேன்; அவர்கள் சுகமாய் வனாந்தரத்தில் தாபரித்து, காடுகளில் நித்திரைபண்ணுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6053,51 +6093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒரு மேய்ப்பன் சிதறுண்ட தன் ஆடுகளின் நடுவே இருக்கிற நாளில் தன் மந்தையைத் தேடிக்கொண்டிருக்கிறதுபோல, நான் என் ஆடுகளைத் தேடி, மப்பும் மந்தாரமுமான நாளிலே அவைகள் சிதறுண்டுபோன எல்லா இடங்களிலுமிருந்து அவைகளைத் தப்பி வரப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[26. நான் அவர்களையும் என் மேட்டின் சுற்றுப்புறங்களையும் ஆசீர்வாதமாக்கி, ஏற்றகாலத்திலே மழையைப்பெய்யப்பண்ணுவேன்; ஆசீர்வாதமான மழை பெய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6162,51 +6202,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒரு மேய்ப்பன் சிதறுண்ட தன் ஆடுகளின் நடுவே இருக்கிற நாளில் தன் மந்தையைத் தேடிக்கொண்டிருக்கிறதுபோல, நான் என் ஆடுகளைத் தேடி, மப்பும் மந்தாரமுமான நாளிலே அவைகள் சிதறுண்டுபோன எல்லா இடங்களிலுமிருந்து அவைகளைத் தப்பி வரப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[26. நான் அவர்களையும் என் மேட்டின் சுற்றுப்புறங்களையும் ஆசீர்வாதமாக்கி, ஏற்றகாலத்திலே மழையைப்பெய்யப்பண்ணுவேன்; ஆசீர்வாதமான மழை பெய்யும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. வெளியின் விருட்சங்கள் தங்கள் கனியைத்தரும்; பூமி தன் பலனைக்கொடுக்கும்; அவர்கள் தங்கள் தேசத்தில் சுகமாயிருப்பார்கள்; நான் அவர்கள் நுகத்தின் கயிறுகளை அறுத்து, அவர்களை அடிமைகொண்டவர்களிள் கைக்கு அவர்களை நீங்கலாக்கி விடுவிக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6271,51 +6420,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவைகளை நல்ல மேய்ச்சலிலே மேய்ப்பேன்; இஸ்ரவேலுடைய உயர்ந்த மலைகளில் அவர்களுடைய தொழுவம் இருக்கும்; அங்கே அவைகள் நல்ல தொழுவத்தில் படுத்துக்கொள்ளும்; இஸ்ரவேலின் மலைகளின்மேல் நல்ல மேய்ச்சலை மேயும்.]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் நெய்யைச் சாப்பிட்டு, ஆட்டுமயிரை உடுப்பாக்கிக்கொள்கிறீர்கள்; கொழுத்ததை அடிக்கிறீர்கள்; மந்தையையோ மேய்க்காமற்போகிறீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. வெளியின் விருட்சங்கள் தங்கள் கனியைத்தரும்; பூமி தன் பலனைக்கொடுக்கும்; அவர்கள் தங்கள் தேசத்தில் சுகமாயிருப்பார்கள்; நான் அவர்கள் நுகத்தின் கயிறுகளை அறுத்து, அவர்களை அடிமைகொண்டவர்களிள் கைக்கு அவர்களை நீங்கலாக்கி விடுவிக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. வெளியின் விருட்சங்கள் தங்கள் கனியைத்தரும்; பூமி தன் பலனைக்கொடுக்கும்; அவர்கள் தங்கள் தேசத்தில் சுகமாயிருப்பார்கள்; நான் அவர்கள் நுகத்தின் கயிறுகளை அறுத்து, அவர்களை அடிமைகொண்டவர்களிள் கைக்கு அவர்களை நீங்கலாக்கி விடுவிக்கும்போது, நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. இனி அவர்கள் புறஜாதிகளுக்கு கொள்ளையாவதில்லை, பூமியின் மிருகங்கள் அவர்களைப் பட்சிப்பதுமில்லை; தத்தளிக்கப்பண்ணுவார் இல்லாமல் சுகமாய்த் தங்குவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. இனி அவர்கள் புறஜாதிகளுக்கு கொள்ளையாவதில்லை, பூமியின் மிருகங்கள் அவர்களைப் பட்சிப்பதுமில்லை; தத்தளிக்கப்பண்ணுவார் இல்லாமல் சுகமாய்த் தங்குவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. நான் அவர்களுக்குக் கீர்த்திபொருந்திய ஒரு நாற்றை எழும்பப்பண்ணுவேன்; அவர்கள் இனி தேசத்திலே பஞ்சத்தால் வாரிக்கொள்ளப்படுவதுமில்லை, இனிப் புறஜாதிகள் செய்யும் அவமானத்தைச் சுமப்பதுமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. நான் அவர்களுக்குக் கீர்த்திபொருந்திய ஒரு நாற்றை எழும்பப்பண்ணுவேன்; அவர்கள் இனி தேசத்திலே பஞ்சத்தால் வாரிக்கொள்ளப்படுவதுமில்லை, இனிப் புறஜாதிகள் செய்யும் அவமானத்தைச் சுமப்பதுமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. தங்கள் தேவனாகிய கர்த்தராயிருக்கிற நான் தங்களோடே இருக்கிறதையும், இஸ்ரவேல் வம்சத்தாராகிய தாங்கள் என் ஜனமாயிருக்கிறதையும், அவர்கள் அறிந்துகொள்வார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. தங்கள் தேவனாகிய கர்த்தராயிருக்கிற நான் தங்களோடே இருக்கிறதையும், இஸ்ரவேல் வம்சத்தாராகிய தாங்கள் என் ஜனமாயிருக்கிறதையும், அவர்கள் அறிந்துகொள்வார்களென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. என் மந்தையும் என் மேய்ச்சலின் ஆடுகளுமாகிய நீங்கள் மனுஷர்; நான் உங்கள் தேவன் என்று கர்த்தராகிய ஆண்டவர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +7510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என் ஆடுகளை நான் மேய்த்து அவைகளை நான் மடக்குவேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் நெய்யைச் சாப்பிட்டு, ஆட்டுமயிரை உடுப்பாக்கிக்கொள்கிறீர்கள்; கொழுத்ததை அடிக்கிறீர்கள்; மந்தையையோ மேய்க்காமற்போகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +7619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் காணாமற்போனதைத்தேடி துரத்துண்டதைத் திரும்பக்கொண்டுவந்து, எலும்பு முறிந்ததைக் காயங்கட்டி, நசல்கொண்டதைத் திடப்படுத்துவேன்; நியாயத்துக்குத் தக்கதாய் அவைகளை மேய்த்து, புஷ்டியும் பெலமுமுள்ளவைகளை அழிப்பேன்.]]></a:t>
+              <a:t><![CDATA[4. நீங்கள் பலவீனமானவைகளைப் பலப்படுத்தாமலும், நசல்கொண்டவைகளைக் குணமாக்காமலும், எலும்பு முறிந்தவைகளைக் காயங்கட்டாமலும், துரத்துண்டவைகளைத் திருப்பிக்கொண்டு வராமலும், காணாமற்போனவைகளைத் தேடாமலும் போய், பலாத்காரமும் கடூரமுமாய் அவைகளை ஆண்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் காணாமற்போனதைத்தேடி துரத்துண்டதைத் திரும்பக்கொண்டுவந்து, எலும்பு முறிந்ததைக் காயங்கட்டி, நசல்கொண்டதைத் திடப்படுத்துவேன்; நியாயத்துக்குத் தக்கதாய் அவைகளை மேய்த்து, புஷ்டியும் பெலமுமுள்ளவைகளை அழிப்பேன்.]]></a:t>
+              <a:t><![CDATA[4. நீங்கள் பலவீனமானவைகளைப் பலப்படுத்தாமலும், நசல்கொண்டவைகளைக் குணமாக்காமலும், எலும்பு முறிந்தவைகளைக் காயங்கட்டாமலும், துரத்துண்டவைகளைத் திருப்பிக்கொண்டு வராமலும், காணாமற்போனவைகளைத் தேடாமலும் போய், பலாத்காரமும் கடூரமுமாய் அவைகளை ஆண்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506590" r:id="rId1"/>
+    <p:sldLayoutId id="2473414423" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7145,54 +8275,134 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7321,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. “અને તમને મારા ટોળાને વિષે હું યહોવા માલિક એમ કહું છું કે, “હું ઘેટાં ઘેટાં, વચ્ચે ન્યાય કરીશ.]]></a:t>
+              <a:t><![CDATA[that which was driven away, neither have all of you sought that which was lost; but with force and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. હે ઘેટાંઓ અને બકરાઓ, ઉત્તમ ચારો આરોગી તમે ધરાયા નથી કે બાકીના ચારાને તમે પગ વડે કચડી નાખો છો?]]></a:t>
+              <a:t><![CDATA[with cruelty have all of you ruled them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અથવા સ્વચ્છ પાણી પીને તમે ધરાયા નથી કે બાકીનું પાણી પગ વડે ડહોળી નાખો છો?]]></a:t>
+              <a:t><![CDATA[5. And they were scattered, because there is no shepherd: and they became food to all the beasts of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. મારા બાકીના ટોળાએ તમારું કચડેલું ખાવું પડે છે અને તમારું ડહોળેલું પાણી પીવું પડે છે!”]]></a:t>
+              <a:t><![CDATA[the field, when they were scattered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. પછી મને યહોવાની વાણી આ પ્રમાણે સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[6. My sheep wandered through all the mountains, and upon every high hill: yea, my flock was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “હે મનુષ્યના પુત્ર, તું ઇસ્રાએલના રાજકર્તાઓને મારા તરફથી સાવધાન કરીને તેમને કહેજે કે, આ યહોવા]]></a:t>
+              <a:t><![CDATA[scattered upon all the face of the earth, and none did search or seek after them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મારા માલિકના વચન છે: ‘હે ઇસ્રાએલના ઘેટાંપાળકો, તમારું આવી બન્યું! તમારે ઘેટાંંનું પાલનપોષણ કરવું ન]]></a:t>
+              <a:t><![CDATA[7. Therefore, all of you shepherds, hear the word of the LORD;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જોઇએ? તમે તો પોતાનું જ લાલનપાલન કરીને સ્વાર્થ સાધો છો.]]></a:t>
+              <a:t><![CDATA[8. As I live, says the Lord GOD, surely because my flock became a prey, and my flock became food to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તમે દૂધ પી જાઓ છો, ઊનના કપડાં પહેરો છો અને તાજામાજાં ઘેટાંંને મારીને ખાઓ છો, પણ તમે ઘેટાંને]]></a:t>
+              <a:t><![CDATA[every beast of the field, because there was no shepherd, neither did my shepherds search for my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખવડાવતા નથી.]]></a:t>
+              <a:t><![CDATA[flock, but the shepherds fed themselves, and fed not my flock;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. જ્યાં તેઓ વિખેરાઇ ગયા છે તે દેશમાંથી અને પ્રજાઓમાંથી હું તેઓને પાછા લાવીશ અને તેઓને પોતાના દેશ]]></a:t>
+              <a:t><![CDATA[1. And the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. તેથી યહોવા મારા માલિક કહે છે: “હું આ જાડા અને પાતળાં ઘેટાં વચ્ચે ન્યાય કરીશ.]]></a:t>
+              <a:t><![CDATA[9. Therefore, O all of you shepherds, hear the word of the LORD;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. તમે પાતળાની કાળજી રાખી નથી, માંદાની સાચવણી કરી નથી, ઘવાયેલાને પાટાપિંડી કરી નથી, જેઓ ભટકી ગયા છે]]></a:t>
+              <a:t><![CDATA[10. Thus says the Lord GOD; Behold, I am against the shepherds; and I will require my flock at their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓની તમે શોધ કરી નથી અને તેઓને પાછા લાવ્યા નથી, પરંતુ તેમના ઉપર બળજબરી અને સખતાઇથી શાસન ચલાવ્યું]]></a:t>
+              <a:t><![CDATA[hand, and cause them to cease from feeding the flock; neither shall the shepherds feed themselves]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[any more; for I will deliver my flock from their mouth, that they may not be food for them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. તમે જોડાથી અને ખભેથી હડસેલા મારીને મારા માંદા અને ભૂખ્યાને ઘણે દૂર સુધી વિખેરી નાખ્યા છે.]]></a:t>
+              <a:t><![CDATA[11. For thus says the Lord GOD; Behold, I, even I, will both search my sheep, and seek them out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. “‘તેથી પાળક વિના તેઓ વિખેરાઇ ગયા અને જંગલી પ્રાણીઓનો શિકાર બન્યા છે.]]></a:t>
+              <a:t><![CDATA[12. As a shepherd seeks out his flock in the day that he is among his sheep that are scattered; so]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. તેથી હું પોતે મારા ટોળાને બચાવીશ. પછી કોઇ તેઓને સતાવી શકશે નહિ કે તેઓનો નાશ કરશે નહિ. તેઓ]]></a:t>
+              <a:t><![CDATA[will I seek out my sheep, and will deliver them out of all places where they have been scattered in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તંદુરસ્ત છે કે પાતળા છે તે હું જોઇશ અને પછી તેઓનો ન્યાય કરીશ.]]></a:t>
+              <a:t><![CDATA[the cloudy and dark day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. મારા ઘેટાં ડુંગરે ડુંગરે અને પર્વતે પર્વતે રખડતાં ફરે છે. ઘેટાંબકરાંના ટોળાં આખા દેશમાં વેરવિખેર]]></a:t>
+              <a:t><![CDATA[13. And I will bring them out from the people, and gather them from the countries, and will bring]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થઇ ગયા છે. કોઇને તેમની પડી નથી કે કોઇ તેમને શોધવા જતું નથી.”‘]]></a:t>
+              <a:t><![CDATA[them to their own land, and feed them upon the mountains of Israel by the rivers, and in all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઇસ્રાએલમાં ઘરે પાછા લાવીશ. ઇસ્રાએલના પર્વતો પર નદીના કાંઠે તથા ફળદ્રુપ જગ્યાઓમાં હું તેઓનું પોષણ]]></a:t>
+              <a:t><![CDATA[2. Son of man, prophesy against the shepherds of Israel, prophesy, and say unto them, Thus says the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ત્યાર બાદ હું યહોવા, એમની સંભાળ લેવા માટે મારા સેવક દાઉદ જેવો એક ભરવાડ નીમીશ. તે તેમને ચારશે અને]]></a:t>
+              <a:t><![CDATA[inhabited places of the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમનો ભરવાડ બનશે.]]></a:t>
+              <a:t><![CDATA[14. I will feed them in a good pasture, and upon the high mountains of Israel shall their fold be:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. માટે હે પાળકો, યહોવાનું વચન સાંભળો:]]></a:t>
+              <a:t><![CDATA[there shall they lie in a good fold, and in a fat pasture shall they feed upon the mountains of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. હું, યહોવા, તેમનો દેવ થઇશ અને મારો સેવક દાઉદ મારા લોકોમાં રાજકર્તા સમાન થશે. હું યહોવા એમ બોલ્યો]]></a:t>
+              <a:t><![CDATA[Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છું.]]></a:t>
+              <a:t><![CDATA[15. I will feed my flock, and I will cause them to lie down, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. “મારાં ઘેટાં જંગલી પ્રાણીઓનો શિકાર બન્યા છે, તેમનો કોળિયો બન્યા છે, કારણ, તેમનો કોઇ પાળક નથી.]]></a:t>
+              <a:t><![CDATA[16. I will seek that which was lost, and bring again that which was driven away, and will bind up]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મારા પાળકોને ઘેટાંની કશી પડી નથી. ઘેટાંને ખવડાવવાને બદલે તેઓ પોતાનું પેટ ભરવાની જ કાળજી રાખે છે.”]]></a:t>
+              <a:t><![CDATA[that which was broken, and will strengthen that which was sick: but I will destroy the fat and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. “હું તેઓની સાથે શાંતિનો કરાર કરીશ અને દેશમાંથી જંગલી પશુઓને હાંકી કાઢીશ એટલે બધા ખુલ્લા ગૌચરમાં]]></a:t>
+              <a:t><![CDATA[strong; I will feed them with judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શાંતિને સુરક્ષામાં વાસો કરશે અને જંગલમાં સૂશે.]]></a:t>
+              <a:t><![CDATA[17. And as for you, O my flock, thus says the Lord GOD; Behold, I judge between cattle and cattle,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તેથી ઓ પાળકો, તમે યહોવાનું વચન સાંભળો, હું યહોવા જીવના સમ ખાઇને કહું છું કે,]]></a:t>
+              <a:t><![CDATA[between the rams and the he goats.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરીશ.]]></a:t>
+              <a:t><![CDATA[Lord GOD unto the shepherds; Woe be to the shepherds of Israel that do feed themselves! should not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. મારી ટેકરીની આસપાસ હું મારા લોકોને ત્યાં વસાવીશ અને તેઓનાં ઘરોને આશીર્વાદ આપીશ. અને હું ઋતુ]]></a:t>
+              <a:t><![CDATA[18. Seems it a small thing unto you to have eaten up the good pasture, but all of you must tread]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રમાણે વરસાદ વરસાવીશ અને વરસાદ આશીર્વાદ લાવશે.]]></a:t>
+              <a:t><![CDATA[down with your feet the residue of your pastures? and to have drunk of the deep waters, but all of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. તેઓના ફળના વૃક્ષો ફળ આપશે અને ખેતરોમાં મબલખ પાક થશે. સર્વ લોકો સુરક્ષિત રહેશે. જ્યારે હું તેઓની]]></a:t>
+              <a:t><![CDATA[you must foul the residue with your feet?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગુલામીની સાંકળો તોડી નાખીશ અને તેઓના ભોગે લાભ મેળવનારાઓથી હું તેઓને છોડાવીશ ત્યારે તેઓ જાણશે કે હું]]></a:t>
+              <a:t><![CDATA[19. And as for my flock, they eat that which all of you have trodden with your feet; and they drink]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહોવા છું.]]></a:t>
+              <a:t><![CDATA[that which all of you have fouled with your feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. “હવે પછી ફરી કદી ન તો વિદેશી પ્રજાઓ તેમને સતાવશે કે ન તો જંગલી પ્રાણીઓ તેમને ખાઇ જશે. તેઓ શાંત]]></a:t>
+              <a:t><![CDATA[20. Therefore thus says the Lord GOD unto them; Behold, I, even I, will judge between the fat cattle]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચિત્તે કોઇનાપણ ભય વગર રહેશે.]]></a:t>
+              <a:t><![CDATA[and between the lean cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. હું તેમની ભૂમિને એવી ફળદ્રુપ બનાવીશ કે તેની કીતિર્ ચોમેર થશે. ફરી કદી દુકાળ પડશે નહિ. કે કોઇ]]></a:t>
+              <a:t><![CDATA[21. Because all of you have thrust with side and with shoulder, and pushed all the diseased with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિદેશી પ્રજા તેમને ટોણા મારી લજ્જિત કરશે નહિ.]]></a:t>
+              <a:t><![CDATA[your horns, till all of you have scattered them abroad;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. તેમને ખાતરી થશે કે, હું, યહોવા તેમનો દેવ તેમની જોડે છું અને તેઓ મારી ઇસ્રાએલી પ્રજા છે.” આ હું]]></a:t>
+              <a:t><![CDATA[22. Therefore will I save my flock, and they shall no more be a prey; and I will judge between]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. હું તેઓને ચારાની સારી જગ્યાઓમાં લઇ જઇશ. ઇસ્રાએલના પર્વતોની ઊંચાઇઓ તેઓ માટે ચરવાની જગ્યા થશે.]]></a:t>
+              <a:t><![CDATA[the shepherds feed the flocks?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહોવા દેવ બોલું છું.]]></a:t>
+              <a:t><![CDATA[cattle and cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. “તમે મારા ઘેટાં છો, જેમનો હું ચારનાર ભરવાડ છું; હું તમારો દેવ છું.” આ યહોવા મારા માલિકના વચન છે.]]></a:t>
+              <a:t><![CDATA[23. And I will set up one shepherd over them, and he shall feed them, even my servant David; he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. “હું તમારી વિરુદ્ધ છું, હું મારા ઘેટાં માટે તમને જવાબદાર ઠરાવીશ. પાળક તરીકે હું તમને દૂર કરીશ.]]></a:t>
+              <a:t><![CDATA[shall feed them, and he shall be their shepherd.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જેથી પાળકો પોતાનું પોષણ કરી શકે નહિ, હું મારા ઘેટાંઓને તમારા મુખમાંથી છોડાવી લઇશ અને મારા ઘેટાં]]></a:t>
+              <a:t><![CDATA[24. And I the LORD will be their God, and my servant David a prince among them; I the LORD have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમારો ખોરાક બનશે નહિ.”]]></a:t>
+              <a:t><![CDATA[spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. યહોવા મારા માલિક કહે છે: “હું પોતે જ મારા ઘેટાંને શોધી કાઢીશ અને તેઓની સંભાળ રાખીશ.]]></a:t>
+              <a:t><![CDATA[25. And I will make with them a covenant of peace, and will cause the evil beasts to cease out of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. પોતાનાં ઘેટાં આજુબાજુ વેરવિખેર થઇ ગયા હોય ત્યારે ભરવાડ જેમ તેમને શોધવા જાય છે તેમ હું મારા]]></a:t>
+              <a:t><![CDATA[the land: and they shall dwell safely in the wilderness, and sleep in the woods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઘેટાંને શોધવા જઇશ અને તેમને સુરક્ષિત પાછા લાવીશ. જ્યારે તેઓ ગભરાઇ ગયા હોય અને અંધારા વાદળીયા દિવસે]]></a:t>
+              <a:t><![CDATA[26. And I will make them and the places round about my hill a blessing; and I will cause the shower]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +15395,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખોવાઇ ગયા હોય.]]></a:t>
+              <a:t><![CDATA[to come down in his season; there shall be showers of blessing.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And the tree of the field shall yield her fruit, and the earth shall yield her increase, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +15659,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ત્યાં લીલા બીડમાં શાંતિથી તેઓ સૂઇ જશે. હું તેઓને ઇસ્રાએલના પર્વતોના રસાળ બીડોમાં લાવીશ.]]></a:t>
+              <a:t><![CDATA[3. All of you eat the fat, and all of you clothe you with the wool, all of you kill them that are]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[they shall be safe in their land, and shall know that I am the LORD, when I have broken the bands of]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[their yoke, and delivered them out of the hand of those that served themselves of them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And they shall no more be a prey to the heathen, neither shall the beast of the land devour]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[them; but they shall dwell safely, and none shall make them afraid.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And I will raise up for them a plant of renown, and they shall be no more consumed with hunger]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[in the land, neither bear the shame of the heathen any more.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Thus shall they know that I the LORD their God am with them, and that they, even the house of]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Israel, are my people, says the Lord GOD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And all of you my flock, the flock of my pasture, are men, and I am your God, says the Lord GOD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. હું જાતે મારા ટોળાને ચારીશ અને આરામ કરાવીશ.” આ હું યહોવા માલિક કહું છું.]]></a:t>
+              <a:t><![CDATA[fed: but all of you feed not the flock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. “ખોવાયેલાની હું શોધ કરીશ, આડે રસ્તે ચઢી ગયેલાને હું રસ્તે લાવીશ, ઘવાયેલાને હું પાટાપિંડી કરીશ,]]></a:t>
+              <a:t><![CDATA[4. The diseased have all of you not strengthened, neither have all of you healed that which was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાતળાંને બળ આપીશ; પણ તંદુરસ્ત અને મજબૂત હશે તેમનો હું નાશ કરીશ, અને સારી રીતે તેઓને ચરાવીશ.”]]></a:t>
+              <a:t><![CDATA[sick, neither have all of you bound up that which was broken, neither have all of you brought again]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 34]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme64">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme64">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme64">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +17589,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>68</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>