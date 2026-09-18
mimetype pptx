--- v1 (2026-07-20)
+++ v2 (2026-09-18)
@@ -45,50 +45,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -96,50 +104,54 @@
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -264,53 +276,57 @@
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
-  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -370,51 +386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் இரத்தப் பழிக்கு உன்னை ஒப்புவிப்பேன்; இரத்தப்பழி உன்னைப் பின்தொடரும் என்று கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; நீ இரத்தத்தை வெறுகாதபடியினால் இரத்தம் பின்தொடரும்.]]></a:t>
+              <a:t><![CDATA[6. Therefore, as I live, says the Lord GOD, I will prepare you unto blood, and blood shall pursue you: since you have not hated blood, even blood shall pursue you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -479,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் சேயீர்மலையைப் பாழும் அவாந்தர இடமுமாக்கி, அதிலே போக்குவரவு செய்வார் இல்லாதபடி சங்காரஞ்செய்து,]]></a:t>
+              <a:t><![CDATA[6. Therefore, as I live, says the Lord GOD, I will prepare you unto blood, and blood shall pursue you: since you have not hated blood, even blood shall pursue you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -588,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதின் மலைகளைக் கொலையுண்டவர்களாலே நிரப்புவேன்; உன் மேடுகளிலும் உன் பள்ளத்தாக்குகளிலும் உன் எல்லா ஆறுகளிலும் பட்டயத்தால் வெட்டுண்டவர்கள் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Therefore, as I live, says the Lord GOD, I will prepare you unto blood, and blood shall pursue you: since you have not hated blood, even blood shall pursue you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -697,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதின் மலைகளைக் கொலையுண்டவர்களாலே நிரப்புவேன்; உன் மேடுகளிலும் உன் பள்ளத்தாக்குகளிலும் உன் எல்லா ஆறுகளிலும் பட்டயத்தால் வெட்டுண்டவர்கள் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Thus will I make mount Seir most desolate, and cut off from it him that passes out and him that returns.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -806,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ என்றைக்கும் அவாந்தரவெளியாயிருக்கும்படி செய்வேன்; உன் பட்டணங்கள் குடியேற்றப்படுவதில்லை; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And I will fill his mountains with his slain men: in your hills, and in your valleys, and in all your rivers, shall they fall that are slain with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -915,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ என்றைக்கும் அவாந்தரவெளியாயிருக்கும்படி செய்வேன்; உன் பட்டணங்கள் குடியேற்றப்படுவதில்லை; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And I will fill his mountains with his slain men: in your hills, and in your valleys, and in all your rivers, shall they fall that are slain with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1024,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இரண்டு ஜாதிகளும் இரண்டுதேசங்களும் கர்த்தர் வசமாயிருந்தும், அவைகள் என்னுடையவைகளாகும், நான் அவைகளைச் சுதந்தரித்துக்கொள்ளுவேன் என்று நீ சொல்லுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[9. I will make you perpetual desolations, and your cities shall not return: and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1133,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இரண்டு ஜாதிகளும் இரண்டுதேசங்களும் கர்த்தர் வசமாயிருந்தும், அவைகள் என்னுடையவைகளாகும், நான் அவைகளைச் சுதந்தரித்துக்கொள்ளுவேன் என்று நீ சொல்லுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[9. I will make you perpetual desolations, and your cities shall not return: and all of you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1242,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீ அவர்கள்மேல் வைத்த வர்மத்தினால் செய்த உன் கோபத்துக்குத்தக்கதாகவும், உன் பொறாமைக்குதக்கதாகவும் நான் செய்து, கர்த்தராகிய ஆண்டவராயிருக்கிற நான் உன்னை நியாயந்தீர்க்கும்போது, என்னை அவர்களுக்குள் அதினால் அறியப்பண்ணுவேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. Because you have said, These two nations and these two countries shall be mine, and we will possess it; whereas the LORD was there:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1351,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீ அவர்கள்மேல் வைத்த வர்மத்தினால் செய்த உன் கோபத்துக்குத்தக்கதாகவும், உன் பொறாமைக்குதக்கதாகவும் நான் செய்து, கர்த்தராகிய ஆண்டவராயிருக்கிற நான் உன்னை நியாயந்தீர்க்கும்போது, என்னை அவர்களுக்குள் அதினால் அறியப்பண்ணுவேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. Because you have said, These two nations and these two countries shall be mine, and we will possess it; whereas the LORD was there:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1460,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[1. Moreover the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1569,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீ அவர்கள்மேல் வைத்த வர்மத்தினால் செய்த உன் கோபத்துக்குத்தக்கதாகவும், உன் பொறாமைக்குதக்கதாகவும் நான் செய்து, கர்த்தராகிய ஆண்டவராயிருக்கிற நான் உன்னை நியாயந்தீர்க்கும்போது, என்னை அவர்களுக்குள் அதினால் அறியப்பண்ணுவேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[11. Therefore, as I live, says the Lord GOD, I will even do according to yours anger, and according to yours envy which you have used out of your hatred against them; and I will make myself known among them, when I have judged you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1678,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இஸ்ரவேலின் மலைகள் பாழாக்கப்பட்டு எங்களுக்கு இரையைாகக் கொடுக்கப்பட்டது என்று, நீ அவைகளுக்கு விரோதமாய்ச் சொன்ன உன் நிந்தனைகளையெல்லாம் கர்த்தராகிய நான் கேட்டேன் என்று அப்பொழுது அறிந்துகொள்வாய்.]]></a:t>
+              <a:t><![CDATA[11. Therefore, as I live, says the Lord GOD, I will even do according to yours anger, and according to yours envy which you have used out of your hatred against them; and I will make myself known among them, when I have judged you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1787,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இஸ்ரவேலின் மலைகள் பாழாக்கப்பட்டு எங்களுக்கு இரையைாகக் கொடுக்கப்பட்டது என்று, நீ அவைகளுக்கு விரோதமாய்ச் சொன்ன உன் நிந்தனைகளையெல்லாம் கர்த்தராகிய நான் கேட்டேன் என்று அப்பொழுது அறிந்துகொள்வாய்.]]></a:t>
+              <a:t><![CDATA[11. Therefore, as I live, says the Lord GOD, I will even do according to yours anger, and according to yours envy which you have used out of your hatred against them; and I will make myself known among them, when I have judged you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1896,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் உங்கள் வாயினால் எனக்குவிரோதமாகப் பெருமைபாராட்டி, எனக்கு விரோதமாக உங்கள் வார்த்தைகளைப் பெருகப்பண்ணினீர்கள்; அதை நான் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[12. And you shall know that I am the LORD, and that I have heard all your blasphemies which you have spoken against the mountains of Israel, saying, They are laid desolate, they are given us to consume.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2005,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் உங்கள் வாயினால் எனக்குவிரோதமாகப் பெருமைபாராட்டி, எனக்கு விரோதமாக உங்கள் வார்த்தைகளைப் பெருகப்பண்ணினீர்கள்; அதை நான் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[12. And you shall know that I am the LORD, and that I have heard all your blasphemies which you have spoken against the mountains of Israel, saying, They are laid desolate, they are given us to consume.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2114,51 +2130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பூமியெல்லாம் மகிழும்போது நான் உன்னைப் பாழாயிருக்கும்படி செய்வேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. Thus with your mouth all of you have boasted against me, and have multiplied your words against me: I have heard them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2223,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேல் வம்சத்தாரின் சுதந்தரம் பாழாய்ப்போனதைக் கண்டு மகிழ்ந்தாயே, உனக்கும் அப்படியே சம்பவிக்கச்செய்வேன்; சேயீர் மலையே, ஏதோமே, நீ முழுதும் பாழாவாய்; அதினால் நான் கர்த்தர் என்று அறிந்துகொள்வார்களென்று உரைத்தார் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[13. Thus with your mouth all of you have boasted against me, and have multiplied your words against me: I have heard them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2332,51 +2348,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேல் வம்சத்தாரின் சுதந்தரம் பாழாய்ப்போனதைக் கண்டு மகிழ்ந்தாயே, உனக்கும் அப்படியே சம்பவிக்கச்செய்வேன்; சேயீர் மலையே, ஏதோமே, நீ முழுதும் பாழாவாய்; அதினால் நான் கர்த்தர் என்று அறிந்துகொள்வார்களென்று உரைத்தார் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[14. Thus says the Lord GOD; When the whole earth rejoices, I will make you desolate.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Thus says the Lord GOD; When the whole earth rejoices, I will make you desolate.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. As you did rejoice at the inheritance of the house of Israel, because it was desolate, so will I do unto you: you shall be desolate, O mount Seir, and all Idumea, even all of it: and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2441,51 +2675,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ உன் முகத்தை சேயீர்மலைக்கு நேராகத் திருப்பி அதற்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து,]]></a:t>
+              <a:t><![CDATA[2. Son of man, set your face against mount Seir, and prophesy against it,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. As you did rejoice at the inheritance of the house of Israel, because it was desolate, so will I do unto you: you shall be desolate, O mount Seir, and all Idumea, even all of it: and they shall know that I am the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. As you did rejoice at the inheritance of the house of Israel, because it was desolate, so will I do unto you: you shall be desolate, O mount Seir, and all Idumea, even all of it: and they shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2550,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்குச் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், சேயீர்மலையே, இதோ, நான் உனக்கு விரோதமாக வந்து, என் கையை உனக்கு விரோதமாகநீட்டி, உன்னைப் பாழும் அவாந்தரவெளியுமாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[2. Son of man, set your face against mount Seir, and prophesy against it,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2659,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்குச் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், சேயீர்மலையே, இதோ, நான் உனக்கு விரோதமாக வந்து, என் கையை உனக்கு விரோதமாகநீட்டி, உன்னைப் பாழும் அவாந்தரவெளியுமாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[3. And say unto it, Thus says the Lord GOD; Behold, O mount Seir, I am against you, and I will stretch out mine hand against you, and I will make you most desolate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2768,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் பட்டணங்களை, வனாந்தரமாக்கிப்போடுவேன்; நீ பாழாய்ப்போவாய்; நான் கர்த்தர் என்று அறிந்துகொள்வாய்.]]></a:t>
+              <a:t><![CDATA[3. And say unto it, Thus says the Lord GOD; Behold, O mount Seir, I am against you, and I will stretch out mine hand against you, and I will make you most desolate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2877,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ பழைய பகையை வைத்து இஸ்ரவேல் புத்திரருடைய அக்கிரமம் நிறைவேறுகையில் அவர்களுக்கு உண்டான ஆபத்தின் காலத்திலே பட்டயத்தின் கூர்மையினால் அவர்களுடைய இரத்தத்தைச் சிந்தினபடியால்,]]></a:t>
+              <a:t><![CDATA[4. I will lay your cities waste, and you shall be desolate, and you shall know that I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2986,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ பழைய பகையை வைத்து இஸ்ரவேல் புத்திரருடைய அக்கிரமம் நிறைவேறுகையில் அவர்களுக்கு உண்டான ஆபத்தின் காலத்திலே பட்டயத்தின் கூர்மையினால் அவர்களுடைய இரத்தத்தைச் சிந்தினபடியால்,]]></a:t>
+              <a:t><![CDATA[5. Because you have had a perpetual hatred, and have shed the blood of the children of Israel by the force of the sword in the time of their calamity, in the time that their iniquity had an end:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3095,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் இரத்தப் பழிக்கு உன்னை ஒப்புவிப்பேன்; இரத்தப்பழி உன்னைப் பின்தொடரும் என்று கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; நீ இரத்தத்தை வெறுகாதபடியினால் இரத்தம் பின்தொடரும்.]]></a:t>
+              <a:t><![CDATA[5. Because you have had a perpetual hatred, and have shed the blood of the children of Israel by the force of the sword in the time of their calamity, in the time that their iniquity had an end:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3174,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473546611" r:id="rId1"/>
+    <p:sldLayoutId id="2478715845" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3370,54 +3822,86 @@
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3570,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करूंगा ओर खून तेरा पीछा करेगा; तू तो खून से न घिनाता था, इस कारण खून तेरा पीछा करेगा।]]></a:t>
+              <a:t><![CDATA[6. நான் இரத்தப் பழிக்கு உன்னை ஒப்புவிப்பேன்; இரத்தப்பழி உன்னைப் பின்தொடரும் என்று கர்த்தராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3702,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. इस रीति मैं सेईर पहाड़ को उजाड ही उजाड़ कर दूंगा, और जो उस में आता-जाता हो, मैं उसको नाश करूंगा।]]></a:t>
+              <a:t><![CDATA[ஆண்டவராயிருக்கிற நான் என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; நீ இரத்தத்தை வெறுகாதபடியினால் இரத்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3834,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. और मैं उसके पहाड़ों को मारे हुओं से भर दूंगा; तेरे टीलों, तराइयों और सब नालों में तलवार से मारे]]></a:t>
+              <a:t><![CDATA[பின்தொடரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3966,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुए गिरेंगे!]]></a:t>
+              <a:t><![CDATA[7. நான் சேயீர்மலையைப் பாழும் அவாந்தர இடமுமாக்கி, அதிலே போக்குவரவு செய்வார் இல்லாதபடி சங்காரஞ்செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4098,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. मैं तुझे युग युग के लिये उजाड़ कर दूंगा, और तेरे नगर फिर न बसेंगे। तब तुम जान लागे कि मैं यहोवा]]></a:t>
+              <a:t><![CDATA[8. அதின் மலைகளைக் கொலையுண்டவர்களாலே நிரப்புவேன்; உன் மேடுகளிலும் உன் பள்ளத்தாக்குகளிலும் உன் எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4230,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हूँ।]]></a:t>
+              <a:t><![CDATA[ஆறுகளிலும் பட்டயத்தால் வெட்டுண்டவர்கள் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4362,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. क्योंकि तू ने कहा है, कि ये दोनों जातियां और ये दोनों देश मेरे होंगे; और हम ही उनके स्वामी हो]]></a:t>
+              <a:t><![CDATA[9. நீ என்றைக்கும் அவாந்தரவெளியாயிருக்கும்படி செய்வேன்; உன் பட்டணங்கள் குடியேற்றப்படுவதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4494,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाएंगे, यद्यपि यहोवा वहां था।]]></a:t>
+              <a:t><![CDATA[அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4626,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. इस कारण, परमेश्वर यहोवा की यह वाणी है, मेरे जीवन की सौगनध, तेरे कोप के अनुसार, और जो जलजलाहट तू]]></a:t>
+              <a:t><![CDATA[10. இரண்டு ஜாதிகளும் இரண்டுதேசங்களும் கர்த்தர் வசமாயிருந்தும், அவைகள் என்னுடையவைகளாகும், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4758,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ने उन पर अपने बैर के कारण की है, उसी के अनुसार मैं तुझ से बर्ताव करूंगा, और जब मैं तेरा न्याय करूं,]]></a:t>
+              <a:t><![CDATA[அவைகளைச் சுதந்தரித்துக்கொள்ளுவேன் என்று நீ சொல்லுகிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4890,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. यहोवा का यह वचन मेरे पास पहुंचा,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5022,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तब तुम में अपने को प्रगट करूंगा।]]></a:t>
+              <a:t><![CDATA[11. நீ அவர்கள்மேல் வைத்த வர்மத்தினால் செய்த உன் கோபத்துக்குத்தக்கதாகவும், உன் பொறாமைக்குதக்கதாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और तू जानेगा, कि मुझ यहोवा ने तेरी सब तिरस्कार की बातें सुनी हैं, जो तू ने इस्राएल के पहाड़ों के]]></a:t>
+              <a:t><![CDATA[நான் செய்து, கர்த்தராகிய ஆண்டவராயிருக்கிற நான் உன்னை நியாயந்தீர்க்கும்போது, என்னை அவர்களுக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[विषय में कहीं, कि, वे तो उजड़ गए, वे हम ही को दिए गए हैं कि हम उन्हें खा डालें।]]></a:t>
+              <a:t><![CDATA[அதினால் அறியப்பண்ணுவேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. तुम ने अपने मुंह से मेरे विरुद्ध बड़ाई मारी, और मेरे विरुद्ध बहुत बातें कही हैं; इसे मैं ने सुना]]></a:t>
+              <a:t><![CDATA[12. இஸ்ரவேலின் மலைகள் பாழாக்கப்பட்டு எங்களுக்கு இரையைாகக் கொடுக்கப்பட்டது என்று, நீ அவைகளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है।]]></a:t>
+              <a:t><![CDATA[விரோதமாய்ச் சொன்ன உன் நிந்தனைகளையெல்லாம் கர்த்தராகிய நான் கேட்டேன் என்று அப்பொழுது அறிந்துகொள்வாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. परमेश्वर यहोवा यों कहता है, जब पृथ्वी भर में आनन्द होगा, तब मैं तुझे उजाड़ करूंगा।]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் உங்கள் வாயினால் எனக்குவிரோதமாகப் பெருமைபாராட்டி, எனக்கு விரோதமாக உங்கள் வார்த்தைகளைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. तू इस्राएल के घराने के निज भाग के उजड़ जाने के कारण आनन्दित हुआ, सो मैं भी तुझ से वैसा ही]]></a:t>
+              <a:t><![CDATA[பெருகப்பண்ணினீர்கள்; அதை நான் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +6430,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करूंगा; हे सेईर पहाड़, हे एदोम के सारे देश, तू उजाड़ हो जाएगा। तब वे जान लेंगे कि मैं यहोवा हूँ।]]></a:t>
+              <a:t><![CDATA[14. பூமியெல்லாம் மகிழும்போது நான் உன்னைப் பாழாயிருக்கும்படி செய்வேன் என்று கர்த்தராகிய ஆண்டவர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. இஸ்ரவேல் வம்சத்தாரின் சுதந்தரம் பாழாய்ப்போனதைக் கண்டு மகிழ்ந்தாயே, உனக்கும் அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +6826,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. हे मनुष्य के सन्तान, अपना मुंह सेईर पहाड़ की ओर कर के उसके विरुद्ध भविष्यद्वाणी कर,]]></a:t>
+              <a:t><![CDATA[2. மனுபுத்திரனே, நீ உன் முகத்தை சேயீர்மலைக்கு நேராகத் திருப்பி அதற்கு விரோதமாகத் தீர்க்கதரிசனம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சம்பவிக்கச்செய்வேன்; சேயீர் மலையே, ஏதோமே, நீ முழுதும் பாழாவாய்; அதினால் நான் கர்த்தர் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எசேக்கியேல் : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறிந்துகொள்வார்களென்று உரைத்தார் என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और उस से कह, परमेश्वर यहोवा यों कहता है, हे सेईर पहाड़, मैं तेरे विरुद्ध हूँ; और अपना हाथ तेरे]]></a:t>
+              <a:t><![CDATA[உரைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[विरुद्ध बढ़ा कर तुझे उजाड़ ही उजाड़ कर दूंगा।]]></a:t>
+              <a:t><![CDATA[3. அதற்குச் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், சேயீர்மலையே, இதோ, நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. मैं तेरे नगरों को खण्डहर कर दूंगा, और तू उजाड़ हो जाएगा; तब तू जान लेगा कि मैं यहोवा हूँ।]]></a:t>
+              <a:t><![CDATA[உனக்கு விரோதமாக வந்து, என் கையை உனக்கு விரோதமாகநீட்டி, உன்னைப் பாழும் அவாந்தரவெளியுமாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. क्योंकि तू इस्राएलियों से युग-युग की शत्रुता रखता था, और उनकी विपत्ति के समय जब उनके अधर्म के]]></a:t>
+              <a:t><![CDATA[4. உன் பட்டணங்களை, வனாந்தரமாக்கிப்போடுவேன்; நீ பாழாய்ப்போவாய்; நான் கர்த்தர் என்று அறிந்துகொள்வாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दण्ड का समय पहुंचा, तब उन्हें तलवार से मारे जाने को दे दिया।]]></a:t>
+              <a:t><![CDATA[5. நீ பழைய பகையை வைத்து இஸ்ரவேல் புத்திரருடைய அக்கிரமம் நிறைவேறுகையில் அவர்களுக்கு உண்டான ஆபத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. इसलिये परमेश्वर यहोवा की यह वाणी है, मेरे जीवन की सौगन्ध, मैं तुझे हत्या किए जाने के लिये तैयार]]></a:t>
+              <a:t><![CDATA[காலத்திலே பட்டயத்தின் கூர்மையினால் அவர்களுடைய இரத்தத்தைச் சிந்தினபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6931,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 35]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
   <a:themeElements>
-    <a:clrScheme name="Theme81">
+    <a:clrScheme name="Theme98">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme81">
+    <a:fontScheme name="Theme98">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7041,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme81">
+    <a:fmtScheme name="Theme98">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7216,51 +8228,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>27</Slides>
+  <Slides>31</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>