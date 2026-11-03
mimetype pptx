--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -3626,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478715845" r:id="rId1"/>
+    <p:sldLayoutId id="2482723451" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7943,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 35]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
   <a:themeElements>
-    <a:clrScheme name="Theme98">
+    <a:clrScheme name="Theme42">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme98">
+    <a:fontScheme name="Theme42">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme98">
+    <a:fmtScheme name="Theme42">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>