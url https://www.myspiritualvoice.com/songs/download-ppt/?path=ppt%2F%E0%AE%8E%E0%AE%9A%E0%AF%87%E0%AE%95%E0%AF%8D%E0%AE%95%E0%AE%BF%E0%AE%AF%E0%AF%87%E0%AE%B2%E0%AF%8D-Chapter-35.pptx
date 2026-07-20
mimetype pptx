--- v0 (2026-06-03)
+++ v1 (2026-07-20)
@@ -45,56 +45,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -102,53 +96,50 @@
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
-    <p:sldId id="283" r:id="rId30"/>
-[...1 lines deleted...]
-    <p:sldId id="285" r:id="rId32"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -273,56 +264,53 @@
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
-  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -491,51 +479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் இரத்தப் பழிக்கு உன்னை ஒப்புவிப்பேன்; இரத்தப்பழி உன்னைப் பின்தொடரும் என்று கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; நீ இரத்தத்தை வெறுகாதபடியினால் இரத்தம் பின்தொடரும்.]]></a:t>
+              <a:t><![CDATA[7. நான் சேயீர்மலையைப் பாழும் அவாந்தர இடமுமாக்கி, அதிலே போக்குவரவு செய்வார் இல்லாதபடி சங்காரஞ்செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -600,51 +588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் இரத்தப் பழிக்கு உன்னை ஒப்புவிப்பேன்; இரத்தப்பழி உன்னைப் பின்தொடரும் என்று கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; நீ இரத்தத்தை வெறுகாதபடியினால் இரத்தம் பின்தொடரும்.]]></a:t>
+              <a:t><![CDATA[8. அதின் மலைகளைக் கொலையுண்டவர்களாலே நிரப்புவேன்; உன் மேடுகளிலும் உன் பள்ளத்தாக்குகளிலும் உன் எல்லா ஆறுகளிலும் பட்டயத்தால் வெட்டுண்டவர்கள் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -709,51 +697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் சேயீர்மலையைப் பாழும் அவாந்தர இடமுமாக்கி, அதிலே போக்குவரவு செய்வார் இல்லாதபடி சங்காரஞ்செய்து,]]></a:t>
+              <a:t><![CDATA[8. அதின் மலைகளைக் கொலையுண்டவர்களாலே நிரப்புவேன்; உன் மேடுகளிலும் உன் பள்ளத்தாக்குகளிலும் உன் எல்லா ஆறுகளிலும் பட்டயத்தால் வெட்டுண்டவர்கள் விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -818,51 +806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதின் மலைகளைக் கொலையுண்டவர்களாலே நிரப்புவேன்; உன் மேடுகளிலும் உன் பள்ளத்தாக்குகளிலும் உன் எல்லா ஆறுகளிலும் பட்டயத்தால் வெட்டுண்டவர்கள் விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. நீ என்றைக்கும் அவாந்தரவெளியாயிருக்கும்படி செய்வேன்; உன் பட்டணங்கள் குடியேற்றப்படுவதில்லை; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1036,51 +1024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ என்றைக்கும் அவாந்தரவெளியாயிருக்கும்படி செய்வேன்; உன் பட்டணங்கள் குடியேற்றப்படுவதில்லை; அப்பொழுது நான் கர்த்தர் என்று அறிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[10. இரண்டு ஜாதிகளும் இரண்டுதேசங்களும் கர்த்தர் வசமாயிருந்தும், அவைகள் என்னுடையவைகளாகும், நான் அவைகளைச் சுதந்தரித்துக்கொள்ளுவேன் என்று நீ சொல்லுகிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1254,51 +1242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இரண்டு ஜாதிகளும் இரண்டுதேசங்களும் கர்த்தர் வசமாயிருந்தும், அவைகள் என்னுடையவைகளாகும், நான் அவைகளைச் சுதந்தரித்துக்கொள்ளுவேன் என்று நீ சொல்லுகிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[11. நீ அவர்கள்மேல் வைத்த வர்மத்தினால் செய்த உன் கோபத்துக்குத்தக்கதாகவும், உன் பொறாமைக்குதக்கதாகவும் நான் செய்து, கர்த்தராகிய ஆண்டவராயிருக்கிற நான் உன்னை நியாயந்தீர்க்கும்போது, என்னை அவர்களுக்குள் அதினால் அறியப்பண்ணுவேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1690,51 +1678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீ அவர்கள்மேல் வைத்த வர்மத்தினால் செய்த உன் கோபத்துக்குத்தக்கதாகவும், உன் பொறாமைக்குதக்கதாகவும் நான் செய்து, கர்த்தராகிய ஆண்டவராயிருக்கிற நான் உன்னை நியாயந்தீர்க்கும்போது, என்னை அவர்களுக்குள் அதினால் அறியப்பண்ணுவேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[12. இஸ்ரவேலின் மலைகள் பாழாக்கப்பட்டு எங்களுக்கு இரையைாகக் கொடுக்கப்பட்டது என்று, நீ அவைகளுக்கு விரோதமாய்ச் சொன்ன உன் நிந்தனைகளையெல்லாம் கர்த்தராகிய நான் கேட்டேன் என்று அப்பொழுது அறிந்துகொள்வாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1908,51 +1896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இஸ்ரவேலின் மலைகள் பாழாக்கப்பட்டு எங்களுக்கு இரையைாகக் கொடுக்கப்பட்டது என்று, நீ அவைகளுக்கு விரோதமாய்ச் சொன்ன உன் நிந்தனைகளையெல்லாம் கர்த்தராகிய நான் கேட்டேன் என்று அப்பொழுது அறிந்துகொள்வாய்.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் உங்கள் வாயினால் எனக்குவிரோதமாகப் பெருமைபாராட்டி, எனக்கு விரோதமாக உங்கள் வார்த்தைகளைப் பெருகப்பண்ணினீர்கள்; அதை நான் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2126,51 +2114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் உங்கள் வாயினால் எனக்குவிரோதமாகப் பெருமைபாராட்டி, எனக்கு விரோதமாக உங்கள் வார்த்தைகளைப் பெருகப்பண்ணினீர்கள்; அதை நான் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[14. பூமியெல்லாம் மகிழும்போது நான் உன்னைப் பாழாயிருக்கும்படி செய்வேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2235,51 +2223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பூமியெல்லாம் மகிழும்போது நான் உன்னைப் பாழாயிருக்கும்படி செய்வேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேல் வம்சத்தாரின் சுதந்தரம் பாழாய்ப்போனதைக் கண்டு மகிழ்ந்தாயே, உனக்கும் அப்படியே சம்பவிக்கச்செய்வேன்; சேயீர் மலையே, ஏதோமே, நீ முழுதும் பாழாவாய்; அதினால் நான் கர்த்தர் என்று அறிந்துகொள்வார்களென்று உரைத்தார் என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2344,268 +2332,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பூமியெல்லாம் மகிழும்போது நான் உன்னைப் பாழாயிருக்கும்படி செய்வேன் என்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
-[...216 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[15. இஸ்ரவேல் வம்சத்தாரின் சுதந்தரம் பாழாய்ப்போனதைக் கண்டு மகிழ்ந்தாயே, உனக்கும் அப்படியே சம்பவிக்கச்செய்வேன்; சேயீர் மலையே, ஏதோமே, நீ முழுதும் பாழாவாய்; அதினால் நான் கர்த்தர் என்று அறிந்துகொள்வார்களென்று உரைத்தார் என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -2681,159 +2451,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2. மனுபுத்திரனே, நீ உன் முகத்தை சேயீர்மலைக்கு நேராகத் திருப்பி அதற்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
-[...107 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -2889,51 +2550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனுபுத்திரனே, நீ உன் முகத்தை சேயீர்மலைக்கு நேராகத் திருப்பி அதற்கு விரோதமாகத் தீர்க்கதரிசனம் உரைத்து,]]></a:t>
+              <a:t><![CDATA[3. அதற்குச் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், சேயீர்மலையே, இதோ, நான் உனக்கு விரோதமாக வந்து, என் கையை உனக்கு விரோதமாகநீட்டி, உன்னைப் பாழும் அவாந்தரவெளியுமாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3107,51 +2768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்குச் சொல்லவேண்டியது என்னவென்றால்: கர்த்தராகிய ஆண்டவர் உரைக்கிறார், சேயீர்மலையே, இதோ, நான் உனக்கு விரோதமாக வந்து, என் கையை உனக்கு விரோதமாகநீட்டி, உன்னைப் பாழும் அவாந்தரவெளியுமாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[4. உன் பட்டணங்களை, வனாந்தரமாக்கிப்போடுவேன்; நீ பாழாய்ப்போவாய்; நான் கர்த்தர் என்று அறிந்துகொள்வாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3216,51 +2877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் பட்டணங்களை, வனாந்தரமாக்கிப்போடுவேன்; நீ பாழாய்ப்போவாய்; நான் கர்த்தர் என்று அறிந்துகொள்வாய்.]]></a:t>
+              <a:t><![CDATA[5. நீ பழைய பகையை வைத்து இஸ்ரவேல் புத்திரருடைய அக்கிரமம் நிறைவேறுகையில் அவர்களுக்கு உண்டான ஆபத்தின் காலத்திலே பட்டயத்தின் கூர்மையினால் அவர்களுடைய இரத்தத்தைச் சிந்தினபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3434,51 +3095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ பழைய பகையை வைத்து இஸ்ரவேல் புத்திரருடைய அக்கிரமம் நிறைவேறுகையில் அவர்களுக்கு உண்டான ஆபத்தின் காலத்திலே பட்டயத்தின் கூர்மையினால் அவர்களுடைய இரத்தத்தைச் சிந்தினபடியால்,]]></a:t>
+              <a:t><![CDATA[6. நான் இரத்தப் பழிக்கு உன்னை ஒப்புவிப்பேன்; இரத்தப்பழி உன்னைப் பின்தொடரும் என்று கர்த்தராகிய ஆண்டவராயிருக்கிற நான் என் ஜீவனைக்கொண்டு சொல்லுகிறேன்; நீ இரத்தத்தை வெறுகாதபடியினால் இரத்தம் பின்தொடரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3513,51 +3174,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506571" r:id="rId1"/>
+    <p:sldLayoutId id="2473546611" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3709,78 +3370,54 @@
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3933,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. તેથી યહોવા મારા માલિક કહે છે: “હું ખાતરીપૂર્વક કહું છું કે તારામાં રકતપાત થશે અને તું બચશે નહિ,]]></a:t>
+              <a:t><![CDATA[करूंगा ओर खून तेरा पीछा करेगा; तू तो खून से न घिनाता था, इस कारण खून तेरा पीछा करेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4065,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તું હત્યાકાંડમાં બહુ આનંદ માણે છે તેથી લોહી તારી પર આવશે અને તને હંફાવી દેશે, હવે તારો વારો આવ્યો]]></a:t>
+              <a:t><![CDATA[7. इस रीति मैं सेईर पहाड़ को उजाड ही उजाड़ कर दूंगा, और जो उस में आता-जाता हो, मैं उसको नाश करूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4197,51 +3834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[8. और मैं उसके पहाड़ों को मारे हुओं से भर दूंगा; तेरे टीलों, तराइयों और सब नालों में तलवार से मारे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4329,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. હું સેઇરના પર્વતીય પ્રદેશને વેરાન બનાવી દઇશ અને લોકોને હું ત્યાથી પસાર થતાં પણ અટકાવીશ.]]></a:t>
+              <a:t><![CDATA[हुए गिरेंगे!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4461,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. હું તારા ડુંગરો, ખીણો અને નદીનાળાં યુદ્ધમાં માર્યા ગયેલાઓના શબોથી ભરી દઇશ.]]></a:t>
+              <a:t><![CDATA[9. मैं तुझे युग युग के लिये उजाड़ कर दूंगा, और तेरे नगर फिर न बसेंगे। तब तुम जान लागे कि मैं यहोवा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4593,51 +4230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. હું તને સદાને માટે વેરાન બનાવી દઇશ અને તારા નગરોમાં ફરી વસ્તી થશે નહિ, બાંધકામ થશે નહિ ત્યારે તને]]></a:t>
+              <a:t><![CDATA[हूँ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4725,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જાણ થશે કે હું યહોવા છું.”]]></a:t>
+              <a:t><![CDATA[10. क्योंकि तू ने कहा है, कि ये दोनों जातियां और ये दोनों देश मेरे होंगे; और हम ही उनके स्वामी हो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4857,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તમે કહ્યું છે, “ઇસ્રાએલ અને યહૂદા બંને મારા છે, અમે તેનો કબજો મેળવીશું.”પણ હું યહોવા ત્યાં તેઓની]]></a:t>
+              <a:t><![CDATA[जाएंगे, यद्यपि यहोवा वहां था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4989,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાથે છું.]]></a:t>
+              <a:t><![CDATA[11. इस कारण, परमेश्वर यहोवा की यह वाणी है, मेरे जीवन की सौगनध, तेरे कोप के अनुसार, और जो जलजलाहट तू]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5121,51 +4758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. સર્વસત્તાધિશ યહોવા મારા માલિક કહે છે કે, “હું ખાતરીપૂર્વક કહું છું કે, તમે તમારા ક્રોધાવેશમાં જે]]></a:t>
+              <a:t><![CDATA[ने उन पर अपने बैर के कारण की है, उसी के अनुसार मैं तुझ से बर्ताव करूंगा, और जब मैं तेरा न्याय करूं,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5253,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ફરીથી આ પ્રમાણે મને યહોવાની વાણી સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[1. यहोवा का यह वचन मेरे पास पहुंचा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5385,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કર્યું છે તેનો હું બદલો લઇશ. તમે ઇર્ષા અને અદેખાઇમાં જે કર્યું છે તેના માટે હું તમને સજા કરીશ અને]]></a:t>
+              <a:t><![CDATA[तब तुम में अपने को प्रगट करूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હું તમને જે કઇં કરીશ તે દ્વારા ઇસ્રાએલમાં મારું નામ મોટું મનાવીશ.]]></a:t>
+              <a:t><![CDATA[12. और तू जानेगा, कि मुझ यहोवा ने तेरी सब तिरस्कार की बातें सुनी हैं, जो तू ने इस्राएल के पहाड़ों के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. અને ત્યારે તમને જાણ થશે કે મેં તમારા અપમાનજનક શબ્દો સાંભળ્યાં હતાં કે, ‘ઇસ્રાએલના પર્વતો વેરાન]]></a:t>
+              <a:t><![CDATA[विषय में कहीं, कि, वे तो उजड़ गए, वे हम ही को दिए गए हैं कि हम उन्हें खा डालें।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે અને તેમના પર વિજય મેળવવાની આ આપણા માટે તક છે.’]]></a:t>
+              <a:t><![CDATA[13. तुम ने अपने मुंह से मेरे विरुद्ध बड़ाई मारी, और मेरे विरुद्ध बहुत बातें कही हैं; इसे मैं ने सुना]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. તમે બડાશ હાંકી છે કે તમે મારા કરતા મહાન છો, તમે મારી વિરુદ્ધ કઠોર શબ્દો બોલ્યા છો પરંતુ મેં તમને]]></a:t>
+              <a:t><![CDATA[है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાંભળ્યાં છે.”]]></a:t>
+              <a:t><![CDATA[14. परमेश्वर यहोवा यों कहता है, जब पृथ्वी भर में आनन्द होगा, तब मैं तुझे उजाड़ करूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. યહોવા મારા માલિકના આ વચન છે: “જ્યારે ઇસ્ત્રાએલનો વિનાશ થયો ત્યારે તું ખૂબ ખુશ હતો તેને કારણે હું]]></a:t>
+              <a:t><![CDATA[15. तू इस्राएल के घराने के निज भाग के उजड़ जाने के कारण आनन्दित हुआ, सो मैं भी तुझ से वैसा ही]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,315 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તારી સાથે પણ એવું જ કરીશ.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[પર્વતીય પ્રદેશ અને અદોમનો સમગ્ર દેશ વેરાન થઇ જશે. અને હું સર્વ લોકોનો નાશ કરીશ! ત્યારે તેઓ જાણશે કે]]></a:t>
+              <a:t><![CDATA[करूंगा; हे सेईर पहाड़, हे एदोम के सारे देश, तू उजाड़ हो जाएगा। तब वे जान लेंगे कि मैं यहोवा हूँ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,183 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “હે મનુષ્યના પુત્ર, સેઇરના પર્વતીય પ્રદેશ તરફ તારું મુખ રાખ અને લોકોની વિરુદ્ધ પ્રબોધ કરીને તેમને]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[હું યહોવા છું.”]]></a:t>
+              <a:t><![CDATA[2. हे मनुष्य के सन्तान, अपना मुंह सेईर पहाड़ की ओर कर के उसके विरुद्ध भविष्यद्वाणी कर,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચેતવણી આપ કે,]]></a:t>
+              <a:t><![CDATA[3. और उस से कह, परमेश्वर यहोवा यों कहता है, हे सेईर पहाड़, मैं तेरे विरुद्ध हूँ; और अपना हाथ तेरे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ‘આ યહોવા મારા માલિકના વચન છે:“‘હે સેઇરના પર્વતીય પ્રદેશ હું તારી સામે પડ્યો છું, હું મારો હાથ]]></a:t>
+              <a:t><![CDATA[विरुद्ध बढ़ा कर तुझे उजाड़ ही उजाड़ कर दूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તારી વિરુદ્ધ ઉગામીશ અને તને સંપૂર્ણ તારાજ અને વેરાન કરી દઇશ.]]></a:t>
+              <a:t><![CDATA[4. मैं तेरे नगरों को खण्डहर कर दूंगा, और तू उजाड़ हो जाएगा; तब तू जान लेगा कि मैं यहोवा हूँ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. તારા નગરોને ખંડિયેર બનાવી દઇશ અને તું તદૃન વેરાન થઇ જઇશ; ત્યારે તને જાણ થશે કે હું યહોવા છું.]]></a:t>
+              <a:t><![CDATA[5. क्योंकि तू इस्राएलियों से युग-युग की शत्रुता रखता था, और उनकी विपत्ति के समय जब उनके अधर्म के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ઇસ્રાએલ સાથે તમે સતત દુશ્મનાવટ રાખી છે. અને વિનાશના સમયે, તેમની છેલ્લી સજાને સમયે તમે]]></a:t>
+              <a:t><![CDATA[दण्ड का समय पहुंचा, तब उन्हें तलवार से मारे जाने को दे दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઇસ્ત્રાએલીઓને તરવારથી હણવા માટે સુપ્રત કરી દીધાં.”‘]]></a:t>
+              <a:t><![CDATA[6. इसलिये परमेश्वर यहोवा की यह वाणी है, मेरे जीवन की सौगन्ध, मैं तुझे हत्या किए जाने के लिये तैयार]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7690,91 +6931,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எசேக்கியேல் : 35]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme81">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme81">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7800,51 +7041,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme81">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7975,51 +7216,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>30</Slides>
+  <Slides>27</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>